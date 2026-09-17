--- v1 (2026-06-24)
+++ v2 (2026-09-17)
@@ -422,51 +422,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L521"/>
+  <dimension ref="A1:L527"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>中文片名</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>英文片名</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>片長</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -495,31154 +495,31514 @@
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>配音</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>標籤</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>分類</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>影片上架日</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>當世界不再下雪</t>
+          <t>我12歲，你介意嗎？</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Never Gonna Snow Again</t>
+          <t>Caught in the Net</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>限制級</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>瑪寇札塔叔莫斯卡/米歇爾恩格萊特</t>
+          <t>維特克魯薩克/芭波拉查盧波娃</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>亞歷克尤葛夫/安德烈切拉/瑪雅奧斯塔夏絲嘉/艾嘉達庫雷莎</t>
+          <t>安娜茲卡比達多娃/泰瑞莎泰茲卡/莎賓娜德魯哈</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>&lt;p&gt;讓我帶走你的痛楚和苦難 一名來自核災之城車諾比的神祕男子澤尼亞，穿越樹林來到一處東歐豪華社區幫人按摩。這裡住著一群生活富裕的波蘭上流人家，雖然每棟屋子、每扇門後都有著各自的故事，但社區裡的大家卻都同樣需要澤尼亞。他擁有一雙神奇之手，推拿著這群富足卻心靈受困的人們，他的雙眼似乎能夠看透靈魂，他的話語宛如一首催眠的搖籃曲，就像潔白飄落的雪花，彷彿能為冷漠的世界帶來一絲希望。不料，東方神話終究難解真實人生，他的存在究竟只是寄生上流還是拯救世界？開始而結束、死亡或重生，沒人知道神秘的他所為何來又將去往何處。&lt;/p&gt;</t>
+          <t>&lt;p&gt;註：正片為100分鐘【限制級】；特別收錄63分鐘導演剪輯版【輔12級】 41%的捷克兒童曾在網路上收到他人寄來的色情照片，甚至有五分之一的孩童不會拒絕陌生人的見面邀約。導演為了讓世人看見這種性剝削現象對孩童的戕害，找來三位童顏成年演員，並讓她們親自上線接受陌生人搭訕，並從旁錄下這群戀童大叔的真實面貌。然而，數不清的馬賽克陽具照與變態性邀約，終將該計畫的參與者逼至絕望邊緣。這個紀錄片拍攝了「12歲」女孩，從選角試鏡到真的與性侵犯見面（在保安及六台監視器的監視下）的驚悚過程，利用性侵犯慣用的伎倆來反擊他們，讓這些「獵人」變成了「獵物」。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>波蘭語</t>
+          <t>捷克語</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/俄語/情感教育/法語/波蘭語/社會議題/種族認同/綜合領域/越南語</t>
+          <t>SDGs16和平正義/SDGs5性別平權/人權法治/品德教育/性平教育/捷克語/社會議題</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/性平影展：閱界・跨界/歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2024-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>不跟爸爸說再見</t>
+          <t>天堂之約</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Pink Moon</t>
+          <t>Promise</t>
         </is>
       </c>
       <c r="C3" t="n">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>芙羅范德默倫</t>
+          <t>閔丙勳</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>埃爾科史密茲/安妮雅克法芙/尤漢廉森/希娜姆卡夫斯/茱莉亞阿克曼斯</t>
+          <t>閔丙勳/閔始友</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;當74歲的父親突然告知女兒愛麗絲，他想結束生命時，愛麗絲不得不面對這個荒謬的窘境。隨著父親設定的死期越來越近，愛麗絲決定忽略哥哥為成全父親而設計的縝密計畫，以強制的手段逼問父親，不想活的原因為何，無奈愛麗絲並沒有得到滿意的答案。於是她開始想方法來應對父親想死的心願…&lt;/p&gt;</t>
+          <t>&lt;p&gt;媽媽離世後，九歲的始友與爸爸相依為命，每當想念媽媽時，始友和爸爸會祈禱、互相傾訴或者寫詩，在大自然的懷抱中彼此相伴，始友始終惦記著媽媽過世前與他的約定，他們慢慢往前邁進，努力信守這個約定。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>荷蘭語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/健體領域/家庭教育/生命教育/生涯規劃/社會議題/荷蘭語/醫療議題</t>
+          <t>SDGs3健康與福祉/兒童親子/家庭教育/生命教育/自我成長/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>向日葵</t>
+          <t>怪盜密令</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Sunflowers</t>
+          <t>Diabolik</t>
         </is>
       </c>
       <c r="C4" t="n">
-        <v>109</v>
+        <v>134</v>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>黃朝亮</t>
+          <t>安東尼歐馬納提/馬可馬納提</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>吳廷宏（北原山貓）/吳敏（鳥來嬤）/李嘉文/杜詩梅/東東阿貝/林逸欣/涂台鳳/陳德烈/高振鵬</t>
+          <t>瓦里歐馬斯坦德/米麗安利歐尼/路卡馬林內利</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>&lt;p&gt;彩霞、許董、高強、月桃姨、山貓五位行動不便的老人家組成「夕曬幫」，平時閒來無事，便到公園閒聊，談論夢想。一日，彩霞提議要到台東太麻里看日出，眾人欣然同意。不過，彩霞的女兒小琳卻以彩霞的心臟健康及自己工作繁多分身乏術為由，反對彩霞前往。夕曬幫的眾人也多受到家人反對而遺憾作罷。正當彩霞決定要自行前往時，卻突然心臟病發，撒手人寰。之後，傷心欲絕的小琳在遺物中，意外發現了彩霞堅持要前往太麻里的秘密。於是，她決定完成彩霞的遺願，瞞著另外四位老人家的親屬，帶他們前往台東太麻里，進行一趟尋找夢想的「畢業之旅」…&lt;/p&gt;</t>
+          <t>&lt;p&gt;1960年，克萊維爾州。從不失手的小偷德伯力克，真實身分不明，他再度出擊，以巧妙的伎倆逃過警方的埋伏。此時，鎮上正期待著康德夫人的到來，她是風情萬種的女繼承人，將帶著著名的粉紅鑽石前來。這無價珍寶當然逃不過德伯力克的眼睛，德伯力克意圖竊取，卻被康德夫人無可抗拒的魅力迷住了。這惡名昭彰的小偷正處於危險之中，探長和他的團隊終於想到方法將其引出，這次德伯力克將無處可逃…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/健體領域/友情/國語/情感教育/生命教育/生涯規劃/臺語</t>
+          <t>動作冒險/義大利語/英文字幕/警匪犯罪</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2024-08-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>窒愛家鎖</t>
+          <t>瑪雅蜜蜂大冒險：守護小金蛋</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Unclenching the Fists</t>
+          <t>Maya The Bee 3：The Golden Orb</t>
         </is>
       </c>
       <c r="C5" t="n">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>基拉科瓦連科</t>
+          <t>諾爾克利里</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>亞力克卡拉夫/亞森赫塔古羅夫/米拉娜安吉薩蘿娃/米拉娜帕奇瓦/索斯蘭楚加耶夫/赫塔格比比洛夫</t>
+          <t>可可潔克吉利斯/大衛科林斯/沙恩鄧達思/潔絲汀克拉克/班森傑克安東尼</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>&lt;p&gt;師承俄羅斯電影巨匠蘇古諾夫的新銳導演基拉科瓦連科，贏得坎城影展一種注目單元大獎的《窒愛家鎖》，描述一座沒落的礦業小鎮，女孩被父親嚴格地控管行蹤，即使離家多年的哥哥承諾帶她投奔自由，囚籠般的家族傷痛卻如影隨形。電影以2004年車臣武裝份子劫持千名人質與俄國談判的「貝斯蘭人質事件」為背景，由生還者視角切入，呈現悲劇的深遠影響。導演犀利刻劃人性與現實的殘酷之餘，也展現獨特的青春特質，為俄國影壇帶來新風貌。&lt;/p&gt;</t>
+          <t>&lt;p&gt;在春天來臨之際，小蜜蜂瑪雅與威利想要溜出蜂巢去外頭看看，卻誤打誤撞地被交付了一項神秘的任務，他們要和螞蟻老友們護送一顆神奇金球回家！沒想到這顆「金球」居然是一顆「金蛋」，瑪雅與威利要面對最重要的責任，就是保護金蛋孵出來的螞蟻小公主酥西！這場冒險出乎他們的意料，他們必須對付各式各樣的敵人，通過險惡的地帶，酥西的家更面對各方掠食者的催殘，瑪雅與威利必須說服敵對的昆蟲部落與他們合作，才能一同抵抗飢餓的大鳥攻擊，讓大家一起存活下來！友情的力量能否幫助他們克服最大天敵的障礙，開心迎接迎春典禮的開幕呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>俄語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/人權法治/俄語/各類改編/家庭教育/性平教育/政治/歷史傳記/真人真事改編/社會議題/種族認同/英文字幕</t>
+          <t>SDGs17多元夥伴/兒童親子/國語/學習單/家庭教育/療癒溫馨/英語</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/歐美片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2024-08-01 00:00:00</t>
+          <t>2023-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>天后主播法蘭西</t>
+          <t>懸命看護</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>The Prayer</t>
         </is>
       </c>
       <c r="C6" t="n">
-        <v>133</v>
+        <v>79</v>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>布魯諾杜蒙</t>
+          <t>閔奎東</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>班傑明畢歐雷/白蘭雪蓋汀（布朗希嘉汀）/蕾雅瑟杜</t>
+          <t>芮秀貞/李裕英</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>&lt;p&gt;法蘭西是位明星主播，在電視台、遠方戰地和家庭生活中忙得不可開交。她瘋狂又高調的生活因為一場肇事車禍而完全顛覆，這也使得她對人生充滿疑惑。當法蘭西試圖隱姓埋名，回歸簡單的生活時，她過往的名氣卻不斷追趕著她，直到遇見一場意外的戀情，觸動她的內心…&lt;/p&gt;</t>
+          <t>&lt;p&gt;我只是不想辜負我的使命。&lt;/p&gt;&lt;p&gt;TRS是為每個病患專屬訂製的看護機器人，所有的機器人都長得像看護病患的家屬。貞仁雇用它來照顧長年臥病在床的母親，在長期疲憊的照顧下，貞仁的身心備受煎熬。看見日漸憂鬱的貞仁，她的TRS陷入兩難，因為貞仁也是機器人所看護的對象之一。這台高等機器人的心開始動搖，他該如何拯救他們呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>性平教育/法語/科技教育/英文字幕</t>
+          <t>SDGs3健康與福祉/SDGs9工業及建設/人權法治/懸疑驚悚/生命教育/科技教育/英文字幕/醫療議題/韓語</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2026-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>金錢帝國：追虎擒龍</t>
+          <t>明恩的秘密</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Once Upon a Time in Hong Kong</t>
+          <t>The Hill of Secrets</t>
         </is>
       </c>
       <c r="C7" t="n">
-        <v>105</v>
+        <v>122</v>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>王晶/許悅銘</t>
+          <t>李智恩</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>古天樂/吳鎮宇/姜皓文/林家棟/梁家輝/胡然/蔡潔/鄭則仕</t>
+          <t>姜佶佑/張在希/張瑄/文承雅/林善友</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1973年，香港警察與黑道勾結，在統治者英國人指使下貪污巨利，荼毒市民，已是見怪不怪的常態。港督終於決定成立廉政公署，兩位調查員為黑白雙煞陳克 （古天樂 飾）和白松安（林家棟 飾）組成第一批廉政公署調查員，調查權傾黑白兩道的總華探長徐樂（吳鎮宇 飾）及黑道霸主跛豪（梁家輝 飾），嚴厲打擊香港的地下規則和貪污的大老虎，兩人聯手出擊，出現了打貪成效，但也因徐樂與跛豪決定合作對抗廉政公署，更有不少廉署成員相繼遇害，但陳克不放棄信念，一場正義與邪惡的爭鬥，從此拉開了帷幕。&lt;/p&gt;</t>
+          <t>&lt;p&gt;就讀五年級剛踏入敏感成長階段的明恩是個心思細膩、有才華且想像力豐富的少女，她一心希望可以得到班上同學的尊重與老師的肯定，但「家庭是甚麼？」對明恩來說一直是個難解之謎，明恩的家庭是一般藍領家庭，父母工作也很一般，因此她感到難堪且不斷的撒謊以掩蓋自己真實的家庭狀況，直到有一天，老師推薦明恩去參加寫作比賽，她透過寫作來建構自己不同的生活，不過她同時得面對長久以來深埋內心的祕密。然而，一位新同學的寫作，動搖了她的自信，令她嘗試了解自己的家庭背景。&lt;/p&gt;&lt;p&gt;此片延續著從《我們與愛的距離》…等，韓國新晉女導演的風潮，以不落俗套地以孩童眼光描寫出大人那些令人頭痛的難題，平淡且細緻地描寫出少女的成長。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>中文/粵語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/人權法治/國語/政治/粵語/警匪犯罪</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs4優質教育/家庭教育/情感教育/自我成長/韓語</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2024-08-01 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>倒數救援戰</t>
+          <t>永安鎮故事集</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>All the Names of God</t>
+          <t>Ripples of Life</t>
         </is>
       </c>
       <c r="C8" t="n">
-        <v>105</v>
+        <v>119</v>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>丹尼爾卡爾帕拉斯羅（丹尼爾卡帕索羅）</t>
+          <t>魏書鈞</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>佩翠西亞維科/努爾丁巴坦/安東尼奧布伊爾/盧卡斯納柏/羅伯托恩里奎兹/茵瑪庫艾斯塔/費南多卡約/路易斯托薩</t>
+          <t>劉洋/康春雷/楊子姍/黃米依</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>&lt;p&gt;聖戰分子發動襲擊後，唯一倖存的黨羽哈姆札抓住桑提作為人質，桑提意外成了恐怖分子，他穿著炸彈背心穿梭在馬德里的格蘭大道，情報機構、緊急應變小組，甚至媒體，全都動員起來設法拯救他的性命，這場驚心動魄的資源部署，卻迎來了意想不到的結果。&lt;/p&gt;</t>
+          <t>&lt;p&gt;影片講述一個名為《永安鎮故事集》的電影劇組入駐拍攝地，給這個原本寧靜的小鎮和好奇的人們帶來一絲波瀾，波瀾過後，小鎮重歸寧靜的故事，本片分為三個章節「獨自等待」、「看上去很美」、「冥王星時刻」，三個故事串聯組成，描畫了一幅中國當代社會人與人之間，階層與階層之間相處的生動圖景。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>人權法治/社會議題/英文字幕/西班牙語</t>
+          <t>國語/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>藍色海女傳說</t>
+          <t>但願人長久</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Everglow</t>
+          <t>Fly Me to the Moon</t>
         </is>
       </c>
       <c r="C9" t="n">
-        <v>96</v>
+        <v>112</v>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>蘇俊文</t>
+          <t>祝紫嫣</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>智鉉寓/高斗心</t>
+          <t>吳慷仁/周琳/巫建和/彭頌晴/朱栢康/祝紫嫣/袁澧林/許可兒/許恩怡/謝咏欣/黃梓豪</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>&lt;p&gt;紀錄片導演慶勛到濟州島想拍攝海女真玉的故事。真玉是金氏紀錄中，在海裡憋氣最久的紀錄保持人，但真玉的個性不易與人親近，因此對慶勛的反應十分冷淡。但慶勛不輕言放棄、真誠陪伴在她身邊而漸漸打動了她，真玉終於答應他的拍攝。隨著在一起拍攝的時間越來越長，兩人逐漸向彼此敞開心扉，揭開了自己與海洋有關的傷痛，相知相惜的他們進展成橫跨40年差距的姊弟戀。這樣的愛情在傳統漁村中成了焦點，他們是否能克服世俗的眼光及批判繼續走下去…&lt;/p&gt;</t>
+          <t>&lt;p&gt;湖南姊妹子圓與子缺的青春住著一個不負責任的爸爸，小時候姊妹倆舉家移民到香港，母親在外兼職，父親也經常不回家，子圓便代母職照顧起年幼的妹妹，雖然克服了語言隔閡，新移民的身份卻始終在她們生命裡揮之不去。後來，父親因吸毒被抓反覆入獄，姊妹學會自立自強，度過了與父疏離並亟欲反抗、逃離的年少時期。原以為長大後能徹底擺脫父親的枷鎖，卻發現自己喜歡的人事物都帶有父親的影子……驀然回首父親已白髮蒼蒼，子圓和子缺是否能放下過往的芥蒂，重新修復父女關係呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>粵語</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>SDGs14保育海洋/情感教育/愛情/環境教育/生涯規劃/自我成長/英文字幕/韓語</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/家庭教育/情感教育/湖南語/社會議題/粵語/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2024-08-01 00:00:00</t>
+          <t>2026-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>闊少遇難記</t>
+          <t>斷網</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Son of a Rich</t>
+          <t>Cyber Heist</t>
         </is>
       </c>
       <c r="C10" t="n">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>克里姆斯彭科</t>
+          <t>黃慶勳</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>亞歷山大薩莫伊連科/伊凡奧克洛比斯坦/米羅斯畢克維克/艾莉克珊德拉波提奇</t>
+          <t>任達華/林家棟/賴雅妍/郭富城</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>&lt;p&gt;圭格里出身富裕家庭，從小過著為所欲為的生活。終於有一天，他胡鬧過頭，即將面臨牢獄之災時，他的父親決定給他教訓。在身為心理學家的老朋友幫助下，圭格里的父親想出了一個激進的手段，來「感化」這位難以管教的兒子。他們將一座廢棄的村莊改建成19世紀的模樣，刻意安排一場假車禍，讓圭格里以為他穿越到「過去」。一個複雜的心理實驗就此展開。被寵壞的富二代「轉世」成為農奴，住在主人的穀倉裡。村莊裡的人都是雇來的演員，各個角落都架有監視器，圭格里的一舉一動都受到一組心理學家的審視。他將重新學習如何與人相處，並腳踏實地地工作。在尋找自我的同時，也找到了真愛。&lt;/p&gt;</t>
+          <t>&lt;p&gt;駭客突然發動襲擊，幸好天才網路保安主任卓家俊（郭富城飾）利用研發的防火牆，化解危機。孰不知這波攻擊竟是由其上司陳明志（林家棟飾）操控，他也因此誤入洗黑錢圈套，為證清白，他與陳明志展開網路攻防。&lt;/p&gt;&lt;p&gt;此時，卓家俊研發的病毒突然失控，瞬間全城斷網，引起莫大恐慌，後果不堪設想…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>粵語/繁體中文</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>俄語</t>
+          <t>中文/粵語</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/俄語/喜劇/家庭教育/情感教育/自我成長</t>
+          <t>動作冒險/科技教育/粵語/警匪犯罪</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>劇情片/新生影展/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2024-02-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>是誰得手林布蘭？</t>
+          <t>夢想裁縫師</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>My Rembrandt</t>
+          <t>Tailor</t>
         </is>
       </c>
       <c r="C11" t="n">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>歐克荷根蒂克</t>
+          <t>桑妮雅莉莎肯特曼</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>巴克盧/恩斯特范德韋特林/楊席克斯/艾瑞克羅斯柴爾德/裴維</t>
+          <t>泰蜜拉克莉埃娃/迪米特里斯伊梅洛斯</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>&lt;p&gt;荷蘭天才交易商楊席克斯（JanSix），敏銳發現兩幅全新林布蘭真跡，即將在市場進行拍賣。這個令他雀躍的消息，看似將實現他成為林布蘭權威畫商的最大夢想，卻也讓他因違反交易約定，信譽一落千丈，更深陷信用危機...。法國男爵羅斯柴爾德（EricdeRothschild）決定將兩幅珍藏多年的林布蘭畫作付諸拍賣，竟意外引發一場藝術界風暴，甚至造成法國羅浮宮與荷蘭阿姆斯特丹國家博物館互不相讓，一場搶畫大戰幾乎演變成外交危機...。&lt;/p&gt;</t>
+          <t>&lt;p&gt;經營老牌西服店的裁縫師尼可，每天都穿著三件式西裝，踩著舊式的腳踏縫紉機、天花板上整齊懸掛著剪刀和熨斗，追求完美的他連一根線頭都不放過。然而快速、便宜的成衣漸漸取代高級訂製服，銀行登門討債，他的父親也急得病倒了。尼可決定主動出擊，用活動推車將西服載到市集，西服款式看似高級，但是一點也不親民的價格讓客人逃之夭夭。「你會做婚紗嗎？」走投無路的尼可，大膽接受一名婦人的委託，他人生第一次縫製色彩繽紛的女裝，卻連接起新的相遇和幸福！尼可的婚紗漸漸闖出名堂，看著準新娘們臉上滿足的笑容，尼可終於明白為他人創造幸福就是自己的夢想。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>希臘語</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs17多元夥伴/商業金融/政治/法語/英語/荷蘭語/藝術領域</t>
+          <t>SDGs1終結貧窮/SDGs8工作及經濟/希臘語/情感教育/生涯規劃/療癒溫馨/自我成長/藝術領域</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>智財月線上影展/歐美片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>隱形情人</t>
+          <t>老娘撩落去</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Above the Shadows</t>
+          <t>The Rose Maker</t>
         </is>
       </c>
       <c r="C12" t="n">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>克勞蒂亞邁爾斯</t>
+          <t>皮埃爾皮諾</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>亞倫瑞奇森/奧莉薇亞瑟比/梅根福克斯</t>
+          <t>凱特琳芙蘿/奧利維亞寇特/文森德迪恩/梅隆歐梅塔/法薩布亞邁/馬里佩蒂奧</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>&lt;p&gt;從小只受到媽媽疼愛的女孩荷莉（奧莉薇亞瑟比 飾），在母親去世後，竟被眾人遺忘、完全隱形在世上。因為無人可見，荷莉從事偷拍爆料的工作無往不利，每張照片都是頭條新聞。原是明星綜合格鬥拳手的薛恩（亞倫瑞奇森 飾）也因為荷莉的偷拍照而名譽掃地、落魄成為夜店保全，還失去了心愛的女友茱莉安娜（梅根福克斯 飾）。然而，荷莉卻在一次的偷拍過程中被薛恩「目睹」了，讓她重新燃起了被世人所看見的希望，為什麼只有薛恩看得到她？薛恩是否就是讓她不再隱形於人世的關鍵人物？&lt;/p&gt;</t>
+          <t>&lt;p&gt;伊芙曾是聞名世界的玫瑰培育者之一。如今，她的公司瀕臨破產。除此之外，她的秘書薇拉還僱用三位完全沒有園藝技巧的邊緣人來幫忙。雖然他們沒有任何共同點，卻一起想出了一個瘋狂計畫，足以永遠改變他們的人生。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/健體領域/情感教育/愛情/科幻奇幻/綜合領域/英語</t>
+          <t>SDGs12責任消費與生產/SDGs8工作及經濟/商業金融/喜劇/情感教育/法語/生涯規劃/療癒溫馨/綜合領域/自我成長</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/性平影展/智財月線上影展/歐美片</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2021-04-30 00:00:00</t>
+          <t>2024-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>夢遊樂園</t>
+          <t>寒戰</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Melody-Go-Round</t>
+          <t>Cold War</t>
         </is>
       </c>
       <c r="C13" t="n">
         <v>102</v>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>賴國安</t>
+          <t>梁樂民/陸劍青</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>曾珮瑜/温昇豪/程希緹</t>
+          <t>劉德華/安志杰/尹子維/彭于晏/李治廷/林家棟/梁家輝/楊采妮/郭富城/錢嘉樂</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>&lt;p&gt;衰事不斷的台生突發奇想，借來一棟豪華別墅，火速帶著女兒美樂、老婆慧敏入住，為全家改運。一家三口看似迎接美好新生活，但屋內過時的裝潢仿若早已質變的家庭生活，隨時崩離。16歲的美樂無法相信眼前的一家和樂，竟是父母刻意粉飾太平，挫敗的她逃到荒廢的兒童樂園，沉溺在她幻想出的奇異世界—懸月王國，並越陷越深……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;午夜的警隊，報案中心接到匿名電話，一輛前線衝鋒車被脅持。車內五位警員及武器裝備成為賊人談判籌碼。事件驚動警隊，不知是巧合還是意外，衝鋒車內其中被劫持的警員，竟為現任行動副處長李文彬獨子（彭于晏飾）！適逢警隊一哥外訪未返，下任處長選舉的兩大熱門：鷹派人物李文彬（梁家輝飾）與年輕的警長劉傑輝（郭富城飾）都開始大施拳腳。李文彬立即指揮營救，並將此次行動代號為「寒戰」。可賊人竟對警隊內部一切瞭如指掌、洞悉先機，警隊精英盡出，行動依然無功而返，處處受制，眾同袍均開始懷疑他的決策，推舉劉傑輝接手整個行動，危急時刻，二虎相爭，劉傑輝毫不示弱，不同與李文彬的激進手法，他選擇主動與賊人溝通，並答應交予賊人贖金。整個交收贖金過程中，劉傑輝設法令贖金留下線索，以便追查賊人位置。可道高一尺，魔高一丈，劉傑輝非但找不著賊人蹤跡，還將巨額贖金失卻，跟劉傑輝出生入死的同袍徐永基（錢嘉樂飾）更在交收贖金過程中殉職，劉傑輝內疚不已，香港警隊陷入前所未有的危急與威脅...。整場行動令庫房損失八千萬現金，兩位警員殉職。事件不但驚動了政府內部，也驚動了廉政公署，因為廉署收到匿名人士舉報，懷疑兩位副處長，其中一人在此危急關頭以權謀私......香港的安全瞬時淪陷，警隊及香港的管治漏洞被抖出，威脅直逼警隊內部，矛頭直指警隊高層。原來，香港被稱為「最安全的城市」的原因，只是未遇上真正的敵人！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>中文/粵語</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>國語/婚姻關係/家庭教育/懸疑驚悚/自我成長</t>
+          <t>SDGs16和平正義/人權法治/動作冒險/國語/社會議題/粵語/警匪犯罪</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2022-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>詭棋</t>
+          <t>街頭巷尾 數位修復版</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>The Darker the Lake</t>
+          <t>Our Neighbors</t>
         </is>
       </c>
       <c r="C14" t="n">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>胡樂筠</t>
+          <t>李行</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>伊莉絲蕾薇斯克/呂聿來/曹佑寧/薇若妮卡費瑞兒/許瑋甯</t>
+          <t>何玉華/崔小萍/曹健/李冠章/楊帆/歐雲龍/游娟/羅宛琳/雷鳴</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一個人煙稀少的歐洲小鎮，出現恐怖的連續殺人案件，小鎮居民在一個月內陸續死亡，女警塔瑪拉從前的搭檔也是死者之一，讓小鎮的耳語不斷。在查案時，塔瑪拉發現受害者都會失神的喃喃唸著「阿爾法，阿爾法…」，讓她不禁想起一直以來行為古怪的母親莉亞。莉亞在青少年時曾與高中同學一起玩擁有神秘復仇力量的遊戲「解憂棋」，但一次玩遊戲時發生了火災，同學們全都死亡，她是唯一的倖存者，但從此精神出了狀況，遊戲也消失無蹤。現在這股力量似乎又在小鎮漫延，塔瑪拉面對母親可能成為嫌犯，鎮民又接連死亡，她要如何阻止這股取人性命的神秘力量？&lt;/p&gt;</t>
+          <t>&lt;p&gt;這部充分反應社會現實的作品，為李行的台語片時期畫下尾聲，並開啟其導演生涯的第一個高峰。《街頭巷尾》首次與攝影師賴成英合作，由於成績斐然，李行應聘為中央電影公司的導演，隨李嘉導演聯合執導彩色闊銀幕國語片《蚵女》，為日後中影公司的健康寫實路線之濫觴。&lt;/p&gt;&lt;p&gt;大雜院裡住著一群社會底層的居民，有徐老太太和其孫、病婦阿嫂與女兒小珠、拾荒者石三泰與三輪車夫阿發、以及風塵女子朱麗麗和她不務正業的情人吳根財。病婦阿嫂與女兒相依為命，石三泰雖生活貧困，但經常對阿嫂母女伸出援手。當阿嫂不敵病魔過世，三泰收養小珠，並視如己出，兩人培養出情同父女的關係。另一方面，打著發財夢的吳根財，老想著利用麗麗和大雜院的居民……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/懸疑驚悚/英語</t>
+          <t>國語/社會議題/經典修復/臺語</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>我是聲林之王</t>
+          <t>四季拉麵物語</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>The Island Bird</t>
+          <t>Come Back Anytime</t>
         </is>
       </c>
       <c r="C15" t="n">
-        <v>95</v>
+        <v>81</v>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>傑哈朱紐</t>
+          <t>約翰達斯巴哈</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>傑哈朱紐/施特菲塞爾馬/索安亞西門/菲利浦杜肯納/馬克拉馮尼</t>
+          <t>植田和子/植田正基/田中貴</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>&lt;p&gt;留尼旺島的村子裡，十一歲的奈爾森夢想成為歌手，他想讓獨自扶養他長大的母親感到驕傲。朋友鼓勵他參加兒童選秀節目，他們決定找歌唱教練。這時，過氣的法國歌手皮耶勒華在島上表演。皮耶正值夢想破滅，與固執的奈爾森難有共鳴，直到唱歌的熱情拉近了兩人的關係。皮耶能否找回當年的渴望呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;釣魚、露營、野炊、慢食拉麵店老闆的四季田園生活位於東京人來人往街道的老牌拉麵店備前亭，四十年的歲月提供無數東京饕客身心靈的滿足與慰藉。這裡不僅提供美好的餐點，也是許多寂寞人聚集的所在。有人在這裡找到童年的味道，有人在此處遇到終身的伴侶，有人在這小小的空間得到無比溫暖的陪伴與鼓勵。燈火通明的小店，在植田老闆夫婦的熱情款待下，彷彿成了都市寂寞人的重要歸宿。從岡山來到東京，透過看書自學，到成為獨當一面撐起一間拉麵店的老闆，多年來，植田正基與妻子和子守著小小的店面，除了研發出獨門醬油、鹽味、辣味噌口味的拉麵，隨著四季更迭，植田老闆也利用休假日，跟著老顧客們一同走進日本各地田野，親手摘取新鮮當季食材，不僅將這些食材與拉麵完美結合，也端出了以現採春筍煮成的竹筍飯、夏季的比目魚生魚片、秋天的山藥泥拌飯、冬日加上年糕的招牌拉麵等別具巧思的時節料理，讓顧客透過味蕾，感受四季的美好光景。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/兒童親子/學習單/法語/生命教育/生涯規劃/療癒溫馨/自我成長/英文字幕/音樂歌舞</t>
+          <t>SDGs12責任消費與生產/SDGs2消除飢餓/健體領域/情感教育/日語/療癒溫馨</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2024-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>信用詐欺師JP：英雄篇</t>
+          <t>爸爸的守護者</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>The Confidence Man JP - Episode of the Hero -</t>
+          <t>Sisters：The Summer We Found Our Superpowers</t>
         </is>
       </c>
       <c r="C16" t="n">
-        <v>127</v>
+        <v>78</v>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>田中亮</t>
+          <t>亞歷奧斯汀歐門森/希麗野薩洛蒙森</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>小手伸也/小日向文世/廣末涼子/東出昌大/松重豐/江口洋介/瀨戶康史/真木陽子/長澤雅美</t>
+          <t>克利斯多夫喬納/奧德吉圖恩/妮娜艾倫歐迪古德/托馬斯瑟雷斯塔/梅特安斯塔/比莉歐斯廷/薇嘉歐斯廷</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>&lt;p&gt;誰才是真英雄？ 即將揭露信用詐欺師誕生的秘密！ 在《公主篇》的兩年後，雖然達子（長澤雅美 飾）仍對自己充滿信心，但其他兩個人卻不是如此。不光是理查（小日向文世 飾）因為師父過世而意志消沈，連小少爺（東出昌大 飾）也因近年來嚴格執法感到退縮。眼見詐欺師三人組即將瓦解，達子提出一個幫大家找回熱情、為期七天、看誰能騙到最多錢的詐欺競賽！她們來到避稅天堂「馬爾他」。國際刑警真梨邑（瀨戶康史 飾）及窮追不捨的黑道赤星（江口洋介 飾）也不約而同來到此地，這會對競賽造成什麼阻礙？充滿異國風情的故事就此展開。&lt;/p&gt;</t>
+          <t>&lt;p&gt;九歲的薇嘉和她五歲的妹妹比莉要和爸爸一起到挪威的森林過夜遠足。這趟令人期待的旅程充滿著冒險及歡笑，直到爸爸失足掉入山洞，扭傷了腳踝。無法動彈的他拜託薇嘉跟比莉去尋求救援。起初，兩姊妹感到無助，但在森林裡經歷了許多奇遇的她們，終究接下了拯救爸爸的任務。她們勇敢地克服恐懼，發現自己的超能力，也從姐妹情誼中獲得了力量。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>挪威語</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/動作冒險/品德教育/喜劇/日語/警匪犯罪</t>
+          <t>SDGs15保育陸域/兒童親子/學習單/家庭教育/情感教育/挪威語/療癒溫馨/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2024-08-01 00:00:00</t>
+          <t>2023-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>明恩的秘密</t>
+          <t>捍衛重生</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>The Hill of Secrets</t>
+          <t>East of the Mountains</t>
         </is>
       </c>
       <c r="C17" t="n">
-        <v>122</v>
+        <v>84</v>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>李智恩</t>
+          <t>S.J.奇羅</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>姜佶佑/張在希/張瑄/文承雅/林善友</t>
+          <t>安妮岡薩雷斯/湯姆史基瑞/蜜拉索維諾</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>&lt;p&gt;就讀五年級剛踏入敏感成長階段的明恩是個心思細膩、有才華且想像力豐富的少女，她一心希望可以得到班上同學的尊重與老師的肯定，但「家庭是甚麼？」對明恩來說一直是個難解之謎，明恩的家庭是一般藍領家庭，父母工作也很一般，因此她感到難堪且不斷的撒謊以掩蓋自己真實的家庭狀況，直到有一天，老師推薦明恩去參加寫作比賽，她透過寫作來建構自己不同的生活，不過她同時得面對長久以來深埋內心的祕密。然而，一位新同學的寫作，動搖了她的自信，令她嘗試了解自己的家庭背景。&lt;/p&gt;&lt;p&gt;此片延續著從《我們與愛的距離》…等，韓國新晉女導演的風潮，以不落俗套地以孩童眼光描寫出大人那些令人頭痛的難題，平淡且細緻地描寫出少女的成長。&lt;/p&gt;</t>
+          <t>&lt;p&gt;退休的心臟外科醫師本吉文斯在得知自己癌症末期後，決定帶著他的愛犬，一起回到兒時位於華盛頓東部的家，以自己想要的方式終結生命。然而，旅途發生了意想不到的轉折，本也因此必須靠自己的堅忍、機智與決心來戰勝心魔。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs4優質教育/家庭教育/情感教育/自我成長/韓語</t>
+          <t>生命教育/英語/醫療議題</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>永安鎮故事集</t>
+          <t>天才狂歡派對：最終章</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Ripples of Life</t>
+          <t>Genius Party Beyond</t>
         </is>
       </c>
       <c r="C18" t="n">
-        <v>119</v>
+        <v>81</v>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>魏書鈞</t>
-[...6 lines deleted...]
-      </c>
+          <t>中澤一登/前田真宏/大平晉也/森本晃司/田中達之</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr">
         <is>
-          <t>&lt;p&gt;影片講述一個名為《永安鎮故事集》的電影劇組入駐拍攝地，給這個原本寧靜的小鎮和好奇的人們帶來一絲波瀾，波瀾過後，小鎮重歸寧靜的故事，本片分為三個章節「獨自等待」、「看上去很美」、「冥王星時刻」，三個故事串聯組成，描畫了一幅中國當代社會人與人之間，階層與階層之間相處的生動圖景。&lt;/p&gt;</t>
+          <t>&lt;p&gt;動畫製作公司再度集結五名導演，打造經典最終回。龐然大物突然降臨在妖怪居住的土地上。在月球城市的不法之徒，想盡辦法得到前往藏寶小島的飛行船。男孩的母親在病房中即將生產，他卻跌入夢境冒險。女子使用奇特機器，將神祕生物塞進玩偶裡面。披著蛹的少年阿真，遇見叫「空」的女孩，他能夠勇往直前嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>國語/社會議題/英文字幕</t>
+          <t>日語/科幻奇幻/藝術領域</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>夢想裁縫師</t>
+          <t>大學開外掛</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Tailor</t>
+          <t>LetsCleanApp</t>
         </is>
       </c>
       <c r="C19" t="n">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>桑妮雅莉莎肯特曼</t>
+          <t>詹尼科斯坦蒂諾</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>泰蜜拉克莉埃娃/迪米特里斯伊梅洛斯</t>
+          <t>盧卡辛加雷蒂/羅伯托利帕里/莫尼卡桂里朵蕾</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>&lt;p&gt;經營老牌西服店的裁縫師尼可，每天都穿著三件式西裝，踩著舊式的腳踏縫紉機、天花板上整齊懸掛著剪刀和熨斗，追求完美的他連一根線頭都不放過。然而快速、便宜的成衣漸漸取代高級訂製服，銀行登門討債，他的父親也急得病倒了。尼可決定主動出擊，用活動推車將西服載到市集，西服款式看似高級，但是一點也不親民的價格讓客人逃之夭夭。「你會做婚紗嗎？」走投無路的尼可，大膽接受一名婦人的委託，他人生第一次縫製色彩繽紛的女裝，卻連接起新的相遇和幸福！尼可的婚紗漸漸闖出名堂，看著準新娘們臉上滿足的笑容，尼可終於明白為他人創造幸福就是自己的夢想。&lt;/p&gt;</t>
+          <t>&lt;p&gt;在義大利南方一所大學裡，院長無所不用其極就是要控制一切、鞏固權力，根本不在乎什麼公平、管理制度，以及教育品質，而且似乎沒有學生有辦法扭轉這個局面，直到有天羅貝托決定要改變情況。身為院長兒子而且權利極高的他，製作了一款革命性的APP......&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>無</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/SDGs8工作及經濟/希臘語/情感教育/生涯規劃/療癒溫馨/自我成長/藝術領域</t>
+          <t>SDGs4優質教育/品德教育/喜劇/學習單/校園/社會議題/科幻奇幻/義大利語</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2022-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>老娘撩落去</t>
+          <t>熊出沒．逆轉時空</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>The Rose Maker</t>
+          <t>Boonie Bears：Time Twist</t>
         </is>
       </c>
       <c r="C20" t="n">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>皮埃爾皮諾</t>
+          <t>林匯達</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>凱特琳芙蘿/奧利維亞寇特/文森德迪恩/梅隆歐梅塔/法薩布亞邁/馬里佩蒂奧</t>
+          <t>張偉/張秉君/張茗/譚笑</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>&lt;p&gt;伊芙曾是聞名世界的玫瑰培育者之一。如今，她的公司瀕臨破產。除此之外，她的秘書薇拉還僱用三位完全沒有園藝技巧的邊緣人來幫忙。雖然他們沒有任何共同點，卻一起想出了一個瘋狂計畫，足以永遠改變他們的人生。&lt;/p&gt;</t>
+          <t>&lt;p&gt;光頭強是一名普通程式師，卻常夢見陌生的森林和兩頭狗熊，直到他跟上司出訪大客戶，終於想起：他原是森林的伐木工，偶然得到一次重新選擇人生的機會，為了挽救舊時間線裡的熊大熊二，光頭強開始一場奇妙的時空冒險。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>SDGs12責任消費與生產/SDGs8工作及經濟/商業金融/喜劇/情感教育/法語/生涯規劃/療癒溫馨/綜合領域/自我成長</t>
+          <t>兒童親子/動作冒險/友情/國語/科幻奇幻</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/智財月線上影展/歐美片</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2024-05-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>寒戰</t>
+          <t>雪國奇遇記</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cold War</t>
+          <t>CHRISTMAS AT CATTLE HILL</t>
         </is>
       </c>
       <c r="C21" t="n">
-        <v>102</v>
+        <v>68</v>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>梁樂民/陸劍青</t>
+          <t>威爾亞瑟斯特</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>劉德華/安志杰/尹子維/彭于晏/李治廷/林家棟/梁家輝/楊采妮/郭富城/錢嘉樂</t>
+          <t>亨麗艾特法耶舒爾/夏綠蒂佛洛格納/楊馬汀喬森/法萊德賈夫薩漢/湯瑪斯塞爾澤/瑪麗特安德里森/西格麗德邦德圖斯維克/馬茨埃爾登</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>&lt;p&gt;午夜的警隊，報案中心接到匿名電話，一輛前線衝鋒車被脅持。車內五位警員及武器裝備成為賊人談判籌碼。事件驚動警隊，不知是巧合還是意外，衝鋒車內其中被劫持的警員，竟為現任行動副處長李文彬獨子（彭于晏飾）！適逢警隊一哥外訪未返，下任處長選舉的兩大熱門：鷹派人物李文彬（梁家輝飾）與年輕的警長劉傑輝（郭富城飾）都開始大施拳腳。李文彬立即指揮營救，並將此次行動代號為「寒戰」。可賊人竟對警隊內部一切瞭如指掌、洞悉先機，警隊精英盡出，行動依然無功而返，處處受制，眾同袍均開始懷疑他的決策，推舉劉傑輝接手整個行動，危急時刻，二虎相爭，劉傑輝毫不示弱，不同與李文彬的激進手法，他選擇主動與賊人溝通，並答應交予賊人贖金。整個交收贖金過程中，劉傑輝設法令贖金留下線索，以便追查賊人位置。可道高一尺，魔高一丈，劉傑輝非但找不著賊人蹤跡，還將巨額贖金失卻，跟劉傑輝出生入死的同袍徐永基（錢嘉樂飾）更在交收贖金過程中殉職，劉傑輝內疚不已，香港警隊陷入前所未有的危急與威脅...。整場行動令庫房損失八千萬現金，兩位警員殉職。事件不但驚動了政府內部，也驚動了廉政公署，因為廉署收到匿名人士舉報，懷疑兩位副處長，其中一人在此危急關頭以權謀私......香港的安全瞬時淪陷，警隊及香港的管治漏洞被抖出，威脅直逼警隊內部，矛頭直指警隊高層。原來，香港被稱為「最安全的城市」的原因，只是未遇上真正的敵人！&lt;/p&gt;</t>
+          <t>&lt;p&gt;來自城市的小牛琪拉，第一次到爸爸的農舍跟他一起過聖誕。但她的爸爸不是那種會慶祝節日的人，所以她有點失望。她的爸爸突然接到附近住戶的電話，說是被雪困住，需要他過去幫忙剷雪。琪拉認為她剛好可以借此機會好好佈置牛牛山莊，並在一個調皮的守護神的幫助下，讓家裡充滿聖誕節的氣氛。琪拉最終領悟到，聖誕節最重要的是能夠與親朋好友團聚一堂。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>中文/粵語</t>
+          <t>中文/挪威語</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/人權法治/動作冒險/國語/社會議題/粵語/警匪犯罪</t>
+          <t>SDGs17多元夥伴/兒童親子/國語/學習單/家庭教育/挪威語/療癒溫馨</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>動畫片/歐美片/萌獸影展</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2022-08-01 00:00:00</t>
+          <t>2022-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>街頭巷尾 數位修復版</t>
+          <t>幸福知音</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Our Neighbors</t>
+          <t>Hear Me Out</t>
         </is>
       </c>
       <c r="C22" t="n">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>李行</t>
+          <t>帕斯卡艾勒柏</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>何玉華/崔小萍/曹健/李冠章/楊帆/歐雲龍/游娟/羅宛琳/雷鳴</t>
+          <t>帕斯卡艾勒柏/桑德琳齊柏琳</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>&lt;p&gt;這部充分反應社會現實的作品，為李行的台語片時期畫下尾聲，並開啟其導演生涯的第一個高峰。《街頭巷尾》首次與攝影師賴成英合作，由於成績斐然，李行應聘為中央電影公司的導演，隨李嘉導演聯合執導彩色闊銀幕國語片《蚵女》，為日後中影公司的健康寫實路線之濫觴。&lt;/p&gt;&lt;p&gt;大雜院裡住著一群社會底層的居民，有徐老太太和其孫、病婦阿嫂與女兒小珠、拾荒者石三泰與三輪車夫阿發、以及風塵女子朱麗麗和她不務正業的情人吳根財。病婦阿嫂與女兒相依為命，石三泰雖生活貧困，但經常對阿嫂母女伸出援手。當阿嫂不敵病魔過世，三泰收養小珠，並視如己出，兩人培養出情同父女的關係。另一方面，打著發財夢的吳根財，老想著利用麗麗和大雜院的居民……&lt;/p&gt;</t>
+          <t>&lt;p&gt;安東是一位高中歷史老師，年過五十的他漸漸發現，自己對於周遭的聲響愈來愈遲鈍，甚至連情人的反應、同事的言語都漸漸無法入耳。為了掩蓋自己的聽力障礙，他選擇躲進自己的世界，對於外在的一切充耳不聞，自顧自地講完課，便回到家中將音樂開到最大聲。然而，這樣的舉動也讓他的學生不滿加劇，似是而非的聽力更屢次造成和同事之間的誤會。安東在好友的鼓勵下戴上助聽器，然而聽不到的問題解決了，突然變得過於清晰的聲響反成為他的新困擾。車水馬龍的街道、滴滴答答的雨聲，就連鄰座同事大嗑洋芋片的聲音，都能讓他一秒崩潰。情場、職場、人際都面臨危機的安東，某天意外認識了住在同一棟大樓的小女孩，薇蕾特因為心靈創傷，而不再開口說話。於是，一個聽不見外界聲音的大叔，與一個無法開口表達自己的小女孩，成了最了解彼此感受的知己，而薇蕾特的母親也悄悄受到這個老是和自己雞同鴨講的男人吸引……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>國語/社會議題/經典修復/臺語</t>
+          <t>SDGs3健康與福祉/健體領域/學習單/家庭教育/情感教育/法語/特殊教育/自我成長</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>四季拉麵物語</t>
+          <t>告訴世界我來過</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Come Back Anytime</t>
+          <t>Once They Were Here</t>
         </is>
       </c>
       <c r="C23" t="n">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>約翰達斯巴哈</t>
-[...6 lines deleted...]
-      </c>
+          <t>侯婕/陳庭婷</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr">
         <is>
-          <t>&lt;p&gt;釣魚、露營、野炊、慢食拉麵店老闆的四季田園生活位於東京人來人往街道的老牌拉麵店備前亭，四十年的歲月提供無數東京饕客身心靈的滿足與慰藉。這裡不僅提供美好的餐點，也是許多寂寞人聚集的所在。有人在這裡找到童年的味道，有人在此處遇到終身的伴侶，有人在這小小的空間得到無比溫暖的陪伴與鼓勵。燈火通明的小店，在植田老闆夫婦的熱情款待下，彷彿成了都市寂寞人的重要歸宿。從岡山來到東京，透過看書自學，到成為獨當一面撐起一間拉麵店的老闆，多年來，植田正基與妻子和子守著小小的店面，除了研發出獨門醬油、鹽味、辣味噌口味的拉麵，隨著四季更迭，植田老闆也利用休假日，跟著老顧客們一同走進日本各地田野，親手摘取新鮮當季食材，不僅將這些食材與拉麵完美結合，也端出了以現採春筍煮成的竹筍飯、夏季的比目魚生魚片、秋天的山藥泥拌飯、冬日加上年糕的招牌拉麵等別具巧思的時節料理，讓顧客透過味蕾，感受四季的美好光景。&lt;/p&gt;</t>
+          <t>&lt;p&gt;透過24小時經營的獸醫診所裡，我們凝視著動物的生、離、死、別，主人的希望與絕望，但也窺看著人類的自私與無情…。衡量動物生命價值的是人；在人的選擇中，也在人的計算裡。 透過24小時經營的獸醫診所裡，我們凝視著動物的生、離、死、別，主人的希望與絕望，但也窺看著人類的自私與無情…。衡量動物生命價值的是人；在人的選擇中，也在人的計算裡。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>粵語</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>SDGs12責任消費與生產/SDGs2消除飢餓/健體領域/情感教育/日語/療癒溫馨</t>
+          <t>SDGs15保育陸域/生命教育/粵語/綜合領域/英語</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2024-08-01 00:00:00</t>
+          <t>2024-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>爸爸的守護者</t>
+          <t>神經一家親</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Sisters：The Summer We Found Our Superpowers</t>
+          <t>When Will It Be Again Like It Never Was Before</t>
         </is>
       </c>
       <c r="C24" t="n">
-        <v>78</v>
+        <v>115</v>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>亞歷奧斯汀歐門森/希麗野薩洛蒙森</t>
+          <t>蘇妮雅海絲</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>克利斯多夫喬納/奧德吉圖恩/妮娜艾倫歐迪古德/托馬斯瑟雷斯塔/梅特安斯塔/比莉歐斯廷/薇嘉歐斯廷</t>
+          <t>佛洛里安萊烏/卡斯珀馮比洛/卡米耶路普莫爾岑/大衛史崔索/德烈亞斯默克/波拉蓋革/約沙艾森/艾克塞爾彌爾伯格/萊昂克里夫/蘿拉湯克/阿森尼布爾曼</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>&lt;p&gt;九歲的薇嘉和她五歲的妹妹比莉要和爸爸一起到挪威的森林過夜遠足。這趟令人期待的旅程充滿著冒險及歡笑，直到爸爸失足掉入山洞，扭傷了腳踝。無法動彈的他拜託薇嘉跟比莉去尋求救援。起初，兩姊妹感到無助，但在森林裡經歷了許多奇遇的她們，終究接下了拯救爸爸的任務。她們勇敢地克服恐懼，發現自己的超能力，也從姐妹情誼中獲得了力量。&lt;/p&gt;</t>
+          <t>&lt;p&gt;約瑟的父親是一家精神病院的院長，所以在精神病院成長的約瑟有著別人沒有的獨特體驗，因為病患如同家人一般，對約瑟非常好，不像兩個哥哥只會讓他生氣，母親的興趣是畫水彩畫，除了德國，她更喜歡義大利的夏夜，父親則總是不跟家人商量，悄悄按自己的想法貿然行事，但隨著約瑟漸漸長大，除了經歷第一次失戀，他的世界有越來越多裂痕…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>挪威語</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/兒童親子/學習單/家庭教育/情感教育/挪威語/療癒溫馨/自我成長/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs4優質教育/喜劇/家庭教育/德語/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2023-11-01 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>捍衛重生</t>
+          <t>5150榆樹街</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>East of the Mountains</t>
+          <t>5150 Elm's Way</t>
         </is>
       </c>
       <c r="C25" t="n">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>S.J.奇羅</t>
+          <t>艾瑞克泰西爾</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>安妮岡薩雷斯/湯姆史基瑞/蜜拉索維諾</t>
+          <t>蘇妮亞瓦宏/諾曼達摩/馬可安德烈哥羅丁</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>&lt;p&gt;退休的心臟外科醫師本吉文斯在得知自己癌症末期後，決定帶著他的愛犬，一起回到兒時位於華盛頓東部的家，以自己想要的方式終結生命。然而，旅途發生了意想不到的轉折，本也因此必須靠自己的堅忍、機智與決心來戰勝心魔。&lt;/p&gt;</t>
+          <t>&lt;p&gt;亞尼克不慎從腳踏車摔下，為洗淨手上的鮮血，他來到榆樹街5150號尋求協助，卻不知自己已誤入險境。主人傑克博略是個心理病態患者，同時也是西洋棋高手，夢想是根除世上的「邪惡」。傑克將亞尼克囚禁起來，對他拳打腳踢，百般折磨。亞尼克唯有與傑克較量棋藝，將其打敗才有活路。只是對亞尼克來說，在這場棋局，發瘋和送命只有一線之隔。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>生命教育/英語/醫療議題</t>
+          <t>懸疑驚悚/法語/英文字幕</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>天才狂歡派對：最終章</t>
+          <t>烈火焚身</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Genius Party Beyond</t>
+          <t>Incendies</t>
         </is>
       </c>
       <c r="C26" t="n">
-        <v>81</v>
+        <v>130</v>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>中澤一登/前田真宏/大平晉也/森本晃司/田中達之</t>
-[...2 lines deleted...]
-      <c r="F26" t="inlineStr"/>
+          <t>丹尼維勒納夫</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>梅麗莎德索慕普琳/馬克西姆高德特/魯比娜阿扎巴爾</t>
+        </is>
+      </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>&lt;p&gt;動畫製作公司再度集結五名導演，打造經典最終回。龐然大物突然降臨在妖怪居住的土地上。在月球城市的不法之徒，想盡辦法得到前往藏寶小島的飛行船。男孩的母親在病房中即將生產，他卻跌入夢境冒險。女子使用奇特機器，將神祕生物塞進玩偶裡面。披著蛹的少年阿真，遇見叫「空」的女孩，他能夠勇往直前嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;灼燒記憶，引燃謎樣的追尋；凝視死亡，才是揭密的開始。一對雙胞胎兄妹在母親過世後，聽取公證人宣讀母親遺囑，要求他們前往中東，尋找素未謀面的父親以及從未聽聞過的兄長。從小在加拿大成長的兩人，對於憂鬱又疏離的母親的過去一無所知。哥哥西蒙先是拒絕接受指示，妹妹珍則對母親死前無解的沉默感到疑惑，而決定憑著微薄線索，不顧一切前往陌生國度，展開一場始料未及的冒險際遇，並一步步挖掘出母親前半生痛苦殘酷的驚人祕密。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>日語/科幻奇幻/藝術領域</t>
+          <t>各類改編/國防戰爭/法語/社會議題/英語/阿拉伯語</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>熊出沒．逆轉時空</t>
+          <t>最後的冠軍</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Boonie Bears：Time Twist</t>
+          <t>The Last Champion</t>
         </is>
       </c>
       <c r="C27" t="n">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>林匯達</t>
+          <t>葛倫威斯洛</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>張偉/張秉君/張茗/譚笑</t>
+          <t>安妮卡馬克斯/柯爾豪瑟/藍道巴丁寇夫/西恩H.斯庫利</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>&lt;p&gt;光頭強是一名普通程式師，卻常夢見陌生的森林和兩頭狗熊，直到他跟上司出訪大客戶，終於想起：他原是森林的伐木工，偶然得到一次重新選擇人生的機會，為了挽救舊時間線裡的熊大熊二，光頭強開始一場奇妙的時空冒險。&lt;/p&gt;</t>
+          <t>&lt;p&gt;John Wright 是一位前冠軍摔角選手，他曾經是學校摔角隊最有前途的明日之星，但因為一時錯誤的選擇導致他毀掉大好前程，也因此被迫離開家鄉，這恥辱他一直背負在身上。20年後，John再度回到熟悉的鎮上，親朋好友仍舊因為他不堪的過去感到不諒解。但就在一個因緣際會下，John得到一個重生機會—擔任母校的摔角教練。John有辦法戰勝自己的心魔，再次成為鎮民心中的英雄嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>兒童親子/動作冒險/友情/國語/科幻奇幻</t>
+          <t>情感教育/生涯規劃/自我成長/英文字幕/英語/運動熱血</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>雪國奇遇記</t>
+          <t>我們的跪族生活</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>CHRISTMAS AT CATTLE HILL</t>
+          <t>The Noble Family</t>
         </is>
       </c>
       <c r="C28" t="n">
-        <v>68</v>
+        <v>108</v>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>威爾亞瑟斯特</t>
+          <t>蓋瑞阿拉斯拉奇</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>亨麗艾特法耶舒爾/夏綠蒂佛洛格納/楊馬汀喬森/法萊德賈夫薩漢/湯瑪斯塞爾澤/瑪麗特安德里森/西格麗德邦德圖斯維克/馬茨埃爾登</t>
+          <t>伊安尼斯格雷羅/卡拉蘇珊/卡洛斯賈斯康/孔薩羅維加/胡安巴勃羅吉爾/路易斯傑拉多門德茲</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>&lt;p&gt;來自城市的小牛琪拉，第一次到爸爸的農舍跟他一起過聖誕。但她的爸爸不是那種會慶祝節日的人，所以她有點失望。她的爸爸突然接到附近住戶的電話，說是被雪困住，需要他過去幫忙剷雪。琪拉認為她剛好可以借此機會好好佈置牛牛山莊，並在一個調皮的守護神的幫助下，讓家裡充滿聖誕節的氣氛。琪拉最終領悟到，聖誕節最重要的是能夠與親朋好友團聚一堂。&lt;/p&gt;</t>
+          <t>&lt;p&gt;有錢的墨西哥市建商巨頭赫門諾布雷發現他三個已成年的孩子，因為過著富裕的生活，而被寵壞了。赫門諾布雷平常忙於工作，忽略孩子們其實沒有人生目標，並恣意揮霍他的財產。他本將一切歸因於孩子是太思念已逝的妻子，然而他心臟病發後決定要好好給孩子們上一課。於是他假造公司破產，並沒收他們所有的資產，騙他們說警察正在查捕他們，要他們搬到坐落在貧民窟的破爛房子生活，並逼他們做他們從沒做過的事──工作。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>中文/挪威語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/國語/學習單/家庭教育/挪威語/療癒溫馨</t>
+          <t>SDGs4優質教育/喜劇/家庭教育/自我成長/西班牙語</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>動畫片/歐美片/萌獸影展</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2022-12-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>幸福知音</t>
+          <t>死屍死時四十四</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Hear Me Out</t>
+          <t>Over My Dead Body</t>
         </is>
       </c>
       <c r="C29" t="n">
-        <v>93</v>
+        <v>118</v>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>帕斯卡艾勒柏</t>
+          <t>何爵天</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>帕斯卡艾勒柏/桑德琳齊柏琳</t>
+          <t>余香凝/劉映汝/劉江/呂爵安/張滿源/李尚正/楊偉倫/毛舜筠/胡麗英/鄭中基/陳漢娜/黃又南/黃文慧/柳應廷</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>&lt;p&gt;安東是一位高中歷史老師，年過五十的他漸漸發現，自己對於周遭的聲響愈來愈遲鈍，甚至連情人的反應、同事的言語都漸漸無法入耳。為了掩蓋自己的聽力障礙，他選擇躲進自己的世界，對於外在的一切充耳不聞，自顧自地講完課，便回到家中將音樂開到最大聲。然而，這樣的舉動也讓他的學生不滿加劇，似是而非的聽力更屢次造成和同事之間的誤會。安東在好友的鼓勵下戴上助聽器，然而聽不到的問題解決了，突然變得過於清晰的聲響反成為他的新困擾。車水馬龍的街道、滴滴答答的雨聲，就連鄰座同事大嗑洋芋片的聲音，都能讓他一秒崩潰。情場、職場、人際都面臨危機的安東，某天意外認識了住在同一棟大樓的小女孩，薇蕾特因為心靈創傷，而不再開口說話。於是，一個聽不見外界聲音的大叔，與一個無法開口表達自己的小女孩，成了最了解彼此感受的知己，而薇蕾特的母親也悄悄受到這個老是和自己雞同鴨講的男人吸引……&lt;/p&gt;</t>
+          <t>&lt;p&gt;一個尋常晚上，杜志銘（黃又南 飾）和太太（余香凝 飾）與丈母娘（毛舜筠 飾）在家門前發現了一具赤裸男屍，為免自家屋宅變成凶宅，讓房價慘跌，一家人決定合力處理，將屍體嫁禍鄰居，同層樓還住有銀髮族陳家夫妻、未婚大齡女子Mary姐、性格火爆的張氏父子和一個神秘的吸菸女，十一個活人，為了一個死人，用盡渾身解數，天亮前，他們只能求同存異，合作把屍體運出大廈…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文/粵語</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/健體領域/學習單/家庭教育/情感教育/法語/特殊教育/自我成長</t>
+          <t>喜劇/社會議題/粵語</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>告訴世界我來過</t>
+          <t>哥雅名畫兇殺案</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Once They Were Here</t>
+          <t>The Goya Murders</t>
         </is>
       </c>
       <c r="C30" t="n">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>侯婕/陳庭婷</t>
-[...2 lines deleted...]
-      <c r="F30" t="inlineStr"/>
+          <t>赫拉多埃雷羅</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>丹尼爾葛勞/奧拉加里多/希内斯加西亞米蘭/瑪莉貝爾維杜/羅貝托阿藍莫</t>
+        </is>
+      </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>&lt;p&gt;透過24小時經營的獸醫診所裡，我們凝視著動物的生、離、死、別，主人的希望與絕望，但也窺看著人類的自私與無情…。衡量動物生命價值的是人；在人的選擇中，也在人的計算裡。 透過24小時經營的獸醫診所裡，我們凝視著動物的生、離、死、別，主人的希望與絕望，但也窺看著人類的自私與無情…。衡量動物生命價值的是人；在人的選擇中，也在人的計算裡。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一名神秘的連續殺人犯，讓城市裡的富裕階層備感害怕，犯人殺害藝術收藏家後，會利用他們的屍體重現哥雅知名畫作中的場景。卡門是一位經驗老到的調查員，但對自己的人生感到厭煩，伊娃則是她身邊的年輕助手。兩人要從沒有留下線索的犯案現場，找出這個心思縝密的殺手。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>粵語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/生命教育/粵語/綜合領域/英語</t>
+          <t>SDGs16和平正義/懸疑驚悚/藝術領域/西班牙語/警匪犯罪</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>亞洲片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2024-05-01 00:00:00</t>
+          <t>2023-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>神經一家親</t>
+          <t>我的老婆是老公？</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>When Will It Be Again Like It Never Was Before</t>
+          <t>For Better And For Worse</t>
         </is>
       </c>
       <c r="C31" t="n">
-        <v>115</v>
+        <v>89</v>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>蘇妮雅海絲</t>
+          <t>特里斯坦塞格拉</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>佛洛里安萊烏/卡斯珀馮比洛/卡米耶路普莫爾岑/大衛史崔索/德烈亞斯默克/波拉蓋革/約沙艾森/艾克塞爾彌爾伯格/萊昂克里夫/蘿拉湯克/阿森尼布爾曼</t>
+          <t>凱特琳芙/法布萊斯魯奇尼/艾特/菲利普科特林</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>&lt;p&gt;約瑟的父親是一家精神病院的院長，所以在精神病院成長的約瑟有著別人沒有的獨特體驗，因為病患如同家人一般，對約瑟非常好，不像兩個哥哥只會讓他生氣，母親的興趣是畫水彩畫，除了德國，她更喜歡義大利的夏夜，父親則總是不跟家人商量，悄悄按自己的想法貿然行事，但隨著約瑟漸漸長大，除了經歷第一次失戀，他的世界有越來越多裂痕…&lt;/p&gt;</t>
+          <t>&lt;p&gt;故事發生在北法的一個小鎮，傑恩正競選連任保守黨的市長。他的老婆伊迪絲，在與他共度了40年後，向他坦白了一個再也藏不住的秘密：在她內心深處，始終認為自己是男人。起初傑恩以為伊迪絲只是在開玩笑，但他很快意識到，伊迪絲決心要改變自己的性別。此時的傑恩面臨了婚姻和競選的雙重打擊…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs4優質教育/喜劇/家庭教育/德語/自我成長/英文字幕</t>
+          <t>SDGs5性別平權/喜劇/婚姻關係/性平教育/情感教育/法語/英文字幕</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>5150榆樹街</t>
+          <t>水漾的女人</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>5150 Elm's Way</t>
+          <t>Undine</t>
         </is>
       </c>
       <c r="C32" t="n">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>艾瑞克泰西爾</t>
+          <t>克里斯汀佩佐</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>蘇妮亞瓦宏/諾曼達摩/馬可安德烈哥羅丁</t>
+          <t>寶拉貝爾/法蘭茲羅戈斯基</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>&lt;p&gt;亞尼克不慎從腳踏車摔下，為洗淨手上的鮮血，他來到榆樹街5150號尋求協助，卻不知自己已誤入險境。主人傑克博略是個心理病態患者，同時也是西洋棋高手，夢想是根除世上的「邪惡」。傑克將亞尼克囚禁起來，對他拳打腳踢，百般折磨。亞尼克唯有與傑克較量棋藝，將其打敗才有活路。只是對亞尼克來說，在這場棋局，發瘋和送命只有一線之隔。&lt;/p&gt;</t>
+          <t>&lt;p&gt;她是城市發展局的導覽員。她的男友為了另一個女人，跟她提出分手，令她難以接受。「如果你離開我，我就必須殺了你。」女人如是說，但出軌的男友卻無視警告執意離去，獨留她佇足咖啡館傷心。此時店內水族箱傳來神祕呼喚，猝不及防的意外，就像突如其來的愛情，她與純情潛水員魔幻邂逅，自此共墜愛河、形影不離。這是一次充滿新奇、信任、嶄新、愉快，並且純真的愛，讓女人感覺重新活了過來。然而，與前男友尚未了結的舊愛餘波，伴隨女人謎樣身份的詛咒陰影，種種令人不安的預感彷彿命定，並在她心跳漏了一拍的瞬間，悄悄來襲…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>懸疑驚悚/法語/英文字幕</t>
+          <t>SDGs14保育海洋/品德教育/情感教育/愛情</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2021-09-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>烈火焚身</t>
+          <t>白米婦仇大作戰</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Incendies</t>
+          <t>Angry Rice Wives</t>
         </is>
       </c>
       <c r="C33" t="n">
-        <v>130</v>
+        <v>107</v>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>丹尼維勒納夫</t>
+          <t>本木克英</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>梅麗莎德索慕普琳/馬克西姆高德特/魯比娜阿扎巴爾</t>
+          <t>三浦貴大/井上真央/夏木麻里/立川志之輔</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>&lt;p&gt;灼燒記憶，引燃謎樣的追尋；凝視死亡，才是揭密的開始。一對雙胞胎兄妹在母親過世後，聽取公證人宣讀母親遺囑，要求他們前往中東，尋找素未謀面的父親以及從未聽聞過的兄長。從小在加拿大成長的兩人，對於憂鬱又疏離的母親的過去一無所知。哥哥西蒙先是拒絕接受指示，妹妹珍則對母親死前無解的沉默感到疑惑，而決定憑著微薄線索，不顧一切前往陌生國度，展開一場始料未及的冒險際遇，並一步步挖掘出母親前半生痛苦殘酷的驚人祕密。&lt;/p&gt;</t>
+          <t>&lt;p&gt;1918年，日本出兵西伯利亞，為供應軍隊糧食，導致國內米價暴漲。這對一般百姓來說，是經濟上的打擊。絲是一名漁夫的妻子，跟村裡其他婦女一樣，她們都在丈夫外出工作時，勤儉持家。婦女們發出訴求：「別把大米送走！」，但富商及當權者根本充耳不聞。絕望的婦女們於是發起了一場空前絕後的騷動，很快就傳遍全國。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>各類改編/國防戰爭/法語/社會議題/英語/阿拉伯語</t>
+          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs2消除飢餓/SDGs5性別平權/喜劇/性平教育/情感教育/日語</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2023-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>死屍死時四十四</t>
+          <t>老大人</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Over My Dead Body</t>
+          <t>Dad’s Suit</t>
         </is>
       </c>
       <c r="C34" t="n">
-        <v>118</v>
+        <v>95</v>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>何爵天</t>
+          <t>洪伯豪</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>余香凝/劉映汝/劉江/呂爵安/張滿源/李尚正/楊偉倫/毛舜筠/胡麗英/鄭中基/陳漢娜/黃又南/黃文慧/柳應廷</t>
+          <t>喜翔/小戽斗/曹晏豪/李友珊/黃嘉千</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一個尋常晚上，杜志銘（黃又南 飾）和太太（余香凝 飾）與丈母娘（毛舜筠 飾）在家門前發現了一具赤裸男屍，為免自家屋宅變成凶宅，讓房價慘跌，一家人決定合力處理，將屍體嫁禍鄰居，同層樓還住有銀髮族陳家夫妻、未婚大齡女子Mary姐、性格火爆的張氏父子和一個神秘的吸菸女，十一個活人，為了一個死人，用盡渾身解數，天亮前，他們只能求同存異，合作把屍體運出大廈…&lt;/p&gt;</t>
+          <t>&lt;p&gt;老伴離世的八旬老翁金茂（小戽斗 飾），獨自一人住在平溪郊區的老厝裡。儘管身體大不如前，台北仍是一個他永遠都融入不了的地方。某日金茂又因胃痛住院，女兒玉珍（黃嘉千 飾）再度為了養老院的話題和兒子益正（喜翔 飾）爭吵不休。然而，一場意外讓金茂輾轉住進了安養院，即使孫子凱凱（曹晏豪 飾）捎來結婚喜訊，也無法消弭金茂的低落情緒。這天，女兒玉珍推著輪椅帶金茂上街，想讓他為孫子的婚禮訂做新西裝。殊不知，對金茂而言，西裝早已有著完全不同的涵義…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>中文/粵語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>喜劇/社會議題/粵語</t>
+          <t>SDGs3健康與福祉/國語/學習單/家庭教育/情感教育/生命教育/臺語/醫療議題</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2021-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>歡迎光臨奇幻樂園</t>
+          <t>蝕愛</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Journey to Yourland</t>
+          <t>Flowers of Mold</t>
         </is>
       </c>
       <c r="C35" t="n">
-        <v>82</v>
+        <v>103</v>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>彼得布金斯基</t>
+          <t>沈惠貞</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>唐納彼利/梅克凱思羅赫/泰勒柯林斯/海倫麥克拜/肯尼布萊斯/莎瑪韓森/馬克麥克唐納</t>
+          <t>趙倫嬉/金信榮/金律何/金栽經/顯佑（金顯祐）</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>&lt;p&gt;從一顆發光的心臟發出的求救訊號，將理查帶到神祕的平行世界，發光的心臟為求保護而藏在理查體內，理查察覺原來那是該國度人民賴以為生的寶物，理查該和誰分享這個祕密？他將踏上一段危機四伏又趣味橫生的驚奇冒險，準備將這顆發光心臟物歸原主，理查究竟能否順利完成任務，安全返家與父母團聚呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;智秀相信可以從人們丟的垃圾看出他的真正樣貌，她發現一袋處理得很乾淨的垃圾，屬於鄰居宇宰，智秀開始從他的垃圾蒐集線索以接近他，然而，一次與宇宰前女友的相遇傷透智秀的心，她對他變得冷漠，一晚，宇宰看見智秀拿著一袋垃圾走進公寓，於是跟了上去，兩人爭執垃圾散落一地，也抖出了智秀的祕密。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/SDGs4優質教育/兒童親子/動作冒險/學習單/科幻奇幻/英文字幕/英語</t>
+          <t>各類改編/情感教育/懸疑驚悚/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>女畫家與偷畫賊</t>
+          <t>真愛大騙局</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>The Painter and the Thief</t>
+          <t>Life for Real</t>
         </is>
       </c>
       <c r="C36" t="n">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>班雅明李</t>
+          <t>丹尼伯恩</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>卡爾貝提爾諾德蘭/芭博拉潔西科娃</t>
+          <t>丹尼伯恩/凱德莫拉得/夏綠蒂甘絲柏格</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>&lt;p&gt;大開眼界！整個故事就是藝術！ 獲選奧斯卡金像獎最佳紀錄片15強！ 女畫家芭博拉的兩幅畫作【天鵝之歌】與【克柔伊與艾瑪】，在諾貝爾畫廊展出時被人盜走。警方循線展開調查，很快就逮捕到竊賊卡爾貝提爾，並判處他75天監禁，但2幅畫作卻從此不知去向…。就在卡爾貝提爾出獄後，由於迫切想得知遭竊的2幅畫作下落，女畫家芭博拉不僅試圖跟這位偷畫賊做朋友，更誇張的是，她竟還詢問他能否為他作畫？更讓人意外的是，卡爾貝提爾竟接受了這個請求…。就從芭博拉為這個偷畫賊作畫開始，他們之間建立了一種極其有趣且特殊的關係，並將兩人寂寞的靈魂、緊緊地連結在一起…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;崔東從小在地中海俱樂部長大，每8天換一次朋友。他在50歲辭去墨西哥度假勝地的工作，決心尋找42年前的童年玩伴薇奧麗。天真無知的崔東來到巴黎，借住同父異母的弟弟路易家中。兩人素未謀面，路易不想崔東一直打擾自己，於是拜託炮友蘿珊冒充薇奧麗來打發崔東。殊不知崔東初見蘿珊時，便確定自己找到了失散已久的青梅竹馬。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/情感教育/挪威語/自我成長/英語</t>
+          <t>情感教育/愛情/法語</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>房事一籮筐</t>
+          <t>飯戲攻心</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>WOW！</t>
+          <t>Table for Six</t>
         </is>
       </c>
       <c r="C37" t="n">
-        <v>88</v>
+        <v>116</v>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>布魯諾波達里戴斯（布魯諾波達利斯）</t>
+          <t>陳詠燊</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>卡琳薇雅/布魯諾波達里戴斯（布魯諾波達利斯）/艾迪米切爾/莎嬪艾慈瑪</t>
+          <t>張繼聰/林明禎/王菀之/鄧麗欣/陳湛文/黃子華</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>&lt;p&gt;布日瓦勒市有兩棟房子待售，分別是一棟19世紀華麗別墅以及一間現代小公寓，「哇嗚房地產公司」的兩位房仲連同助理，竭盡全力帶客看房，一一解說房子的所有優點，只不過看房過程麻煩不斷，也揭露了潛在買家的家庭、職業和情感問題。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一個家，最重要的是「人到齊了，開飯」！深信此道的大哥陳鴻（黃子華 飾）廚藝普普，但用各種心靈雞湯式的金句餵飽異父異母的二弟陳禮（張繼聰 飾）及小弟陳熹（陳湛文 飾）。還請來小弟的廚神女友Josephine（王菀之 飾）煮晚餐，讓每晚的飯局更為和睦。但隨著二哥女友Monica（鄧麗欣 飾）的加入後，氣氛開始轉變，她竟然是大哥念念不忘的前女友。為了不想餐餐吃不知味，大哥找了臨時女友阿喵（林明禎 飾）來充場面，再加上小弟以看好戲的心情從中興風作浪，從此，每晚6人同桌，味蕾滿足，但暗潮汹湧，是一團和氣重要？還是爭取個人幸福重要？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文/粵語</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/喜劇/法語/生涯規劃</t>
+          <t>SDGs17多元夥伴/喜劇/家庭教育/情感教育/粵語/自我成長</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>斷網</t>
+          <t>幸福巧克力</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Cyber Heist</t>
+          <t>The Chocolate Man</t>
         </is>
       </c>
       <c r="C38" t="n">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>黃慶勳</t>
+          <t>鈴木祐司</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>任達華/林家棟/賴雅妍/郭富城</t>
+          <t>宮本信子</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>&lt;p&gt;駭客突然發動襲擊，幸好天才網路保安主任卓家俊（郭富城飾）利用研發的防火牆，化解危機。孰不知這波攻擊竟是由其上司陳明志（林家棟飾）操控，他也因此誤入洗黑錢圈套，為證清白，他與陳明志展開網路攻防。&lt;/p&gt;&lt;p&gt;此時，卓家俊研發的病毒突然失控，瞬間全城斷網，引起莫大恐慌，後果不堪設想…&lt;/p&gt;</t>
+          <t>&lt;p&gt;真實紀錄一個麵包店老闆如何本著照顧弱勢團體的初衷發展出 『久遠巧克力』 的感人故事～&lt;/p&gt;&lt;p&gt;「久遠巧克力」坐落於愛知縣豐橋市街角。巧克力綿密的口感和精美的外觀很快吸引了一大票粉絲。「久遠巧克力」與其他巧克力品牌相比可謂獨樹一格，創辦人夏目浩次的巧思在他們外形多變的巧克力中可見一斑。夏目浩次與其員工也致力於營造工作環境，讓身心障礙者、單親父母、未受教育和性少數能有友善的工作環境。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>粵語/繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>中文/粵語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>動作冒險/科技教育/粵語/警匪犯罪</t>
+          <t>SDGs10減少不平等/SDGs8工作及經濟/日語/特殊教育/生涯規劃/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2026-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>疾凍救援</t>
+          <t>來自星星的少女</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>The Ice Road</t>
+          <t>Maika, The Girl From Another Galaxy</t>
         </is>
       </c>
       <c r="C39" t="n">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>強納森漢斯林</t>
+          <t>陳光咸</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>勞倫斯費許朋/班傑明沃克/連恩尼遜/馬克斯湯瑪斯</t>
+          <t>丁丁/傅常瀨/玉祥/葉映珠/金妮嘉</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在加拿大北部一處偏僻的鑽石礦坑發生重大坍塌意外，一群礦工被埋在坑道內，僅剩30小時的氧氣可以存活。駕駛經驗豐富的巨型卡車駕駛（連恩尼遜飾）、與天才機械師弟弟葛弟（馬克斯湯瑪斯飾）組成緊急救難隊，靠著巨型卡車橫越300英哩結冰湖面構成「冰路」，救出被困住的26名礦工。這群緊急救難隊成員不但要在逐漸融化的「冰路」搏命飆速、還要面對即將來襲的超大風暴，但他們真正的威脅卻是過去從未遇過的恐怖危機...原來礦坑企業公司為了隱藏爆炸意外主因被揭發，雇用大批殺手阻撓救難隊員行進，一場驚天動地的救難行動在冰天雪地中就此展開！&lt;/p&gt;</t>
+          <t>&lt;p&gt;八歲的小男孩虹仍沉浸在媽媽死亡的悲傷中，虹的爸爸忙於工作突然要擔下照顧之責也不知所措，因此虹的好友搬家後，他感到更加孤單。虹心煩時會跑到屋頂上靜靜仰望星空。某天晚上，他在屋頂上看見流星雨，其中的一個星星落在遠處的山上，於是虹騎上腳踏車，展開尋找星星之旅。虹抵達星星殞落的地點時，發現了一個來自外星的女孩梅卡，正在找她失聯的朋友。虹幫助梅卡尋找朋友同時，她也幫助了虹交到新朋友，修補了他受傷的心靈。然而，那天晚上發現梅卡的還另有其人，而那個人也知道她具有神奇的能量，正想盡方式奪走梅卡…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>越南語</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/動作冒險/社會議題/英語/警匪犯罪</t>
+          <t>SDGs17多元夥伴/SDGs1終結貧窮/SDGs3健康與福祉/友情/情感教育/生命教育/自我成長/越南語</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2023-07-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>俑之城</t>
+          <t>疾風魅影－黑貓中隊</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Realm of Terracotta</t>
+          <t>Lost Black Cats 35th Squadron</t>
         </is>
       </c>
       <c r="C40" t="n">
-        <v>108</v>
+        <v>91</v>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>林永長</t>
+          <t>楊佈新</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>克里斯博伊克/喬瑟夫S.蘭伯特/奧莉維亞西頓希爾</t>
+          <t>張立義少校/易志強中校/楊世駒上校/沈宗李上校/王太佑上校/華錫鈞上將/葉常棣少校/蔡盛雄上校/邱松州中校/錢柱中校/魏誠中校</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>&lt;p&gt;深埋地下的秦俑們活了過來，他們生活的地下城池稱之為秦陽城。千年來，俑人們都過著安樂祥和的日子，直到前幾年，地犼一族突然開始頻繁進攻秦陽城。在統領兵俑的大將軍的帶領下，兵俑和地犼展開了曠日持久的戰爭。底層兵俑蒙遠為抓捕地犼昆侖，路遇為爺爺報仇的人類史玉。兩人踏上追捕昆侖的冒險旅程，並逐漸發現地犼不都是壞的，昆侖也並非窮凶極惡。在地犼大軍攻入秦陽城時，蒙遠也發現了他們攻城的秘密......&lt;/p&gt;</t>
+          <t>&lt;p&gt;黑貓中隊，台灣空軍史上最神秘的高空偵察中隊，只有28位空軍菁英中的菁英能成功結訓，執行冷戰時期神秘的台美合作任務「快刀計畫」。任務為夜間出巡，一人一機巡航七萬英呎，機腹下裝備有直徑達90公釐的攝影機鏡頭，故稱之為「黑貓」。從1961年到1974年，14年間黑貓中隊成員共執行220次任務，僅有17位成員全身而退，其中2位成員在任務中遭共軍擊落被俘近20年，幾經波折才重返家園……。黑貓中隊成員駕駛最難操作的U-2偵察機，他們以性命為經，以青春為緯，用生命和青春寫下對這個土地的安靜守護，寫下天空中最美麗的黑貓們的故事。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/動作冒險/國語/學習單/科幻奇幻/綜合領域/英語</t>
+          <t>SDGs16和平正義/國語/國防戰爭/歷史傳記/英文字幕/英語</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片</t>
+          <t>亞洲片/國片/紀錄片</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2023-06-01 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>伊薩卡的電報</t>
+          <t>分手後不要做朋友</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Ithaca</t>
+          <t>Someone You Loved</t>
         </is>
       </c>
       <c r="C41" t="n">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>梅格萊恩</t>
+          <t>邢瑟佑</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>傑克奎德/山姆謝普/梅格萊恩/湯姆漢克斯</t>
+          <t>姜佶宇/鄭恩彩/李東輝</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>&lt;p&gt;14歲的荷馬麥考利決定要當電報局最優秀、速度最快的電報員。他哥哥被徵召上戰場，留下他照顧喪夫的媽媽、姊姊和4歲的弟弟尤利西斯。1942年的春夏之際，荷馬麥考利將傳遞愛、希望、痛苦、死亡訊息的電報，送到伊薩卡善良人們的手上。&lt;/p&gt;&lt;p&gt;本片改編自普立茲獎作家威廉薩洛揚於1943年出版的小說《The Human Comedy》。是一部成長電影，描繪多采多姿的青春、突如其來的改變、生命的美好、死亡的痛苦以及存在我們每個人心中純粹的良善。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一個人分手後要多久才能走出情傷？將手機裡的親暱備註改回全名是否會有用呢？或是直接刪除對方的電話號碼，不再關注他的社群帳號？當原本相愛的兩個人從情人退回普通朋友，甚至不再熟悉到淪為陌生人，對於分手後仍藕斷絲連的俊昊和雅英來說，他們要如何放下分手前未能解決的事情，並學習重新定義彼此的關係將會是個難解的課題。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/人權法治/學習單/情感教育/愛情/生命教育/社會議題/英語</t>
+          <t>情感教育/愛情/韓語</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2022-05-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>閨蜜2</t>
+          <t>獄囚伊凡</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Girls 2</t>
+          <t>100 Minutes</t>
         </is>
       </c>
       <c r="C42" t="n">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>黃真真</t>
+          <t>格列布潘菲洛夫</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>張鈞甯/薛凱琪/陳意涵</t>
+          <t>丹尼斯卡拉斯歐夫/斯捷潘阿勃拉莫夫/茵娜楚利柯娃/菲利普揚科夫斯基/阿圖爾布希斯尼</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>&lt;p&gt;希汶（陳意涵飾）的男友喬立終於向她求婚了，好姊妹Kimmy（薛凱琪飾）安排瘋狂單身之旅，順便去探小美的班。但希汶竟邀請Kimmy的死對頭嘉嵐（張鈞甯飾）和喬立的妹妹晶晶同行。當晚她們4人前往別墅派對，一夜酩酊大醉後醒來，3人不但一絲不掛被丟在沙灘上，晶晶更不見蹤影。這時出現黑道追殺她們，3人驚荒失措，但為了逃命、救晶晶，她們必需想起昨晚發生什麼事，更要踏上一段失控又瘋狂的逃脫之旅，希汶真的能順利完成終身大事嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;俄兵伊凡從納粹集中營回到祖國後，根據蘇聯法律，他被列為賣國賊，必須以囚犯編號S854的身分在勞改營勞動。伊凡跟其他囚犯在雪地中建造大型太空產業工廠。儘管，在勞改營受到不公對待、屈辱跟挨餓，伊凡仍保有正直的人格。他腳踏實地、忠誠，具有樸實的民間智慧和堅定的信念，勇敢求存。在服刑的最後幾天，伊凡能否重獲自由？他是否能完成夢想與女兒團聚？最重要的是，當其他政治犯紛紛向殘酷的勢力低頭時，伊凡會忠於自我嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>俄語</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/喜劇/國語/性平教育/愛情/綜合領域</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/俄語/各類改編/國防戰爭/政治</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2022-07-01 00:00:00</t>
+          <t>2024-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>愛在記憶倒數時</t>
+          <t>女子學校 數位修復版</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>A Way Station</t>
+          <t>Girls’School</t>
         </is>
       </c>
       <c r="C43" t="n">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>金正敏</t>
+          <t>李美彌</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>金栽經/金桐俊</t>
+          <t>周丹薇/恬妞/林南施/沈雁/秦漢</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>&lt;p&gt;承賢和智雅在讀書時期就很欣賞對方，但還來不及訴說心意，彼此就各奔東西。七年後，擔心自己會和母親一樣罹患阿茲海默症的承賢，放棄升學留在故鄉成為了烘培師傅。而隻身在城市工作的智雅，發現自己罹患癌症後，決定辭掉工作返鄉思考人生的下一步該怎麼走。這次，他們在故鄉重逢，終於傳達了彼此的感情，再次墜入愛河。然而，智雅的症狀日漸嚴重，厄運也悄悄找上承賢。他們知道自己的時日無多，但仍希望能成為對方最後的愛人和記憶。&lt;/p&gt;</t>
+          <t>&lt;p&gt;就讀屏東女中的智婷與佳琳視彼此為知己，但過於親密的互動，引起春雪的側目。春雪欲與佳琳互動，卻被智婷排拒，於是惱羞成怒散布兩人是同性戀的謠言。佳琳的姐姐秀玲，不願感情生活成為八卦，轉調至屏東女中任教。聽聞妹妹的謠言後，不希望兩人真摯的友情被曲解，極力阻止兩人繼續來往。平時缺乏父親關愛的智婷，生活重心只有佳琳，無法接受因為無謂的謠言失去唯一的摯友，卻終究抵不過流言中傷。智婷某夜衝動出走，因而發生了嚴重的交通意外，春雪為此反省自己魯莽的行為，也獲得智婷的諒解，兩人約定成為朋友。出院後的智婷雖有遺憾，但受到班上熱烈的歡迎，重回和樂融融的校園生活。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/健體領域/情感教育/愛情/生命教育/生涯規劃/自我成長/英文字幕/韓語</t>
+          <t>國語/情感教育/經典修復</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>紅熊傳奇</t>
+          <t>月球歷險記</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Mother Land</t>
+          <t>Moonbound</t>
         </is>
       </c>
       <c r="C44" t="n">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>朴在範</t>
+          <t>阿里沙馬迪阿迪</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>姜佶佑/宋喆鎬/李官穆/李玧知/李龍女/金徐暎/金藝銀</t>
+          <t>亞萊克斯勒/德魯薩里奇/拉斐爾馮巴根/莉蓮加特納/辛蒂羅賓森/霍華德尼格廷加爾</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>&lt;p&gt;克莉莎是葉慈族之女，她們是居住於苔原一帶的游牧民族。為了救生病的母親，克莉莎遵循巫師的指示，往北方的土地尋找她在夢中所見到的紅熊。同時，聯邦軍的弗拉迪米爾大尉和獵人巴札克也侵入森林，想要獵捕紅熊。照理來說，人類無法聽到紅熊的聲音。然而，千里迢迢趕到的克莉莎，卻在森林裡聽見了紅熊的聲音…&lt;/p&gt;</t>
+          <t>&lt;p&gt;有時候聽妹妹的話會比較保險！&lt;/p&gt;&lt;p&gt;身為太空迷彼德在某個夜晚發現妹妹不見了，他才突然意識到妹妹之前瘋狂談論的會說話的六月金龜子「樹樹蟲」並不是虛構的。於是，彼德踏上了月球之旅，要將妹妹從大壞蛋「月人」手中拯救出來。旅途中他遇到了許多自然界的神靈，也才發現自己一直忽視了妹妹…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>中文/韓語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/SDGs3健康與福祉/兒童親子/情感教育/自我成長/英文字幕/韓語</t>
+          <t>兒童親子/學習單/家庭教育/情感教育/療癒溫馨/科幻奇幻/自我成長/英文字幕/英語</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>愛你在疫起</t>
+          <t>我的大猩猩媽媽</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Here and There</t>
+          <t>The Ape Star</t>
         </is>
       </c>
       <c r="C45" t="n">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>傑米哈巴克</t>
+          <t>琳達漢巴克</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>JC桑托斯/珍妮古鐵雷斯/維克多安納斯塔西歐</t>
+          <t>史戴倫史柯斯嘉/普妮拉奧古斯特/梅琳達金娜曼/瑞貝卡也斯曼</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>&lt;p&gt;疫情隔離期間，大學助教琳與外送員卡羅在社交網站上因意見相左而起了衝突。某次，琳的朋友舉辦線上品飲會，兩人不期而遇卻再次為之前的事吵了起來。幾天後，卡羅向琳道歉，琳也決定給卡羅一次機會，兩人很快因相似的挫折和生命經歷，而情投意合。儘管無法見面，兩人的關係仍然越來越親近，琳甚至覺得兩人可以試著交往看看。疫情促使兩人的相知相惜，但隨著封城限制的鬆綁，琳和卡羅最終是否能順利在一起呢…&lt;/p&gt;</t>
+          <t>&lt;p&gt;孤兒約娜最想要的就是媽媽。活潑的她渴望能被領養。她接受任何新媽媽，只要那個人愛她。終於，有人答應要領養約娜了，她在孤兒院滿懷期待地等待新媽媽的到來。可當車子抵達時，約娜嚇了一跳，因為從車子走出來的是一隻猩猩！一開始約娜不知道是否該離開這個巨大笨拙的靈長類，但猩猩跟女孩很快便打成一片。然而，當地市府卻打算拆散兩人，到底約娜能不能跟最愛的媽媽在一起呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>無</t>
+          <t>中文/瑞典語</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/健體領域/友情/情感教育/愛情/自我成長/英文字幕/菲律賓語</t>
+          <t>SDGs4優質教育/兒童親子/學習單/家庭教育/情感教育/瑞典語/療癒溫馨</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2023-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>凸槌大歷險：寶寶轉運站</t>
+          <t>需雲雜方</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Big Trip 2：Special Delivery</t>
+          <t>Joseon Chefs</t>
         </is>
       </c>
       <c r="C46" t="n">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>娜塔莉亞尼洛娃/瓦希里羅文斯基（瓦西里羅文斯基）</t>
+          <t>崔連秀</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>丹尼爾梅德韋傑夫/伯納德傑克森/凱特蘭/喬納森薩爾維/斯蒂芬奧克斯納/麗莎克里莫娃</t>
+          <t>尹產賀/金剛民</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>&lt;p&gt;麥熊和奧斯卡從上次的驚奇歷險歸來已經一年。這次，禿鷹丹爲了阻止對手參與總統競選，打算攔截對方的熊寶寶。於是麥熊、奧斯卡、熊貓寶弟和送子鳥卡爾展開一場刺激的飛船冒險。他們究竟能否護送熊寶寶回到父母身邊，並挽救這場選舉呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;金綏在家裡的期望下，一直試圖透過科舉考試功成名就，卻屢屢敗北，仕途不順。為了讓自己能更專注在考試與學習，金綏來到一間寺廟自修，沒想到在那裡遇見了喚醒自己味蕾的溪岩。溪岩做的菜餚與對料理的態度深深打動金綏，金綏決定開始向溪岩學習廚藝，並試圖向父親與社會證明他對料理的決心。透過食物的語言，兩人慢慢建立起友誼，從食材到作法，兩人一路互相學習、幫助，並互相理解，攜手設法在廚藝大賽獲得優勝，甚至發展出超越友誼的關係……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>兒童親子/動作冒險/國語/學習單/英文字幕/英語</t>
+          <t>SDGs10減少不平等/SDGs2消除飢餓/SDGs4優質教育/SDGs5性別平權/SDGs8工作及經濟/性平教育/情感教育/愛情/生涯規劃/自我成長/韓語</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>農場我的家</t>
+          <t>不是你不愛你</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Gunda</t>
+          <t>Love at First Lie</t>
         </is>
       </c>
       <c r="C47" t="n">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>維克多柯薩科夫斯基</t>
+          <t>葉念琛</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>甘妲</t>
+          <t>周漢寧/李昭南/林國斌/林家熙/林熙彤/梁仲恆/莊韻澄/袁富華/譚旻萱/鍾晴/陳嘉寶/陳昊森/馮素波</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>&lt;p&gt;親情，是她最深的眷戀 北歐的一處農場，剛分娩的甘妲迎來一窩小豬仔。她以泉源不絕的奶水，哺育著躁動的新生命，更悉心守望孩子的孱弱步伐，引領他們探索外頭的世界，一同沐浴陽光、吸吮雨水。農場彼端，一籠甫被放生的家禽抖擻著殘弱身軀，懵懂地初嘗自由空氣，遠方還有牛群悠然於原野奔馳。田園歲月看似靜好，但甘妲與她的一群小豬們，能否躲過人類早就安排好的命運？ 備註：本片為黑白畫面&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="H47" t="inlineStr"/>
+          <t>&lt;p&gt;那年暑假，花園街長大，性格開朗善良的鍾家寶（譚旻萱 飾）偶遇和父親感情不佳的富家子關家偉（陳昊森 飾），為報復父親再婚，家偉聘用她及其好友高大強（梁仲恆 飾）等人搗亂婚禮，卻促成了他與鍾家寶認識，並開始交往，兩人情投意合，展開了一段夏日戀曲，嚐盡熱戀甜蜜，本以為彼此緣定今生，豈料命運卻為這段愛情安排了急轉直下的暗湧。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>無</t>
+          <t>粵語</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/環境教育/生命教育</t>
+          <t>情感教育/愛情/粵語/英文字幕</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>原諒的勇氣</t>
+          <t>引言</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>You Will Not Have My Hate</t>
+          <t>Introduction</t>
         </is>
       </c>
       <c r="C48" t="n">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>奇利安烈德豪夫</t>
+          <t>洪常秀</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>克莉絲泰爾考妮爾/卡麥莉亞裘丹娜/柔艾伊奧里奧/湯瑪斯瑪斯廷/皮耶迪拉登川普（皮耶德隆尚）</t>
+          <t>夏成國/奇周峰/徐永嬅/朴美昭/申晳浩/藝知原/趙倫嬉/金榮浩/金珉禧</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>&lt;p&gt;2015巴黎恐攻罹難者家屬走出傷痛的心路歷程&lt;/p&gt;&lt;p&gt;2015年11月13日，巴黎巴塔克蘭劇院發生恐怖攻擊事件。記者安東尼的妻子愛蓮不幸遇害身亡。這起事件震驚全球，喪妻的安東尼在臉書發布了一則貼文：「週五晚上，你們奪走了一條寶貴生命。她是我的愛人，我兒子的母親。但我不會任仇恨停留。」此文撼動數百萬人，並登上法國《世界報》的頭條。安東尼明白年幼的兒子需要他，生活還得繼續，他能為妻兒做的便是放下仇恨。&lt;/p&gt;&lt;p&gt;導演奇利安烈德豪夫以父親的視角，細膩地道盡一場毀滅人心的恐怖攻擊事件，希望藉此故事拋磚引玉，點燃人們對愛與自由的渴望。&lt;/p&gt;</t>
+          <t>&lt;p&gt;年輕演員英浩前往父親經營的診所，正逢父親幫一位男演員看診。朱苑為了學習服裝設計遠赴柏林，住進了一位韓國藝術家的住所。為了一解相思，英浩飛往柏林，只為見朱苑一面，兩人興奮地思考如何一起待在德國。回到韓國，英浩的母親兜了一場飯局，要介紹他給一位前輩，正是那天在診所擦身而過的男演員，他酒酣耳熱之際竟訓斥起英浩戲劇與生活的界線拿捏，鬱悶的英浩跑到海邊，沉睡中夢見了女友，醒來後竟踏入冰冷的海中......。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>人權法治/法語/生命教育/社會議題/英文字幕</t>
+          <t>SDGs8工作及經濟/情感教育/愛情/生涯規劃/綜合領域/藝術領域/韓語</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>婆家有詭</t>
+          <t>私密背叛</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>The Folks</t>
+          <t>Jeong-sun</t>
         </is>
       </c>
       <c r="C49" t="n">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>阿列克謝密斯</t>
+          <t>鄭智慧</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>吉恩馬克伯克霍爾茲/達維娜里夫斯</t>
+          <t>尹金善娥/趙炫釪/金今順/金崔龍俊</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>&lt;p&gt;瑪麗跟丈夫以及兒子托尼住在離市區較偏遠的地方過著愜意的生活。有一天，一位房地產人員突然上門建議他們把地賣掉，但做木工的丈夫堅決不賣。隔天瑪麗的丈夫在工作時，因意外當場身亡。瑪麗的丈夫下葬後，素未謀面的婆婆和小叔子登門造訪。瑪麗發現已故丈夫的家人行為舉止都很怪異，但她不知道的是，自己和兒子托尼正慢慢步入險境。&lt;/p&gt;</t>
+          <t>&lt;p&gt;靜順是一名在食品工廠工作的中年婦女，過著單調的生活，她結識了孤獨的同事永秀，並開始了一段祕密關係。有時候，永秀會用手機拍攝她的影片，某天，她察覺同事們在背後議論紛紛，才發現永秀將她的影片散布出去，面對背叛與羞辱，靜順必須做出艱難的抉擇……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>懸疑驚悚/英語</t>
+          <t>SDGs16和平正義/SDGs5性別平權/人權法治/性平教育/社會議題/英文字幕/警匪犯罪/韓語</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2026-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>失控的照護</t>
+          <t>那一場呼嘯而過的青春</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Do Unto Others</t>
+          <t>The Rebellious Youth</t>
         </is>
       </c>
       <c r="C50" t="n">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t xml:space="preserve"> 前田哲</t>
+          <t>韓天</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>井上肇/加藤菜津/坂井真紀/岩谷健司/峰村理惠/戶田菜穗/松山研一/柄本明/梶原善/綾戶智惠/藤田弓子/鈴鹿央士/長澤雅美/靖</t>
+          <t>劉暢/卜冠今/曲哲明/李夢/楊爽/黃覺</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>&lt;p&gt;某天清晨，一棟房子發現兩具屍體。一位死者是老人，另一位是死者的照護員。斯波宗典與過世照護員同是一間照護中心的同事。斯波宗典是大家眼中善良且盡責的照護員。然而，警方開始將他視為嫌犯。檢察官大友秀美調查此案時發現，斯波宗典任職的照護中心服務對象的死亡率異常之高。為了解開真相，大友秀樹與斯波宗典展開了對峙。&lt;/p&gt;</t>
+          <t>&lt;p&gt;18歲的東北女孩楊北冰，是手下有一幫姐妹的大姐大，一次闖入男澡堂作戰，對於一心動不已，但於一喜歡的是南方女孩紫薇。與此同時危險也悄然靠近，楊北冰和於一意外目睹舞廳老闆雷管的秘密，又發現紫薇和雷管的曖昧關係...成人世界充滿著意想不到的殘酷，意外重重後，楊北冰離開家鄉。多年後楊北冰回到這座曾經的工業城市，和於一重逢，回望那場呼嘯而過的青春......&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/各類改編/懸疑驚悚/日語/社會議題/英文字幕/醫療議題</t>
+          <t>SDGs5性別平權/友情/各類改編/國語/愛情/校園/自我成長</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2022-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>過氣大明星</t>
+          <t>四層公寓</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Charlotte</t>
+          <t>Walk Up</t>
         </is>
       </c>
       <c r="C51" t="n">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>西門法蘭科</t>
+          <t>洪常秀</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>傑拉多羅馬諾/安琪拉摩琳娜/尼可加西亞休謨/拉莉岡薩雷斯/瑪莉亞貝倫弗雷茨/費南米拉斯/黃勝煌</t>
+          <t>宋宣美/朴美昭/李慧英/權海虓/申晳浩/趙倫嬉</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>&lt;p&gt;夏洛特是一名過氣的電影明星，在她得知曾經一手將她捧紅的導演將在巴拉圭拍攝電影時，她二話不說租了一輛露營車驅車前往巴拉圭，期待能再次見到導演，爭取當他新片的女主角。只不過到了巴拉圭，她的期待變成了等待。更糟的是，她還因為一起事件而被國際刑警逮捕！夏洛特是否能夠如願見到導演，重返大銀幕呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;導演與女兒多年未見，為了幫助想學習室內設計的女兒，感情生疏的兩人一同造訪了導演的設計師好友，以及她買下的四層樓公寓。設計師帶著他們逐層參觀，一邊說起每層住戶的生活，從一二樓的餐廳私廚、三樓情侶的舒適小窩，到住著畫家的頂樓，他們拾級而上，也不禁想像起住在這棟公寓裡的模樣。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/喜劇/情感教育/生涯規劃/自我成長/西班牙語</t>
+          <t>情感教育/生涯規劃/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>哥雅名畫兇殺案</t>
+          <t>仇恨謎林</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>The Goya Murders</t>
+          <t>R.M.N.</t>
         </is>
       </c>
       <c r="C52" t="n">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>赫拉多埃雷羅</t>
+          <t>克里斯汀穆基</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>丹尼爾葛勞/奧拉加里多/希内斯加西亞米蘭/瑪莉貝爾維杜/羅貝托阿藍莫</t>
+          <t>茱蒂絲史塔特/馬林格里戈雷</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一名神秘的連續殺人犯，讓城市裡的富裕階層備感害怕，犯人殺害藝術收藏家後，會利用他們的屍體重現哥雅知名畫作中的場景。卡門是一位經驗老到的調查員，但對自己的人生感到厭煩，伊娃則是她身邊的年輕助手。兩人要從沒有留下線索的犯案現場，找出這個心思縝密的殺手。&lt;/p&gt;</t>
+          <t>&lt;p&gt;馬提亞離開故鄉羅馬尼亞遠赴德國打工，兒子突如其來的意外，充滿歧視的職場環境，雙重壓力下他決定返鄉照顧兒子。而迎接他的卻是冷漠的妻子及兒子對意外的沉默。他心中虔誠純樸的小鎮，竟因三位南亞移工的到來，遭到居民們排斥驅逐。此時兒子意外的真相，也在這些事件連鎖反應下，逐漸撥雲見日……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>羅馬尼亞語</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/懸疑驚悚/藝術領域/西班牙語/警匪犯罪</t>
+          <t>SDGs10減少不平等/各類改編/社會議題/種族認同/羅馬尼亞語/英文字幕</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2023-04-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>我的老婆是老公？</t>
+          <t>嬰煞</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>For Better And For Worse</t>
+          <t>Seire</t>
         </is>
       </c>
       <c r="C53" t="n">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>特里斯坦塞格拉</t>
+          <t>朴江</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>凱特琳芙/法布萊斯魯奇尼/艾特/菲利普科特林</t>
+          <t>RYU Abel（柳亞伯）/徐現宇/沈恩右</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>&lt;p&gt;故事發生在北法的一個小鎮，傑恩正競選連任保守黨的市長。他的老婆伊迪絲，在與他共度了40年後，向他坦白了一個再也藏不住的秘密：在她內心深處，始終認為自己是男人。起初傑恩以為伊迪絲只是在開玩笑，但他很快意識到，伊迪絲決心要改變自己的性別。此時的傑恩面臨了婚姻和競選的雙重打擊…&lt;/p&gt;</t>
+          <t>&lt;p&gt;違反規定的人後果自負。&lt;/p&gt;&lt;p&gt;在韓國有個禁忌，只要家中有歲數不滿三週的嬰兒，親屬們都不可以參加葬禮。偏偏宇振不信邪，他在收到前女友去世的消息後，不顧妻子的勸阻，執意前往她的葬禮悼念她。那天之後，怪事接連發生，他的孩子無來由生病。為了將不幸轉嫁給他人，他的妻子要他去偷三樣東西，一樣要去酒吧偷，另一樣要從商店偷，剩下一樣則要從陌生人那裡取得…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/喜劇/婚姻關係/性平教育/情感教育/法語/英文字幕</t>
+          <t>懸疑驚悚/韓語</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>水漾的女人</t>
+          <t>愛情不及格</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Undine</t>
+          <t>I Was a Secret Bitch</t>
         </is>
       </c>
       <c r="C54" t="n">
-        <v>90</v>
+        <v>113</v>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>克里斯汀佩佐</t>
+          <t>三木康一郎</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>寶拉貝爾/法蘭茲羅戈斯基</t>
+          <t>佐久間由衣/大後壽壽花/小關裕太/村上虹郎/森山未來</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>&lt;p&gt;她是城市發展局的導覽員。她的男友為了另一個女人，跟她提出分手，令她難以接受。「如果你離開我，我就必須殺了你。」女人如是說，但出軌的男友卻無視警告執意離去，獨留她佇足咖啡館傷心。此時店內水族箱傳來神祕呼喚，猝不及防的意外，就像突如其來的愛情，她與純情潛水員魔幻邂逅，自此共墜愛河、形影不離。這是一次充滿新奇、信任、嶄新、愉快，並且純真的愛，讓女人感覺重新活了過來。然而，與前男友尚未了結的舊愛餘波，伴隨女人謎樣身份的詛咒陰影，種種令人不安的預感彷彿命定，並在她心跳漏了一拍的瞬間，悄悄來襲…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;26歲的荒井弘美在百貨公司中的蛋糕店上班。單身的她最擅長的就是讓男人迅速愛上她！一旦男人跟她告白她就火速離開他！她總是主動出擊吸引男人卻又不帶感情。弘美的新目標是在同一家百貨公司工作的安藤，兩人終於約會並越走越近。但她卻發現安藤是比她更高竿的情場高手，不但大玩劈腿遊戲，玩弄感情的功夫更勝弘美一籌。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>SDGs14保育海洋/品德教育/情感教育/愛情</t>
+          <t>SDGs5性別平權/品德教育/學習單/性平教育/情感教育/愛情/日語/自我成長</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2021-09-30 00:00:00</t>
+          <t>2024-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>雙手的溫柔</t>
+          <t>天晴有時</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>The Blue Caftan</t>
+          <t>Whether the Weather Is Fine</t>
         </is>
       </c>
       <c r="C55" t="n">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>瑪莉安圖澤尼</t>
+          <t>卡洛法蘭西斯科馬納塔</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>薩萊赫巴克里/阿尤布密蘇伊/魯比娜阿扎巴爾</t>
+          <t>丹尼爾帕迪拉/切洛桑托斯孔奇奧/蘭斯里芙爾</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一對恩愛夫妻哈林與米娜在摩洛哥古城經營傳統裁縫店，日復一日頂著訂單壓力，持守著即將失傳的古老手工藝。而一心傳承的幹練年輕男學徒，意外讓這間老店有了曙光，但與此同時米娜的身體愈漸衰落，哈林隱藏多年的自身秘密，卻也在妻子的生命終點前揭曉…&lt;/p&gt;</t>
+          <t>&lt;p&gt;海燕颱風後，港口城市滿目瘡痍，青年米格的家在一夜之間成了斷垣殘壁，他和母親以及女友在廢墟間行走，難以置信家鄉一夕變色。怎知颱風尾還在掃，另一波暴風雨又將來襲，眾人驚惶失措，糧食短缺、避難中心湧入數不盡的傷患。米格決定帶著親人一同離開傷心地，他們沿途目睹颱風最輿情的摧殘，面對災後的人生，他們該如何重新找到希望？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>阿拉伯語</t>
+          <t>菲律賓語</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/SDGs8工作及經濟/性平教育/情感教育/生命教育/生涯規劃/自我成長/阿拉伯語</t>
+          <t>SDGs11永續城鄉/SDGs13氣候行動/SDGs3健康與福祉/情感教育/瓦瑞語/社會議題/英文字幕/難民議題</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>總編的復仇</t>
+          <t>五個惡魔</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>KIBA：The Fangs of Fiction</t>
+          <t>The Five Devils</t>
         </is>
       </c>
       <c r="C56" t="n">
-        <v>113</v>
+        <v>96</v>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>吉田大八</t>
+          <t>蕾雅米修斯</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Lily Franky（莉莉．弗蘭奇；中川雅也）/中村倫也/佐藤浩市/佐野史郎/國村隼/塚本晉也/大泉洋/宮澤冰魚/小林聰美/木村佳乃/松岡茉優/池田依來沙/齋藤工</t>
+          <t>穆斯塔法姆本格/絲瓦拉艾瑪蒂/莎莉德拉梅/阿黛兒艾薩卓普洛斯</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>&lt;p&gt;出版業長期飽受經濟不景氣之苦，大型出版社「薰風社」危在旦夕，現在更糟的是，出身創始家族的社長驟然離世，該由誰來接替他的位置？這個問題引發一場權力鬥爭。專務董事東松想改變公司的核心，他將不可能的任務交給速水。速水是個性情古怪的總編，他負責的雜誌TRINITY即將面臨停刊。但他憑藉自己的口才，與菜鳥編輯高野，邀請到年輕性感的寫手、厲害的作家及當紅的模特兒為雜誌撰稿。他們為了不讓雜誌停刊，想盡辦法接近競爭對手、同事、出版社的高層等等。謊言、背叛、洩密、指控......他們各懷鬼胎，速水得在夾縫中求存！&lt;/p&gt;</t>
+          <t>&lt;p&gt;擁有嗅覺超能力的奇異女孩，意外聞出家中深埋已久的秘密…&lt;/p&gt;&lt;p&gt;冷冽大湖座落的偏山小鎮，特異而孤獨的女孩薇琪擁有神奇的嗅覺超能力，她能複製出各種氣味並小心蒐藏在標記的罐子裡，甚至是媽媽瓊安的味道。某天，疏遠陌生的姑姑茱莉亞登門造訪，薇琪意外被她的氣味所牽引，而陷入一段段黑暗弔詭的記憶中。這座小鎮、這個家裡、每段關係，塵封多年的秘密也將被揭開……。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/品德教育/商業金融/情感教育/日語/生涯規劃/自我成長</t>
+          <t>SDGs3健康與福祉/性平教育/愛情/懸疑驚悚/法語/英文字幕</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/智財月線上影展</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>最後一件晚禮服的秘密</t>
+          <t>草包市長出任務</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Haute Couture</t>
+          <t>Cetto is Back, Doubtlessly</t>
         </is>
       </c>
       <c r="C57" t="n">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>希薇雅歐艾永</t>
+          <t>吉烏里奧曼弗雷多尼亞</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>娜塔莉貝葉/帕斯卡爾艾比略特（帕斯卡爾艾比略）/琳娜庫德里</t>
+          <t>卡泰麗娜舒拉/安東尼奧阿巴內斯/尼可拉瑞格內瑟/強菲立奇因帕拉圖/達維德焦爾達諾</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在巴黎蒙田大道迪奧（Dior）總店工作的艾絲黛（娜塔莉貝葉 飾），即將結束她首席裁縫師的職場生涯。有天她在搭地鐵時，包包竟被一名貧民區女孩小玉（琳娜庫德里 飾）搶走，裡面正巧放了一張極為珍貴的迪奧禮服設計圖…。心中不安的小玉決定將包包物歸原主。艾絲黛雖開心包包及設計圖失而復得，卻更對小玉的出身及那雙「巧手」感到好奇，決定訓練她成為一名「好手」，希望藉此改變她的人生…。叛逆的小玉會接受這樣的安排嗎？艾絲黛又能安心地退休嗎？一場首席裁縫師與迪奧實習生的緣分與對抗，自此登場…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;君主時代好？還是民主社會好？ 擔任上濱市長十年後，塞托拉夸倫克在德國展開新的生活。他坐擁一間連鎖餐廳和披薩店，有一位漂亮的德國太太，以及兩個新納粹主義的姻親，他們認為塞托是一個出色的義大利企業家。當塞托最愛的姨母把他叫回義大利並揭露他的身世時，他被迫重操舊業，再次參政，只不過這次的後果將不可估量。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/SDGs4優質教育/SDGs8工作及經濟/品德教育/情感教育/法語/生涯規劃/療癒溫馨/自我成長/藝術領域</t>
+          <t>SDGs16和平正義/SDGs17多元夥伴/喜劇/多元文化/政治/種族認同/義大利語</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>劇情片/新生影展/智財月線上影展/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2024-08-01 00:00:00</t>
+          <t>2024-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>那年夏天的樂聲</t>
+          <t>藍色項圈</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>The Traviata, My Brothers and I</t>
+          <t>The Blue Choker</t>
         </is>
       </c>
       <c r="C58" t="n">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>尤翰曼卡</t>
+          <t>張訓瑋</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>呂克史瓦茲/奧利維盧斯托/奧加米爾施泰因/梅爾魯安貝朗杜/索非恩哈米斯/茱蒂絲薛拉/蒙塞夫法法爾/蘿瑞塔法若勒弗雷/達利班薩拉</t>
+          <t>傅顯捷/恬妞/杜以謙/汪師超/謝欣穎/陳以文/黃采儀</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>&lt;p&gt;努爾是14歲的小男孩，正在南法享受暑假的開始，他是四個兄弟中最小的，四兄弟一起住在國宅，輪番照顧昏迷的母親。昏迷前，他們的母親喜愛義大利歌劇，因此努爾常常播放義大利歌劇給母親聽，也因此點燃了對音樂的熱情。努爾在社區服務和家中逐漸緊張的關係下掙扎，開始想離家到遙遠的地方，當他遇見莎拉——教夏季班的歌劇歌手，他開始有機會脫離舊有的生活，開啟新的視野…&lt;/p&gt;</t>
+          <t>&lt;p&gt;向來教學形象完美、聲名遠播的「愛迪生中學」，流傳著一個神祕的校園傳說：「聽說成績不好的同學，只要進入420號房後還能活著出來，從此成績將會突飛猛進...」。剛轉學來到這裡的天才學生葉群，對這樣的傳說感到嗤之以鼻，更對校內充滿壓力的氣氛和扭曲的體制感到不可思議，單純的他想要改變現狀，卻不知道一場詭譎的風暴已直衝他而來！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs4優質教育/情感教育/法語/生涯規劃/社會議題/自我成長/英文字幕/音樂歌舞</t>
+          <t>SDGs4優質教育/國語/懸疑驚悚/校園/社會議題</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/國片</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2023-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>米其林主廚：百年的滋味</t>
+          <t>大名倒產</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>sio：Beginning of a Restaurant Lasts 100 Years</t>
+          <t>We're Broke, My Lord！</t>
         </is>
       </c>
       <c r="C59" t="n">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>森田雄司</t>
+          <t>前田哲</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>鳥羽周作</t>
+          <t>佐藤浩市/宮崎葵/小手伸也/小日向文世/杉咲花/松山研一/櫻田通/淺野忠信/神木隆之介</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一位主廚選擇的道路孤獨嗎？快樂嗎？為了創立能持續100年的餐廳，主廚鳥羽周作開創了一系列不同類型的餐廳，只為了推廣美食給更多的人，增加人民的「幸福感」。鳥羽周作是當時的領袖人物，他的sio餐廳也因此快速擴張。然而過快的擴張速度與規模，使得員工間的摩擦越來越大，親人間的關係也越來越疏離。此紀錄片記錄疫情肆虐日本期間，一位主廚渴望透過美食增加人民幸福的故事。&lt;/p&gt;</t>
+          <t>&lt;p&gt;松平小四郎在某個偶然的機會下，意外成為「越後丹生山藩」的藩主，卻也發現同時背負了100億日圓的債務，有錢能使鬼推磨，無錢便做推磨鬼，自古以來金錢一直是人類共同面臨的課題，對松平小四郎來說也不例外，這個有趣的故事講述松平小四郎在這樣的困境中，如何與他的朋友一起翻轉人生。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>日語</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>SDGs2消除飢餓/SDGs8工作及經濟/情感教育/日語/生涯規劃</t>
+          <t>SDGs16和平正義/SDGs1終結貧窮/SDGs8工作及經濟/友情/各類改編/商業金融/喜劇/日語/英文字幕</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>亞洲片/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2026-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>藏愛的畫像</t>
+          <t>空白</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Helene</t>
+          <t>Intolerance</t>
         </is>
       </c>
       <c r="C60" t="n">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>安提約基南</t>
+          <t>吉田惠輔</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>約翰荷洛潘恩/艾羅阿侯/蘿拉伯恩/雅克拉提</t>
+          <t>伊東蒼/古田新太/寺島忍/松坂桃李/田畑智子/藤原季節/趣里</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>&lt;p&gt;海倫娜回到芬蘭的鄉下定居，她一邊照顧年邁母親，一邊持續作畫...。有天，畫商史丹曼找上門，並對她堆積如山的159幅畫作驚為天人，決心為她舉辦個展。這雖是海倫娜的藝界轉捩點，但更震盪她人生的，卻是與小她19歲的林務官員艾納瑞特的邂逅。這場姊弟戀情雖傷她甚深，卻激發出她強大的創作能量，讓她成為芬蘭藝術史上最偉大的女畫家，從此站上藝術巔峰。&lt;/p&gt;</t>
+          <t>&lt;p&gt;青柳直人（松坂桃李 飾）經營了一間超市，某天他抓到一名女國中生在店裡偷化妝品，那名女國中生趕緊逃離現場，但在直人的窮追不捨下，女學生一閃神就被車撞上，當場身亡。女孩的父親添田充（古田新太 飾）不相信他女兒會在超商行竊，便開始調查涉及此事的相關人員，其中包含青柳直人和肇事的女性駕駛。在添田充與媒體報導的壓力下，青柳直人和那名女性駕駛每天都被輿論貼上殺人兇手的標籤，這場意外也無形地造成多個家庭因而破碎。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>無</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs5性別平權/情感教育/歷史傳記/真人真事改編/自我成長/芬蘭語/藝術領域</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs3健康與福祉/人權法治/品德教育/日語/生命教育/社會議題/警匪犯罪</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>速命道</t>
+          <t>公主與野獸</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Red Line</t>
+          <t>My Sweet Monster</t>
         </is>
       </c>
       <c r="C61" t="n">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>柯有謙</t>
+          <t>維克多格盧胡申/馬克希姆沃爾克夫</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>丁寧/劉德華/大淵MUTA/小春Kenzy/曾志偉/林嘉欣/林志謙/林真亦/林美秀/柯有倫/江治緯/瘦子E.SO/藍心湄/陳嘉樺（Ella）</t>
+          <t>波利休爾/海莉達夫/瓊海德</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一輛救護車與神秘的跑車「地獄貓」從港口、山道一路廝殺到高速公路，城市之中彷彿武當之巔高手過招，到底新一代的車神會是誰？如果兩個只能活一個，誰能笑到最後？&lt;/p&gt;&lt;p&gt;開著救護車的是「小樂」（瘦子E.SO飾）一個曾經的最佳賽車手。小樂在一場與哥哥「阿杰」（柯有倫飾）的比試中，讓哥哥意外身亡，小樂自暴自棄，直到遇見女醫生「慧慧」（陳嘉樺飾），轉念成為了救護車司機，誓言要「用速度救人」。然而一名神秘賽車手「地獄貓」的主人突然現身，他手握名冊，被挑戰的賽車手最終必然喪命……地下賽車，就是一場現代武林，儘管以生命作為代價，仍無法阻擋狂熱者對速度進行宿命般的追逐。在小樂的死黨「三寶」（大淵MUTA、林真亦、林志謙飾）的調查下，各個意外的真相將逐漸浮現……&lt;/p&gt;</t>
+          <t>&lt;p&gt;公主芭芭拉是一個不拘小節，從來不循規蹈矩的人，更不願意遵守父親所為她設下的公主規矩。叛逆的芭芭拉終於在某天逃離皇宮，朝她自以為的自由而去。過程中，她落入了可怕的森林強盜伯紀手中。她的到來把伯紀的生活搞得翻天覆地，芭芭拉甚至在伯紀的森林中制定了自己的規則。剛開始伯紀相當討厭芭芭拉的跋扈，但相處的日子愈久…他開始發現芭芭拉的與眾不同，喜歡與討厭的界線也漸漸變得模糊…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>國語/自我成長/運動熱血</t>
+          <t>SDGs10減少不平等/SDGs5性別平權/兒童親子/動作冒險/性平教育/自我成長/英文字幕/英語/音樂歌舞</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>大腦的未來</t>
+          <t>逃出神秘島</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Father of the Cyborgs</t>
+          <t>Go Away， Ultramarine</t>
         </is>
       </c>
       <c r="C62" t="n">
-        <v>76</v>
+        <v>106</v>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>大衛伯克</t>
+          <t>柳明菜</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>菲爾肯尼迪</t>
+          <t>中村里帆/伊藤由美/君澤由紀/岩井拳士朗/松岡廣大/松本妃代/橫濱流星/片山萌美/矢作穗香/飯豐萬理江/黑羽麻璃央</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>&lt;p&gt;九〇年代末，知名神經學家菲爾肯尼迪因首度將一名癱瘓患者的大腦接上電腦而聲名大噪享譽國際。《華盛頓郵報》更拿他與「電話之父」亞歷山大格拉漢姆貝爾相提並論，稱肯尼迪為「半機器人之父」。2014年，肯尼迪前往貝里斯，自願躺上手術台並在自己的腦中植入電極，期望能為閉鎖症患者解開他們為何無法說話的謎團。如今，備受爭議的菲爾肯尼迪擔心，自己協助開創的這個領域，可能會在科技與人腦結合的未來，造成意想不到的後果。&lt;/p&gt;</t>
+          <t>&lt;p&gt;高中生七草與其他2000人，發現自己被捨棄在「階梯島」，而且眾人全都喪失抵達小島之前的記憶。階梯島上有道長長的階梯，貫穿小島延伸到高山上，而統治小島的魔女就住在山上。離開小島的唯一方法，是找出自己失去了什麼。然而七草並不想離開這裡，他喜歡上這裡的生活。直到有天七草的童年玩伴，真邊由宇的出現，打亂了他的生活。為何像真邊由宇這麼開朗的人也會遭捨棄？這些神秘事件背後的魔女究竟是誰？兩人一步步探索階梯島的真相…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs8工作及經濟/SDGs9工業及建設/歷史傳記/科技教育/英文字幕/英語/醫療議題</t>
+          <t>SDGs4優質教育/懸疑驚悚/日語/科幻奇幻</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>智財月線上影展/歐美片/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2023-04-26 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>拆彈專家2</t>
+          <t>在那開滿花的山丘，我想見到妳</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Shock Wave 2</t>
+          <t>Till We Meet Again on the Lily Hill</t>
         </is>
       </c>
       <c r="C63" t="n">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>邱禮濤</t>
+          <t>成田洋一</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>倪妮/劉德華/劉青雲/姜皓文/謝君豪</t>
+          <t>上川周作/中嶋朋子/伊藤健太郎/出口夏希/坪倉由幸/天壽光希/小野塚勇人/嶋崎斗亞/松坂慶子/水上恒司/津田寛治/福原遙</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>&lt;p&gt;香港發生連環爆炸案，全港人心惶惶.... 前拆彈專家潘乘風（劉德華 飾）被發現昏迷在爆炸案的案發現場，被香港警方列為頭號嫌疑犯，甦醒後的潘乘風記憶缺損，只能一邊逃亡，一邊告殘存記憶的蛛絲馬跡來查明真相。 他的好友董卓文（劉青雲 飾）和他的前女友龐玲（倪妮 飾）對他講述了一段和他記憶截然不同的狀況，讓案情更加難解。而有計劃的爆炸案仍然接二連三發生，真相卻越來越撲朔迷離。&lt;/p&gt;</t>
+          <t>&lt;p&gt;高中女生百合與母親吵架後離家出走，意外醒來發現自己置身於1945年，她遇見了士兵彰，並被帶到一家食堂，百合決定留在這個時代，與士兵們一起生活，儘管百合試圖改變歷史，勸說特攻隊員們活下去，但他們堅信自己的任務會成功，百合和彰之間產生了情感，但彰不久之後就要冒著生命危險奔赴戰場……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>中文/粵語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/SDGs3健康與福祉/人權法治/動作冒險/國語/懸疑驚悚/政治/粵語/警匪犯罪</t>
+          <t>SDGs16和平正義/SDGs3健康與福祉/各類改編/愛情/日語/歷史傳記/生命教育/英文字幕</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2026-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>大學開外掛</t>
+          <t>愛情精算師</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>LetsCleanApp</t>
+          <t>Love Battle Love Battle</t>
         </is>
       </c>
       <c r="C64" t="n">
-        <v>92</v>
+        <v>126</v>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>詹尼科斯坦蒂諾</t>
+          <t>胡拉宏東迪</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>盧卡辛加雷蒂/羅伯托利帕里/莫尼卡桂里朵蕾</t>
+          <t>卡文英瑪諾泰/艾絲特蘇普莉拉</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在義大利南方一所大學裡，院長無所不用其極就是要控制一切、鞏固權力，根本不在乎什麼公平、管理制度，以及教育品質，而且似乎沒有學生有辦法扭轉這個局面，直到有天羅貝托決定要改變情況。身為院長兒子而且權利極高的他，製作了一款革命性的APP......&lt;/p&gt;</t>
+          <t>&lt;p&gt;譚恩是保險公司的精算師，他在做任何事之前都會先以數字計算過一次，甚至連愛情也不例外。他想出了新的保險項目「真愛保險」，一上市就備受眾人關注。潔妲原先是個媒人，後來調職到譚恩的單位協助他收集資料，但潔妲深信真愛不能以數字計算，她的價值觀與譚恩完全相反。隨著譚恩和潔妲四處奔波，與投保人洽談他們是否要分手，兩人之間為了維護自尊的戰爭也悄悄開打。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>泰語</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/品德教育/喜劇/學習單/校園/社會議題/科幻奇幻/義大利語</t>
+          <t>SDGs17多元夥伴/商業金融/喜劇/情感教育/愛情/泰語</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2022-09-01 00:00:00</t>
+          <t>2023-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>進擊的大媽</t>
+          <t>羅馬救援戰</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Woman at War</t>
+          <t>The Legion</t>
         </is>
       </c>
       <c r="C65" t="n">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>班尼迪克艾靈森</t>
+          <t>荷西馬根</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>漢拉朵拉蓋哈史朵蒂</t>
+          <t>喬昆迪艾曼達/弗拉基米爾庫利奇/李帕特里奇/白靈/米基洛克</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>&lt;p&gt;50歲的漢拉是名獨立自主的女性，表面上過著平靜而規律的生活，私底下卻是活躍的環保行動人士—居民只聞其名、不知其人的「高地救星」，孤身對抗當地的鋁製業對高地環境的破壞。她的行動日趨大膽，從一開始的小破壞，到後來癱瘓工廠，成功迫使冰島政府暫緩與製鋁公司的協商，阻止新煉鋁廠的興建。就在她準備策畫更大規模的行動時，卻收到打亂一切的通知：她等待多時的領養申請終於通過，一個來自烏克蘭的小女孩正等著跟她回家！為了實現為人母的心願，漢拉決定卸下高地救星的身分，但在那之前，她要再搞一場大破壞，給鋁製業致命一擊！&lt;/p&gt;</t>
+          <t>&lt;p&gt;尼祿統治羅馬時期，帕提亞帝國試圖入侵失敗。但是，兩個羅馬軍隊被困在亞美尼亞的山區停滯不前，士兵也陸續死於酷寒。其餘的羅馬軍隊仍在敘利亞，儘管援兵僅需兩週就能抵達亞美尼亞，但整個山區佈滿了帕提亞帝國的巡邏兵。諾雷若是半個羅馬人，被賦予要攀越山區向外求援的任務。肩負整個軍團性命的諾雷若能成功拯救軍團嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>冰島語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>SDGs12責任消費與生產/SDGs13氣候行動/SDGs15保育陸域/SDGs7潔淨能源/人權法治/冰島語/學習單/性平教育/環境教育/社會議題</t>
+          <t>國防戰爭/英語</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>來自星星的少女</t>
+          <t>雷哈內赫：女性的力量</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Maika, The Girl From Another Galaxy</t>
+          <t>Seven Winters in Tehran</t>
         </is>
       </c>
       <c r="C66" t="n">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>陳光咸</t>
+          <t>史蒂菲尼德佐爾</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>丁丁/傅常瀨/玉祥/葉映珠/金妮嘉</t>
+          <t>查赫拉阿米爾易卜拉希米</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>&lt;p&gt;八歲的小男孩虹仍沉浸在媽媽死亡的悲傷中，虹的爸爸忙於工作突然要擔下照顧之責也不知所措，因此虹的好友搬家後，他感到更加孤單。虹心煩時會跑到屋頂上靜靜仰望星空。某天晚上，他在屋頂上看見流星雨，其中的一個星星落在遠處的山上，於是虹騎上腳踏車，展開尋找星星之旅。虹抵達星星殞落的地點時，發現了一個來自外星的女孩梅卡，正在找她失聯的朋友。虹幫助梅卡尋找朋友同時，她也幫助了虹交到新朋友，修補了他受傷的心靈。然而，那天晚上發現梅卡的還另有其人，而那個人也知道她具有神奇的能量，正想盡方式奪走梅卡…&lt;/p&gt;</t>
+          <t>&lt;p&gt;2007年7月於德黑蘭，19歲的雷哈內赫賈巴里在跟新客戶開會時，因對方企圖強姦她，她出於自衛不慎刺死對方。隨後，她便因謀殺罪而被逮捕，最終被判處死刑。這部紀錄片結合了雷哈內赫在獄中的自述、家人的證詞以及重要錄像，完整呈現整起事發經過，雷哈內赫也成了伊朗國內外捍衛女性人權的象徵。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>越南語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/SDGs1終結貧窮/SDGs3健康與福祉/友情/情感教育/生命教育/自我成長/越南語</t>
+          <t>SDGs16和平正義/SDGs5性別平權/人權法治/性平教育/波斯語/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>疾風魅影－黑貓中隊</t>
+          <t>哈囉你好喵</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Lost Black Cats 35th Squadron</t>
+          <t>Hello, My Cat</t>
         </is>
       </c>
       <c r="C67" t="n">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>楊佈新</t>
+          <t>卜運錫/愼惠珍</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>張立義少校/易志強中校/楊世駒上校/沈宗李上校/王太佑上校/華錫鈞上將/葉常棣少校/蔡盛雄上校/邱松州中校/錢柱中校/魏誠中校</t>
+          <t>權洙晶/許政道/金基天/金希澈/金笑熙</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>&lt;p&gt;黑貓中隊，台灣空軍史上最神秘的高空偵察中隊，只有28位空軍菁英中的菁英能成功結訓，執行冷戰時期神秘的台美合作任務「快刀計畫」。任務為夜間出巡，一人一機巡航七萬英呎，機腹下裝備有直徑達90公釐的攝影機鏡頭，故稱之為「黑貓」。從1961年到1974年，14年間黑貓中隊成員共執行220次任務，僅有17位成員全身而退，其中2位成員在任務中遭共軍擊落被俘近20年，幾經波折才重返家園……。黑貓中隊成員駕駛最難操作的U-2偵察機，他們以性命為經，以青春為緯，用生命和青春寫下對這個土地的安靜守護，寫下天空中最美麗的黑貓們的故事。&lt;/p&gt;</t>
+          <t>&lt;p&gt;電影由四段故事組成，熱戀的情侶領養了一隻貓叫小愛，分手後小愛該何去何從？第二隻是浪浪小福。與家人分隔兩地又失業的男子遇到小福，從此成為彼此的依靠。第三隻是名為秀妍的貓，獨生女秀晶的朋友們都有養寵物，孤單的她每天回到空蕩蕩的家中，媽媽卻說家裡不能養貓...。第四隻是順子的故事，患有老年痴呆症的爺爺，一點都不歡迎家中的不速之客，但門外不絕於耳的輕聲呼喊，我的順子回來了...。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/國語/國防戰爭/歷史傳記/英文字幕/英語</t>
+          <t>SDGs15保育陸域/學習單/家庭教育/情感教育/愛情/生命教育/療癒溫馨/綜合領域/韓語</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>亞洲片/國片/紀錄片</t>
+          <t>亞洲片/劇情片/萌獸影展</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2023-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>分手後不要做朋友</t>
+          <t>是家人就不要住在一起</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Someone You Loved</t>
+          <t>Tanguy Is Back</t>
         </is>
       </c>
       <c r="C68" t="n">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>邢瑟佑</t>
+          <t>艾迪安夏帝耶</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>姜佶宇/鄭恩彩/李東輝</t>
+          <t>安狄度索里亞/艾立克柏傑/莎嬪艾慈瑪</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一個人分手後要多久才能走出情傷？將手機裡的親暱備註改回全名是否會有用呢？或是直接刪除對方的電話號碼，不再關注他的社群帳號？當原本相愛的兩個人從情人退回普通朋友，甚至不再熟悉到淪為陌生人，對於分手後仍藕斷絲連的俊昊和雅英來說，他們要如何放下分手前未能解決的事情，並學習重新定義彼此的關係將會是個難解的課題。&lt;/p&gt;</t>
+          <t>&lt;p&gt;44歲的唐吉被妻子拋下後一蹶不振。和大多數人一樣，他回去投靠父母。他帶著他的女兒朱，搬回去跟媽媽伊蒂絲與爸爸保羅一起住。一開始，他們都很歡迎兒子和孫女的到來。但隨著時間過去，伊蒂絲與保羅才意識到唐吉和朱有可能會長住下來。住在自己父母的家實在太舒服了，唐吉和朱才不會想離開。伊蒂絲與保羅曾在16年前把唐吉趕出家裡一次。而現在歷史又要重演了。這一次他們決定使用一些小手段，當斷則斷，絕不手軟！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>情感教育/愛情/韓語</t>
+          <t>SDGs11永續城鄉/喜劇/婚姻關係/學習單/家庭教育/情感教育/法語</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2023-04-26 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>獄囚伊凡</t>
+          <t>大俠胡金銓 第一部曲—先知曾經來過</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>100 Minutes</t>
+          <t>The King of Wuxia Part 1：The Prophet Was Once Here</t>
         </is>
       </c>
       <c r="C69" t="n">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>格列布潘菲洛夫</t>
-[...6 lines deleted...]
-      </c>
+          <t>林靖傑</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr"/>
       <c r="G69" t="inlineStr">
         <is>
-          <t>&lt;p&gt;俄兵伊凡從納粹集中營回到祖國後，根據蘇聯法律，他被列為賣國賊，必須以囚犯編號S854的身分在勞改營勞動。伊凡跟其他囚犯在雪地中建造大型太空產業工廠。儘管，在勞改營受到不公對待、屈辱跟挨餓，伊凡仍保有正直的人格。他腳踏實地、忠誠，具有樸實的民間智慧和堅定的信念，勇敢求存。在服刑的最後幾天，伊凡能否重獲自由？他是否能完成夢想與女兒團聚？最重要的是，當其他政治犯紛紛向殘酷的勢力低頭時，伊凡會忠於自我嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;《大俠胡金銓》分為兩集：&lt;/p&gt;&lt;p&gt;〈第一部曲—先知曾經來過〉：以編年史的方式逐部介紹胡導演的經典電影，讓觀眾感受他的電影魅力，並透過重要學者及影評人們解析電影美學，再加上和胡導演合作過的重量級影人如徐楓、鄭佩佩、王童、徐克、吳宇森、洪金寶等，一一分享當時的回憶與細節，逐步揭露胡導演的電影方法、美學風格，和他投入藝術之風範與瘋魔行徑。&lt;/p&gt;&lt;p&gt;〈第二部曲—斷腸人在天涯〉：細說從頭講述胡金銓飄泊一生無以為家的宿命，從北京、台灣、香港到美國，這樣的宿命如何反映在他的作品之中，如何影響他的藝術生命軌跡。尤其在他晚年仍努力企圖創作拍片，卻一直壯志未酬的歲月，並非大家所想像風光。他是個創造時代的人，也是個在大時代翻轉中，時不予我的孤獨英雄。&lt;/p&gt;&lt;p&gt;片中並透過胡金銓最愛用的演員，也是《龍門客棧》、《俠女》男主角石雋的腳步，重返當年拍攝場景，讓鏡頭彷彿穿越時空，閃回當年的點點滴滴。俠客老矣，卻不放棄追尋五十年的恩師記憶，情誼真摯。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>俄語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/俄語/各類改編/國防戰爭/政治</t>
+          <t>SDGs11永續城鄉/SDGs4優質教育/SDGs8工作及經濟/國語/歷史傳記/英文字幕</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/國片/紀錄片</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2024-08-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>女子學校 數位修復版</t>
+          <t>愛情煞不住</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Girls’School</t>
+          <t>Love Can’t Wait</t>
         </is>
       </c>
       <c r="C70" t="n">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>李美彌</t>
+          <t>胡安卡洛斯卡拉斯科</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>周丹薇/恬妞/林南施/沈雁/秦漢</t>
+          <t>莫妮卡華特/阿道爾雷蒙斯</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>&lt;p&gt;就讀屏東女中的智婷與佳琳視彼此為知己，但過於親密的互動，引起春雪的側目。春雪欲與佳琳互動，卻被智婷排拒，於是惱羞成怒散布兩人是同性戀的謠言。佳琳的姐姐秀玲，不願感情生活成為八卦，轉調至屏東女中任教。聽聞妹妹的謠言後，不希望兩人真摯的友情被曲解，極力阻止兩人繼續來往。平時缺乏父親關愛的智婷，生活重心只有佳琳，無法接受因為無謂的謠言失去唯一的摯友，卻終究抵不過流言中傷。智婷某夜衝動出走，因而發生了嚴重的交通意外，春雪為此反省自己魯莽的行為，也獲得智婷的諒解，兩人約定成為朋友。出院後的智婷雖有遺憾，但受到班上熱烈的歡迎，重回和樂融融的校園生活。&lt;/p&gt;</t>
+          <t>&lt;p&gt;比莉經營的是墨西哥城僅存的DVD出租店，名叫「愛情」。她生日那天，因為沒人記得她的生日，讓她很難過。在店裡快要打烊的時候，伍斯汀上門光顧，他想找一部小時候看過的電影。就在他們尋找這部片子時，比莉的員工不小心將他們反鎖在店裡。全片採真實一鏡到底的方式拍攝，比莉跟伍斯汀很快意識到，愛情總是如同電影一般，來得出其不意。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>國語/情感教育/經典修復</t>
+          <t>SDGs5性別平權/情感教育/愛情/西班牙語</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>月球歷險記</t>
+          <t>露西亞的願望：魔法時光機</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Moonbound</t>
+          <t>All I Want For Christmas：The Magic Time Machine</t>
         </is>
       </c>
       <c r="C71" t="n">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>阿里沙馬迪阿迪</t>
+          <t>克里斯提安杜克</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>亞萊克斯勒/德魯薩里奇/拉斐爾馮巴根/莉蓮加特納/辛蒂羅賓森/霍華德尼格廷加爾</t>
+          <t>倫納德曼蓋尼索默伊普森/克絲汀雷斐特/湯瑪斯博拉森/烏福皮克/蜜雅蓮妮/賽希莉亞洛芙雷多/赫曼克諾/馬汀巴契</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>&lt;p&gt;有時候聽妹妹的話會比較保險！&lt;/p&gt;&lt;p&gt;身為太空迷彼德在某個夜晚發現妹妹不見了，他才突然意識到妹妹之前瘋狂談論的會說話的六月金龜子「樹樹蟲」並不是虛構的。於是，彼德踏上了月球之旅，要將妹妹從大壞蛋「月人」手中拯救出來。旅途中他遇到了許多自然界的神靈，也才發現自己一直忽視了妹妹…&lt;/p&gt;</t>
+          <t>&lt;p&gt;聖誕老人學校校長宣布取消聖誕節，所有人為之震驚！校長陷入年輕時當聖誕老人的創傷中。露西亞希望回到過去，拯救聖誕節，而擁有魔法時光機的伊利亞斯也出手相助。她穿越時空來到1897年，一個天堂般的馬戲團「烏鴉巢」，孩子在此擺脫父母的束縛。搞笑的馮雷文統治馬戲團，但他似乎不像看起來那麼真誠…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>丹麥語</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>兒童親子/學習單/家庭教育/情感教育/療癒溫馨/科幻奇幻/自我成長/英文字幕/英語</t>
+          <t>SDGs3健康與福祉/丹麥語/兒童親子/友情/情感教育/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>角落辦公室</t>
+          <t>昨日殺神</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Corner Office</t>
+          <t>I’M NOT A KILLER</t>
         </is>
       </c>
       <c r="C72" t="n">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>約阿希姆巴克</t>
+          <t>安德烈亞澤加里路</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>丹尼普迪/克里斯多佛海爾達/喬漢姆/莎拉蓋登</t>
+          <t>亞力希歐波尼/克勞蒂亞潔里尼/愛德瓦多佩謝/里卡多史卡馬西奧</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>&lt;p&gt;新進員工奧森很快就對同事們敷衍了事的工作態度和邋遢的穿著感到厭惡。他決定成為一位受到重視的人，以自己的職業道德為榮，每天嚴格遵守每小時55分鐘賣命工作，5分鐘休息的規律。直到奧森發現了一間布置典雅、鑲有木板的無人辦公室，他才找到片刻的滿足感。只要一有時間，他就會躲到那裡，尋求內心的平靜，讓他能把工作做到最好。因此深受上司賞識的他引起同事們的不滿。然而，竟然沒有一位同事看得到奧森視為避風港的那間神奇辦公室。&lt;/p&gt;</t>
+          <t>&lt;p&gt;天快亮時，副警長法蘭斯布蘭奇佩獨自上路，他去找他兩年沒見的好朋友，同時也是法官的吉歐馬斯托布羅。他大老遠開兩小時的車找他，單純只為了說幾句話。問一個問題，找一個答案。同一天早上，法官的屍體被人發現，他的額頭中了一槍。法蘭斯是最後一個見到吉歐的人，死者家中也只找得到他的指紋，只有他能在那段時間犯案。檢察官拘捕了法蘭斯，他太了解他，熟知他的過去、他有過的女人、他的壞習慣及其他缺點。法蘭斯不斷回想自己的過去，他迫切想找出真兇，找出一切事情的真相。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>各類改編/生涯規劃/英文字幕/英語</t>
+          <t>SDGs16和平正義/人權法治/動作冒險/懸疑驚悚/義大利語/警匪犯罪</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2024-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>向棒球社獻上花束</t>
+          <t>冬日男孩</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Baseball Club Rhapsody</t>
+          <t>Winter Boy</t>
         </is>
       </c>
       <c r="C73" t="n">
-        <v>99</v>
+        <v>122</v>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>飯塚健</t>
+          <t>克里斯多福歐諾黑（克里斯多夫何內）</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>三浦健人/小澤仁志/市川知宏/醍醐虎汰朗/里崎智也/駒木根隆介/高嶋政宏/黑羽麻璃央</t>
+          <t>保羅基爾舍/文森拉寇斯特/艾爾萬凱波法雷/茱麗葉畢諾許</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>&lt;p&gt;黑田鐵平與國中棒球生涯告別，展開全新的高中生活。他好奇去看棒球隊練習時，又被拉進去，等著他的是迎新會上剃光頭洗禮和學長們的斥喝。教練是最高權威，連學長都聞風喪膽。黑田和夥伴在球隊的一般組，彼此勉勵度過棒球社的生活。升到二年級後，他們發現又陷入與一年級時一樣瘋狂又令人厭惡的棒球傳統…&lt;/p&gt;</t>
+          <t>&lt;p&gt;17歲的那年冬天，對未來滿懷期待的盧卡，一夕之間人生變得支離破碎。父親意外驟逝，這場悲劇剝奪了這個家看似理所當然的美好，他的憤怒和絕望紊亂滋長，傷心欲絕的母親也束手無策。在巴黎生活的哥哥決定邀他前往，當作重返校園前短暫的散心假期。追求解放的盧卡像頭野獸需要馴服，在面對親情、傷痛、徬徨和誘惑之間，他又該如何展現真實自我，並再次重燃對人生的希望與愛？&lt;/p&gt;&lt;p&gt;此片為導演克里斯多福歐諾黑的新作，是他創作生涯最貼近自我的純粹之作，帶入自己與早逝父親的情懷，再次梳理過往的青春與記憶，如同獻給自己年少時期的一封情書，細膩療癒且溫暖真摯。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>健體領域/友情/情感教育/日語/校園/自我成長/英文字幕/運動熱血</t>
+          <t>SDGs3健康與福祉/家庭教育/情感教育/法語/生命教育/自我成長</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>非誠勿擾3</t>
+          <t>魔幻咖啡廳</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>If You Are the One 3</t>
+          <t>Fairy</t>
         </is>
       </c>
       <c r="C74" t="n">
-        <v>119</v>
+        <v>79</v>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>馮小剛</t>
+          <t>申宅洙</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>姚晨/岳雲鵬/常遠/李誠儒/舒淇/范偉/葛優/虞書欣/鄔逸聰/關曉彤</t>
+          <t>柳賢慶/金伸比/金柱憲</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>&lt;p&gt;《非誠勿擾3》講述了笑笑在第二部答應秦奮求婚後因追求公益事業離家十年，研究出智慧型機器人的老范為解秦奮相思之苦，設計了一個外表酷似笑笑並植入二人美好回憶的機器人笑笑送給了他，在秦奮逐漸深陷AI笑笑的“溫柔鄉”時，真笑笑突然歸來，讓一切都變得微妙起來。兩個笑笑一個敢怒一個敢言，讓秦奮一個頭兩個大，頻頻被虐。三“人”的相處笑料十足，“火藥味”不斷…&lt;/p&gt;</t>
+          <t>&lt;p&gt;許個願，精靈將為你實現。&lt;/p&gt;&lt;p&gt;浩哲與英蘭在一個小鎮經營自己的咖啡廳，後來兩人墜入愛河並步入禮堂。結婚之後，礙於合約問題，他們無法擴增店面，只能如同往常經營兩間咖啡廳。某天，浩哲與英蘭意外撞到一個流浪在外的男孩阿碩，為了掩蓋車禍事件，他們決定收留男孩一陣子。自從阿碩開始在浩哲的咖啡廳兼職打工後，浩哲咖啡廳的生意無來由地蒸蒸日上，英蘭也慢慢發現阿碩似乎就是咖啡廳成功的原因…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>喜劇/國語/情感教育/愛情/科幻奇幻/英文字幕</t>
+          <t>愛情/生涯規劃/療癒溫馨/科幻奇幻/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>溫蒂的幸福劇本</t>
+          <t>恁阿嬤cut好</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Please Stand by</t>
+          <t>Leonor Will Never Die</t>
         </is>
       </c>
       <c r="C75" t="n">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>班李文</t>
+          <t>瑪蒂卡拉米雷斯埃斯科巴</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>艾莉絲伊娃/達柯塔芬妮</t>
+          <t>安東尼費爾康/希拉法蘭斯高/洛基薩倫比德斯/邦卡布雷拉</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>&lt;p&gt;從小患有自閉症的溫蒂(達柯塔芬妮 飾)，父母雙亡後被姊姊送到特殊教育的教養院，希望可以訓練她有基本的謀生能力。平時最大消遣就是織毛線與寫作的溫蒂，早已創作出一部驚天動地的劇本，而這一切只有教養院院長史考蒂(東妮克莉蒂 飾)知道。身為《星際爭霸戰》頭號粉絲的溫蒂，某天從電視上看到派拉蒙影業正在公開徵求電影劇本的廣告，生活向來規律且從來沒出過遠門的她，決心長途跋涉，在截止日期前將自己的創作劇本送到好萊塢！一段即將改變她一生的旅程就此展開…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;雷娜曾是風光一時的知名編劇，創作了數部膾炙人口的動作片，如今她卻連家裡的電費都繳不出來。當雷娜無意間看到一則募集劇本的廣告時，她開始動筆修改一部之前未完成的劇本，一部講述男主角羅瓦多替哥哥復仇的故事。而雷娜某天意外被電視機砸中，陷入昏迷，卻也因此穿越到自己寫的電影裡。這下雷娜可以在劇中尬一腳，隨時更動劇情，為這部電影編撰最完美的結局。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>菲律賓語</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/SDGs8工作及經濟/學習單/特殊教育/生命教育/生涯規劃/療癒溫馨/社會議題/自我成長/英語</t>
+          <t>生涯規劃/英文字幕/菲律賓語</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>我是遺照攝影師</t>
+          <t>浪人47愁錢中</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Photograph of Memories</t>
+          <t>The 47 Ronin in Debt</t>
         </is>
       </c>
       <c r="C76" t="n">
-        <v>106</v>
+        <v>126</v>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>熊澤尚人</t>
+          <t>中村義洋</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t xml:space="preserve"> 深川麻衣/井浦新/古谷一行/吉行和子/香里奈/高良健吾</t>
+          <t>堤真一/妻夫木聰/岡村隆史/濱田岳</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>&lt;p&gt;結子立志成為化妝師，卻因個性問題遭到公司解僱。在唯一的家人祖母過世後回故鄉生活，她收到青梅竹馬一郎替老人拍攝遺照的工作邀請。結子的祖母生前經營照相館，但祖母的喪禮除了一張失焦的遺照外，什麼也沒有。因此她接受了一郎推薦的工作。一開始，老人家們認為拍攝遺照並不吉利，直到結子與獨居婆婆和子相遇之後，她才明白遺照的背後不只是單純拍攝，而是在充滿記憶的地方拍攝回憶的照片。跟老人家相處久了，結子逐漸體悟到原諒的意義，也找到了生命的意義。&lt;/p&gt;</t>
+          <t>&lt;p&gt;改編自東京大學教授山本博文的同名書籍《決算忠臣藏！》 幽默經濟角度一窺日本三大復仇事件：江戶時代的元祿赤穗事件。光靠忠義精神無法拿下仇家首級，成功復仇究竟需要多少人力多少錢？ 江戶時代中期，赤穗藩藩主淺野長矩在奉命接待朝廷使節時，深覺受到總指導吉良義央的刁難與侮辱，憤而在將軍居城江戶城的大廊上拔刀殺傷吉良。此事件讓將軍德川綱吉在使節面前蒙羞，便命令淺野切腹謝罪並將赤穗廢藩。以首席家老大石內藏助為首的赤穗家臣們共47人，決定密謀夜襲吉良宅邸，斬殺吉良義央為主君復仇。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>日語</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/情感教育/日語/生命教育/生涯規劃/療癒溫馨/自我成長</t>
+          <t>SDGs10減少不平等/SDGs1終結貧窮/各類改編/商業金融/喜劇/學習單/日語/歷史傳記</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2024-03-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>湯恩與劍客汪汪隊</t>
+          <t>社畜大變身</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Dogtanian and the Three Muskehounds</t>
+          <t>The Unexpected Joker</t>
         </is>
       </c>
       <c r="C77" t="n">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>托尼加西亞</t>
+          <t>馬特奧班德斯基</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>喬資淯/連思宇/邱涵菲/鈕凱暘</t>
+          <t>艾倫沙巴格/茱麗葉齊爾貝柏格/馬汀彼羅揚斯基</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>&lt;p&gt;湯恩希望追隨父親的腳步，成為皇家劍客汪汪隊一員。他前往巴黎冒險，遇見喋喋不休的老鼠皮普，並成了湯恩的隨從。湯恩與貼身戰友經歷無數場戰役，不僅要力抗邪惡的紅衣主教及其黨羽，還要阻止英法爆發戰爭。歷經了這些後，湯恩發現友誼和正義的寶貴價值。湯恩最終能成為劍客汪汪隊的一員並贏得佳人的芳心嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;故事發生在1962年的布宜諾斯艾利斯，上班族荷黑里齊原本生性害羞，在參加催眠課程後變得百無禁忌，徹底解放內在人格成為電話整人專家。他先是用幽默話語讓臥病在床的朋友振作起來，之後又贏得醫院櫃檯小姐克拉拉的芳心。只不過事情沒多久便一發不可收拾……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs17多元夥伴/兒童親子/各類改編/學習單/情感教育/自我成長</t>
+          <t>喜劇/情感教育/生涯規劃/英文字幕/西班牙語</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>艾琳青春紀事</t>
+          <t>威尼斯風暴</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>A Radiant Girl</t>
+          <t>Welcome Venice</t>
         </is>
       </c>
       <c r="C78" t="n">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>桑德琳齊柏琳</t>
+          <t>安德烈塞格雷</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>印蒂雅海爾/安德烈馬肯/安東尼巴洪/法蘭絲瓦維德霍夫/蕾貝嘉馬德</t>
+          <t>保羅皮爾伯/奧塔維婭皮科洛/安德烈亞彭納奇/羅貝多西唐</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>&lt;p&gt;艾琳是位年輕的猶太女性，1942年的夏天，她在巴黎過著充滿朝氣的生活。在她探索周圍的世界，交新朋友、找到新戀情及對劇場的充滿熱情時，她的家人始終伴隨在側。艾琳想成為一名演員，她的青春無憂無慮，對這世界的煩擾毫無掛慮…&lt;/p&gt;</t>
+          <t>&lt;p&gt;皮羅和埃維塞居住在威尼斯朱代卡島，家族世世代代以捕蟹維生。當地蓬勃的旅遊業深深影響了兩人的生活，也改變了這座城市。而疫情來襲，旅遊業停擺，讓他們稍微得以喘息。埃維塞想說服皮羅將他們的房子改造成民宿，等疫情結束，旅遊業復甦後，便能用來生財。但皮羅無動於衷，只想繼續在威尼斯潟湖捕撈當地特有的軟殼綠蟹。在面對這個不斷變遷的世界，兩人該如何自處？這場衝突又該如何化解？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/情感教育/法語/社會議題/種族認同/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs12責任消費與生產/SDGs8工作及經濟/商業金融/生涯規劃/社會議題/義大利語</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>劇情片/新生影展/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2024-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>迷霧中的孩子</t>
+          <t>關機夏令營</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Children of the Mist</t>
+          <t>Martin and the Magical Forest</t>
         </is>
       </c>
       <c r="C79" t="n">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>何黎艷</t>
-[...2 lines deleted...]
-      <c r="F79" t="inlineStr"/>
+          <t>彼德歐科羅佩克</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>亞雷斯佩特拉斯/克里絲蒂娜博柯瓦/塞巴斯提安波特/安娜史密特麥雅羅娃/愛絲特蓋斯樂羅娃/托比亞斯林姆斯基/托馬斯班布謝克/瓦茲拉夫胡布卡/瓦西爾弗雷德里奇/約哈娜霍爾瓦托娃/約瑟芬娜克莉策娜羅娃</t>
+        </is>
+      </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>&lt;p&gt;歷時4年拍攝，導演跟隨一位名為琪的14歲苗族女孩，從無憂無慮的童年進入青春期的過程。與所有青少女一樣，琪面臨著家計、學業、愛情，以及村落裡綁架新娘的「搶婚」習俗。琪是村裡能上學的第一個世代，然而村里大多數家長仍希望孩子在家務農。琪深知唯有考上高中，她才有機會離開家鄉發展。而情竇初開的她，也同時探索著與異性相處，渴望愛情，但提醒著自己千萬不可像姊姊一樣未成年結婚。然而在除夕當晚，琪失蹤了一夜，父母親便明白，她的童年宣告結束，而她最擔憂的搶婚命運，已提早上門，琪將被迫一夜長大，面對成人的世界…&lt;/p&gt;</t>
+          <t>&lt;p&gt;來自城市的小男孩馬汀為了克服手機成癮症，被迫參加為期三週、不得使用任何科技產品的夏令營。他在營地意外發現森林裡的生物需要他的幫忙，他必須拯救牠們的自然棲息地，避免被貪婪的開採商破壞。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>越南語</t>
+          <t>捷克語</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs4優質教育/SDGs5性別平權/人權法治/性平教育/社會議題/越南語</t>
+          <t>SDGs15保育陸域/SDGs4優質教育/學習單/家庭教育/捷克語/環境教育/社會議題</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>亞洲片/紀錄片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2024-07-01 00:00:00</t>
+          <t>2023-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>海豚總動員</t>
+          <t>私法捍衛</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Magic Arch</t>
+          <t>Beyond the Law</t>
         </is>
       </c>
       <c r="C80" t="n">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>瓦希里羅文斯基</t>
+          <t>詹姆斯卡倫貝司克</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>李世揚/李昀晴/林谷珍/王辰驊/陳彥鈞/馮嘉德</t>
+          <t>DMX/史蒂芬席格/強尼梅斯納/查克華德</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>&lt;p&gt;戴菲是隻害羞的海豚，他發現了一座可以實現願望的拱門。但某天，鰻魚族因為濫用魔法拱門，變得巨大無比，還打算征服魚城！戴菲需要與失散多年的父親重逢，以獲得打敗鰻魚族的力量，保護他的城市，並贏得一生的摯愛。&lt;/p&gt;</t>
+          <t>&lt;p&gt;法蘭克威爾森是位擁有不堪過去的前警察。有天他接獲默斯警探的通知，得知自己唯一的兒子被人殺害。原本在鄉下過著退隱生活的他，動身回到城市，打算將兇手繩之以法。可是，前幫派分子奧古斯汀諾卻想從中阻撓。如今已是生意人的他不喜歡法蘭克到處打探的行為，並且願意不惜一切保護自己的兒子。一場對決就此展開，雙方人馬絕不善罷甘休，直到其中一人倒下為止。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>SDGs14保育海洋/SDGs17多元夥伴/國語/學習單/綜合領域</t>
+          <t>SDGs16和平正義/人權法治/動作冒險/英語/警匪犯罪</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2021-09-30 00:00:00</t>
+          <t>2023-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>倒楣性愛和瘋狂A片</t>
+          <t>可不可以，你也剛好喜歡我</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Bad Luck Banging or Loony Porn</t>
+          <t>Do you love me as I love you</t>
         </is>
       </c>
       <c r="C81" t="n">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>限制級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>哈都裘德</t>
+          <t>簡學彬</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>卡蒂婭帕斯卡留/史蒂芬史蒂爾/尼可汀溫古拉努</t>
+          <t>劉名凱/曹佑寧/李杏/林映唯/林鶴軒/楊謹華/程予希/肆一/陳妤/陳彥名/黃健瑋</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>&lt;p&gt;比你想像的更大膽！&lt;/p&gt;&lt;p&gt;她為人師表的名聲，正受到前所未見的衝擊與挑戰…&lt;/p&gt;&lt;p&gt;當與丈夫的性愛影片遭人上傳到社群後，高中女教師艾咪發現自己為人師表的名聲，正受到前所未見的衝擊與挑戰。艾咪雖不得不和逼她辭職的校方和家長們見面，即使苦陷唇槍舌戰、遭到口誅筆伐，她依然力挽狂瀾、拒絕和社會妥協…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;田筱湘（陳妤飾）是個熱愛肆一散文及塔羅牌算命的女孩，但內心深處，她還有另一個摰愛，就是青梅竹馬的李助豪（曹佑寧飾），在她求神問卜算出天時地利人和的時機，準備要告白時，李助豪竟先向校花網紅，也是她的好友宋依靜（林映唯飾）告白了！宋依靜卻對李助豪開了交往條件，她要求李助豪展現追求誠意的任務就是必需促成3對絕緣的男女展開戀情！一向是工具人的李助豪竟傻傻同意要求，消息一出轟動全校，其實束手無策的他趕忙向好友田筱湘求援。田筱湘初戀破滅，卻因捨不得看著好友難過，不得不懷著複雜心情，半推半就下同意幫忙，她心中的初戀會走向剛剛好的完美結局嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>羅馬尼亞語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>俄語/喜劇/捷克語/法語/社會議題/羅馬尼亞語/英語</t>
+          <t>SDGs5性別平權/國語/學習單/情感教育/愛情/校園</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
+          <t>劇情片/國片</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2022-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>新．超人力霸王</t>
+          <t>菲利斯之永夜島歷險記</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Shin Ultraman</t>
+          <t>Felix and the Treasure of Morgaa</t>
         </is>
       </c>
       <c r="C82" t="n">
-        <v>112</v>
+        <v>81</v>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>樋口真嗣</t>
+          <t>尼古拉勒邁</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>早見朱莉/有岡大貴/田中哲司/西島秀俊/長澤雅美/齋藤工</t>
+          <t>丹尼爾布羅許/卡琳瓦納斯/弗拉斯塔弗拉納</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>&lt;p&gt;最強特攝電影 最強英雄的回歸 巨型不明生物「禍威獸」接二連三出現，普通武器無法擊退牠們，日本政府成立「禍威獸特設對策室」，簡稱「禍特對」。就在禍威獸的危害升溫之際，大氣層外突然飛來一個銀色的巨人。禍特對小組加入專門負責巨人的分析官淺見弘子，她和神永組成搭檔行動。淺見的報告中寫著…「超人力霸王（暫稱）、身分不明」&lt;/p&gt;</t>
+          <t>&lt;p&gt;12歲的菲利斯相信兩年前在海上失蹤的父親仍然活著，於是他決定出發尋找父親的下落。陪他一起出海的夥伴有退休的漁夫老湯姆、愛偷東西的獨腳鸚鵡阿嘎，以及生性像狗的貓咪來福。他們一路漂流到永夜島，那裡有一座地下城，住著一個秘密社群，由狂妄自大的莫嘉所統治，那裏擁有令人難以置信的寶藏。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>中文/日語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/動作冒險/國語/日語/科幻奇幻</t>
+          <t>SDGs17多元夥伴/動作冒險/學習單/家庭教育/英語</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2021-09-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>熊出沒．伴我“熊芯”</t>
+          <t>復仇之狼</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Boonie Bears：Guardian Code</t>
+          <t>Ferocious Wolf</t>
         </is>
       </c>
       <c r="C83" t="n">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>林永長/邵和麒</t>
+          <t>古斯塔沃賀南德茲</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>吳佳樺/喬資淯/李世揚/林柏昱/梁興昌/王辰驊/葉又菁/連思宇</t>
+          <t>哈維爾古鐵雷茲/安東尼迪千特/曼紐爾維加/艾卓安娜烏加特/費南多泰耶洛/魯本奧契迪亞諾</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>&lt;p&gt;熊大、熊二自幼在熊媽媽的悉心扶養下於森林中長大，然而在某個夜晚森林中發生了大火，熊媽媽前去查看，卻自此消失於森林中，年幼的兩熊傷心不已，這段往事也成為他們難以忘懷的傷痛，轉眼多年過去，熊大、熊二的人類朋友光頭強帶著他們前往振興島參觀機器人研發中心，卻意外得到了熊媽媽的線索，為此熊大、熊二展開尋親之旅，也不禁思索起熊媽媽當年為何不告而別？兩熊最終是否能找到媽媽？迷霧重重的背後還有怎樣的故事？一切謎團等待揭曉……&lt;/p&gt;</t>
+          <t>&lt;p&gt;本片翻拍昆汀塔倫提諾盛讚年度最棒電影《誰是大野狼》。一位母親面臨最悲傷慘忍的夢魘，她年幼的愛女慘遭殺害，犯人手法殘暴不堪。嫌疑犯在證據不足的情況下，竟然沒有被逮捕。痛苦不堪的她無法信任警方跟制度，於是她決定動用私刑，自己來解決這件事。她綁架了那位涉嫌姦殺她女兒，一位沒有案底的音樂老師。為此，一名熟知法律的警察也挺身相助，兩人決定在法律邊緣處理這件事……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/兒童親子/動作冒險/喜劇/國語/情感教育/英文字幕/英語</t>
+          <t>人權法治/各類改編/西班牙語/警匪犯罪</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>血觀音</t>
+          <t>無家可歸的我們</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>The Bold, the Corrupt, and the Beautiful</t>
+          <t>Homeless</t>
         </is>
       </c>
       <c r="C84" t="n">
-        <v>112</v>
+        <v>82</v>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>楊雅喆</t>
+          <t>林承鉉</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>吳可熙/惠英紅/文淇</t>
+          <t>全峯鉐/朴丁妍/申弦抒</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>&lt;p&gt;#白手套 #兩公約 #黑金政治 #官商勾結 #滅門血案 #威權統治 #轉型正義&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;《血觀音》除了人性的勾心鬥角以外，內容大量影射臺灣既往的政治、社會事件，讓人不禁聯想到九月政爭、黑道議長鄭太吉、劉邦友滅門血案、鄒族少年湯英伸案、新瑞都弊案……，甚至影片中，匯到王院長夫人帳戶的數字3628萬都是政治梗；觀看本片讓人有強烈的臺灣近代政治史既視感。&lt;/p&gt;&lt;p&gt;乍看之下似不合理，何以滇緬孤軍遺孀棠夫人能有呼風喚雨的本領及資源？但最後導演揭開棠夫人隱藏的身分，再回顧電影設定的年代為威權統治時期，就不難理解了。威權統治的最大特色就是由執政者握有絕對權力，全面控制國家組織。大量資源、權力攢聚在執政權力核心人物手中，這種時空設定下，劇中所有荒誕的事件也就變得「不奇怪」了。&lt;/p&gt;&lt;p&gt;中華民國政府在民主轉型之前，歷史上曾有一段很長的威權統治黑暗時期。相信藉由觀賞本片，我們能更珍惜人權的保障制度，更珍重看待轉型正義的推動，也更明白民主不能走回頭路的道理。&lt;/p&gt;&lt;p&gt;◎看電影填問卷，即可參與抽獎：&lt;a href="https://www.surveycake.com/s/Oaaqv" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/Oaaqv&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎報名單場公播照過來：&lt;a href="https://reurl.cc/yLdXGq" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/yLdXGq&lt;/a&gt;&lt;/p&gt;&lt;p&gt;【劇情簡介】&lt;/p&gt;&lt;p&gt;棠府，住著三位不同世代但一樣懂人心的女性，沒有男人的棠家，一向由棠夫人（惠英紅 飾）主持大局，在權貴間穿針引線，個性如刺蝟般的大女兒棠寧（吳可熙 飾）為求母親肯定，勉力配合，乖巧的小女兒棠真（文淇 飾）多半靜靜觀察，唯母命是從。直到某天，棠家親密友人慘遭滅門事件爆發，三人各自被牽扯其中，一向以大局為重的棠夫人，為了守護一切，用盡心機，卻讓三人走向不同的命運…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;歡迎光臨，這是我們家！&lt;/p&gt;&lt;p&gt;年輕夫妻翰傑和高雲跟兒子友林嚮往著一家三口住在舒適的房子裡，靠著翰傑送貨以及高雲打零工賺的錢其實很有限，所以直到存夠錢之前他們每天都在汗蒸幕裡過夜。一天，友林在汗蒸幕時不小心受傷，為了讓小孩有個安全的地方養傷，翰傑於是帶著高雲和兒子入住一位老太太的房子。老太太是翰傑送貨時認識的，翰傑告訴高雲，老太太拜託翰傑在她去美國找親人的這段時間幫忙看家。這裡很適合他們一家三口，只可惜他們不能永遠住在這裡。等老太太旅行回來後，這場美夢就會結束…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs5性別平權/人權法治/國語/學習單/性平教育/情感教育/懸疑驚悚/社會議題</t>
+          <t>SDGs1終結貧窮/家庭教育/社會議題/韓語</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>劇情片/國片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2022-05-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>沒有人該成為孤島</t>
+          <t>一場大火之後</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>No man is an island</t>
+          <t>Collective</t>
         </is>
       </c>
       <c r="C85" t="n">
-        <v>76</v>
+        <v>109</v>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>陳鈺杰</t>
+          <t>亞歷山大納瑙</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Philip Setzer/丘彥萍/張清美/林妙玲/林希翰/林昭亮/莊晴安/陳貞文/馬維欣</t>
+          <t>卡塔林托隆坦/弗拉德沃伊雷斯古/泰蒂烏蘇雷努</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>&lt;p&gt;從全球到台灣，2020年充斥著動盪不安的危機。《沒有人該成為孤島》記錄著面對COVID-19疫情嚴峻考驗下，防疫飯店扮演至關重要的要角，如何挺身而出，其中又遇到哪些考驗。導演陳鈺杰耗時10個月，紀錄著旅外歸國的華人與學子，在面對陌生疫情的狀況下的擔憂；防疫飯店的工作人員，委以重任時從惶恐害怕到熱誠迎接。《沒有人該成為孤島》從一個您從未看過的角度，闡述在COVID-19的這場戰爭中，每一步決策都將是深刻印在心裡的一段歷史。&lt;/p&gt;</t>
+          <t>&lt;p&gt;2015年，羅馬尼亞一個音樂展演空間「集體俱樂部」（Colectiv），在一場演出的過程中意外發生大火，造成27死180傷的重大慘劇。然而幾個月後，卻又傳出37名燒傷患者陸續離奇死亡的消息。一支新聞調查團隊於是設法介入，抽絲剝繭、秘密蒐證，開始逐步揭發整個醫療體系的大規模崩壞與國家機器不為人知的暗黑操作。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>羅馬尼亞語</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/國語/社會議題/醫療議題</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs3健康與福祉/人權法治/健體領域/各類改編/政治/生命教育/真人真事改編/社會議題/綜合領域/羅馬尼亞語</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>亞洲片/國片/紀錄片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>心靈庇護所</t>
+          <t>傻傻愛你，傻傻愛我</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>One Summer</t>
+          <t>A fool in love, love like a fool</t>
         </is>
       </c>
       <c r="C86" t="n">
-        <v>120</v>
+        <v>95</v>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>路易絲阿尚博</t>
+          <t>藍正龍</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>伊麗斯吉爾博/吉爾伯特西科特/塞巴斯蒂安里卡德/斯維奧阿尚博/派屈克洛比泰/維多利亞巴科夫/蓋那冬</t>
+          <t>安心亞/張庭瑚/恬妞/樊光耀/莫愛芳/蔡佳宏/郭書瑤/陳竹昇</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>&lt;p&gt;馬克科特擔任街頭和教區的神父已有數年，這些年以來他一直在幫助貧窮和無家可歸的人，馬克經營的教堂同時也是庇護所，但他卻再也無力支付帳單，迫於無奈他只能關閉教堂，正當一籌莫展之際，他卻意外繼承了鄉下的一棟房子，於是他帶著一群無家可歸的人踏上旅途，他們都跟他一樣需要一場旅行。&lt;/p&gt;</t>
+          <t>&lt;p&gt;康襄維，今年27歲，家人都叫他小維（蔡佳宏飾），出生於富裕家庭，最愛看作家可夫（藍正龍飾）所寫的繪本《森林王子與美人魚》。他的家庭生活看似非常幸福，媽媽（恬妞飾）對他悉心教育，讓是喜憨兒的他能夠自己運行每一天。某天，小維意外偏離平日上班道路，走向了他最愛的海邊，他看見小爛（郭書瑤飾）從海裡游到岸邊，驚呆的他立刻視小爛為繪本中那一條美人魚的化身，身為森林王子的自己當然要對她呵護備至，他感受到愛人的喜悅，小爛也從小維身上感受到久違的溫暖，而這次意外的邂逅，讓小維「接近正常的生活」開始變得不再「正常」了…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs1終結貧窮/SDGs3健康與福祉/法語/社會議題/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs3健康與福祉/國語/學習單/家庭教育/愛情/特殊教育/社會議題</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/國片</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2021-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>鵲橋有限公司</t>
+          <t>那個男人</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Singles Make Couples</t>
+          <t>A Man</t>
         </is>
       </c>
       <c r="C87" t="n">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>黎田園</t>
+          <t>石川慶</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>吕青/妙妮/志才/胡永英/菲鳳/薛坤/越香/陳氏玉貞/黎桑</t>
+          <t>仲野太賀/妻夫木聰/安藤櫻/柄本明/清野菜名/真島秀和/真木陽子/窪田正孝</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>&lt;p&gt;瑲跟海恩曾發誓，要是對方不結婚，自己也就不結婚，但兩人最終都要面對家裡為自己安排婚事的壓力。不願向現實妥協之下，瑲問海恩要不要一起逃家，同時她們還帶了黃恩一起上路，黃恩是兩人的高中同學，也是瑲的家人為她安排的丈夫。有生意頭腦的三人，決定改當婚禮企畫來賺錢。路上還意外招募了一位歌手泰加入團隊，並獲得一位名叫二阿姨的好心婦女鼎力相助。這組奇妙的婚禮企畫團隊，將帶來一連串笑料百出的故事。&lt;/p&gt;</t>
+          <t>&lt;p&gt;陰雨的誠文堂文具店裡，單親媽媽里枝和谷口大祐初相遇。孤身來到鎮上的大祐出身成謎，喜愛畫畫的他與里枝越走越近，最後兩人結婚共組美滿家庭，直到一場意外帶走大祐的性命。葬禮上，前來弔唁的大祐哥哥，卻在看見亡者照片後，矢口否認這個男人是他弟弟，困惑不已的里枝，請來舊識的律師城戶展開調查；城戶卻在調查過程中越陷越深，也發現了更錯綜複雜的祕密…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>越南語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/喜劇/婚姻關係/學習單/愛情/越南語</t>
+          <t>人權法治/學習單/懸疑驚悚/日語/生命教育/社會議題</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2022-11-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>小熊維尼：血與蜜</t>
+          <t>神選之地</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Winnie the Pooh：Blood and Honey</t>
+          <t>Godland</t>
         </is>
       </c>
       <c r="C88" t="n">
-        <v>84</v>
+        <v>142</v>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>限制級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>瑞斯華特菲德</t>
+          <t>海納爾帕瑪頌</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>丹妮爾隆納/克里斯多福科德爾/克雷格大衛多塞特/娜塔莎托西尼/娜塔莎蘿絲米斯/安柏多伊格索恩/尼古莱利昂/瑪麗亞泰勒</t>
+          <t>伊妲麥金赫絲多蒂/伊格瓦西格羅森/希爾瑪古德強森/維多利亞卡門索內/艾略特克羅賽霍夫/雅各李霍曼</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>&lt;p&gt;當克里斯多福帶著未婚妻回到這個兒時回憶中的森林小屋，赫然發覺森林中的維尼不只吃蜂蜜，也開始嗜血，童年的記憶變成甜膩血腥的惡夢，他們受困在百畝森林等待奇蹟出現…。遭受心理創傷的少女瑪瑞雅聽從醫師的建議，與閨蜜們一同來到百畝森林旁的木屋度假散心，木屋中女孩們的聲音吸引維尼跟小豬靠近，而女孩們渾然不覺，她們的命運是否會跟克里斯多福相同，在這百畝森林內上演無止盡的逃亡與獵殺…？&lt;/p&gt;</t>
+          <t>&lt;p&gt;19世紀末丹麥牧師為了在蠻荒異土蓋教堂、拍下異鄉人的照片，而泊旅至遙遠的屬地冰島。他們跋山涉水，大自然的力量漸漸侵蝕牧師的信念與理想。即便在陌生的小鎮傳教，越深入當地生活，伴隨而來的人性和慾望，卻如同暗箱中顛倒的幻象，令他偏離初衷而感到迷惘。眼看寒冬逼近，這趟旅程終將帶他去向何方？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>冰島語</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>懸疑驚悚/英語</t>
+          <t>冰島語/情感教育/生命教育/社會議題</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>腹荷</t>
+          <t>逆流成長日記</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>The Burdened</t>
+          <t>Little Man Tom</t>
         </is>
       </c>
       <c r="C89" t="n">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>阿姆魯賈馬爾</t>
+          <t>法比耶娜貝爾托</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>卡勒德哈姆丹/艾比爾穆罕默德/莎瑪阿拉姆拉尼</t>
+          <t>坦吉梅希爾/納迪亞特雷茨克維奇/費力克斯馬利托</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>&lt;p&gt;戰後五年，經濟困頓，孩子的世界還充斥著無憂童語，但大人的現實已滿佈愁雲。一對失業夫妻帶著三個孩子為新居奔走，丈夫阿梅德固執不阿，妻子埃絲拉敏感多愁。在這個停電常有、軍車橫行的虔誠伊斯蘭國度，孩子的降生被認為是天賜祝福，但眼看最小的兒子上學在即，腹中的新生命反而成為這對夫妻前所未有的「腹荷」。他們該依循宗教傳統留下腹中嬰孩，還是鋌而走險、尋求非法墮胎呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;芭芭拉．康絲坦汀原著小說《我親愛的瑪德蓮》一書改編。十一歲的湯姆與他年輕的小媽媽潔絲，一起住在森林周遭簡陋的露營車內。兩人很貧窮，但互相扶持，也都非常樂觀。當潔絲出門工作時，湯姆會自己找事情做，不讓自己無聊。某天，湯姆意外發現獨居而僅有貓狗陪伴的鄰居老太太瑪德蓮躺在花園裡，救護車急救送回家後，湯姆用小小的力氣、自己的方法照顧她。怪異的老太太開始教導湯姆照顧植物的方式。然而，一位剛出獄的年輕人薩米，闖進了他們家，並且破壞了他們平靜的生活…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>阿拉伯語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/SDGs3健康與福祉/SDGs5性別平權/人權法治/家庭教育/生命教育/社會議題/阿拉伯語</t>
+          <t>SDGs1終結貧窮/SDGs3健康與福祉/各類改編/家庭教育/情感教育/法語/自我成長</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>所有的美麗與血淚</t>
+          <t>剛好想起你</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>All the Beauty and the Bloodshed</t>
+          <t>Just Remembering</t>
         </is>
       </c>
       <c r="C90" t="n">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>蘿拉柏翠絲</t>
+          <t>松居大悟</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>南戈丁</t>
+          <t>伊藤沙莉/國村隼/成田凌/永瀨正敏/池松壯亮/神野三鈴</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>&lt;p&gt;美國私攝影巨擘南戈丁人生就是場面對疼痛的衝撞。11歲時姊姊自殺，爾後選擇離家，開始反抗體制的放逐生活，也踏入攝影世界。性、毒品、暴力、酷兒、派對圍繞，她在其中找到歸屬。她因受傷服用醫囑開立的止痛藥而上癮，才發現災難源頭出自與藝術產業緊密相連的薩克勒家族，因而起身抵抗這場造成鴉片類藥物氾濫的慘痛傷害。&lt;/p&gt;</t>
+          <t>&lt;p&gt;故事透過每年7月26日這天所發生的事情，以倒敘的方式描繪一段六年的感情，從結束到開始。7月26日是佐伯照生的生日，照生是一名舞者，因受傷而放棄舞蹈生涯，野原葉是個計程車司機，在他們倆每年一起度過7月26日的這一天，有時候是特別的，有時則是平凡的，但那些都是過去的甜蜜回憶，現在已回不去了。&lt;/p&gt;&lt;p&gt;本片是松居大悟的原創電影，靈感來自搖滾樂團Creephyp主唱崎祐介所寫的《地球之夜》，歌曲靈感源自吉姆‧賈木許執導的同名電影。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs5性別平權/歷史傳記/生涯規劃/社會議題/英語/藝術領域</t>
+          <t>SDGs3健康與福祉/情感教育/愛情/日語/英文字幕</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>恐龍時空大冒險</t>
+          <t>波麗露狂想曲</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Back to the Dinosaurs</t>
+          <t>Bolero</t>
         </is>
       </c>
       <c r="C91" t="n">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>阿瑞斯特曼尼斯瑟巴斯</t>
+          <t>安妮芬婷</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>派翠西亞薩默賽特/米歇爾佩龍/納塔尼爾阿姆拉尼恩/索菲揚奧列紐克/艾瑞克戴維斯/蘿拉羅西諾拉特斯</t>
+          <t>拉斐爾佩松納茲（拉斐爾佩爾索納）/文森培瑞茲/朵莉亞緹莉兒/珍娜巴麗芭/艾曼紐德芙</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>&lt;p&gt;傑森是個聰明的男孩，他在附近的森林發現一艘墜毀的神祕太空船，他在裡面遇見了比他早一步發現這個太空船的勞拉。兩人在太空船裡摸索時，意外穿越時空回到恐龍時代。他們遇到各種各樣的恐龍，例如：巨大的腕龍和兇殘的暴龍等。傑森和勞拉得趁小行星撞擊地球前，趕快修好太空船返家。&lt;/p&gt;</t>
+          <t>&lt;p&gt;巴黎，咆哮的二十年代，編舞家艾妲魯賓斯坦找來作曲家莫里斯拉威爾為她下一首芭蕾舞劇編曲，她希望風格大膽、露骨。然而，著名且聲望崇高的拉威爾發現自己寫不出任何曲子，在重溫回憶，面對舊情舊愛與失敗的過程中，作曲家將寫出他有史以來最膾炙人口的一首曲子「波麗露」。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>兒童親子/動作冒險/友情/科幻奇幻/自我成長/英文字幕/英語</t>
+          <t>SDGs3健康與福祉/SDGs4優質教育/愛情/歷史傳記/法語/自我成長/英文字幕/藝術領域/音樂歌舞</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2026-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>惠子不能輸</t>
+          <t>最是橙黃橘綠時</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Small, Slow but Steady</t>
+          <t>When Green Turns to Gold</t>
         </is>
       </c>
       <c r="C92" t="n">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>三宅唱</t>
+          <t>徐慶珠/施書銘</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>三浦友和/三浦誠己/中島博子/仙道敦子/佐藤緋美/岸井雪乃/松浦慎一郎</t>
+          <t>各務孝太/廖曉彤/李亦捷/法比歐/翁嘉薇</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>&lt;p&gt;天生聽障的職業女拳擊手惠子，對她而言，拳擊是她發洩的管道，身上的傷痕是她勝利的印記，而充滿溫暖的破舊拳擊館就像是她第二個家，雖然惠子屢屢在激烈比賽中獲勝，但她自身殘缺引發的心魔，卻越來越讓她感到恐懼。隨著拳擊館不復往日光輝，而當初全力支持她的館長，卻在此時健康亮起紅燈，最終忍痛讓拳擊館永久歇業，即將面臨生涯最重要賽程的她，漸漸走向未知的十字路口上。&lt;/p&gt;</t>
+          <t>&lt;p&gt;嬌生慣養的冬冬（翁嘉薇飾）專科畢業後拒絕家裡安排，隻身前往日本，自己打工賺錢，選擇想唸的學校，遇見了木村（各務孝太飾）。從安逸享樂踏進了艱苦孤獨，也讓她咀嚼了真實人生。保守的希敏（李亦捷飾），在台南工作時愛上法籍男子里昂（法比歐飾）。她在愛情中患得患失，卻在衝突中更認識自己。25歲的她們初次離家，開始獨立飛翔，同時透過書信陪伴對方。她們在碰撞中成長，經歷了那段無怨無悔的美麗時光…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs8工作及經濟/學習單/日語/特殊教育/生命教育/生涯規劃/自我成長/運動熱血</t>
+          <t>SDGs8工作及經濟/國語/多元文化/情感教育/愛情/日語/法語/生涯規劃/種族認同/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2026-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>錢不夠用3：全部夠用</t>
+          <t>我的親親小妹</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Money No Enough 3</t>
+          <t>My Little Sister</t>
         </is>
       </c>
       <c r="C93" t="n">
-        <v>138</v>
+        <v>100</v>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>梁志強</t>
+          <t>史蒂芬妮丘瓦特/維蘿妮卡雷蒙</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>向雲/李國煌/林昀憓/梁志強/楊惟傑/湯妙玲/盧楷浚/程旭輝/翁慧耘/莫小玲/馮凱憶</t>
+          <t>妮娜霍斯/拉斯艾丁格/楊斯艾賓納斯/瑪莎凱勒</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>&lt;p&gt;阿輝（程旭輝 飾）、阿強（梁志強 飾）與阿煌（李國煌 飾）三個好兄弟各自有了家庭，阿輝及強勢的妻子輝嫂（向雲 飾）希望兒子能繼承自家賣粥的祖業，但遭強烈拒絕，阿強因疫情生意失敗，淪為司機而感到憤憤不平，也對獨生子Ian只想著「錢多事少離家近」的求職態度而感到恨鐵不成鋼，單親爸爸阿煌是個好好先生，與女兒Kim父女情深，但他為人做保欠了一屁股債，原本融洽親近的三家人，卻因為對金錢觀與價值觀的改變而開始出現裂痕，尤其在阿煌突然飛黃騰達後，三人感情更加速變質，漸行漸遠，金錢…真的是魔鬼嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;傑出的劇作家麗莎不再寫作了。她和家人住在瑞士，卻心繫住在柏林的哥哥斯文。自從斯文被診斷出患有惡性白血病後，這對雙胞胎之間的關係就日益緊密。斯文是著名的劇場演員，麗莎無法接受命運的這種安排，她赴湯蹈火只為了能讓哥哥重回舞台。為了哥哥，她付出一切，卻忽略了自己的婚姻。麗莎與丈夫的關係開始破裂，但她的眼裡只有哥哥。只有哥哥能讓她重拾內心的渴望，重新點燃她的創作慾望，讓她有活著的感覺。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/SDGs8工作及經濟/喜劇/國語/情感教育/臺語/英文字幕</t>
+          <t>SDGs3健康與福祉/婚姻關係/家庭教育/德語/情感教育/生命教育/生涯規劃/療癒溫馨/自我成長/醫療議題</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2023-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>致辭好困難</t>
+          <t>好漢解放營</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>The Speech</t>
+          <t>Men on the Verge of a Nervous Breakdown</t>
         </is>
       </c>
       <c r="C94" t="n">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>勞倫泰拉德</t>
+          <t>奧黛麗達娜</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>凱恩柯賈迪/吉萊納隆代/法杭斯瓦莫黑/班傑明拉斐恩/茱莉亞皮亞彤/莎拉吉哈度</t>
+          <t>帕斯卡德穆隆/提西勒米特/朗茲貝迪亞/法蘭西斯薩維德梅松/羅倫特史托克/馬克思貝瑟特德馬格拉夫（麥克斯貝塞特馬爾葛雷夫）、瑪莉娜漢斯/麥克格雷戈里奧</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>&lt;p&gt;35歲的亞德安一直有溝通障礙。交往已久的女友向他提出暫時分開的要求後就音訊全無，亞德安放不下對女友的感情，鼓起勇氣傳了簡訊給她，希望兩人能重修舊好。然而在等待女友回覆的同時，亞德安必須參與久違的家庭聚會。沒想到他的未來姐夫，突然要求亞德安在姐姐婚禮當天準備一段「短短」的致辭。家人間累積了多年的嫌隙，眼看著就要在今晚一觸即發...亞德安的女友是否會回心轉意？家人間的問題該如何處理？接踵而來的問題對他來說，簡直是地獄…&lt;/p&gt;</t>
+          <t>&lt;p&gt;七位年齡介於17至70歲的都市男子，除了人生瀕臨崩潰外，沒有任何其他共同點。為了重新振作起來，他們相聚在一座車站，準備到野外參加一場特別訓練營。訓練營由一位性情古怪的女教練設計許多課程，教導他們重新認識自己。這項任務可不簡單，因為這群男人身邊總會發生意想不到的事。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>法語</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/各類改編/喜劇/家庭教育/情感教育/愛情/法語/自我成長</t>
+          <t>SDGs3健康與福祉/喜劇/情感教育/法語/自我成長</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>嘻哈英熊</t>
+          <t>撼山河 撼向世界</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Super Bear</t>
+          <t>Free Beats：The Musical Journey of CHEN Ming Chang</t>
         </is>
       </c>
       <c r="C95" t="n">
-        <v>79</v>
+        <v>111</v>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>王琦</t>
+          <t>林正盛</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>劉康/徐夢娟/林強/梁曉強/郭政建</t>
+          <t>伍佰/吳念真/是枝裕和/朱約信/李永豐/杜篤之/林正盛/柯一正/王沛瀅/蕭菊貞/許景淳/陳懷恩/陳明章/雷輝/馬世芳</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>&lt;p&gt;為救回被盜獵分子擄走的小熊－嘻哈，生性魯莽的熊爸－大山闖入了節日中熱鬧的人類城鎮；就在大山即將被抓之際，卻被神秘的特工狗－亨特救下。此時的嘻哈已落入動物販賣集團的魔窟，被壞人扮成熊貓，身價暴漲。為救回兒子，大山與亨特組成動物特工拍檔，展開潛入魔窟的秘密行動；滿載動物的火車即將啟程，救援刻不容緩，可神秘的亨特卻將大山帶往另一個方向……&lt;/p&gt;</t>
+          <t>&lt;p&gt;陳明章，年輕時接觸西洋音樂，從披頭四到巴布狄倫，常常拿著一把吉他就自學自彈唱著，在那時台灣戒嚴封閉的社會風氣中，沉浸在音樂裡的他感受到快樂與自由，因此立志成為音樂人，後來，遇見了陳達的月琴吟唱深受感動，決定回頭踏尋台灣土地，認識這塊土地傳唱的歌謠樂音，於是環台拜師學藝傳統戲曲音樂，融會貫通於創作上，寫出了許多屬於台灣自己的音樂與故事…&lt;/p&gt;&lt;p&gt;邀請您一起進入陳明章的內心和生活，在他的創作歷程中從國際電影配樂一直到歌曲、舞台劇等等的音樂產出心路歷程，同時也在片中的一首首歌曲中感受到台灣的從戒嚴到解嚴，從專制到民主的社會氛圍演進，一起流動搖曳結合在時代與社會的氛圍裡，連結著我們的對於台灣這片土地的共同記憶。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/動作冒險/國語/學習單</t>
+          <t>SDGs16和平正義/國語/學習單/日語/歷史傳記/社會議題/臺語/藝術領域/音樂歌舞</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片/萌獸影展</t>
+          <t>亞洲片/國片/紀錄片</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2021-09-30 00:00:00</t>
+          <t>2026-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>月影</t>
+          <t>格列佛遊記：重返小人國</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Moonlight Shadow</t>
+          <t>Gulliver Returns</t>
         </is>
       </c>
       <c r="C96" t="n">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>楊毅恆</t>
+          <t>伊利亞馬克西莫夫</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>佐藤緋美/宮澤冰魚/小松菜奈/臼田麻美</t>
+          <t>斯科特雷/比利鮑伯湯普森/泰勒邦奇/艾莉森雷伊羅森菲爾德/韋恩格雷森</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>&lt;p&gt;練習道別的開始，獻給曾失去摯愛的一封情書 名為五月的女子，她的愛人阿等因車禍意外而身亡。她無法接受男友的死訊。阿等有一個弟弟叫阿柊，當時阿等就是開車送阿柊的女友弓子回家，結果雙雙身亡。自從女友死後，阿柊就一直穿著弓子的制服。五月經常跟阿柊見面，以確保彼此還能相安無事地活著。某天，一名神秘女子有麗帶他們來到河邊，目睹了「月影現象」，據說那是一個偶然發生的奇蹟，傳說發生「月影現象」之時，就能有機會再見到所愛的亡者一面，藉此撫慰內心的傷痛...。&lt;/p&gt;</t>
+          <t>&lt;p&gt;平凡人的不凡狂想曲，勇氣不等於外貌大小，誰說英雄一定得是”大”人物？知名的世界旅行者和冒險家格列佛，某天受邀返回利利普國，在那裡，他被稱為英雄，因為曾打敗過先前無人能敵、鄰國的布列夫斯古國。當他到達後，他只看到憤怒、恐慌和絕望的人群，因為利利普國王讓他的人民相信傳說中的英勇巨人格列佛即將回歸。然後在發現格列佛只是一介平凡”小”人之後，讓整個城鎮已經準備好建造大型設施來迎接一名巨人的小人國國民大失所望，氣憤的國王甚至下令處決格列佛！？與此同時，無敵的布列夫斯古國艦隊在利利普國的城門外再次展開威脅，格列佛決定踏上一段不符合居民期待的旅程，將透過對抗艦隊、保護利利普國來證明自己，並非巨人才能成就偉大的事，只要努力再加上一點點運氣，也可以成為很有魅力的英雄。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/各類改編/情感教育/日語/生命教育</t>
+          <t>SDGs17多元夥伴/兒童親子/動作冒險/友情/情感教育/療癒溫馨/綜合領域</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2024-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>米開朗基羅：無盡之詩</t>
+          <t>他們在島嶼寫作Ⅲ 新寶島曼波</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Michelangelo：endless</t>
+          <t>The New Formosa Mambo</t>
         </is>
       </c>
       <c r="C97" t="n">
-        <v>98</v>
+        <v>138</v>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>伊曼威利伊奇布</t>
+          <t>杲中孚/楊澤</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>安瑞克羅維梭</t>
+          <t>楊澤</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>&lt;p&gt;名列「文藝復興三傑」之首的米開朗基羅，從小展現對藝術的極高天分，更受到當時最具權勢的麥迪奇家族拔擢。不料命運多舛，提拔他的知己羅倫佐竟突然辭世，頓失依靠的他，回到修道院後改學解剖，透過研究人體經絡、骨骼結構、肌肉及血管，竟意外開啟人像雕塑的嶄新境界。此時，他在義大利西北部的卡拉拉採石場，發現了全世界最美麗、最細緻的大理石群，讓他深受「永恆」啟發，決心對抗腐敗的俗世心態，打造出跨越永恆的藝術之作。以壁畫《創世紀》、《最後的審判》及雕塑《大衛像》奠定了他在藝術史上破天荒的地位。這些強烈的藝術風格，甚至影響數個世紀的藝術家們，迄今仍無人能超越其成就。&lt;/p&gt;</t>
+          <t>&lt;p&gt;「與其向人生認錯，不如向文學認錯；與其向文學認錯，不如向音樂認錯；與其向音樂認錯，不如向山水認錯，向大地認錯。」&lt;/p&gt;&lt;p&gt;傳記主，詩人楊澤在這部結合音樂片、偽紀錄片及浪漫喜劇成一體的非典型文學電影中如是說。&lt;/p&gt;&lt;p&gt;與其向紀錄片認錯，不如向音樂片認錯，不，致敬。這部新型態的電影，從頭到尾由詩人楊澤夫子自道，融合詩與歌、文學與人生、都會文明與大自然，在悠悠蕩蕩的文化鄉愁牽引下，漫遊於台灣島的好山好水間，處處存詩意，步步有歌吟。&lt;/p&gt;&lt;p&gt;本片堪稱年度音樂片。由年輕的繆夫人樂團擔綱創作演出，本片的五首主題曲皆來自楊澤的新舊詩作，由詩人特別為片中的人物、情節而設，而寫。拍片期間同步完成的另外幾首未入歌的詩，則以朗讀的形式穿插出現於片中。電影呈現老中青三代音樂創作者同台飆歌的盛況，包括代表新世代的女主角陳塵（小匚）、女配角怪少女林纓、中生代原住民歌手巴奈、毛恩足、月琴傳藝師張日貴阿嬤，從詩朗讀到新詩新唱，到老歌重唱，一系列從島嶼台灣靈魂深處發出的告白及見證，帶領島上眾人齊聚一堂，引頸高歌，一詠三嘆，迎向山海，共譜《新寶島曼波》的靈動樂章。這部由詩人楊澤自編自導自演的新形態紀錄片，不折不扣是詩人楊澤獻給生長島嶼及海洋的一首「大情歌」。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/學習單/歷史傳記/生涯規劃/綜合領域/義大利語/藝術領域</t>
+          <t>SDGs4優質教育/SDGs8工作及經濟/原住民語/國語/客語/歷史傳記/生涯規劃/臺語/藝術領域/音樂歌舞</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>劇情片/智財月線上影展/歐美片</t>
+          <t>亞洲片/國片/紀錄片</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>那一場呼嘯而過的青春</t>
+          <t>水漾少年</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>The Rebellious Youth</t>
+          <t>Water Boys</t>
         </is>
       </c>
       <c r="C98" t="n">
         <v>110</v>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>韓天</t>
+          <t>宋灝霖</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>劉暢/卜冠今/曲哲明/李夢/楊爽/黃覺</t>
+          <t>吳俊霆/李孝謙/王川/辛雲來/馮祥琨</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>&lt;p&gt;18歲的東北女孩楊北冰，是手下有一幫姐妹的大姐大，一次闖入男澡堂作戰，對於一心動不已，但於一喜歡的是南方女孩紫薇。與此同時危險也悄然靠近，楊北冰和於一意外目睹舞廳老闆雷管的秘密，又發現紫薇和雷管的曖昧關係...成人世界充滿著意想不到的殘酷，意外重重後，楊北冰離開家鄉。多年後楊北冰回到這座曾經的工業城市，和於一重逢，回望那場呼嘯而過的青春......&lt;/p&gt;</t>
+          <t>&lt;p&gt;五名高中生陰差陽錯地加入了學校的男子花樣游泳隊，其貌不揚的張偉還意外被任命為隊長。訓練的第一天教練就出了意外，從未擔任過"領導"的張偉必須承擔起半個教練的職責，竟發現隊友高飛、陳銘涵、蛐蛐、王子，沒一個真的想練花樣游泳，就連張偉自己也是為了逃自習課。游泳隊突然來挑釁，五人合力回擊，贏得了事關泳池使用權的比賽，卻還是被學校通知必須遷就游泳隊的訓練。少年們內心的倔強被點燃，賭氣對抗不公，並立下軍令狀，一個月後奉上一場精彩絕倫的表演。可他們一沒泳池二沒教練，連花樣游泳是什麼都不知道。於是，一場「自學花樣游泳」的旅程就此拉開了帷幕......&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/友情/各類改編/國語/愛情/校園/自我成長</t>
+          <t>SDGs10減少不平等/SDGs5性別平權/健體領域/友情/國語/性平教育/自我成長/運動熱血</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2022-12-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>四層公寓</t>
+          <t>羅馬時光機</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Walk Up</t>
+          <t>The Prince of Rome</t>
         </is>
       </c>
       <c r="C99" t="n">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>洪常秀</t>
+          <t>愛德華多法爾柯納（愛德華多馬力亞法爾柯納）</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>宋宣美/朴美昭/李慧英/權海虓/申晳浩/趙倫嬉</t>
+          <t>丹妮絲坦士奇/安德烈薩托萊帝/朱莉婭貝維拉瓜/朱賽佩巴帝斯通/費立波提米/賽吉奧魯比尼（塞吉奧魯比尼）/馬可札尼里</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>&lt;p&gt;導演與女兒多年未見，為了幫助想學習室內設計的女兒，感情生疏的兩人一同造訪了導演的設計師好友，以及她買下的四層樓公寓。設計師帶著他們逐層參觀，一邊說起每層住戶的生活，從一二樓的餐廳私廚、三樓情侶的舒適小窩，到住著畫家的頂樓，他們拾級而上，也不禁想像起住在這棟公寓裡的模樣。&lt;/p&gt;</t>
+          <t>&lt;p&gt;巴托洛梅奧是一位富有而貪婪的人，他渴望貴族爵位超過一切。為了與阿科蘭波尼王子達成一項秘密交易，並獲得與他女兒結婚的機會。巴托洛梅奧必須穿越過去、現在和未來，通過重重考驗。在一些傑出同伴的幫助之下，他將與真實的自己面對面，賦予生命全新的意義。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>情感教育/生涯規劃/英文字幕/韓語</t>
+          <t>情感教育/歷史傳記/義大利語/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>魔法冒險之門</t>
+          <t>親愛的仇人</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>The Magicians</t>
+          <t>YoungJu</t>
         </is>
       </c>
       <c r="C100" t="n">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>雷納塔達列夫及亞洛夫</t>
+          <t>車聖德</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>伊斯蘭亞都林/尼基塔科洛格利維/艾莉娜巴巴克/范德米爾卡普斯丁/謝爾蓋克利莫夫/賽吉卡拉塞維奇</t>
+          <t xml:space="preserve"> 金香起/金祜廷/陳俊翔/劉宰明</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>&lt;p&gt;13歲的莫斯科男孩在學校的隱形置物櫃發現一個神祕火柴盒，可以幫他實現任何願望。天馬行空的阿圖姆可沒錯過這機會，當起魔法師，徹底解放他無邊無際的幻想。隨著一支支許願火柴燃盡，許多不可能的事情也化為可能，像是街頭突然出現一隻大象，整條街的人瘋狂跳舞。阿圖姆可以在繁星點點的夜空翱翔，不用裝備就能潛入大海深處，穿梭於幻想和記憶的世界。只不過，一切都是有代價的…&lt;/p&gt;</t>
+          <t>&lt;p&gt;《與神同行：最終審判》金香起主演&lt;/p&gt;&lt;p&gt;在一場車禍意外中失去父母的英珠，與弟弟過著相依為命的生活。唯一願意照顧她們的姑姑卻急著想把房子賣了，姊弟不願意，姑姑也拒絕再給予援助。沒想到弟弟又捲入犯罪事件，必須湊錢保釋他，走投無路下英珠只好去尋找在車禍中意外殺死父母的兇手尚文，打算報仇索賠。尚文與妻子經營小本生意，英珠在沒有表明身分下，謊稱要應徵工作，成功接近這對肇事者。沒想到尚文和妻子對英珠視如己出，儘管她偷錢被抓，仍把她當成自己的女兒悉心照顧。英珠陷入了人性糾葛，究竟應該坦白後離開？還是將錯就錯再度擁抱「新爸媽」？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>俄語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>俄語/兒童親子/情感教育/科幻奇幻/自我成長/英文字幕</t>
+          <t>SDGs16和平正義/學習單/家庭教育/情感教育/真人真事改編/社會議題/韓語</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2023-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>尋愛小說家：海史密斯</t>
+          <t>MAMAMOO：MY CON THE MOVIE</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Loving Highsmith</t>
+          <t>MAMAMOO：MY CON THE MOVIE</t>
         </is>
       </c>
       <c r="C101" t="n">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>伊娃維蒂亞</t>
+          <t>林在慶</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>派翠西亞海史密斯</t>
+          <t>Hwa Sa（華莎）/Moon Byul（玟星）/Solar（頌樂）/Whee In（輝人）</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>&lt;p&gt;本片根據海史密斯的私密筆記，展開她對同性之愛的深刻思索，同志身份與她的家庭、創作碰撞，產生強大疼痛的張力，海史密斯被迫隱藏性向並接受治療，仍一次次投入無果的狂戀，並自比為「永遠的尋愛者」，海史密斯寫下1950年代美國第一部結局圓滿的同志小說《鹽的代價》，以創作償還現實無法擁有的生活。&lt;/p&gt;</t>
+          <t>&lt;p&gt;大銀幕裡滿滿120分鐘，讓你體驗韓流大勢女團MAMAMOO的熱情與衝勁！跟著炫麗的影像，一起踏上他們成為全球巨星的刺激旅程。此次的現場演出中，可以看到30多首熱門歌曲的精彩表演。此外，還特別收錄了演唱會籌備過程和幕後花絮，除了有演唱會精彩的片段外，也能帶給歌迷新的感受。四位成員不僅呈現了令人耳目一新的精彩表演，還講述了他們在舞台背後的火熱而真誠的故事，在其他地方從未見過。邀請觀眾們一起踏上這段特別、令人心潮澎湃的旅程，一起嗨翻大銀幕！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>德語/性平教育/歷史傳記/法語/英語</t>
+          <t>歷史傳記/韓語/音樂歌舞</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>性平影展：閱界・跨界/智財月線上影展/歐美片/紀錄片</t>
+          <t>亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>神在囧途</t>
+          <t>放學後失眠的你</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>OHMYGOD！</t>
+          <t>Insomniacs After School</t>
         </is>
       </c>
       <c r="C102" t="n">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>弗朗切斯科阿馬托（法蘭切斯科阿馬托）</t>
+          <t>池田千尋</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>喬凡尼史托帝/沙瓦多阿基多費卡拉（薩沃菲卡拉）/芭芭拉龍琪/華倫提諾皮寇（范倫提諾皮康）</t>
+          <t>奧平大兼/森七菜</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>&lt;p&gt;由於人類沉淪，上天決定再派一位新的彌賽亞到人間拯救人類，天使亞力斯德的任務是讓一位女性懷孕，讓她產下新的救世主，但他卻搞錯對象，最終懷孕的是一位充滿偏見又小心眼的男教授尼可拉巴利斯塔力，因為這次的事件，天使和教授要在不牽扯太多人的狀況下解決難題……&lt;/p&gt;</t>
+          <t>&lt;p&gt;飽受失眠所苦的高中生中見丸太，某天在學校天文台發現同班女同學曲伊咲正在那裡補眠，他們這才發現原來彼此都有失眠的困擾，天文台成了同病相憐的兩人的祕密基地，然而當他們未經允許使用天文台的事情曝光後，丸太與伊咲面臨失去這個地方的風險，為了不讓這個屬於他們的天文台消失，兩人決定重整瀕臨廢社的天文社，一同爭取正式使用天文台的許可。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/喜劇/性平教育/義大利語/英文字幕</t>
+          <t>SDGs3健康與福祉/各類改編/家庭教育/情感教育/愛情/日語/校園/英文字幕</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>小木偶：馬戲團奇遇記</t>
+          <t>誰是外星人</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Pinocchio：A True Story</t>
+          <t>There is an Alien Here</t>
         </is>
       </c>
       <c r="C103" t="n">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>瓦希里羅文斯基（瓦西里羅文斯基）</t>
+          <t>崔銀鍾</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>丹妮拉梅德韋傑夫/伯納德傑克森/喬登沃斯利/喬納森薩爾維/大衛格魯特/麗莎克里莫娃</t>
+          <t>全宰亨/太亢鎬/尹珍映/李賢雄/玧在/裵盧麗/趙炳圭/金圭鍾</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>&lt;p&gt;皮諾丘為了想看看這個世界，逃離木匠傑佩托的家，跟隨迪波加入了摩加福科率領的巡迴馬戲團。會說話的木偶皮諾丘成為馬戲團的耀眼明星，在每個城鎮的演出場場爆滿。馬戲團助手貓咪和狐狸則趁這時候洗劫居民的家，但皮諾丘並不知情。他愛上摩加福科的女兒貝拉，卻因為自己不是人類，而無法贏得貝拉的心。小丑范托茲建議皮諾丘去找仙女露希達幫忙。於是皮諾丘和迪波展開一段奇妙旅程，只是他們並不知道，警探布里歐尼正在調查鎮上發生的多起搶劫案，而且他把犯人鎖定為皮諾丘。皮諾丘究竟能否證明自己的清白，變成人類，贏取貝拉的芳心呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;2020年黃色液態外星人入侵世界時，幾位外星人研究俱樂部的成員躲在地堡倖免於難。但當外星人進入某個成員的體內時，混亂隨之而來。要是沒在30分鐘內找出並殺死那個外星人，所有人都會死。面對外星人的入侵，這群最後的倖存者有辦法活下來嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs4優質教育/兒童親子/各類改編/情感教育/科幻奇幻/英文字幕/英語</t>
+          <t>SDGs17多元夥伴/友情/喜劇/韓語</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2023-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>環保小遊俠</t>
+          <t>金邊白樓青春夢</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>The Little Gang</t>
+          <t>White Building</t>
         </is>
       </c>
       <c r="C104" t="n">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>皮耶沙爾瓦多利</t>
+          <t>寧卡維</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>保羅貝侯斯特/科隆比施密特/羅宏嘉貝路多/艾梅麥德威爾/雷德萬塞勒姆/馬蒂斯克洛迪奧金斯</t>
+          <t>奇那多森/珍妮敏/皮斯春/索卡烏克/索萬托奧/西坦胡特/錢達林Y</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>&lt;p&gt;這是一部獻給年輕觀眾，歡樂、迷人並且鼓舞人心的喜劇電影，同時是一部引人入勝、代表我們這個時代，適合全家一起看的電影。夏天來了，在科西嘉島上一個美麗村莊裡生活的五位小學生，碰到了難題。當地一間工廠持續污染他們心愛的河流，該怎麼辦？束手無策的他們，在忍無可忍之下，只好團結一心，決定採取激進的非常手段直接行動。只不過，所有人都沒想到的是，他們的冒險計畫卻意外出了差錯……&lt;/p&gt;</t>
+          <t>&lt;p&gt;20歲的桑楠和兩個好友在金邊的地標性建築「白色大樓」一起長大。任城市瞬息萬變，三人對舞蹈的熱情和登台的夢想卻始終如一，父母的生活方式也依舊傳統。面對「白色大樓」將被拆除的現狀，父親未能說服社區統一接受政府的搬遷補償，最要好的朋友也即將離開柬埔寨。此時的桑楠發覺，他一直稱之為家的地方正搖搖欲墜。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>高棉語</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/SDGs6淨水及衛生/兒童親子/友情/法語/環境教育/自我成長/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs9工業及建設/社會議題</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2024-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>瘋狂喜劇家</t>
+          <t>亞斯小子</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>The Strangeness</t>
+          <t>Mr. Know-it-all</t>
         </is>
       </c>
       <c r="C105" t="n">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>羅貝托安度</t>
+          <t>史帝芬阿奇納德/法蘭索普雷沃列古尼</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>托尼瑟維洛/羅薩里奧李斯瑪/范倫提諾皮康/茱莉婭安度/薩沃菲卡拉</t>
+          <t>亞努杜克瑞/卡洛琳希霍/尚法蘭科卡瑞/愛麗絲戴維/馬克思貝瑟特德馬格拉夫</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1921年，未來的諾貝爾文學獎得主路易吉皮藍德羅回到他心愛的西西里島，參加他的導師、知名小說家兼劇作家喬萬尼維爾加的80大壽。一抵達阿格里真托，突如其來的消息讓他陷入回憶。這段荒謬又奇幻的旅程讓他直面過去，推動他創作出代表作《六個尋找作者的劇中人》，將在二十世紀的戲劇界掀起一場全球革命。&lt;/p&gt;</t>
+          <t>&lt;p&gt;35歲的文森巴度是192公分高的單身足球教練。他13歲、153公分高的姪子里歐是有亞斯伯格症的天才棋手。他們陰錯陽差走進彼此生命，為他們的生活帶來很大的改變。不僅顛覆了文森的世界，還帶給里歐千載難逢的契機…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/歷史傳記/生涯規劃/義大利語/自我成長/英文字幕</t>
+          <t>SDGs4優質教育/健體領域/兒童親子/學習單/家庭教育/法語/特殊教育/療癒溫馨/綜合領域/自我成長/運動熱血</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>仇恨謎林</t>
+          <t>歡迎光臨森林餐廳</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>R.M.N.</t>
+          <t>The Restaurant in the Forest</t>
         </is>
       </c>
       <c r="C106" t="n">
-        <v>127</v>
+        <v>92</v>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>克里斯汀穆基</t>
+          <t>泉原航一</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>茱蒂絲史塔特/馬林格里戈雷</t>
+          <t>佐伯日菜子/奧菜惠/小宮孝泰/染谷俊之/森永悠希/畑芽育/船山哲/谷田步</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>&lt;p&gt;馬提亞離開故鄉羅馬尼亞遠赴德國打工，兒子突如其來的意外，充滿歧視的職場環境，雙重壓力下他決定返鄉照顧兒子。而迎接他的卻是冷漠的妻子及兒子對意外的沉默。他心中虔誠純樸的小鎮，竟因三位南亞移工的到來，遭到居民們排斥驅逐。此時兒子意外的真相，也在這些事件連鎖反應下，逐漸撥雲見日……&lt;/p&gt;</t>
+          <t>&lt;p&gt;一個神情沮喪的男子走進森林，想在樹上上吊自殺，但卻因失足而自殺不成。一位獵人碰巧經過並詢問這名男子：「你為什麼想死？」。數年以後，男子在獵人的餐廳上班。這間位於偏僻林中的餐廳以法式餐點聞名，客人不遠千里而來。不過謠傳，廚師為客人烹煮的是生命最後的晚餐。某天，一位絕望的少女踏入林間……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>羅馬尼亞語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/各類改編/社會議題/種族認同/羅馬尼亞語/英文字幕</t>
+          <t>SDGs3健康與福祉/日語/生命教育/療癒溫馨/社會議題/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2026-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>嬰煞</t>
+          <t>湯姆克魯斯：永遠的巨星</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Seire</t>
+          <t>Tom Cruise：The Last Movie Star</t>
         </is>
       </c>
       <c r="C107" t="n">
-        <v>102</v>
+        <v>73</v>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>朴江</t>
+          <t>湯姆奧德</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>RYU Abel（柳亞伯）/徐現宇/沈恩右</t>
+          <t>A.A.道德/丹喬林/傑佛瑞馬克納布/斯科特門德爾森/比奇埃比里/理查洛普</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>&lt;p&gt;違反規定的人後果自負。&lt;/p&gt;&lt;p&gt;在韓國有個禁忌，只要家中有歲數不滿三週的嬰兒，親屬們都不可以參加葬禮。偏偏宇振不信邪，他在收到前女友去世的消息後，不顧妻子的勸阻，執意前往她的葬禮悼念她。那天之後，怪事接連發生，他的孩子無來由生病。為了將不幸轉嫁給他人，他的妻子要他去偷三樣東西，一樣要去酒吧偷，另一樣要從商店偷，剩下一樣則要從陌生人那裡取得…&lt;/p&gt;</t>
+          <t>&lt;p&gt;湯姆克魯斯是1980年代好萊塢的指標性人物，雖然曾經歷職業生涯低谷，但他靠著搏命演出，重回演藝事業高峰，在這個充斥著超級英雄和奇幻系列電影的娛樂世界，湯姆克魯斯獨樹一幟，邁入演藝圈四十年的他，再次憑藉不顧生命危險的演出，成為票房之王，以此奠定他在娛樂圈、甚至整個流行文化中不可取代的地位。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>懸疑驚悚/韓語</t>
+          <t>SDGs8工作及經濟/歷史傳記/英語</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>愛情不及格</t>
+          <t>大甲媽祖回娘家 數位修復版</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>I Was a Secret Bitch</t>
+          <t>The Homecoming Pilgrimage of Dajia Mazu</t>
         </is>
       </c>
       <c r="C108" t="n">
-        <v>113</v>
+        <v>29</v>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>三木康一郎</t>
-[...6 lines deleted...]
-      </c>
+          <t>黃春明</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr"/>
       <c r="G108" t="inlineStr">
         <is>
-          <t>&lt;p&gt;26歲的荒井弘美在百貨公司中的蛋糕店上班。單身的她最擅長的就是讓男人迅速愛上她！一旦男人跟她告白她就火速離開他！她總是主動出擊吸引男人卻又不帶感情。弘美的新目標是在同一家百貨公司工作的安藤，兩人終於約會並越走越近。但她卻發現安藤是比她更高竿的情場高手，不但大玩劈腿遊戲，玩弄感情的功夫更勝弘美一籌。&lt;/p&gt;</t>
+          <t>&lt;p&gt;電視紀錄片「芬芳寶島」系列。&lt;/p&gt;&lt;p&gt;當年大甲媽祖遶境為八天七夜，信眾不畏艱苦追隨媽祖，一路從台中步行到雲林北港，最後再護駕媽祖回大甲，完整記錄了謁祖進香與宗教儀式。在本片中能看見信仰強大力量，以及台灣樸實堅韌的民情，為鄉土民俗之經典作品。因語言政策禁止方言，故須以國語旁白配音播出，本次數位修復版為「台語」版本，更顯語言與民俗之美。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/品德教育/學習單/性平教育/情感教育/愛情/日語/自我成長</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/國片/影視聽中心/紀錄片</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2024-01-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>天晴有時</t>
+          <t>人面魚：紅衣小女孩外傳</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Whether the Weather Is Fine</t>
+          <t>The Devil Fish</t>
         </is>
       </c>
       <c r="C109" t="n">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>卡洛法蘭西斯科馬納塔</t>
+          <t>莊絢維</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>丹尼爾帕迪拉/切洛桑托斯孔奇奧/蘭斯里芙爾</t>
+          <t>吳至璿/張書偉/徐若瑄/鄭人碩/高慧君/龍劭華</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>&lt;p&gt;海燕颱風後，港口城市滿目瘡痍，青年米格的家在一夜之間成了斷垣殘壁，他和母親以及女友在廢墟間行走，難以置信家鄉一夕變色。怎知颱風尾還在掃，另一波暴風雨又將來襲，眾人驚惶失措，糧食短缺、避難中心湧入數不盡的傷患。米格決定帶著親人一同離開傷心地，他們沿途目睹颱風最輿情的摧殘，面對災後的人生，他們該如何重新找到希望？&lt;/p&gt;</t>
+          <t>&lt;p&gt;刑事組警官阿忠（張書偉飾）帶著一樁離奇的滅門血案找上虎爺乩身志成（鄭人碩飾），志成決定對兇嫌執行驅魔儀式「炸魔神仔」，未料棄置的吳郭魚屍嘴中竟吐出一條遭附身的小魚，被男孩家豪（吳至璿飾）撿回家飼養。一連串的怪事隨即開始發生，母親雅惠（徐若瑄飾）更是舉止怪異，陷入瘋狂。為拯救母親，家豪向虎爺求救，他們原以為化解了人面魚的怨念就能阻止這一切，沒想到更難解的仇恨，正潛伏在森林裡等著他們…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>菲律賓語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs13氣候行動/SDGs3健康與福祉/情感教育/瓦瑞語/社會議題/英文字幕/難民議題</t>
+          <t>SDGs16和平正義/國語/懸疑驚悚/綜合領域</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/國片</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2023-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>五個惡魔</t>
+          <t>闔家辣</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>The Five Devils</t>
+          <t>Chilli Laugh Story</t>
         </is>
       </c>
       <c r="C110" t="n">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>蕾雅米修斯</t>
+          <t>鄭晉軒</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>穆斯塔法姆本格/絲瓦拉艾瑪蒂/莎莉德拉梅/阿黛兒艾薩卓普洛斯</t>
+          <t>吳君如/呂爵安/梁詠琪/鄭中基</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>&lt;p&gt;擁有嗅覺超能力的奇異女孩，意外聞出家中深埋已久的秘密…&lt;/p&gt;&lt;p&gt;冷冽大湖座落的偏山小鎮，特異而孤獨的女孩薇琪擁有神奇的嗅覺超能力，她能複製出各種氣味並小心蒐藏在標記的罐子裡，甚至是媽媽瓊安的味道。某天，疏遠陌生的姑姑茱莉亞登門造訪，薇琪意外被她的氣味所牽引，而陷入一段段黑暗弔詭的記憶中。這座小鎮、這個家裡、每段關係，塵封多年的秘密也將被揭開……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;年輕男孩柏軒（呂爵安飾）在家工作期間，每天跟家人大眼瞪小眼，無意間發現母親（梁詠琪飾）的手工辣椒醬大受朋友好評，決定說服父親（鄭中基飾）、大姑媽（吳君如飾）一起製作辣椒醬，再到社群平台上銷售，企圖藉此轉移注意力，維護家庭和諧氣氛。沒想到這個無心插柳柳橙汁的突發奇想，正好迎合消費者在家吃飯的需要，辣椒醬生意一鳴驚人，創造銷售奇蹟，更為這一家人帶來許多意想不到的發展！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文/粵語</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/性平教育/愛情/懸疑驚悚/法語/英文字幕</t>
+          <t>SDGs12責任消費與生產/商業金融/喜劇/家庭教育/生涯規劃/綜合領域/自我成長</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2024-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>草包市長出任務</t>
+          <t>女影人生</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Cetto is Back, Doubtlessly</t>
+          <t>Hommage</t>
         </is>
       </c>
       <c r="C111" t="n">
-        <v>92</v>
+        <v>107</v>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>吉烏里奧曼弗雷多尼亞</t>
+          <t>申秀媛</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>卡泰麗娜舒拉/安東尼奧阿巴內斯/尼可拉瑞格內瑟/強菲立奇因帕拉圖/達維德焦爾達諾</t>
+          <t>李姃垠/權海虓/金祜廷/陳俊翔</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>&lt;p&gt;君主時代好？還是民主社會好？ 擔任上濱市長十年後，塞托拉夸倫克在德國展開新的生活。他坐擁一間連鎖餐廳和披薩店，有一位漂亮的德國太太，以及兩個新納粹主義的姻親，他們認為塞托是一個出色的義大利企業家。當塞托最愛的姨母把他叫回義大利並揭露他的身世時，他被迫重操舊業，再次參政，只不過這次的後果將不可估量。&lt;/p&gt;</t>
+          <t>&lt;p&gt;智婉是一位49歲的女導演，在她的第三部電影乏人問津後，是否要繼續拍第四部成了她的難題。在家中，智婉跟丈夫也失和，眼看她經濟陷入困境，丈夫不願再協助她。此時，電影館請智婉幫忙修復一部老電影，該電影是由韓國第一位女導演所拍攝，但影片中某些音檔已損壞，在事業及婚姻都失意的情況下，智婉決定全心投入影片修復工作。為了補回失去的音檔，智婉去拜訪一些60年代的電影工作者，透過與這些前輩的對談，智婉開始以不同的角度看待這世界，她也開始審視自己的人生及電影對她的意義。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs17多元夥伴/喜劇/多元文化/政治/種族認同/義大利語</t>
+          <t>SDGs5性別平權/SDGs8工作及經濟/學習單/性平教育/生涯規劃/自我成長/藝術領域/韓語</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片/性平影展：閱界・跨界/智財月線上影展</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2024-01-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>藍色項圈</t>
+          <t>來自京都的信</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>The Blue Choker</t>
+          <t>A Letter from Kyoto</t>
         </is>
       </c>
       <c r="C112" t="n">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>張訓瑋</t>
+          <t>金玟珠</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>傅顯捷/恬妞/杜以謙/汪師超/謝欣穎/陳以文/黃采儀</t>
+          <t>宋智賢/車美京/韓善化/韓彩兒</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>&lt;p&gt;向來教學形象完美、聲名遠播的「愛迪生中學」，流傳著一個神祕的校園傳說：「聽說成績不好的同學，只要進入420號房後還能活著出來，從此成績將會突飛猛進...」。剛轉學來到這裡的天才學生葉群，對這樣的傳說感到嗤之以鼻，更對校內充滿壓力的氣氛和扭曲的體制感到不可思議，單純的他想要改變現狀，卻不知道一場詭譎的風暴已直衝他而來！&lt;/p&gt;</t>
+          <t>&lt;p&gt;眼不見心不煩，卻纏繞於心。&lt;/p&gt;&lt;p&gt;老公過世後，花子就獨自在釜山撫養三個女兒，一天，在首爾處處碰壁的二女兒慧英回到了釜山，她偶然在家裡看到一封用日文寫的信，引發了她的好奇心，她開始問起媽媽的過去，並聽到了之前從未聽說的故事，花子埋藏在心頭幾十年的秘密也漸漸揭曉…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/國語/懸疑驚悚/校園/社會議題</t>
+          <t>SDGs3健康與福祉/情感教育/療癒溫馨/種族認同/英文字幕/醫療議題/韓語</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>劇情片/國片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2023-03-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>大名倒產</t>
+          <t>致親愛的孤獨者</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>We're Broke, My Lord！</t>
+          <t>Dear Loneliness</t>
         </is>
       </c>
       <c r="C113" t="n">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>前田哲</t>
+          <t>于瑋珊/廖哲毅/練建宏</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>佐藤浩市/宮崎葵/小手伸也/小日向文世/杉咲花/松山研一/櫻田通/淺野忠信/神木隆之介</t>
+          <t>劉冠廷/劉明勳/姚淳耀/張寗/李聿安（李婕）/李雪/林慈恩/蕭博妃/謝欣蔚/鍾政均/駱以軍</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>&lt;p&gt;松平小四郎在某個偶然的機會下，意外成為「越後丹生山藩」的藩主，卻也發現同時背負了100億日圓的債務，有錢能使鬼推磨，無錢便做推磨鬼，自古以來金錢一直是人類共同面臨的課題，對松平小四郎來說也不例外，這個有趣的故事講述松平小四郎在這樣的困境中，如何與他的朋友一起翻轉人生。&lt;/p&gt;</t>
+          <t>&lt;p&gt;相信我，十年後的你，二十後年的你，一定比現在，不那麼孤獨。12歲，剛升國一的小玉，躲在書店角落偷偷翻著言情小說，在現實生活投射故事情節，一步一步走向大衛老師。序幕即將上演，該與不該，一切好似都越來越危險…18歲，從屏東到台北的凱涵，滿心期待著大學生活。系統發生問題，宿舍被大陸學生晨輝優先入住，第一次獨立自處的她，受網友煽動了激憤的心，她決定豁然起身…&lt;/p&gt;&lt;p&gt;20歲，來台北工作的小薰，意外成為「教化」受刑人的會客妹，遇見了木訥寡言的2923。兩人之間漸漸有了不一樣的情愫，直到小薰開始窺探2923的過去…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs1終結貧窮/SDGs8工作及經濟/友情/各類改編/商業金融/喜劇/日語/英文字幕</t>
+          <t>SDGs4優質教育/SDGs8工作及經濟/國語/學習單/性平教育/情感教育/校園/社會議題/綜合領域/自我成長</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/國片</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
+          <t>2023-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>公主與野獸</t>
+          <t>消失的圖書館寶藏</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>My Sweet Monster</t>
+          <t>Raiders of the Lost Library</t>
         </is>
       </c>
       <c r="C114" t="n">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>維克多格盧胡申/馬克希姆沃爾克夫</t>
+          <t>格雷布奧洛夫</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>波利休爾/海莉達夫/瓊海德</t>
+          <t>亞歷克賽席列布瑞亞柯夫/吉洪日茲涅夫/謝爾蓋加扎羅夫/阿爾提姆特卡欽科（阿爾喬姆特卡欽科）/黛安娜珀查爾絲卡雅</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>&lt;p&gt;公主芭芭拉是一個不拘小節，從來不循規蹈矩的人，更不願意遵守父親所為她設下的公主規矩。叛逆的芭芭拉終於在某天逃離皇宮，朝她自以為的自由而去。過程中，她落入了可怕的森林強盜伯紀手中。她的到來把伯紀的生活搞得翻天覆地，芭芭拉甚至在伯紀的森林中制定了自己的規則。剛開始伯紀相當討厭芭芭拉的跋扈，但相處的日子愈久…他開始發現芭芭拉的與眾不同，喜歡與討厭的界線也漸漸變得模糊…&lt;/p&gt;</t>
+          <t>&lt;p&gt;蘇聯工人在莫斯科的地鐵挖掘隧道時，發現了一個通往神秘圖書館的鑰匙。圖書館的擁有者就是有名的「恐怖伊凡」。幾十年後，工人的曾孫以力亞在曾祖母家中發現了這件古物。數個世紀以來人們都在找尋這座失落的圖書館，因此一些有權有勢的人想要逮到以力亞。對此事一無所知的以力亞，從一位神秘的陌生人口中得知寶物的價值。以力亞和這位神秘陌生人決定一起尋找圖書館。一位美麗的密碼學家艾莉納也加入了他們，她負責解密刻在古物上的加密訊息。這三人展開的冒險危險重重，上山下海，橫跨俄羅斯甚至去到克里姆林宮的秘密地下墓室…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>俄語</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs5性別平權/兒童親子/動作冒險/性平教育/自我成長/英文字幕/英語/音樂歌舞</t>
+          <t>俄語/動作冒險/綜合領域/英文字幕</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>逃出神秘島</t>
+          <t>童心馬戲團</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Go Away， Ultramarine</t>
+          <t>Poly</t>
         </is>
       </c>
       <c r="C115" t="n">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>柳明菜</t>
+          <t>尼可拉斯凡尼爾</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>中村里帆/伊藤由美/君澤由紀/岩井拳士朗/松岡廣大/松本妃代/橫濱流星/片山萌美/矢作穗香/飯豐萬理江/黑羽麻璃央</t>
+          <t>佛朗索瓦克魯塞/埃莉薩德藍伯特/派屈克坦西/茱莉嘉葉</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>&lt;p&gt;高中生七草與其他2000人，發現自己被捨棄在「階梯島」，而且眾人全都喪失抵達小島之前的記憶。階梯島上有道長長的階梯，貫穿小島延伸到高山上，而統治小島的魔女就住在山上。離開小島的唯一方法，是找出自己失去了什麼。然而七草並不想離開這裡，他喜歡上這裡的生活。直到有天七草的童年玩伴，真邊由宇的出現，打亂了他的生活。為何像真邊由宇這麼開朗的人也會遭捨棄？這些神秘事件背後的魔女究竟是誰？兩人一步步探索階梯島的真相…&lt;/p&gt;</t>
+          <t>&lt;p&gt;10歲的瑟希樂跟母親剛回到鄉下，她還不太適應那裡的生活。這時正好來了一組巡迴馬戲團。大家爭先恐後，都想一睹小馬波力的風采。然而瑟希樂卻發現波力受到主人柏卡魯的虐待。她想拯救波力。她將波力藏了起來，不讓大人發現，並且意外地獲得神秘的維托及村裡其他小孩的幫助。為了逃脫柏卡魯的追尋，瑟希樂跟波力展開了一段充滿驚喜的冒險。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文/法語</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/懸疑驚悚/日語/科幻奇幻</t>
+          <t>SDGs15保育陸域/友情/情感教育/生命教育</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2023-04-26 00:00:00</t>
+          <t>2024-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>我的陌生父親</t>
+          <t>幸福的所在</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Stolen Days</t>
+          <t>Safe Place</t>
         </is>
       </c>
       <c r="C116" t="n">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>古多隆巴迪</t>
+          <t>尤拉伊勒羅蒂奇</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>卡洛切爾切羅/喬治歐卡雷切/奧古斯多札札洛/里卡多史卡馬西奧/馬西莫波波利齊奧</t>
+          <t>尤拉伊勒羅蒂奇/戈蘭馬克維奇/絲涅札娜席諾琪希斯科夫</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>&lt;p&gt;薩勒沃五歲時，父親文森佐被捕入獄，他被送往義大利東北部的姨父家生活。幾年後，文森佐出獄，他想帶薩勒沃回去。父子兩人就像一對陌生人，差點認不出對方。於是他們一起開車返回義大利南部，文森佐在那裡有要完成的任務。這趟旅程中，他們終於能真實面對這段父子之情，並了解這段關係的意義。&lt;/p&gt;</t>
+          <t>&lt;p&gt;達米爾試圖結束自己的生命。當家人們仍焦頭爛額於拯救達米爾脫離輕生念頭之際，毫無同理心的警察單位與冷漠傲慢的醫護人員，卻宛如在他們的傷口上，發起一場沒有煙硝的戰爭。所有的一切都發生在事件爆發後的24小時內，短暫卻漫長，交織出一則痛徹心扉而又感人至深的家庭詩篇。&lt;/p&gt;&lt;p&gt;《幸福的所在》源自於導演尤拉伊勒羅蒂奇真實私密的個人生命經驗，亦是其首部長片作品，在寫實刻畫的無常脈絡下，實則溫柔吶喊：「好好保護自己所愛的人」。細膩的場面調度、詩意的影像氣質、條理的敘事結構，以及穿梭於角色內心和外在場景間抒情的攝影機運動，不僅横掃盧卡諾影展最佳首部電影、新導演、男主角等大獎，更代表克羅埃西亞角逐奥斯卡最佳國際影片。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>克羅埃西亞語</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/家庭教育/情感教育/生命教育/義大利語/警匪犯罪</t>
+          <t>SDGs3健康與福祉/克羅埃西亞語/家庭教育/生命教育/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2024-01-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>愛情精算師</t>
+          <t>墜惡真相</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Love Battle Love Battle</t>
+          <t>Anatomy of a Fall</t>
         </is>
       </c>
       <c r="C117" t="n">
-        <v>126</v>
+        <v>151</v>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>胡拉宏東迪</t>
+          <t>潔絲汀楚特</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>卡文英瑪諾泰/艾絲特蘇普莉拉</t>
+          <t>史旺亞勞德/山繆賽斯/桑德拉惠勒/米洛馬查多格拉納</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>&lt;p&gt;譚恩是保險公司的精算師，他在做任何事之前都會先以數字計算過一次，甚至連愛情也不例外。他想出了新的保險項目「真愛保險」，一上市就備受眾人關注。潔妲原先是個媒人，後來調職到譚恩的單位協助他收集資料，但潔妲深信真愛不能以數字計算，她的價值觀與譚恩完全相反。隨著譚恩和潔妲四處奔波，與投保人洽談他們是否要分手，兩人之間為了維護自尊的戰爭也悄悄開打。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一起離奇的墜樓事件，一場人性的殘酷剖析，真相和謊言又將如何辯證？德國作家珊卓與法國籍丈夫、11歲的兒子、一隻狗，同住在阿爾卑斯山區的偏遠小鎮，過著與世隔絕的生活，某日丈夫墜樓身亡，珊卓被控涉嫌謀殺，而唯一證人竟是盲眼的兒子，隨著警方調查及法庭審訊，意外揭露這段婚姻深藏的謊言與祕密……。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>泰語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/商業金融/喜劇/情感教育/愛情/泰語</t>
+          <t>SDGs16和平正義/SDGs3健康與福祉/SDGs5性別平權/婚姻關係/德語/性平教育/情感教育/法語/社會議題/英文字幕/英語</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2023-12-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>布拉姆的異想世界</t>
+          <t>勇鼠闖天堂</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Fidgety Bram</t>
+          <t>Even Mice Belong in Heaven</t>
         </is>
       </c>
       <c r="C118" t="n">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Anna van der Heide</t>
+          <t>德妮莎格林莫娃/揚布本尼切克</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>COEN VAN OVERDAM/EGBERT-JAN WEEBER/KATJA HERBERS/RENÉ GROOTHOF/TJEBBO GERRITSMA</t>
+          <t>格雷漢豪斯泰德/萊恩安迪斯/西蒙娜柏曼/韋恩格雷森/馬克湯普森/馬澤埃特威/麥克帕洛克</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>&lt;p&gt;#ADHD #注意力缺乏過動症 #受教權 #兒童表意權&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;患有注意力缺乏過動症（ADHD）的孩童，因為大腦神經荷爾蒙分泌不平衡的關係，對周邊發生的事件很敏感，在學習過程中也被貼上調皮搗蛋的標籤，然而也比一般孩童更具有想像力。患有過動症孩童也有接受教育的權利，所以在教育現場上，教師需要認識過動症、調整教學方式及陪伴，以提升孩童學習自信，減低其學習及適應團體生活的困擾。&lt;/p&gt;&lt;p&gt;本片的布拉姆充滿豐富的想像力，馬克老師也調整了教學方式，當布拉姆坐不住時，他會要班上同學站起來跳一跳，讓他也跟著動一動，老師也請他跑腿傳送資料，將舒緩他對學習的壓力。&lt;/p&gt;&lt;p&gt;◎看電影填問卷，即可參與抽獎：&lt;a href="https://www.surveycake.com/s/Oaaqv" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/Oaaqv&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎報名單場公播照過來：&lt;a href="https://reurl.cc/yLdXGq" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/yLdXGq&lt;/a&gt;&lt;/p&gt;&lt;p&gt;【劇情簡介】&lt;/p&gt;&lt;p&gt;布拉姆是個好動的七歲小男孩，喜愛幻想，對周遭的世界感到無比好奇。他要上一年級了，對此相當興奮的他卻遇到了費許老師。費許老師非常嚴格，講求紀律和秩序，他不在乎愛作夢的布拉姆天馬行空的想像力，還想盡辦法要求布拉姆凡事按照「正確」的方式來做。布拉姆的爸媽很困擾，擔心兒子要怎樣才能適應環境，而不會變得超級悽慘。還有布拉姆和費許老師，差異這麼大的他們要如何找到平衡點…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;我們原本是天敵，直到上了天堂，才知道我們原來都一樣... 老鼠薇琪的父親因曾經勇敢拔下狐狸的毛，而備受老鼠們尊敬。薇琪為了證明自己夠勇敢，於是也嘗試跑去拔狐狸的毛，沒想到意外讓兩個天生的宿敵-老鼠薇琪和狐狸白肚肚，發生了不幸的事故，他們在動物天堂相遇，竟為了完成這趟旅程而暫時摒棄了生前的天性，更意外成為了最好的朋友。他們一起經歷了許多意想不到的冒險，究竟他們只能在天堂時作為彼此暫時的朋友？還是能憑著友誼的力量，他們可以克服既有的天性，與對方繼續當朋友呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>荷蘭語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/人權法治/學習單/家庭教育/情感教育/特殊教育/療癒溫馨/社會議題/自我成長/荷蘭語</t>
+          <t>SDGs17多元夥伴/兒童親子/友情/學習單/情感教育/自我成長</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>動畫片/歐美片/萌獸影展</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2021-06-01 00:00:00</t>
+          <t>2024-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>羅馬救援戰</t>
+          <t>紅椒醬的滋味</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>The Legion</t>
+          <t>Hive</t>
         </is>
       </c>
       <c r="C119" t="n">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>荷西馬根</t>
+          <t>畢列塔巴索里</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>喬昆迪艾曼達/弗拉基米爾庫利奇/李帕特里奇/白靈/米基洛克</t>
+          <t>亞德蓮娜馬托西/伊卡加什/奧芮塔艾古希/庫姆里耶霍查/康拉賈/莫莉克馬修尼</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>&lt;p&gt;尼祿統治羅馬時期，帕提亞帝國試圖入侵失敗。但是，兩個羅馬軍隊被困在亞美尼亞的山區停滯不前，士兵也陸續死於酷寒。其餘的羅馬軍隊仍在敘利亞，儘管援兵僅需兩週就能抵達亞美尼亞，但整個山區佈滿了帕提亞帝國的巡邏兵。諾雷若是半個羅馬人，被賦予要攀越山區向外求援的任務。肩負整個軍團性命的諾雷若能成功拯救軍團嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;法赫莉的丈夫自從科索沃戰爭爆發後便不知下落，家庭因此面臨經濟困難。為了養家活口，法赫莉和村裡有著相同境遇的婦女一起創業，販賣自製的紅椒醬。但當地民風相當保守且父權，村民並不樂見女性從商，也不喜歡她們獨立自主。法赫莉不僅得努力維持家庭生計，還得面對不看好她的整個社區。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>阿爾巴尼亞語</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>國防戰爭/英語</t>
+          <t>SDGs10減少不平等/SDGs12責任消費與生產/SDGs16和平正義/SDGs17多元夥伴/SDGs5性別平權/商業金融/國防戰爭/性平教育/生涯規劃/真人真事改編/社會議題/綜合領域/阿爾巴尼亞語</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/性平影展/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2024-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>雷哈內赫：女性的力量</t>
+          <t>最後的化妝師</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Seven Winters in Tehran</t>
+          <t>The Final Parting</t>
         </is>
       </c>
       <c r="C120" t="n">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>史蒂菲尼德佐爾</t>
+          <t>伊藤秀裕</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>查赫拉阿米爾易卜拉希米</t>
+          <t>井上奈奈/加藤雅也/宮下順子/文音（長渕文音）/渡部秀/芳賀優里亞/藤田富/重盛Satomi/風谷南友/高島禮子</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>&lt;p&gt;2007年7月於德黑蘭，19歲的雷哈內赫賈巴里在跟新客戶開會時，因對方企圖強姦她，她出於自衛不慎刺死對方。隨後，她便因謀殺罪而被逮捕，最終被判處死刑。這部紀錄片結合了雷哈內赫在獄中的自述、家人的證詞以及重要錄像，完整呈現整起事發經過，雷哈內赫也成了伊朗國內外捍衛女性人權的象徵。&lt;/p&gt;</t>
+          <t>&lt;p&gt;28歲的河村亞衣是活動企劃公司的職員，當她正在開企劃會議時，發生了一場劇烈的地震。其中一位同事的姪女因此被壓死在自家的廢墟中。同事無法接受姪女的身亡。滿島彌生是一名入殮師，她運用為屍體化妝的技術，讓那名小女孩恢復從前的容貌。同事姊姊這才放下心來，接受女兒的離世。目睹這一切的河村亞衣，覺得這是能夠協助她克服自身陰影的方式，因此請求滿島收她為徒。亞衣還小時，因為一場意外失去父母，她一直因為沒有好好跟父母道別而耿耿於懷。事實上，滿島在亞衣這個年紀時，也有跟她一樣的陰影。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs5性別平權/人權法治/性平教育/波斯語/社會議題/英文字幕</t>
+          <t>SDGs11永續城鄉/SDGs8工作及經濟/學習單/情感教育/日語/生命教育/生涯規劃/療癒溫馨/自我成長</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2023-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>毒舌大狀</t>
+          <t>黑光行動</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>A Guilty Conscience</t>
+          <t>Blacklight</t>
         </is>
       </c>
       <c r="C121" t="n">
-        <v>134</v>
+        <v>104</v>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>吳煒倫</t>
+          <t>馬克威廉斯</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>何啟華/廖子妤/林保怡/栢天男/楊偲泳/王丹妮/王敏德/羅孝勇/謝君豪/谷德昭/黃子華</t>
+          <t>泰勒約翰史密斯/艾登昆恩/艾美瑞佛蘭普曼/連恩尼遜</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>&lt;p&gt;大律師林涼水以毒舌見稱，從法官轉為律師，第一個案件便是處理一宗全城關注的虐兒案時，一心想攀附權貴的他，大意讓被告人曾潔兒蒙受17年冤獄。自此身敗名裂，心懷愧疚，只好以廉價服務為平民百姓打官司，好撫平自己的內疚感。兩年過去，突然出現了可以讓曾潔兒案件翻案的新證據，他決定提出上訴。因案件涉及香港顯赫的鍾氏家族夫婦，加上鍾家法律顧問董大狀的下流招數，媒體、警界到司法界都與他為敵！在法庭內，林涼水面對強勢的主控官，全力以三寸不爛之舌與權貴展開大戰，誓要為被告人討回公道！&lt;/p&gt;</t>
+          <t>&lt;p&gt;撼動國土陰謀，唯有他能翻轉一切！&lt;/p&gt;&lt;p&gt;崔維斯布拉克（連恩尼遜 飾）是一名效力於FBI 局長葛布爾羅賓森（艾登昆恩 飾）進行秘密行動的鬼影探員，長年來暗中替政府「處理」了不少危機。某次當他執行一項秘密行動時，卻意外深陷致命危機，崔維斯和女記者蜜拉瓊斯（艾美瑞佛蘭普曼 飾）循線追查後驚覺，原來美國政府以國安為由正秘密謀殺許多無辜的人，天人交戰的崔維斯必須得限時內揭開陰謀找出真相，並設法翻轉這一切……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>粵語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/社會議題/粵語</t>
+          <t>動作冒險/英語</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>哈囉你好喵</t>
+          <t>女人街，再見了</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Hello, My Cat</t>
+          <t>Ladies Market</t>
         </is>
       </c>
       <c r="C122" t="n">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>卜運錫/愼惠珍</t>
+          <t>關永忠</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>權洙晶/許政道/金基天/金希澈/金笑熙</t>
+          <t>劉心悠/吳卓羲/廖啟智/梁珈榕/馬雪澄</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>&lt;p&gt;電影由四段故事組成，熱戀的情侶領養了一隻貓叫小愛，分手後小愛該何去何從？第二隻是浪浪小福。與家人分隔兩地又失業的男子遇到小福，從此成為彼此的依靠。第三隻是名為秀妍的貓，獨生女秀晶的朋友們都有養寵物，孤單的她每天回到空蕩蕩的家中，媽媽卻說家裡不能養貓...。第四隻是順子的故事，患有老年痴呆症的爺爺，一點都不歡迎家中的不速之客，但門外不絕於耳的輕聲呼喊，我的順子回來了...。&lt;/p&gt;</t>
+          <t>&lt;p&gt;小東（梁珈榕 飾）是一個非法居留兒童，從小跟著衫佬（廖啟智 飾）在旺角的女人街相依為命，失學的小東模仿一般的小孩穿上制服假裝上學。小東每天都會到衫佬的貨倉尋寶，再到他的秘密基地，欣欣是他的好朋友。與此同時，黑幫大佬火屎哥為了躲避員警的搜捕，將偷回來的鑽石贜物藏到貨車司機佩怡（劉心悠 飾）的貨物之中，也因為這些鑽石讓子豪（吳卓羲 飾）與佩怡相識。一場賊贓與一椿綁架案件在女人街交錯上演，讓他們四人不得不假扮一家人躲避危險，反而因此讓小東有了家的感覺，四人的命運交織在一起殊途同歸。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>粵語</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/學習單/家庭教育/情感教育/愛情/生命教育/療癒溫馨/綜合領域/韓語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/SDGs3健康與福祉/SDGs4優質教育/家庭教育/情感教育/社會議題/粵語</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/萌獸影展</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2023-06-01 00:00:00</t>
+          <t>2024-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>是家人就不要住在一起</t>
+          <t>毒舌大狀</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Tanguy Is Back</t>
+          <t>A Guilty Conscience</t>
         </is>
       </c>
       <c r="C123" t="n">
-        <v>94</v>
+        <v>134</v>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>艾迪安夏帝耶</t>
+          <t>吳煒倫</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>安狄度索里亞/艾立克柏傑/莎嬪艾慈瑪</t>
+          <t>何啟華/廖子妤/林保怡/栢天男/楊偲泳/王丹妮/王敏德/羅孝勇/謝君豪/谷德昭/黃子華</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>&lt;p&gt;44歲的唐吉被妻子拋下後一蹶不振。和大多數人一樣，他回去投靠父母。他帶著他的女兒朱，搬回去跟媽媽伊蒂絲與爸爸保羅一起住。一開始，他們都很歡迎兒子和孫女的到來。但隨著時間過去，伊蒂絲與保羅才意識到唐吉和朱有可能會長住下來。住在自己父母的家實在太舒服了，唐吉和朱才不會想離開。伊蒂絲與保羅曾在16年前把唐吉趕出家裡一次。而現在歷史又要重演了。這一次他們決定使用一些小手段，當斷則斷，絕不手軟！&lt;/p&gt;</t>
+          <t>&lt;p&gt;大律師林涼水以毒舌見稱，從法官轉為律師，第一個案件便是處理一宗全城關注的虐兒案時，一心想攀附權貴的他，大意讓被告人曾潔兒蒙受17年冤獄。自此身敗名裂，心懷愧疚，只好以廉價服務為平民百姓打官司，好撫平自己的內疚感。兩年過去，突然出現了可以讓曾潔兒案件翻案的新證據，他決定提出上訴。因案件涉及香港顯赫的鍾氏家族夫婦，加上鍾家法律顧問董大狀的下流招數，媒體、警界到司法界都與他為敵！在法庭內，林涼水面對強勢的主控官，全力以三寸不爛之舌與權貴展開大戰，誓要為被告人討回公道！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>粵語</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/喜劇/婚姻關係/學習單/家庭教育/情感教育/法語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/社會議題/粵語</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2023-04-26 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>大俠胡金銓 第一部曲—先知曾經來過</t>
+          <t>阿姆斯特丹貓未眠</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>The King of Wuxia Part 1：The Prophet Was Once Here</t>
+          <t>Katwalk</t>
         </is>
       </c>
       <c r="C124" t="n">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>林靖傑</t>
+          <t>馬克弗克克</t>
         </is>
       </c>
       <c r="F124" t="inlineStr"/>
       <c r="G124" t="inlineStr">
         <is>
-          <t>&lt;p&gt;《大俠胡金銓》分為兩集：&lt;/p&gt;&lt;p&gt;〈第一部曲—先知曾經來過〉：以編年史的方式逐部介紹胡導演的經典電影，讓觀眾感受他的電影魅力，並透過重要學者及影評人們解析電影美學，再加上和胡導演合作過的重量級影人如徐楓、鄭佩佩、王童、徐克、吳宇森、洪金寶等，一一分享當時的回憶與細節，逐步揭露胡導演的電影方法、美學風格，和他投入藝術之風範與瘋魔行徑。&lt;/p&gt;&lt;p&gt;〈第二部曲—斷腸人在天涯〉：細說從頭講述胡金銓飄泊一生無以為家的宿命，從北京、台灣、香港到美國，這樣的宿命如何反映在他的作品之中，如何影響他的藝術生命軌跡。尤其在他晚年仍努力企圖創作拍片，卻一直壯志未酬的歲月，並非大家所想像風光。他是個創造時代的人，也是個在大時代翻轉中，時不予我的孤獨英雄。&lt;/p&gt;&lt;p&gt;片中並透過胡金銓最愛用的演員，也是《龍門客棧》、《俠女》男主角石雋的腳步，重返當年拍攝場景，讓鏡頭彷彿穿越時空，閃回當年的點點滴滴。俠客老矣，卻不放棄追尋五十年的恩師記憶，情誼真摯。&lt;/p&gt;</t>
+          <t>&lt;p&gt;本片以一隻名叫阿巴圖圖貓的視角出發，深入探索阿姆斯特丹狂野又鮮為人知的一面。這座繁華悠久的荷蘭首都，不僅是各色人種的家園，更孕育了豐富多樣的野生動植物。阿巴圖圖將用詼諧的視角與口吻探索城市的大自然，打造適合闔家觀賞的體驗。你將不再以同樣的方式看待阿姆斯特丹或自己居住的城市。馬克弗克克為荷蘭知名生態紀錄片導演。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs4優質教育/SDGs8工作及經濟/國語/歷史傳記/英文字幕</t>
+          <t>SDGs14保育海洋/SDGs15保育陸域/環境教育/英文字幕/英語</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>亞洲片/國片/紀錄片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2024-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>愛情煞不住</t>
+          <t>娜娜：逝水年華</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Love Can’t Wait</t>
+          <t>Before, Now &amp; Then</t>
         </is>
       </c>
       <c r="C125" t="n">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>胡安卡洛斯卡拉斯科</t>
+          <t>卡蜜拉安迪尼</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>莫妮卡華特/阿道爾雷蒙斯</t>
+          <t>哈琵莎瑪/蘿拉芭蘇琦</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>&lt;p&gt;比莉經營的是墨西哥城僅存的DVD出租店，名叫「愛情」。她生日那天，因為沒人記得她的生日，讓她很難過。在店裡快要打烊的時候，伍斯汀上門光顧，他想找一部小時候看過的電影。就在他們尋找這部片子時，比莉的員工不小心將他們反鎖在店裡。全片採真實一鏡到底的方式拍攝，比莉跟伍斯汀很快意識到，愛情總是如同電影一般，來得出其不意。&lt;/p&gt;</t>
+          <t>&lt;p&gt;改編自真實故事。1960年代改朝換代的印尼，走不出戰亂夢魘的上流婦人娜娜，如今看似與丈夫過著幸福的生活，某天卻暗地發現丈夫外遇。選擇沉默的娜娜，壓抑心中的秘密，在無人傾吐的情況下，甚至試著與屠婦小三依諾打好關係。依諾的介入一度讓生活失衡，卻意外成為她宣洩的出口，倆人在彼此身上找到安慰與信任，發展出元配與小三不尋常的幽微曖昧情誼。然而新的平衡建立不久，那段以為早已逝去的過往人生，竟再度找上娜娜。面對著動盪時代的過去、現在與未來，站在時間交叉點的娜娜即將做出人生與家庭最重大的抉擇……。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>印尼語</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/情感教育/愛情/西班牙語</t>
+          <t>SDGs5性別平權/各類改編/婚姻關係/巽他語/性平教育/情感教育/愛情/英文字幕</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2024-01-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>露西亞的願望：魔法時光機</t>
+          <t>掘愛傷痕</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>All I Want For Christmas：The Magic Time Machine</t>
+          <t>Our Mothers</t>
         </is>
       </c>
       <c r="C126" t="n">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>克里斯提安杜克</t>
+          <t>塞薩爾狄亞</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>倫納德曼蓋尼索默伊普森/克絲汀雷斐特/湯瑪斯博拉森/烏福皮克/蜜雅蓮妮/賽希莉亞洛芙雷多/赫曼克諾/馬汀巴契</t>
+          <t>愛瑪迪布/阿曼多埃斯皮蒂亞</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>&lt;p&gt;聖誕老人學校校長宣布取消聖誕節，所有人為之震驚！校長陷入年輕時當聖誕老人的創傷中。露西亞希望回到過去，拯救聖誕節，而擁有魔法時光機的伊利亞斯也出手相助。她穿越時空來到1897年，一個天堂般的馬戲團「烏鴉巢」，孩子在此擺脫父母的束縛。搞笑的馮雷文統治馬戲團，但他似乎不像看起來那麼真誠…&lt;/p&gt;</t>
+          <t>&lt;p&gt;#轉型正義 #軍事獨裁 #兩公約 #內戰 #種族滅絕 #國家不法行為&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;軍事獨裁是威權統治的類型之一；雖然威權主義內涵具可變性與模糊性，欠缺明確精準的定義，但有些特徵卻是共通的，例如為達統治目的或統治階層的私慾，透過國家力量有系統的、大規模地侵害人權。瓜地馬拉在1960年代爆發內戰，直到1996年才終止，期間發生諸多的國家不法惡行在影片中也有不同程度的描述，例如對瑪雅人發動種族滅絕、強暴婦女、殺害平民、強迫失蹤等等。本片的背景是對觸發內戰的軍人進行審判，藉由觀賞本片我們也能共同反思人權及轉型正義的重要性。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【電影簡介】&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;南美洲國家承受長期內戰和隨之而來的種族主義驅動種族滅絕的後果。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;跟許多拉丁美洲國家一樣，瓜地馬拉經歷了漫長而痛苦的軍事獨裁統治。死者和失蹤者眾多。儘管瓜地馬拉的內戰已經結束了二十多年，但集體創傷仍然存在。故事敘述瓜地馬拉正在對觸發內戰的軍人進行審判，受害者們逐一出庭作供。年輕的艾納多是負責遺骨身分鑑識的人類學家。一天，他在一名老婦那裡得知，有個地方也許埋葬了自己的父親，他不顧母親的反對，全心投入調查這個案子，尋找自己的身世。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>丹麥語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/丹麥語/兒童親子/友情/情感教育/自我成長/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/政治/歷史傳記/生命教育/西班牙語</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>昨日殺神</t>
+          <t>希望：為愛重生</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>I’M NOT A KILLER</t>
+          <t>Hope</t>
         </is>
       </c>
       <c r="C127" t="n">
-        <v>106</v>
+        <v>124</v>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>安德烈亞澤加里路</t>
+          <t>李濬益</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>亞力希歐波尼/克勞蒂亞潔里尼/愛德瓦多佩謝/里卡多史卡馬西奧</t>
+          <t>嚴志媛 (智苑)/薛景求</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>&lt;p&gt;天快亮時，副警長法蘭斯布蘭奇佩獨自上路，他去找他兩年沒見的好朋友，同時也是法官的吉歐馬斯托布羅。他大老遠開兩小時的車找他，單純只為了說幾句話。問一個問題，找一個答案。同一天早上，法官的屍體被人發現，他的額頭中了一槍。法蘭斯是最後一個見到吉歐的人，死者家中也只找得到他的指紋，只有他能在那段時間犯案。檢察官拘捕了法蘭斯，他太了解他，熟知他的過去、他有過的女人、他的壞習慣及其他缺點。法蘭斯不斷回想自己的過去，他迫切想找出真兇，找出一切事情的真相。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一個飄雨的早晨，小女孩素媛在上學路上遇到一個醉醺醺的大叔，被強行拉走，遭受了此生最為不堪回首的傷害…。 這件事給她幼小的心靈和肉體造成難以抹滅的重創，同時，素媛的家庭也不得不承受來自社會各方的壓力與異樣眼光。然而，希望總在荊棘密佈後撥雲見日，在父母痛心之餘的關愛與扶持下，他們是否能幫素媛再次尋覓昔日笑顏，凝聚一家人重返生命的光和熱？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/人權法治/動作冒險/懸疑驚悚/義大利語/警匪犯罪</t>
+          <t>SDGs16和平正義/SDGs3健康與福祉/人權法治/品德教育/學習單/性平教育/社會議題/韓語</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2024-01-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>我和我的冠軍電競隊</t>
+          <t>六十九歲</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Championext</t>
+          <t>An Old Lady</t>
         </is>
       </c>
       <c r="C128" t="n">
-        <v>125</v>
+        <v>100</v>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>哈維費雪</t>
+          <t>林善愛</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>傑蘇斯拉戈/埃莉薩伊波利托/塞吉歐歐莫斯/布萊恩阿爾巴塞特奧利佛/胡安馬格羅</t>
+          <t>奇周峰/芮秀貞/金俊京/金泰勳/金重基</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>&lt;p&gt;超級麻吉隊首次贏得西班牙籃球冠軍，但因沙吉奧的違規被取消資格，球隊因此解散，兩年後，樂觀開朗的菜鳥教練西西莉亞決心實現胡立歐重組球隊的夢想，儘管西西莉亞的到來帶來了一連串的倒楣事，超級麻吉隊的熱情依然不減，最終，他們竟參加了一場全球數百萬人觀看的國際電競比賽，展開了一場驚心動魄的挑戰。&lt;/p&gt;</t>
+          <t>&lt;p&gt;當69歲的孝庭被29歲的復健師性侵，她勇敢報警，但對方聲稱一切都是你情我願，整個司法系統也回應遲緩。舉證和調查困難重重，連孝庭的記憶力都受到質疑，眾人心照不宣地想著「這怎麼可能」，只有欽慕孝庭的東仁比她更鍥而不捨，而這卻帶來新的問題……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/喜劇/特殊教育/生涯規劃/英文字幕/西班牙語/運動熱血</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/人權法治/性平教育/真人真事改編/社會議題/韓語</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
+          <t>2024-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>魔幻咖啡廳</t>
+          <t>淘氣托托大冒險</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Fairy</t>
+          <t>Les Blagues de Toto</t>
         </is>
       </c>
       <c r="C129" t="n">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>申宅洙</t>
+          <t>帕斯卡布迪歐</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>柳賢慶/金伸比/金柱憲</t>
+          <t>丹尼爾普列沃斯/加夫里爾達特維勒/吉約姆德唐柯迪克/安妮瑪麗文/寶琳克萊蒙/尚法蘭蘇瓦凱雷/朗茲貝迪亞</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>&lt;p&gt;許個願，精靈將為你實現。&lt;/p&gt;&lt;p&gt;浩哲與英蘭在一個小鎮經營自己的咖啡廳，後來兩人墜入愛河並步入禮堂。結婚之後，礙於合約問題，他們無法擴增店面，只能如同往常經營兩間咖啡廳。某天，浩哲與英蘭意外撞到一個流浪在外的男孩阿碩，為了掩蓋車禍事件，他們決定收留男孩一陣子。自從阿碩開始在浩哲的咖啡廳兼職打工後，浩哲咖啡廳的生意無來由地蒸蒸日上，英蘭也慢慢發現阿碩似乎就是咖啡廳成功的原因…&lt;/p&gt;</t>
+          <t>&lt;p&gt;開學了！對搗蛋鬼托托來說，學校是他惡作劇的樂園。當博物館開幕時，一座雕像倒塌了，大家都覺得是托托幹的。為了證明自己的清白，托托只好向書呆子伊果尋求協助，為了回報伊果，托托要教他成為一個有趣的人！性格迥異的兩人變身小小偵探，一場有趣又刺激的冒險開始了！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>愛情/生涯規劃/療癒溫馨/科幻奇幻/英文字幕/韓語</t>
+          <t>SDGs17多元夥伴/兒童親子/動作冒險/友情/喜劇/情感教育/法語/自我成長</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2024-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>行動代號拿破崙</t>
+          <t>大輪迴 數位修復版</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Operation Napoleon</t>
+          <t>The Wheel of Life</t>
         </is>
       </c>
       <c r="C130" t="n">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>奧斯卡索爾阿克塞爾松</t>
+          <t>李行/白景瑞/胡金銓</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>伊恩格雷/傑克福克斯/歐拉法達利歐拉夫森/沃坦威克莫林（沃坦維爾克默林）/薇薇安奧拉夫斯多蒂爾</t>
+          <t>姜厚任/石雋（張石華）/雪芬</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>&lt;p&gt;弟弟失蹤後不久，冰島律師克莉斯汀收到一段影片，拍到她弟弟在冰原一架飛機殘骸附近。克莉斯汀尚未了解全貌，就意外捲入一場國際陰謀。殘骸原來屬於二戰時期一架已經失蹤數十年的德國飛機。機上載有爆炸物，不僅受到罪犯的覬覦，還引起中情局副局長威廉卡爾和德國特務西蒙的注意。兩人認為克莉斯汀是目擊證人想將她滅口。儘管身陷險境，克莉斯汀執意找出殘骸位置，希望能尋獲弟弟，解開深埋在冰原的祕密。&lt;/p&gt;</t>
+          <t>&lt;p&gt;三段時空，三段愛情故事，兩男一女愛恨情仇不斷糾葛綿延，輪迴流轉羈絆了三生三世。從明朝東廠與江湖對峙、民初富家少爺與京劇花旦相戀，到八〇年代現代舞者與漁村乩童邂逅，三段愛情皆受另一角色阻隔，與一把魚腸劍貫穿橫亙古今，卻也因這柄凶器而以悲劇作結。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>冰島語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/冰島語/動作冒險/各類改編/懸疑驚悚/政治/英語</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>恁阿嬤cut好</t>
+          <t>移工之城</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Leonor Will Never Die</t>
+          <t>DEA</t>
         </is>
       </c>
       <c r="C131" t="n">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>瑪蒂卡拉米雷斯埃斯科巴</t>
+          <t>阿爾貝托格羅薩</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>安東尼費爾康/希拉法蘭斯高/洛基薩倫比德斯/邦卡布雷拉</t>
+          <t>布魯諾贊寧/迪婭潘德拉</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>&lt;p&gt;雷娜曾是風光一時的知名編劇，創作了數部膾炙人口的動作片，如今她卻連家裡的電費都繳不出來。當雷娜無意間看到一則募集劇本的廣告時，她開始動筆修改一部之前未完成的劇本，一部講述男主角羅瓦多替哥哥復仇的故事。而雷娜某天意外被電視機砸中，陷入昏迷，卻也因此穿越到自己寫的電影裡。這下雷娜可以在劇中尬一腳，隨時更動劇情，為這部電影編撰最完美的結局。&lt;/p&gt;</t>
+          <t>&lt;p&gt;為要負擔家計和妹妹的教育費，迪婭放棄了在印尼當歌星的夢想，到香港當外傭。在飽受雇主虐待的情況下，她會選擇回去當歌星嗎？這部電影是由多位印尼外傭參與九個月即興劇場的成果。她們各個都是在香港工作時遭受雇主不當對待的受害者，電影中的每個場景都曾實際發生在他們身上。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>菲律賓語</t>
+          <t>印尼語</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>生涯規劃/英文字幕/菲律賓語</t>
+          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs8工作及經濟/學習單/社會議題</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2024-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>真假維梅爾</t>
+          <t>失業女王聯盟</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>A Real Vermeer</t>
+          <t>Cart</t>
         </is>
       </c>
       <c r="C132" t="n">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>魯道夫范登貝治</t>
+          <t>夫智瑛</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>傑羅恩史皮森伯格/莉瑟費蘭</t>
+          <t>千禹熙/廉晶雅/文晶熙/都敬(暻)秀/金姈愛/金康宇</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>&lt;p&gt;米格倫是荷蘭的天才畫家。偶然間認識女星尤蘭卡就深深為她著迷，但她卻是知名藝評家布雷迪斯的妻子。米格倫不顧一切邀她作畫，濃情愛意躍然於畫布上。妒火中燒的布雷迪斯，為報復米格倫，公開詆毀他的畫作。米格倫事業頓時跌落了谷底，名聲重創的他搬到南歐，傾全力繪製完美的偽畫，對專門鑑賞維梅爾畫作的布雷迪斯展開復仇。這些偽畫成功騙過了布雷迪斯、藝術界專家，其中一幅甚至賣給了納粹首腦…。由於賣出「維梅爾的畫」給納粹，米格倫戰後被以通敵罪遭到起訴。這個生死關頭讓他陷入內心交戰：該承認所有畫都是贗品？還是保持沈默，繼續獲取尤蘭卡的芳心？&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;#勞動基本權 (工會) #男女平等 #職場剝削 &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【人權引言】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;工作權是個人權利，也是集體權利。它包含所有形式的工作，無論是自營工作還是依賴領薪的工作。而保護工作權有若干個組成部分，尤其是工作者有享有正當和有利的工作條件，特別是安全工作條件的權利、組織工會的權利及自由選擇和接受工作的權利。而這項權利之於所有人均應該是平等的，不應該因為任何因素而有差別待遇，即便是工人也必須有機會獲得升遷，而不會因為參與工會或政治活動等而遭到報復。&lt;/p&gt;&lt;p&gt;【看完電影，請記得填問卷，參加抽獎活動：&lt;a href="https://www.surveycake.com/s/3VK8k" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/3VK8k&lt;/a&gt;】&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【電影簡介】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;『顧客至上！』每天都這麼喊話的超市員工們，儘管只是派遣人員，仍然盡心盡力在工作上滿足每一位顧客，生活中的不愉快也不要緊，只要努力就會有轉成正職的一天！然而，事情並不像他們想像般順利，即將轉為正職的善熙（廉晶雅飾）與一群員工發現超市突然間要解雇所有派遣人員，原來那些忍耐和付出全部都是一場空，於是她們開始聯合起來一同對抗公司，爭取屬於她們的權利...&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>荷蘭語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/愛情/社會議題/荷蘭語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs8工作及經濟/人權法治/學習單/性平教育/生涯規劃/真人真事改編/韓語</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片/性平影展/性平影展：閱界・跨界</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2021-09-01 00:00:00</t>
+          <t>2023-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>社畜大變身</t>
+          <t>阿查依蘭的呼喚</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>The Unexpected Joker</t>
+          <t>The Way Home</t>
         </is>
       </c>
       <c r="C133" t="n">
-        <v>98</v>
+        <v>79</v>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>馬特奧班德斯基</t>
+          <t>魏郁蓁</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>艾倫沙巴格/茱麗葉齊爾貝柏格/馬汀彼羅揚斯基</t>
+          <t>廖莉華</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>&lt;p&gt;故事發生在1962年的布宜諾斯艾利斯，上班族荷黑里齊原本生性害羞，在參加催眠課程後變得百無禁忌，徹底解放內在人格成為電話整人專家。他先是用幽默話語讓臥病在床的朋友振作起來，之後又贏得醫院櫃檯小姐克拉拉的芳心。只不過事情沒多久便一發不可收拾……&lt;/p&gt;</t>
+          <t>&lt;p&gt;歷時七年的籌備與拍攝，紀錄一位不會說母語的排灣族女頭目、一位單親媽媽的人生故事。日日滿是一個部落的頭目繼承人。因為她是長女，依照傳統必須承接頭目的身份與地位。她母親與小孩都希望她放棄這個身份，而她自己也曾經逃離部落，但她的祖靈卻不肯放棄她。她，是不會說族語的頭目，是三個小孩的單親媽媽。她，是個沒有家屋的頭目，是住在部落外的頭目。她想回家了。但也已十多年了，她仍然無法重回部落的家…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>喜劇/情感教育/生涯規劃/英文字幕/西班牙語</t>
+          <t>SDGs1終結貧窮/SDGs5性別平權/原住民語/國語/家庭教育/性平教育/種族認同/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/國片/性平影展：閱界・跨界/紀錄片</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>威尼斯風暴</t>
+          <t>舞動我心</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Welcome Venice</t>
+          <t>A Piece of my Heart</t>
         </is>
       </c>
       <c r="C134" t="n">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>安德烈塞格雷</t>
+          <t>愛德華奧夫西倫</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>保羅皮爾伯/奧塔維婭皮科洛/安德烈亞彭納奇/羅貝多西唐</t>
+          <t>克利斯蒂安希爾伯格/喬納斯卡爾森/瑪琳艾珂曼/瑪里理查德森/約翰烏爾韋松</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>&lt;p&gt;皮羅和埃維塞居住在威尼斯朱代卡島，家族世世代代以捕蟹維生。當地蓬勃的旅遊業深深影響了兩人的生活，也改變了這座城市。而疫情來襲，旅遊業停擺，讓他們稍微得以喘息。埃維塞想說服皮羅將他們的房子改造成民宿，等疫情結束，旅遊業復甦後，便能用來生財。但皮羅無動於衷，只想繼續在威尼斯潟湖捕撈當地特有的軟殼綠蟹。在面對這個不斷變遷的世界，兩人該如何自處？這場衝突又該如何化解？&lt;/p&gt;</t>
+          <t>&lt;p&gt;伊莎貝拉（35歲）是個幹勁十足的商業女強人，活躍於斯德哥爾摩的金融界。某天她返鄉慶祝她爸的60歲生日，回到老家的她，覺得自己像是人生勝利組，兒時好友過得順遂的只有她一個，然而她高中迷戀的對象西蒙，即將與她的好友茉莉結婚，而且兩人本來並未要邀請她參加婚禮，這讓伊莎貝拉的自信動搖。伊莎貝拉早已習慣獲得自己想要的一切，看到西蒙與他人過得如此快樂，讓伊莎貝拉心煩意亂。更糟糕的是，有些感覺似乎並未隨著時間而淡去。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>瑞典語</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs12責任消費與生產/SDGs8工作及經濟/商業金融/生涯規劃/社會議題/義大利語</t>
+          <t>SDGs5性別平權/健體領域/性平教育/情感教育/愛情/瑞典語/綜合領域/自我成長/音樂歌舞</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/性平影展/歐美片</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2024-05-01 00:00:00</t>
+          <t>2021-03-29 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>私法捍衛</t>
+          <t>偷畫男孩</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Beyond the Law</t>
+          <t>The German Lesson</t>
         </is>
       </c>
       <c r="C135" t="n">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>詹姆斯卡倫貝司克</t>
+          <t>克利斯蒂安施沃喬夫</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>DMX/史蒂芬席格/強尼梅斯納/查克華德</t>
+          <t>托拜亞斯莫瑞提/李維艾森布萊特/湯姆格羅瑙/烏里諾森</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>&lt;p&gt;法蘭克威爾森是位擁有不堪過去的前警察。有天他接獲默斯警探的通知，得知自己唯一的兒子被人殺害。原本在鄉下過著退隱生活的他，動身回到城市，打算將兇手繩之以法。可是，前幫派分子奧古斯汀諾卻想從中阻撓。如今已是生意人的他不喜歡法蘭克到處打探的行為，並且願意不惜一切保護自己的兒子。一場對決就此展開，雙方人馬絕不善罷甘休，直到其中一人倒下為止。&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;#轉型正義 #納粹德國 #兩公約 #極權主義 #發表自由&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【人權引言】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;極權主義是指國家的意識形態對社會乃至個人有絕對威權，並謀求全然控制公眾與人民的私領域。極權主義與威權統治內涵有所差異，但統治者為達統治目的而透過國家力量有系統的、大規模地侵害人權，這點並無二致。從本片中我們可以看見納粹警察將荒謬不合理的命令擺在親情與友情之上，並對自己的「克盡職責」感到自豪，即便二戰結束後，仍盲目執行納粹命令。相對於渴求情感交流的小男孩、追求創作自由的畫家，透過本片也能啟迪我們思考法律、命令的本質，特別是當這些規訓與人權及正義衝突時，我們又當如何抉擇？&lt;/p&gt;&lt;p&gt;【看完電影，請記得填問卷，參加抽獎活動：&lt;a href="https://www.surveycake.com/s/3VK8k" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/3VK8k&lt;/a&gt;】&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【電影簡介】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;少年西吉被關在感化院囚房中罰寫作文，題目是〈善盡職責的快樂〉，瞬間思緒倒流至二戰期間：他的警察父親顏斯接獲了納粹「禁畫令」，命令他去監視畫家麥克斯一舉一動，並舉報且毀滅所有畫作。儘管麥克斯曾是顏斯的莫逆，但顏斯卻依然堅持「克盡職責」，使夾在中間的西吉陷入了掙扎。而麥克斯一句「有時你必須做一些對抗職責的事」，竟讓西吉決定違背禁令…。戰火越演越烈，記憶流淌不息…，這篇作文終於讓他看清「克盡職責」的真諦…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/人權法治/動作冒險/英語/警匪犯罪</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs4優質教育/人權法治/各類改編/國防戰爭/學習單/政治/歷史傳記/社會議題</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/智財月線上影展/歐美片</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2023-12-01 00:00:00</t>
+          <t>2021-09-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>關機夏令營</t>
+          <t>老鬼當家</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Martin and the Magical Forest</t>
+          <t>The Canterville Ghost</t>
         </is>
       </c>
       <c r="C136" t="n">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>彼德歐科羅佩克</t>
+          <t>金伯登</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>亞雷斯佩特拉斯/克里絲蒂娜博柯瓦/塞巴斯提安波特/安娜史密特麥雅羅娃/愛絲特蓋斯樂羅娃/托比亞斯林姆斯基/托馬斯班布謝克/瓦茲拉夫胡布卡/瓦西爾弗雷德里奇/約哈娜霍爾瓦托娃/約瑟芬娜克莉策娜羅娃</t>
+          <t>伊美黛史道頓/佛萊迪海默/史蒂芬弗雷/大衛哈伍德/米拉沙/米蘭達哈特/艾蜜莉凱利/陶比瓊斯</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>&lt;p&gt;來自城市的小男孩馬汀為了克服手機成癮症，被迫參加為期三週、不得使用任何科技產品的夏令營。他在營地意外發現森林裡的生物需要他的幫忙，他必須拯救牠們的自然棲息地，避免被貪婪的開採商破壞。&lt;/p&gt;</t>
+          <t>&lt;p&gt;注意！！！老鬼出沒怎麼辦？！&lt;/p&gt;&lt;p&gt;故事開始於一個現代化的美國家庭，搬進位於英國的「坎特維爾莊園」，沒想到該莊園竟然鬧鬼！！！坎特維爾莊園住著一位西蒙爵士的幽靈，已經盤據在這莊園長達三百年的時間，最大的樂趣在於嚇跑歷任屋主，這次西蒙爵士又開始要展現出嚇人本領時，意外的是初來乍到的美國家庭每個人都比他還要讓鬼驚嚇，這段鬼嚇人、人嚇鬼的過程，雙方似乎遇到了旗鼓相當的對手…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>捷克語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/SDGs4優質教育/學習單/家庭教育/捷克語/環境教育/社會議題</t>
+          <t>兒童親子/各類改編/喜劇/國語/學習單/情感教育/英文字幕/英語</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2023-10-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>可不可以，你也剛好喜歡我</t>
+          <t>淡水暮色 數位修復版</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Do you love me as I love you</t>
+          <t>Twilight of Tamsui</t>
         </is>
       </c>
       <c r="C137" t="n">
-        <v>108</v>
+        <v>26</v>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>簡學彬</t>
-[...6 lines deleted...]
-      </c>
+          <t>黃春明</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr"/>
       <c r="G137" t="inlineStr">
         <is>
-          <t>&lt;p&gt;田筱湘（陳妤飾）是個熱愛肆一散文及塔羅牌算命的女孩，但內心深處，她還有另一個摰愛，就是青梅竹馬的李助豪（曹佑寧飾），在她求神問卜算出天時地利人和的時機，準備要告白時，李助豪竟先向校花網紅，也是她的好友宋依靜（林映唯飾）告白了！宋依靜卻對李助豪開了交往條件，她要求李助豪展現追求誠意的任務就是必需促成3對絕緣的男女展開戀情！一向是工具人的李助豪竟傻傻同意要求，消息一出轟動全校，其實束手無策的他趕忙向好友田筱湘求援。田筱湘初戀破滅，卻因捨不得看著好友難過，不得不懷著複雜心情，半推半就下同意幫忙，她心中的初戀會走向剛剛好的完美結局嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;電視紀錄片「芬芳寶島」系列。&lt;/p&gt;&lt;p&gt;火車隆隆駛往淡水河畔，在這匯聚漳泉汀移民、曾被西荷割據的小鎮中，中西交融的街景建築，民族共融的港口文化俯拾即是。傳教士、漁船和觀光客，在新舊時代交替之際，眾人交織出感動又感傷的淡水暮色。1970年代的淡水，在黃春明與張照堂的鏡頭下，呈現出豐富的歷史肌理和多元的人文特色。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/國語/學習單/情感教育/愛情/校園</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>劇情片/國片</t>
+          <t>亞洲片/國片/影視聽中心/紀錄片</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2022-09-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>菲利斯之永夜島歷險記</t>
+          <t>阿公偏頭痛</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Felix and the Treasure of Morgaa</t>
+          <t>The War Of The Grandpas</t>
         </is>
       </c>
       <c r="C138" t="n">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>尼古拉勒邁</t>
+          <t>吉安路卡安薩內利</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>丹尼爾布羅許/卡琳瓦納斯/弗拉斯塔弗拉納</t>
+          <t>安娜卡特琳娜莫拉露/文生塞洛米/盧卡安傑雷提（路卡安傑雷提）/碧安卡古阿賽洛/馬克斯托爾托拉（馬西米利亞諾多爾托拉）</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>&lt;p&gt;12歲的菲利斯相信兩年前在海上失蹤的父親仍然活著，於是他決定出發尋找父親的下落。陪他一起出海的夥伴有退休的漁夫老湯姆、愛偷東西的獨腳鸚鵡阿嘎，以及生性像狗的貓咪來福。他們一路漂流到永夜島，那裡有一座地下城，住著一個秘密社群，由狂妄自大的莫嘉所統治，那裏擁有令人難以置信的寶藏。&lt;/p&gt;</t>
+          <t>&lt;p&gt;充滿愛又體貼入微的外祖父格里與他女兒的家庭住在一起，平時幫忙家務外也照顧親愛的孫子們，然而在義大利待了三年的祖父湯姆回國後，這理想的家庭關係就被打破了，充滿熱情又精力旺盛的湯姆準備打破一切由外祖父格里建立的家規，只為了滿足孩子們的願望，贏得他們的喜愛，祖父與外祖父的戰爭就此展開，隨著競爭開始進入白熱化的階段，全家也都牽連其中，無極限、充滿笑料、峰迴路轉的劇情即將上演。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/動作冒險/學習單/家庭教育/英語</t>
+          <t>SDGs3健康與福祉/兒童親子/喜劇/家庭教育/義大利語/英文字幕</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2021-09-30 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>復仇之狼</t>
+          <t>露西亞的願望：搶救聖誕節</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Ferocious Wolf</t>
+          <t>All I Want For Christmas 2</t>
         </is>
       </c>
       <c r="C139" t="n">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>古斯塔沃賀南德茲</t>
+          <t>克里斯提安杜克</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>哈維爾古鐵雷茲/安東尼迪千特/曼紐爾維加/艾卓安娜烏加特/費南多泰耶洛/魯本奧契迪亞諾</t>
+          <t>亨寧詹森/烏福皮克/艾拉提斯塔庫斯克/蜜雅蓮妮/貝帝史密斯/馬汀巴契</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>&lt;p&gt;本片翻拍昆汀塔倫提諾盛讚年度最棒電影《誰是大野狼》。一位母親面臨最悲傷慘忍的夢魘，她年幼的愛女慘遭殺害，犯人手法殘暴不堪。嫌疑犯在證據不足的情況下，竟然沒有被逮捕。痛苦不堪的她無法信任警方跟制度，於是她決定動用私刑，自己來解決這件事。她綁架了那位涉嫌姦殺她女兒，一位沒有案底的音樂老師。為此，一名熟知法律的警察也挺身相助，兩人決定在法律邊緣處理這件事……&lt;/p&gt;</t>
+          <t>&lt;p&gt;12歲的露西亞是第一個就讀聖誕學院聖誕老人班的女孩。她最好的朋友－奧斯卡被指控偷了冬季國王的魔法水晶，而這個水晶正是禮物機的燃料。露西亞的母親－克勞迪亞早就對奧斯卡心存戒備，她不希望露西亞為這個男孩辯護，覺得露西亞會因此毀掉她的未來事業。但露西亞決心與奧斯卡一起逃亡，並找到真正的小偷，來證明他的清白。很快，他們碰上了「灰教徒」，這個秘密兄弟會發誓要摧毀水晶，永遠結束聖誕節。露西亞和奧斯卡為了拯救聖誕節，一路和兄弟會抗戰到底。克勞迪亞發現自己的偏見以及她對露西亞的野心蒙蔽了她的判斷力，其實，正義和友誼比事業和聲望更重要。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>丹麥語</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>人權法治/各類改編/西班牙語/警匪犯罪</t>
+          <t>SDGs17多元夥伴/丹麥語/兒童親子/友情/學習單/性平教育/情感教育</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2023-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>無家可歸的我們</t>
+          <t>森林守護者</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Homeless</t>
+          <t>Delikado</t>
         </is>
       </c>
       <c r="C140" t="n">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>林承鉉</t>
-[...6 lines deleted...]
-      </c>
+          <t>卡爾馬拉庫納斯</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr"/>
       <c r="G140" t="inlineStr">
         <is>
-          <t>&lt;p&gt;歡迎光臨，這是我們家！&lt;/p&gt;&lt;p&gt;年輕夫妻翰傑和高雲跟兒子友林嚮往著一家三口住在舒適的房子裡，靠著翰傑送貨以及高雲打零工賺的錢其實很有限，所以直到存夠錢之前他們每天都在汗蒸幕裡過夜。一天，友林在汗蒸幕時不小心受傷，為了讓小孩有個安全的地方養傷，翰傑於是帶著高雲和兒子入住一位老太太的房子。老太太是翰傑送貨時認識的，翰傑告訴高雲，老太太拜託翰傑在她去美國找親人的這段時間幫忙看家。這裡很適合他們一家三口，只可惜他們不能永遠住在這裡。等老太太旅行回來後，這場美夢就會結束…&lt;/p&gt;</t>
+          <t>&lt;p&gt;巴拉望島是個非常著名的旅遊勝地，這裡保有相當原始的自然風貌和美麗的島嶼風光，為菲律賓帶來龐大的觀光財。但也因為如此，許多企業都想來這邊投資，當地的森林與野生動物不但面臨非法伐木者的威脅，連前總統杜特蒂的親信也是禍首之一。儘管如此，一群環保志願者仍冒著被槍殺的危險追捕這些破壞森林的不法分子，希望能守住家園免遭盜竊與摧毀。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/家庭教育/社會議題/韓語</t>
+          <t>SDGs11永續城鄉/SDGs15保育陸域/加他祿語/環境教育/英語</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>傻傻愛你，傻傻愛我</t>
+          <t>泰山寶藏 數位修復版</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>A fool in love, love like a fool</t>
+          <t>Tarzan and the Treasure</t>
         </is>
       </c>
       <c r="C141" t="n">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>藍正龍</t>
+          <t>梁哲夫</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>安心亞/張庭瑚/恬妞/樊光耀/莫愛芳/蔡佳宏/郭書瑤/陳竹昇</t>
+          <t>夏琴心/巴戈/柯佑民/柳青/翠黛（許翠黛）/賴德南/金塗/高鳴</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>&lt;p&gt;康襄維，今年27歲，家人都叫他小維（蔡佳宏飾），出生於富裕家庭，最愛看作家可夫（藍正龍飾）所寫的繪本《森林王子與美人魚》。他的家庭生活看似非常幸福，媽媽（恬妞飾）對他悉心教育，讓是喜憨兒的他能夠自己運行每一天。某天，小維意外偏離平日上班道路，走向了他最愛的海邊，他看見小爛（郭書瑤飾）從海裡游到岸邊，驚呆的他立刻視小爛為繪本中那一條美人魚的化身，身為森林王子的自己當然要對她呵護備至，他感受到愛人的喜悅，小爛也從小維身上感受到久違的溫暖，而這次意外的邂逅，讓小維「接近正常的生活」開始變得不再「正常」了…&lt;/p&gt;</t>
+          <t>&lt;p&gt;二戰時期，日軍留下的寶藏，殺機四伏，敵我不明，叢林裡的神秘英雄&lt;/p&gt;&lt;p&gt;空前絕後的台灣泰山電影&lt;/p&gt;&lt;p&gt;太平洋戰爭結束，日軍派駐馬來亞的一位澳門翻譯官和一位台灣兵，將日軍敗戰後藏寶的地方畫成藏寶圖，各保管半張並相約來日一起挖寶，但戰後兩人卻相繼離世及失蹤。十五年後，台灣兵的弟弟鄭天生想買下另外半張藏寶圖，卻在澳門被覬覦寶藏的黑道殺害。另一方面，鄭天生的姪女淑芬與兒子有福已先行前往馬來亞，他們在澳門探長的建議下，假裝尋寶以引誘黑道現身。就在叢林奪寶戰爆發之際，一位神秘的泰山卻突然出現，他是敵是友？命案能否偵破？寶藏最後又會落在誰手上呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs3健康與福祉/國語/學習單/家庭教育/愛情/特殊教育/社會議題</t>
+          <t>動作冒險/各類改編/歷史傳記/經典修復/臺語/警匪犯罪</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>劇情片/國片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2021-08-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>那個男人</t>
+          <t>盲人律師</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>A Man</t>
+          <t>Invisible Justice</t>
         </is>
       </c>
       <c r="C142" t="n">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>石川慶</t>
+          <t>洪成昌</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>仲野太賀/妻夫木聰/安藤櫻/柄本明/清野菜名/真島秀和/真木陽子/窪田正孝</t>
+          <t>張哲豪/朱詩敏/陳家逵/陸弈靜/馬友芯</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>&lt;p&gt;陰雨的誠文堂文具店裡，單親媽媽里枝和谷口大祐初相遇。孤身來到鎮上的大祐出身成謎，喜愛畫畫的他與里枝越走越近，最後兩人結婚共組美滿家庭，直到一場意外帶走大祐的性命。葬禮上，前來弔唁的大祐哥哥，卻在看見亡者照片後，矢口否認這個男人是他弟弟，困惑不已的里枝，請來舊識的律師城戶展開調查；城戶卻在調查過程中越陷越深，也發現了更錯綜複雜的祕密…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;#平等不歧視 #工作權&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;《經濟社會文化權利國際公約》第6條保障人人有工作的權利，包括人人應有機會憑本人自由選擇或接受之工作謀生之權利，國家將採取適當步驟予以保障，《身心障礙者權利公約》第27條亦表示，締約國承認身心障礙者享有與其他人平等之工作權利，包括於一個開放、融合與無障礙之勞動市場及工作環境中，身心障礙者有自由選擇與接受謀生工作機會之權利。&lt;/p&gt;&lt;p&gt;本片主角李政鴻因為看不見，雖然具有律師身分，雇主卻不願讓他參與司法訴訟案件，只讓他整理訴訟文書及接受法律諮詢等，已涉及剝奪其與他人享有平等之工作權利。&lt;/p&gt;&lt;p&gt;◎看電影填問卷，即可參與抽獎：&lt;a href="https://www.surveycake.com/s/Oaaqv" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/Oaaqv&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎報名單場公播照過來：&lt;a href="https://reurl.cc/yLdXGq" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/yLdXGq&lt;/a&gt;&lt;/p&gt;&lt;p&gt;【劇情簡介】&lt;/p&gt;&lt;p&gt;李政鴻（張哲豪 飾）不甘眼盲而只能在法律事務所內被指派做文書處理的工作，他極力爭取參與訴訟，卻總是碰壁。某日，他終於接到一件民事求償訴訟，但沒想到這案子的辯護律師，竟是他法律事務所的老闆趙定邦（班鐵翔 飾）。他若幫了原告，那又該如何面對他的老闆？而更難的是，這案子不是一般的官司，它竟是件原告人數高達531人的跨國集體訴訟。李政鴻連單人官司都沒打過，又是一個盲人，他該怎麼打贏官司？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>人權法治/學習單/懸疑驚悚/日語/生命教育/社會議題</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/國語/學習單/生命教育/社會議題</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2021-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>我12歲，你介意嗎？</t>
+          <t>前科者</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Caught in the Net</t>
+          <t>Prior Convictions</t>
         </is>
       </c>
       <c r="C143" t="n">
-        <v>100</v>
+        <v>134</v>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>限制級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>維特克魯薩克/芭波拉查盧波娃</t>
+          <t>岸善幸</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>安娜茲卡比達多娃/泰瑞莎泰茲卡/莎賓娜德魯哈</t>
+          <t>有村架純/森田剛/磯村勇斗</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>&lt;p&gt;註：正片為100分鐘【限制級】；特別收錄63分鐘導演剪輯版【輔12級】 41%的捷克兒童曾在網路上收到他人寄來的色情照片，甚至有五分之一的孩童不會拒絕陌生人的見面邀約。導演為了讓世人看見這種性剝削現象對孩童的戕害，找來三位童顏成年演員，並讓她們親自上線接受陌生人搭訕，並從旁錄下這群戀童大叔的真實面貌。然而，數不清的馬賽克陽具照與變態性邀約，終將該計畫的參與者逼至絕望邊緣。這個紀錄片拍攝了「12歲」女孩，從選角試鏡到真的與性侵犯見面（在保安及六台監視器的監視下）的驚悚過程，利用性侵犯慣用的伎倆來反擊他們，讓這些「獵人」變成了「獵物」。&lt;/p&gt;</t>
+          <t>&lt;p&gt;阿川佳代是一名兼職的保護司，負責協助更生人或不良少年等重返社會。在汽車維修廠工作的假釋犯工藤誠，話不多但十分努力。經歷過童年創傷的他，曾在麵包工廠工作期間飽受暴力與霸凌，最後刺死一位同事。儘管工藤聲稱對所犯的罪刑毫無記憶，但也向阿川承認害怕自己會再度殺人。 透過每月的會面，阿川相信即使是殺人犯也能改頭換面。但最後一次的會面，工藤誠卻沒有出現。不久，刑警瀧本找上阿川，告訴她工藤誠再度被通緝。阿川深信工藤誠能改過自新，並全心全意地想幫助他重返社會，但工藤到底逃去哪裡？他仍有希望回歸正常人的生活嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>捷克語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs5性別平權/人權法治/品德教育/性平教育/捷克語/社會議題</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs8工作及經濟/人權法治/日語/社會議題</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>性平影展：閱界・跨界/歐美片/紀錄片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2024-05-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>神選之地</t>
+          <t>兩個世界</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Godland</t>
+          <t>Les Indesirables</t>
         </is>
       </c>
       <c r="C144" t="n">
-        <v>142</v>
+        <v>104</v>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>海納爾帕瑪頌</t>
+          <t>拉德利</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>伊妲麥金赫絲多蒂/伊格瓦西格羅森/希爾瑪古德強森/維多利亞卡門索內/艾略特克羅賽霍夫/雅各李霍曼</t>
+          <t>亞歷克西斯曼尼蒂/史蒂夫丁特/奧瑞莉亞佩蒂/安塔迪奧/珍娜巴麗芭/阿里斯托特盧因杜拉</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>&lt;p&gt;19世紀末丹麥牧師為了在蠻荒異土蓋教堂、拍下異鄉人的照片，而泊旅至遙遠的屬地冰島。他們跋山涉水，大自然的力量漸漸侵蝕牧師的信念與理想。即便在陌生的小鎮傳教，越深入當地生活，伴隨而來的人性和慾望，卻如同暗箱中顛倒的幻象，令他偏離初衷而感到迷惘。眼看寒冬逼近，這趟旅程終將帶他去向何方？&lt;/p&gt;</t>
+          <t>&lt;p&gt;哈比，一位性格堅毅、深入參與社區生活的年輕女性，發現了社區重建與開發計畫，這個計劃由年輕醫生轉任市長的皮耶福爾日所策劃，這個剛上任嶄露頭角的新市長，打算全面拆除哈比自小成長的街區，於是，哈比與社區居民發起拒拆抗議，誓死捍衛這個與他們情感深厚的社區。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>冰島語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>冰島語/情感教育/生命教育/社會議題</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/人權法治/法語/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>浪人47愁錢中</t>
+          <t>少女的孤島</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>The 47 Ronin in Debt</t>
+          <t>My Small Land</t>
         </is>
       </c>
       <c r="C145" t="n">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>中村義洋</t>
+          <t>川和田惠真</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>堤真一/妻夫木聰/岡村隆史/濱田岳</t>
+          <t>奧平大兼/嵐莉菜/平泉成/池脇千鶴/藤井隆/阿拉什卡哈非扎德</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>&lt;p&gt;改編自東京大學教授山本博文的同名書籍《決算忠臣藏！》 幽默經濟角度一窺日本三大復仇事件：江戶時代的元祿赤穗事件。光靠忠義精神無法拿下仇家首級，成功復仇究竟需要多少人力多少錢？ 江戶時代中期，赤穗藩藩主淺野長矩在奉命接待朝廷使節時，深覺受到總指導吉良義央的刁難與侮辱，憤而在將軍居城江戶城的大廊上拔刀殺傷吉良。此事件讓將軍德川綱吉在使節面前蒙羞，便命令淺野切腹謝罪並將赤穗廢藩。以首席家老大石內藏助為首的赤穗家臣們共47人，決定密謀夜襲吉良宅邸，斬殺吉良義央為主君復仇。&lt;/p&gt;</t>
+          <t>&lt;p&gt;對來到日本的庫德族少女莎雅來說，生活正逐漸好轉，她在學校的成績夠好，足以讓她上大學，周遭也總是有好朋友陪伴，此外，她與聰太也開始培養出特別的關係…然而，因為難民申請沒有通過，莎雅一家的生活跟著遭逢巨變，不僅工作權遭限制也被規定不能離開所居住的埼玉縣。莎雅的爸爸為了維持生計而繼續工作，卻被以非法就業的名義拘留，莎雅現在不僅要照顧年幼弟妹也要開始自力更生…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>日語</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs1終結貧窮/各類改編/商業金融/喜劇/學習單/日語/歷史傳記</t>
+          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs4優質教育/SDGs8工作及經濟/土耳其語/多元文化/家庭教育/庫德語/日語/種族認同/英文字幕/難民議題</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>最後的冠軍</t>
+          <t>不圓滿故事</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>The Last Champion</t>
+          <t>The Hummingbird</t>
         </is>
       </c>
       <c r="C146" t="n">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>葛倫威斯洛</t>
+          <t>法蘭西斯卡阿爾奇布基</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>安妮卡馬克斯/柯爾豪瑟/藍道巴丁寇夫/西恩H.斯庫利</t>
+          <t>凱西亞絲穆妮亞柯/南尼莫瑞提/皮耶法蘭西斯柯法維諾/羅瑞莫瑞提/貝芮妮絲貝喬</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>&lt;p&gt;John Wright 是一位前冠軍摔角選手，他曾經是學校摔角隊最有前途的明日之星，但因為一時錯誤的選擇導致他毀掉大好前程，也因此被迫離開家鄉，這恥辱他一直背負在身上。20年後，John再度回到熟悉的鎮上，親朋好友仍舊因為他不堪的過去感到不諒解。但就在一個因緣際會下，John得到一個重生機會—擔任母校的摔角教練。John有辦法戰勝自己的心魔，再次成為鎮民心中的英雄嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;這是馬可卡雷拉，人稱「蜂鳥」的人生故事；一個攸關命運操弄、失去和純愛的故事。藉由回顧往事，故事線不斷跳動，從1970年代延伸至未來…&lt;/p&gt;&lt;p&gt;馬可在海邊遇見了美麗又不凡的年輕女子露易莎拉特斯，他們之間的故事從來都不圓滿，卻永遠也不能抹滅…馬可已是結了婚的男人，在羅馬，馬可有個老婆瑪莉娜和女兒阿黛兒，命運之手將無情地操弄馬可，使他經歷殘酷的考驗，最終馬可將找來瑪莉娜的精神分析師，教他如何接受人生中最意想不到的改變。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>情感教育/生涯規劃/自我成長/英文字幕/英語/運動熱血</t>
+          <t>婚姻關係/情感教育/愛情/義大利語/英文字幕</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
           <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>我們的跪族生活</t>
+          <t>大孩子</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>The Noble Family</t>
+          <t>Big Kids</t>
         </is>
       </c>
       <c r="C147" t="n">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>蓋瑞阿拉斯拉奇</t>
+          <t>安德烈貝斯康德/艾瑞克梅泰耶</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>伊安尼斯格雷羅/卡拉蘇珊/卡洛斯賈斯康/孔薩羅維加/胡安巴勃羅吉爾/路易斯傑拉多門德茲</t>
+          <t>伊芙琳伊斯特拉/克里斯汀比倫/克里斯蒂安辛尼格/卡羅爾芙蘭克/文森瑪耿（文森馬肯）/瑪蓮吉蘭/艾伊莎梅加/艾瑞克梅泰耶</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>&lt;p&gt;有錢的墨西哥市建商巨頭赫門諾布雷發現他三個已成年的孩子，因為過著富裕的生活，而被寵壞了。赫門諾布雷平常忙於工作，忽略孩子們其實沒有人生目標，並恣意揮霍他的財產。他本將一切歸因於孩子是太思念已逝的妻子，然而他心臟病發後決定要好好給孩子們上一課。於是他假造公司破產，並沒收他們所有的資產，騙他們說警察正在查捕他們，要他們搬到坐落在貧民窟的破爛房子生活，並逼他們做他們從沒做過的事──工作。&lt;/p&gt;</t>
+          <t>&lt;p&gt;布里克和他朋友們平常去的學餐正重新裝修。老師奧迪竟然帶他們去鄰近的養老院，度過午餐休息時間！養老院主管亞尼克，對於這群屁孩的入侵不甚開心，一場世代衝突眼看就要爆發。養老院居民和暫時來用餐的不速之客們，哪一方會先宣戰？然而，共度有趣又滑稽的時日後，友誼開始在孤單的老人和吵鬧的屁孩中萌芽。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/喜劇/家庭教育/自我成長/西班牙語</t>
+          <t>SDGs11永續城鄉/SDGs3健康與福祉/SDGs4優質教育/兒童親子/友情/情感教育/法語/療癒溫馨/社會議題</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>弟弟追著恐龍跑</t>
+          <t>冰雪特工</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>My Brother Chases Dinosaurs</t>
+          <t>Let Her Kill You</t>
         </is>
       </c>
       <c r="C148" t="n">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>斯特凡諾吉帕尼</t>
+          <t>傑羅姆達希爾</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>亞利桑德羅加斯曼/伊莎貝拉拉貢妮絲/法蘭奇斯科格奇/羅倫佐西斯托/蘿西德帕瑪</t>
+          <t>珍娜巴麗芭/約瑟雷茲溫/艾莎阿基多（艾希亞阿基多）</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>&lt;p&gt;傑克的弟弟傑歐患有唐氏症。小時候的傑克相信父母對他說的謊，覺得傑歐是個擁有超能力的孩子，就像漫畫裡一樣。然而，現在的傑克就要上高中了，他已經不再相信他的弟弟是超人，事實上，他覺得他很丟臉，尤其是在他遇到艾蓮娜之後。傑克絕不允許自己在心儀的女孩面前出糗，於是照顧弟弟這件事很快就成了他的負擔。傑克甚至假裝自己沒有弟弟，並向新同學，尤其是艾蓮娜，隱藏了這件事。但如果你無法愛一個人的全部，包含他的缺點，別人也不會愛你的全部。傑歐將用他直接的方式、獨特的觀點、簡單卻有智慧的話語，來教會哥哥傑克這個人生道理。&lt;/p&gt;</t>
+          <t>&lt;p&gt;安妮隻身住在瑞士僻靜山區、與世隔絕並且渴望平靜生活。某天，她注意到小屋周遭出現了不屬於她的遺留垃圾，並且飼養的狗隻被下藥，甚至接到奇怪的電話。她發現自己竟然遭人監視，屋內也被暗中安裝了竊聽器。安妮身為前中情局的特務，又與其上級有染，已成為平民的她雖然亟欲擺脫過去，種種不利條件，迫使她只能孤注一擲，與躲在暗處的敵人鬥智、找出真相，並靠自己活著逃出山區……。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/學習單/家庭教育/情感教育/特殊教育/生命教育/療癒溫馨/社會議題/義大利語/自我成長</t>
+          <t>SDGs16和平正義/人權法治/懸疑驚悚/法語/英文字幕</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2026-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>夏日悄悄話</t>
+          <t>馬麻吉：馬戲團危機</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>The Quiet Girl</t>
+          <t>Windstorm：The Great Hurricane</t>
         </is>
       </c>
       <c r="C149" t="n">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>柯姆巴瑞德</t>
+          <t>莉亞舒米德鮑爾</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>凱瑟琳克林區/凱莉克蘭尼/安德魯班尼特</t>
+          <t>安柏本佳德/漢娜賓坷/露娜帕雅諾/馬文林可</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>&lt;p&gt;改編自愛爾蘭小說家克萊爾吉根的短篇作品《寄養》&lt;/p&gt;&lt;p&gt;九歲女孩凱特安靜內向，生在愛爾蘭鄉村一個無愛的家庭，不僅受到父母冷漠對待，在同學眼中更是個異類，惴惴不安的她，總是盡量讓人忽視自己的存在。隨著夏天到來，臨盆在即的媽媽將她暫時託付給遠親照顧。這對寡言陌生的農場夫婦，似乎能夠感受到凱特的內心世界，為她騰出房間、準備衣服，帶著她熟悉農場瑣事。在他們的照料下，凱特度過了一個非常不一樣的夏天，她學著打開心扉、綻放自我。然而，在這看似沒有秘密的新天地裡，原來還藏著一個不堪回首的傷心往事。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一組巡迴馬戲團在夏天的一場暴風雨中，來到了亞希居住的凱登巴赫馬場。亞希與馬戲團男孩卡洛成為了朋友，並向他學習特技馬術。不久，亞希發現馬戲團裡有一隻年老受傷的馬匹「暴風」，仍然被殘忍的馬戲團團長伊里強迫表演。亞希和卡洛找來亞希的忠實黑馬「颶風」，打算聯手拯救「暴風」，但伊里卻計畫危害「颶風」。在最後的緊要關頭，他們需要米卡來拯救這兩隻漂亮的馬匹。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>愛爾蘭語</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>各類改編/學習單/家庭教育/情感教育/愛爾蘭語/生命教育/自我成長/英語</t>
+          <t>SDGs15保育陸域/友情/德語/生命教育</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>做工的人 電影版</t>
+          <t>窒愛家鎖</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Workers The Movie</t>
+          <t>Unclenching the Fists</t>
         </is>
       </c>
       <c r="C150" t="n">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>鄭芬芬</t>
+          <t>基拉科瓦連科</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>天心/方宥心/曾敬驊/曾珮瑜/李銘順/柯叔元/游安順/炎亞綸/苗可麗/薛仕凌/項婕如</t>
+          <t>亞力克卡拉夫/亞森赫塔古羅夫/米拉娜安吉薩蘿娃/米拉娜帕奇瓦/索斯蘭楚加耶夫/赫塔格比比洛夫</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>&lt;p&gt;11年前，在一處大型公共工程中，阿祈（李銘順 飾）和阿欽（柯叔元 飾）鐵工兄弟檔揮汗上工，與一起上工的昌哥（游安順 飾）、阿全（薛仕凌 飾），因為熱心又投緣，逐漸成為相互關照的好友。&lt;/p&gt;&lt;p&gt;三個噗嚨共各有煩惱，阿祈發現兒子小傑開始和他疏遠，阿全因租屋問題變得無家可歸，昌哥因為大筆的交通罰單，在阿祈的建議下，尋找律師方淼（天心 飾）協助，而愛作夢的阿祈發現憑著他驚人的直覺和運氣，如果能上運來哥（炎亞綸 飾）主持的實境節目《幸運到誰家》似乎能圓個發財夢，於是拉家人報名闖關拚大獎，搏個出頭天！&lt;/p&gt;</t>
+          <t>&lt;p&gt;師承俄羅斯電影巨匠蘇古諾夫的新銳導演基拉科瓦連科，贏得坎城影展一種注目單元大獎的《窒愛家鎖》，描述一座沒落的礦業小鎮，女孩被父親嚴格地控管行蹤，即使離家多年的哥哥承諾帶她投奔自由，囚籠般的家族傷痛卻如影隨形。電影以2004年車臣武裝份子劫持千名人質與俄國談判的「貝斯蘭人質事件」為背景，由生還者視角切入，呈現悲劇的深遠影響。導演犀利刻劃人性與現實的殘酷之餘，也展現獨特的青春特質，為俄國影壇帶來新風貌。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>俄語</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/喜劇/國語/生涯規劃/療癒溫馨/社會議題/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/人權法治/俄語/各類改編/家庭教育/性平教育/政治/歷史傳記/真人真事改編/社會議題/種族認同/英文字幕</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>劇情片/性平影展/歐美片</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2024-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>蝦米小白鯨</t>
+          <t>變裝皇后的秘密</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Katak the Brave Beluga</t>
+          <t>Natchan's Little Secret</t>
         </is>
       </c>
       <c r="C151" t="n">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>克莉斯汀達萊爾杜邦/尼古拉勒邁</t>
+          <t>田中和次朗</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>吉內特雷諾/埃莉諾諾布爾/安琪拉蓋洛普/思凱勒克拉克/泰倫斯斯卡梅爾/理查德杜蒙/瓦耶特鮑文/羅伯奈勒/阿瑟霍爾登/馬克卡馬橋</t>
+          <t>CUNNING竹山/前野朋哉/松原智惠子/渡部秀/瀧藤賢一</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>&lt;p&gt;這是年幼白鯨卡塔克的成長故事。當卡塔克的同伴們都隨著年齡變為預期的白色時，卡塔克的發育卻顯得緩慢。為了證明自己已經長大，並實現他所崇拜的奶奶的最後願望，卡塔克踏上了前往北方的危險旅程。在途中，他遇到了致命的野獸，並結交了原本不可能有交集的朋友。身形渺小也能有巨大的勇氣…&lt;/p&gt;</t>
+          <t>&lt;p&gt;在一個夏夜，娜蔣突然過世了。他生前是變裝皇后，在新宿經營同志酒吧。同樣在那酒吧工作的瑪麗蓮，在酒吧中發現了死亡的娜蔣。娜蔣的朋友瑪麗蓮、維爾琴和祖布克前來為娜蔣哀悼，才發現他們完全不了解娜蔣，連他的真名都不曉得。此外，他們還發現，娜蔣的母親並不知道娜蔣的性傾向。受邀出席葬禮的三位朋友，在葬禮期間能成功隱瞞娜蔣的秘密嗎…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>兒童親子/學習單/情感教育/療癒溫馨/自我成長/英文字幕/英語</t>
+          <t>性平教育/情感教育/日語/生命教育/療癒溫馨/自我成長</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>微笑背後的祕密</t>
+          <t>我死去的那天</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>The Search for the Mona Lisa</t>
+          <t>The Day I Died：Unclosed Case</t>
         </is>
       </c>
       <c r="C152" t="n">
-        <v>54</v>
+        <v>117</v>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>吉恩皮埃爾伊斯布特斯</t>
+          <t>朴芝婉</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>亞歷山德羅德森科/吉恩皮埃爾伊斯布特斯/摩根費里曼（旁白）</t>
+          <t>朴知訓/李姃垠/李相燁/盧正義/金先英/金憓秀</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>&lt;p&gt;誰是蒙娜麗莎？海德堡大學發現這位女子並非佛羅倫斯布商的妻子。假設蒙娜麗莎真由達文西所繪，應該比羅浮宮測定年份早十年完成。越多發現浮出水面：真正的蒙娜麗莎畫像，達文西只花了不到四年繪製，而且並未完成。達文西為何要替一位平凡人妻繪製兩個版本的畫像呢？假若真有兩個版本的蒙娜麗莎，原作又在何處？&lt;/p&gt;</t>
+          <t>&lt;p&gt;在一個漆黑的颱風夜，一名揭露父親罪行的年輕證人在小島上失蹤了。人們在懸崖上發現她的鞋子，也在她的家裡發現一封遺書。但由於天氣惡劣，屍體未能尋獲。在沒有屍體的情況下，案件無法結案，只能簡單地當作自殺。為此，賢洙警探前往島上調查女孩的神秘死因。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/歷史傳記/英語/藝術領域</t>
+          <t>SDGs16和平正義/生命教育/社會議題</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
+          <t>2021-09-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>我的大猩猩媽媽</t>
+          <t>瀑布</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>The Ape Star</t>
+          <t>The Falls</t>
         </is>
       </c>
       <c r="C153" t="n">
-        <v>74</v>
+        <v>129</v>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>琳達漢巴克</t>
+          <t>鍾孟宏</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>史戴倫史柯斯嘉/普妮拉奧古斯特/梅琳達金娜曼/瑞貝卡也斯曼</t>
+          <t>王淨/賈靜雯</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>&lt;p&gt;孤兒約娜最想要的就是媽媽。活潑的她渴望能被領養。她接受任何新媽媽，只要那個人愛她。終於，有人答應要領養約娜了，她在孤兒院滿懷期待地等待新媽媽的到來。可當車子抵達時，約娜嚇了一跳，因為從車子走出來的是一隻猩猩！一開始約娜不知道是否該離開這個巨大笨拙的靈長類，但猩猩跟女孩很快便打成一片。然而，當地市府卻打算拆散兩人，到底約娜能不能跟最愛的媽媽在一起呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;新冠肺炎疫情期間，小靜因為班上有同學確診，全班停課居家隔離。小靜的媽媽品文因為小靜的關係也被公司要求在家休息，劍拔弩張的母女關係就此無可迴避。品文想找前夫奇文回家幫忙解決問題，也對再婚的前夫表露自己放不下的情感而遭到拒絕，疫情不是拉開人心的最終原因，那究竟是什麼呢？疫情之下產生的類精神疾病，是透過藥物還是心裡的改變才能解決呢？疫情、隔離讓品文與小靜母女的人生都轉了一個她們未曾想過的彎，也遇到許多讓自己生命衝撞的人，而纏繞在她們生活與內心許久的結該如何才能解開呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>中文/瑞典語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/兒童親子/學習單/家庭教育/情感教育/瑞典語/療癒溫馨</t>
+          <t>SDGs3健康與福祉/健體領域/國語/家庭教育/情感教育/特殊教育/綜合領域</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2023-01-01 00:00:00</t>
+          <t>2024-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>不是你不愛你</t>
+          <t>損友養成班</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Love at First Lie</t>
+          <t>A Friendly Tale</t>
         </is>
       </c>
       <c r="C154" t="n">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>葉念琛</t>
+          <t>丹尼爾柯恩</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>周漢寧/李昭南/林國斌/林家熙/林熙彤/梁仲恆/莊韻澄/袁富華/譚旻萱/鍾晴/陳嘉寶/陳昊森/馮素波</t>
+          <t>文森卡索/法蘭西戴米恩/芙蘿杭絲佛黑提/貝芮妮絲貝喬</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>&lt;p&gt;那年暑假，花園街長大，性格開朗善良的鍾家寶（譚旻萱 飾）偶遇和父親感情不佳的富家子關家偉（陳昊森 飾），為報復父親再婚，家偉聘用她及其好友高大強（梁仲恆 飾）等人搗亂婚禮，卻促成了他與鍾家寶認識，並開始交往，兩人情投意合，展開了一段夏日戀曲，嚐盡熱戀甜蜜，本以為彼此緣定今生，豈料命運卻為這段愛情安排了急轉直下的暗湧。&lt;/p&gt;</t>
+          <t>&lt;p&gt;蕾雅和馬克，卡琳和法蘭西，是兩對夫妻也是多年的朋友。男的有點大男人，女的則愛說三道四，但他們在團體中都各有一席之地。有一天，蕾雅告訴大家她寫了一本小說。這本小說在不久後成為暢銷大作。卻也打破了團體之間的和諧。沒人真的替她開心，反而引起大家的嫉妒。難道這就是人性？只有在成功面前，你才能認清誰是真正的朋友。個人的幸福是否也是他人的不幸？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>粵語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>情感教育/愛情/粵語/英文字幕</t>
+          <t>SDGs17多元夥伴/友情/婚姻關係/情感教育/法語</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2024-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>引言</t>
+          <t>中央市場的一天 數位修復版</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Introduction</t>
+          <t>Fragrant Formosa - A Day at The Central Market</t>
         </is>
       </c>
       <c r="C155" t="n">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>洪常秀</t>
-[...6 lines deleted...]
-      </c>
+          <t>汪瑩</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr"/>
       <c r="G155" t="inlineStr">
         <is>
-          <t>&lt;p&gt;年輕演員英浩前往父親經營的診所，正逢父親幫一位男演員看診。朱苑為了學習服裝設計遠赴柏林，住進了一位韓國藝術家的住所。為了一解相思，英浩飛往柏林，只為見朱苑一面，兩人興奮地思考如何一起待在德國。回到韓國，英浩的母親兜了一場飯局，要介紹他給一位前輩，正是那天在診所擦身而過的男演員，他酒酣耳熱之際竟訓斥起英浩戲劇與生活的界線拿捏，鬱悶的英浩跑到海邊，沉睡中夢見了女友，醒來後竟踏入冰冷的海中......。&lt;/p&gt;</t>
+          <t>&lt;p&gt;電視紀錄片「芬芳寶島」系列。&lt;/p&gt;&lt;p&gt;當清晨天色未亮、眾人睡夢正酣時，供應台北人一日所需的中央市場早已人聲鼎沸。中央市場湧入來自全台各地的貨車，貨物包羅萬象，蔬菜水果、雞鴨魚肉一樣不少，中盤商為了民眾早市採買而批貨做準備，拍賣聲此起彼落。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/情感教育/愛情/生涯規劃/綜合領域/藝術領域/韓語</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/國片/影視聽中心/紀錄片</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>剛好想起你</t>
+          <t>失控的照護</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Just Remembering</t>
+          <t>Do Unto Others</t>
         </is>
       </c>
       <c r="C156" t="n">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>松居大悟</t>
+          <t xml:space="preserve"> 前田哲</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>伊藤沙莉/國村隼/成田凌/永瀨正敏/池松壯亮/神野三鈴</t>
+          <t>井上肇/加藤菜津/坂井真紀/岩谷健司/峰村理惠/戶田菜穗/松山研一/柄本明/梶原善/綾戶智惠/藤田弓子/鈴鹿央士/長澤雅美/靖</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>&lt;p&gt;故事透過每年7月26日這天所發生的事情，以倒敘的方式描繪一段六年的感情，從結束到開始。7月26日是佐伯照生的生日，照生是一名舞者，因受傷而放棄舞蹈生涯，野原葉是個計程車司機，在他們倆每年一起度過7月26日的這一天，有時候是特別的，有時則是平凡的，但那些都是過去的甜蜜回憶，現在已回不去了。&lt;/p&gt;&lt;p&gt;本片是松居大悟的原創電影，靈感來自搖滾樂團Creephyp主唱崎祐介所寫的《地球之夜》，歌曲靈感源自吉姆‧賈木許執導的同名電影。&lt;/p&gt;</t>
+          <t>&lt;p&gt;某天清晨，一棟房子發現兩具屍體。一位死者是老人，另一位是死者的照護員。斯波宗典與過世照護員同是一間照護中心的同事。斯波宗典是大家眼中善良且盡責的照護員。然而，警方開始將他視為嫌犯。檢察官大友秀美調查此案時發現，斯波宗典任職的照護中心服務對象的死亡率異常之高。為了解開真相，大友秀樹與斯波宗典展開了對峙。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>日語</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/情感教育/愛情/日語/英文字幕</t>
+          <t>SDGs16和平正義/各類改編/學習單/懸疑驚悚/日語/社會議題/英文字幕/醫療議題</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2025-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>波麗露狂想曲</t>
+          <t>掃毒3：人在天涯</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Bolero</t>
+          <t>The White Storm 3：Heaven or Hell</t>
         </is>
       </c>
       <c r="C157" t="n">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>安妮芬婷</t>
+          <t>邱禮濤</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>拉斐爾佩松納茲（拉斐爾佩爾索納）/文森培瑞茲/朵莉亞緹莉兒/珍娜巴麗芭/艾曼紐德芙</t>
+          <t>劉青雲/古天樂/楊采鈺/謝君豪/郭富城</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>&lt;p&gt;巴黎，咆哮的二十年代，編舞家艾妲魯賓斯坦找來作曲家莫里斯拉威爾為她下一首芭蕾舞劇編曲，她希望風格大膽、露骨。然而，著名且聲望崇高的拉威爾發現自己寫不出任何曲子，在重溫回憶，面對舊情舊愛與失敗的過程中，作曲家將寫出他有史以來最膾炙人口的一首曲子「波麗露」。&lt;/p&gt;</t>
+          <t>&lt;p&gt;國際販毒集團毒梟康素差（劉青雲 飾）一直帶著手下張建行（郭富城 飾）等人從事毒品交易，新加入集團的成員歐志遠（古天樂 飾）也因一次意外，與兩人建立了過命交情，三人情同手足。康素差在香港的販毒生意突然被警方查獲，他帶著團隊逃到金三角發展，積極籠絡當地的土皇帝戴金榮，計劃兩人聯手擴大勢力，讓自己東山再起，卻意外發現身邊藏有臥底。此刻，是敵是友，一片茫然。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文/粵語</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs4優質教育/愛情/歷史傳記/法語/自我成長/英文字幕/藝術領域/音樂歌舞</t>
+          <t>動作冒險/粵語/英文字幕/警匪犯罪</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>真假新聞</t>
+          <t>我的野男千金</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>A Thousand Lines</t>
+          <t>It's A Boy</t>
         </is>
       </c>
       <c r="C158" t="n">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>麥可赫比格</t>
+          <t>尼利巴蘭帝</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>喬納斯内/瑪麗伯查德/約格哈特曼/艾利亞斯穆巴瑞克（埃利亞斯穆巴里克）/邁克爾馬爾藤斯/麥可奧斯特羅夫斯基</t>
+          <t>恩里克布里亞諾/愛德華多朱利亞瑞利/朱莉婭坦巴瑞羅/茱莉婭貝維拉奎（朱莉婭貝維拉瓜）/莎米拉菲諾提</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>&lt;p&gt;本片改編自真實的造假新聞事件，自由記者胡安羅雷若發現獲獎記者拉斯柏吉尼斯的新聞報導前後矛盾，董事會卻袒護自家金牌記者，不理會羅雷若提出的疑點，高層對這位超新星寄予厚望，不容許絲毫偏差，羅雷若可沒那麼容易打發，他在追查真相的過程中挑戰權威，就算因此失去工作、名譽和家庭也在所不惜。&lt;/p&gt;</t>
+          <t>&lt;p&gt;阿貝托一直想要一個兒子，能和他一起吃美食、瘋足球和迷跑車，可惜造化弄人，上天給了他三個女兒，與他想要的生活天差地遠，當他的妻子艾瑪懷上第四胎時，阿貝托向星星許願，希望上天「至少」給他一個兒子，魔法實現了，但有點矯枉過正，他的三個女兒變成了三個男孩，只不過有三個兒子的生活真的比較好嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs8工作及經濟/德語/生涯規劃/真人真事改編/社會議題/英文字幕</t>
+          <t>SDGs5性別平權/喜劇/家庭教育/性平教育/義大利語/英文字幕</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>我的親親小妹</t>
+          <t>地獄新娘 數位修復版</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>My Little Sister</t>
+          <t>The Bride Who Has Returned from Hell</t>
         </is>
       </c>
       <c r="C159" t="n">
-        <v>100</v>
+        <v>117</v>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>史蒂芬妮丘瓦特/維蘿妮卡雷蒙</t>
+          <t>辛奇</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>妮娜霍斯/拉斯艾丁格/楊斯艾賓納斯/瑪莎凱勒</t>
+          <t>丁香/凌玉/周遊（周玉真）/小惠/小皮（陳小皮）/戴佩珊/月帆（楊月帆）/柯佑民/柯俊雄/柳青（張春美）/歐威/王滿嬌/田明/許玉/郭夜人/金塗（張金塗）/金玫（徐秀枝）</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>&lt;p&gt;傑出的劇作家麗莎不再寫作了。她和家人住在瑞士，卻心繫住在柏林的哥哥斯文。自從斯文被診斷出患有惡性白血病後，這對雙胞胎之間的關係就日益緊密。斯文是著名的劇場演員，麗莎無法接受命運的這種安排，她赴湯蹈火只為了能讓哥哥重回舞台。為了哥哥，她付出一切，卻忽略了自己的婚姻。麗莎與丈夫的關係開始破裂，但她的眼裡只有哥哥。只有哥哥能讓她重拾內心的渴望，重新點燃她的創作慾望，讓她有活著的感覺。&lt;/p&gt;</t>
+          <t>&lt;p&gt;新加坡華僑白瑞美，返台應聘為王家的家庭教師，卻隱瞞自己是王家女主人之妹的真實身分，以利潛入王家調查姊姊的死因。她發現姊夫義明對女兒淑媛冷漠苛刻，因此一面給予淑媛欠缺的母愛，一面懇求義明多關愛女兒，父女關係在其努力下日漸改善。王家接連發生鬧鬼事件，瑞美也意外發現姊姊的日記，逐步逼近命案的真相。義明對瑞美日久生情，論及婚嫁。未料婚禮前夜，兇手出現，欲置瑞美於死地……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/婚姻關係/家庭教育/德語/情感教育/生命教育/生涯規劃/療癒溫馨/自我成長/醫療議題</t>
+          <t>各類改編/性平教育/經典修復/臺語</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2023-08-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>好漢解放營</t>
+          <t>我在故宮修文物</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Men on the Verge of a Nervous Breakdown</t>
+          <t>Masters in the Forbidden City</t>
         </is>
       </c>
       <c r="C160" t="n">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>奧黛麗達娜</t>
-[...6 lines deleted...]
-      </c>
+          <t>蕭寒</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr"/>
       <c r="G160" t="inlineStr">
         <is>
-          <t>&lt;p&gt;七位年齡介於17至70歲的都市男子，除了人生瀕臨崩潰外，沒有任何其他共同點。為了重新振作起來，他們相聚在一座車站，準備到野外參加一場特別訓練營。訓練營由一位性情古怪的女教練設計許多課程，教導他們重新認識自己。這項任務可不簡單，因為這群男人身邊總會發生意想不到的事。&lt;/p&gt;</t>
+          <t>&lt;p&gt;歷經5年前期籌備、4個月不間斷的紀實拍攝，《我在故宮修文物》走進古老的宮牆，揭秘中國頂級文物的修復技術。本片透過青銅器、鐘錶、陶瓷、木器、漆器、百寶鑲嵌和織綉等諸多宮廷珍寶修復過程的技藝傳承，展現了文物背後修復師們與時間比畫搏鬥的匠人生活以及師徒情誼。宮牆外的世界斗轉星移，宮牆內的他們卻要用幾年的時間摩挲同一件文物。一座宮廷鐘表上千個零件要嚴絲合縫；一件碎成100多片的青銅器要拼接完整。他們用自己的一輩子來詮釋「因為熱愛所以堅持」「擇一事，終一生」的牢固信仰。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/喜劇/情感教育/法語/自我成長</t>
+          <t>SDGs8工作及經濟/國語/多元文化/生涯規劃/社會議題</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>神騎魔法大冒險</t>
+          <t>米開朗基羅：無盡之詩</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Upon the Magic Roads</t>
+          <t>Michelangelo：endless</t>
         </is>
       </c>
       <c r="C161" t="n">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>歐列格波哥汀</t>
+          <t>伊曼威利伊奇布</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t xml:space="preserve"> 巴維爾迪維揚卡（巴維爾捷列連科）/安東沙金/寶琳娜安德烈耶娃（寶琳娜安德列娃）/米哈伊爾葉弗雷莫夫/耶恩崔普尼克</t>
+          <t>安瑞克羅維梭</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>&lt;p&gt;知名童話改編，溫馨爆笑的家庭電影，天真爛漫的傻子強尼和他個性務實的魔法馬麻吉，展開一連串無法預料的驚奇冒險，善良的強尼從來沒有追求過自己的利益，然而這卻使他身處險境，在魔法道路上，馬麻吉經常需要站出來，拯救單純的強尼遠離危險，他們這對搭檔要戰勝忌妒強尼的邪惡暴君、抓住火鳥，還要找到強尼的真愛，兩人的友誼經得起最終的考驗嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;名列「文藝復興三傑」之首的米開朗基羅，從小展現對藝術的極高天分，更受到當時最具權勢的麥迪奇家族拔擢。不料命運多舛，提拔他的知己羅倫佐竟突然辭世，頓失依靠的他，回到修道院後改學解剖，透過研究人體經絡、骨骼結構、肌肉及血管，竟意外開啟人像雕塑的嶄新境界。此時，他在義大利西北部的卡拉拉採石場，發現了全世界最美麗、最細緻的大理石群，讓他深受「永恆」啟發，決心對抗腐敗的俗世心態，打造出跨越永恆的藝術之作。以壁畫《創世紀》、《最後的審判》及雕塑《大衛像》奠定了他在藝術史上破天荒的地位。這些強烈的藝術風格，甚至影響數個世紀的藝術家們，迄今仍無人能超越其成就。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>兒童親子/動作冒險/友情/各類改編/國語/英文字幕/英語</t>
+          <t>SDGs8工作及經濟/學習單/歷史傳記/生涯規劃/綜合領域/義大利語/藝術領域</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/智財月線上影展/歐美片</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>再見，李可樂</t>
+          <t>王牌教師麻辣出擊</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>So Long for Love</t>
+          <t>Spicy Teacher</t>
         </is>
       </c>
       <c r="C162" t="n">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>王小列</t>
+          <t>張哲書</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>吳京/李虎城/蔣龍/譚松韻/趙小棠/閆妮/馮雷</t>
+          <t>九孔/吳子霏/宋少卿/曾乙同/杜詩梅/林美秀/綠茶/謝祖武/金剛</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>&lt;p&gt;為了完成女兒李妍（譚松韻 飾）高三前的小小心願，父親李博宇（吳京 飾）決心帶著女兒遠赴阿勒泰滑雪，卻不料李博宇遭遇意外，全力搶救後仍陷入腦死的處境，讓為妻為母的潘雁秋（閆妮 飾）做出了一個女人最艱難的決定，當家漸漸失溫，一隻名為可樂的小狗闖入了她們的生活，成為母女爭執的焦點和溫暖的陪伴。如何在傷痛後放下悔與執？如何在成長中習得愛與勇？當往日的困境重現，她們的人生，又是否有無憾的選擇？&lt;/p&gt;</t>
+          <t>&lt;p&gt;2000年，一位特立獨行的老師，以一句「我要當老師！」開始了他的教師生涯，他幼稚又無厘頭的教學方式，成了傳說中影響無數學子的麻辣鮮師－許磊！也許是太愛他的學生了，許磊反而讓心愛的人離他遠去，他從此一蹶不振，淪為街友…直到再次從學校主任中聽到「雅容」這個愛人的名字，抱著希望前來學校的許磊，在好友連哄帶騙的勸說下，勉強答應重整學校這支破敗的棒球隊，一邊尋找雅容。胡鬧又特立獨行的教學風格，讓學生從排斥到後來的心悅誠服，過程中許磊不僅慢慢的找回自己的重心，也幫助這群學生重拾對棒球的熱愛！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/各類改編/國語/家庭關係/情感教育/生命教育/療癒溫馨/英文字幕/醫療議題</t>
+          <t>SDGs4優質教育/健體領域/喜劇/國語/情感教育/校園/生涯規劃/社會議題/運動熱血</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
+          <t>2021-12-29 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>親愛的殺手</t>
+          <t>天字第一號 數位修復版</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Be Alive Just Like You</t>
+          <t>The Best Secret Agent</t>
         </is>
       </c>
       <c r="C163" t="n">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>賴孟傑</t>
+          <t>張英</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>喜翔（金介文）/邱偲琹/鄭人碩/鄭志偉/黃采儀</t>
+          <t>何剛/余仰聲/吳柄南/吳燕/周紹棟/左右/張力/張正藍/徐一功/徐毓生/徐永康/戴秉剛/戽斗（高來福）/李允中/李影（李忠英）/李敏郎/李晴晴/柯佑民/柯俊雄/柳青（張春美）/楊烈/楊雲澤/樊卓如/王俠（王振釗）/王孫/王得志/王筠/田青（田清；田春生）/白虹/矮仔財（張福財）/胡翔評/苗天（苗延林）/董忍/蔣青峰/藍毓莉/費雲/郭禹儒/陶述/魏平澳/龍宣</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>&lt;p&gt;慾望是孤寂的光，愛是唯一的希望 即使殘缺不堪，我們仍要勇敢地愛 六（鄭人碩 飾）是位靠販售愛心商品維生的身障人士，生活大小事都需倚賴父親（喜翔 飾）幫忙，從未談過戀愛的他，對於性有著無限的憧憬與幻想，在大樓保全文哥（鄭志偉 飾）的引介下，六認識了一個沉默的少女泡麵（邱偲琹 飾），長年生活在陰暗狹小文具店的她，不僅要照顧有心理疾病的母親（黃采儀 飾），在學校也備受同儕霸凌。對未來不抱期待的泡麵，與六從平淡的性交易關係，逐漸發展出一段刻骨銘心的愛情，同時六也發現文哥與泡麵似乎也有著不尋常的關係…同樣生活在灰色角落的他們，透過相遇的微光溫熱了彼此的心，因慾望點燃了希望，兩人最終能否走出生命的困境…&lt;/p&gt;</t>
+          <t>&lt;p&gt;抗戰期間，日軍占領東北三省，以賣唱為生的少女翠英與青年周凌雲相戀，卻忍辱嫁給垂涎於她的漢奸陳兆群。數年後，陳兆群為偽政府主持特務機關，為了拘捕國民政府特務「天字第一號」焦頭爛額。周凌雲身為陳兆群的外甥，被國民政府吸收後在陳家擔任偽職，才發現當年戀人已成為姑丈的續絃。神傷之餘展開新戀情並全心投入間諜任務，盼望抗日復國。萬萬沒想到，原來舊情人翠英，就是叱咤風雲的抗日頭號間諜「天字第一號」…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs1終結貧窮/SDGs3健康與福祉/SDGs5性別平權/SDGs8工作及經濟/人權法治/國語/性平教育/愛情/社會議題/綜合領域/警匪犯罪</t>
+          <t>經典修復/臺語</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>關於我媽的一切</t>
+          <t>俠女 數位修復版</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>All about My Mother</t>
+          <t>A Touch of Zen</t>
         </is>
       </c>
       <c r="C164" t="n">
-        <v>118</v>
+        <v>179</v>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>趙天宇</t>
+          <t>胡金銓</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>張婧儀/徐帆/許亞軍</t>
+          <t>劉楚/喬宏/張允文/徐楓/曹健（曹治藩）/朱元龍（洪金寶）/杜偉和/王瑞（王錫瑞）/田鵬/白鷹（王景春）/石雋（張石華）/苗天（苗延林）/萬重山/薛漢/賈魯石/郝屢仁/門祝華/陳世偉/韓英傑/馮健權/高明/魯直</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>&lt;p&gt;媽媽季佩珍（徐帆 飾）是這個家的靈魂所在，她像有分身術一樣能照顧到每一個人。在她的面面俱到之下，這個家看上去井然有序，然而事實並非如此。在媽媽季佩珍眼裡女兒李小美（張婧儀 飾）永遠都是最優秀的，卻不知在北京工作生活的她還有另一面。女兒對媽媽的掌控有多抵觸，季佩珍更是不瞭解。醫生丈夫李文舫（許亞軍 飾）因幾年前的一次失誤，至今還無法拿起手術刀。婆婆患有阿茲海默症，生活都無法自理……就在身為教師的季佩珍剛剛退休，似乎能鬆一口氣多擁有些自己的時間，卻被查出了惡性腫瘤四期。如果媽媽只剩下四個月的生命，這家人的生活又該如何繼續下去呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;根據蒲松齡《聊齋志異》中的同名故事改編。主要描述明朝時期，重臣楊漣為東廠宦官門達所害，並派特務歐陽年追殺其後代楊慧貞及石將軍等東林餘黨。楊在與書生顧省齋的接觸中產生情愫，並在他的智取下擊潰了追殺之人。慧貞生下一子，卻暗離顧而去，欲遁入空門……。&lt;/p&gt;&lt;p&gt;華語影史首部於歐洲三大影展獲獎之作，竹林對決經典場面深刻啟發了李安、張藝謀、徐克等導演。主角徐楓出資修復影史經典，謂為雋譽。影片藉著故事，將明朝宦官當政、朝廷黑暗、特務密佈、邪惡殘害忠良的歷史素材包含其中，在當時港臺武俠片普遍的虛化年代背景、故事多以武林派別的爭鬥，個人或小團體恩怨出發的打鬥為內容的影片中，顯得相當獨特及精緻，片中同時加入道德省思與人性的對照。 考究史實的人物設置、服裝化妝與道具，讓胡金銓及其電影成為新一代武俠動作電影的代表。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/國語/家庭教育/情感教育/生命教育/英文字幕/醫療議題</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>逆流成長日記</t>
+          <t>逃亡的女人</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Little Man Tom</t>
+          <t>The Woman Who Ran</t>
         </is>
       </c>
       <c r="C165" t="n">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>法比耶娜貝爾托</t>
+          <t>洪常秀</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>坦吉梅希爾/納迪亞特雷茨克維奇/費力克斯馬利托</t>
+          <t>宋宣美/徐永嬅/李恩美/權海驍/金珉禧/金璽碧</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>&lt;p&gt;芭芭拉．康絲坦汀原著小說《我親愛的瑪德蓮》一書改編。十一歲的湯姆與他年輕的小媽媽潔絲，一起住在森林周遭簡陋的露營車內。兩人很貧窮，但互相扶持，也都非常樂觀。當潔絲出門工作時，湯姆會自己找事情做，不讓自己無聊。某天，湯姆意外發現獨居而僅有貓狗陪伴的鄰居老太太瑪德蓮躺在花園裡，救護車急救送回家後，湯姆用小小的力氣、自己的方法照顧她。怪異的老太太開始教導湯姆照顧植物的方式。然而，一位剛出獄的年輕人薩米，闖進了他們家，並且破壞了他們平靜的生活…&lt;/p&gt;</t>
+          <t>&lt;p&gt;自命幸福的已婚女子，因丈夫暫別而興起拜訪朋友的念頭。她與住在首爾郊外的年長友人小聚，走進迷戀鄰居的女教師房間，又偶然遇上在獨立電影院工作的老友。在這個自得其樂的女性國度中，一連串的重逢與偶遇照亮了不同位置的韓國女人心境。一杯杯米酒與燒肉的絮絮叨叨裡，男人的自私軟弱被攤開來嘲諷笑語，深埋在女人們內心深處的慾望也方得傾訴。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/SDGs3健康與福祉/各類改編/家庭教育/情感教育/法語/自我成長</t>
+          <t>SDGs10減少不平等/SDGs5性別平權/友情/學習單/性平教育/情感教育/生命教育/社會議題/韓語</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/性平影展</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>沒有妳的多重宇宙</t>
+          <t>秋蓮 數位修復版</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>She's the One</t>
+          <t>Lotus In Fall</t>
         </is>
       </c>
       <c r="C166" t="n">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>馬可馬坦尼</t>
+          <t>賴成英</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>亞莉珊卓馬斯特羅納爾迪/佛朗奇斯可加巴尼/克里斯蒂亞諾卡卡莫/史蒂法諾法蘭西/安德烈亞阿爾坎傑利/愛德華多史卡爾佩泰</t>
+          <t>于大君/吳家驤/姜宜君/張英頎/曾國峰/柯佑民/柯俊雄/梁修身/楊詠蕾/盧碧雲/萬晃丞/蔡曉娟/袁葆璜/謝政憲/謝白生/謝育玲/郎雄/陳瑋齡/陳立仁/高幸枝/鳳飛飛/黃曼/黃英勳</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>&lt;p&gt;假設所有疑難雜症都能解決，做重要決定前都能毫不遲疑，人生將會如何？倘若基於某種魔力，你能夠實現人生中最狂野的夢想，和最深的渴望…&lt;/p&gt;&lt;p&gt;三十歲的安德烈與大學時認識的蘿拉即將步入禮堂，婚禮前夕，他開始思考各種不同的可能性…接著，安德烈就像被施了魔咒，彷彿他一開始不曾認識蘿拉，每天起床時，他開始有不同的人生版本，有時是好色之徒，有時是備受讚譽的音樂家，安德烈開始過著蘿拉不在身邊的人生，他會想打破這魔咒嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;枝姐為了傻兒子著想，討了孤苦無依的秋蓮做童養媳，秋蓮經年受盡皮肉之苦，幸得順興憐惜，二人私定終身；阿雄豪賭成性，為求生活無虞，用甜言蜜語誘惑枝姐，甘受外人冷嘲熱諷，招贅給枝姐為夫。阿雄對楚楚可憐的秋蓮愛慕不已，但礙於枝姐而不敢有所表示。一天，他趁枝姐不在，欲強暴秋蓮，後被傻兒子發覺，在糾纏間殺了傻兒子並嫁禍於順興，在枝姐和阿雄有力證供下，順興被判死刑！秋蓮眼見無望，於是偕同順興投崖自盡。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>婚姻關係/情感教育/愛情/義大利語/自我成長/英文字幕</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>金錢男孩</t>
+          <t>革命前夕的摩托車日記：數位修復版</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>MONEYBOYS</t>
+          <t>The Motorcycle Diaries</t>
         </is>
       </c>
       <c r="C167" t="n">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>C.B. YI</t>
+          <t>華特沙勒斯（華特薩勒斯）</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>曾美慧孜/林哲熹/柯震東/盧彥澤/陳慕/高山峰/黃鐙輝</t>
+          <t>羅德里哥塞納/蓋爾賈西亞貝納</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>&lt;p&gt;為改善鄉下家人的生活，梁飛來到城市成為性工作者，並與同業曉來成為戀人，但在一場意外後斷訊。五年後，飛在另個城市重新站穩腳步，同事們卻紛紛因社會壓力離開這個圈子。飛回到老家探望重病的外公，發現家人花著他寄回來的錢，內心卻隱隱以他賣娼為恥，唯有青梅竹馬的阿龍，給飛安慰。回到城市後不久，龍投奔飛而來，並選擇同樣成為男妓。兩人很快墜入愛河，飛卻在這時與已經結婚生子的曉來不期而遇，周旋在曉來和龍之間的梁飛，究竟該如何自處？他還能找回當時的那份初衷嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;8個月、1萬2千公里的壯闊之旅&lt;/p&gt;&lt;p&gt;改編傳奇英雄切．格瓦拉1952年旅行日記&lt;/p&gt;&lt;p&gt;1951年，患有氣喘的23歲醫學院學生埃內斯托．格瓦拉與29歲的生化學家好友阿爾貝托，滿載行李與憧憬，跳上老舊的重機，從家鄉布宜諾斯艾利斯出發，揭開一場貫穿南美大陸的壯闊之旅。儘管一路上險阻不斷，爭執難免，樂天浪漫的倆人仍被這前所未見的無邊景致而深深感動。隨著旅程逐漸開展，他們目睹了自五百年前殖民者登陸以來，這塊土地所承受的種種創傷、苦難與不義。貧富的懸殊、階級的對立、種族的剝削、帝國的壓迫，以及人世間永無止息的生、老、病、死，都不斷激盪著兩人的靈魂，也在青年格瓦拉的心裡埋下了日後改造世界的革命之火。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs5性別平權/SDGs8工作及經濟/國語/愛情/社會議題/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/SDGs1終結貧窮/人權法治/各類改編/多元文化/歷史傳記/真人真事改編/社會議題/種族認同/經典修復/西班牙語/難民議題</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2023-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>荒島．愛</t>
+          <t>米婭的精靈王國</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Castaway on the Moon</t>
+          <t>Mia and me：The Hero of Centopia</t>
         </is>
       </c>
       <c r="C168" t="n">
-        <v>116</v>
+        <v>85</v>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>李海準</t>
+          <t>亞當岡恩/馬席亞德默曼斯</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>鄭在詠/鄭麗媛</t>
+          <t>朱利安馬隆/瑪格紐塞利</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一名叫金誠勤的男子縱身躍入寂靜的漢江，試圖結束生命，醒來時，他發現自己躺在沙灘上，原來他自殺未遂，只是被沖到了江中的一個無名小島上，與此同時，在江邊一棟公寓中，一位多年足不出戶的女孩透過望遠鏡偶然發現了這名住在島上的男子，他孤獨卻似乎滿足的生活引起了她的好奇，最終促使她在多年後走出了自己的房間。&lt;/p&gt;</t>
+          <t>&lt;p&gt;米婭在父母過世之後，第一次返回老家。突然，她受到神奇手環的引導，吸引她重回精靈王國的獨角獸世界。她與蓮花島的精靈伊可不期而遇，伊可透露多獸即將占據蓮花島，他們希望米婭可以幫助他們抵抗多獸。在米婭的帶領下，眾人必需同心合力收集到3顆古老的魔力寶石，才能打敗多獸。他們展開一場刺激又有趣的尋寶旅行。 當米婭面對精靈王國最強大的敵人時，她發現成為英雄的秘密，真實的力量不只在於打敗敵人的本領，還在於要有勇氣善待落難的敵人。米婭領悟到，孤獨阻止不了任何人，只要懷抱友誼和希望，令人恐懼的黑魔法永遠無法得勝。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/喜劇/生命教育/自我成長/韓語</t>
+          <t>SDGs17多元夥伴/SDGs4優質教育/SDGs5性別平權/兒童親子/動作冒險/友情/家庭教育/情感教育/療癒溫馨/科幻奇幻/綜合領域/自我成長/英語</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
+          <t>2024-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>大選風暴</t>
+          <t>亨特先生的環保革命</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Second Round</t>
+          <t>Fear and Loathing in Aspen</t>
         </is>
       </c>
       <c r="C169" t="n">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>亞伯杜龐帝</t>
+          <t>博比甘迺迪三世</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>亞伯杜龐帝/尤里葛瑞爾/尼古拉斯馬里耶/菲利普烏禪/西西迪法蘭絲</t>
+          <t>傑巴爾傑/艾瑪瑞麗絲福克斯/萊爾德麥金托什/雪瑞兒海恩斯</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>&lt;p&gt;記者娜塔莉曾因搞砸政治報導而被調去負責足球新聞，卻因電視台臨時人手不足被長官叫去報導本次總統大選，目前民調領先的是政壇黑馬皮耶亨利梅斯葉，他是法國極具名望的家族繼承人，娜塔莉在追蹤報導後，發現皮耶亨利梅斯葉的競選動機並不單純，隨著調查的深入，令人意外的真相也逐一浮出檯面。&lt;/p&gt;</t>
+          <t>&lt;p&gt;真人真事改編，講述美國一群局外人挑戰政權的故事。1970年，受夠了當地污染問題的亨特斯托克頓湯普森，宣布在科羅拉多州亞斯本市競選警長。他打算成立第三黨，打造更溫和的執法制度。全國媒體瞬間為之著迷，讓他成為跨世代眼中的英雄。他們集結成一股怪咖力，打算先占領亞斯本，再占據全球。唯一能阻止他們的只有亨特本人。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs8工作及經濟/政治/法語/社會議題/英文字幕</t>
+          <t>SDGs12責任消費與生產/SDGs15保育陸域/SDGs16和平正義/SDGs7潔淨能源/各類改編/政治/環境教育/英語</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2024-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>怪獸設計公司</t>
+          <t>搶救葡萄大作戰</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>The Frankenstein Complex</t>
+          <t>The Grapes of Joy</t>
         </is>
       </c>
       <c r="C170" t="n">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>亞歷山大龐瑟/吉列斯潘索</t>
+          <t>吉田秋生</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>丹尼斯穆倫/凱文史密斯 /吉勒摩戴托羅/喬丹堤/約翰蘭迪斯/菲爾蒂皮特/里克貝克</t>
+          <t>中河内雅貴/吉田朝/土居裕子/寶積有香/本假屋唯香/福本莉子/竹中直人/長谷川初範</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>&lt;p&gt;電影中的生物往往備受觀眾喜愛，在大銀幕上「創造」怪獸，這項技術的歷史就和拍電影一樣悠久。先將恐龍變形，而後特效化妝誕生；早年使用機械木偶，現在進入數位時代；一再見證人類豐富的想像力，如何讓大銀幕的世界高潮迭起。本片訪談業界頂尖的設計師，獨家收錄經典電影片段，包括《小精靈》、《魔鬼終結者2》、《侏儸紀公園》、《星艦戰將》、《蜘蛛人2》等等。揭開設計物與設計師之間獨特的關係，這群特效巫師運用各種媒材、技藝、複雜的器械，讓幻想中的生物有了生命，躍然大銀幕之上。&lt;/p&gt;</t>
+          <t>&lt;p&gt;相馬春奈因校外教學而前往岡山，她生病的祖母託她買當地名產「亞歷山大麝香葡萄」，但春奈卻弄丟錢包，身上的零錢只夠買用亞歷山大麝香葡萄製成的甜點「陸乃寶珠」。看見祖母因收到伴手禮而開心的春奈，決定回岡山到製作此甜點的源吉兆庵工作。但無論在哪個部門，春奈都表現得不甚理想，最後只好被分派到葡萄園協助農民種植亞歷山大麝香葡萄。起初固執的農夫秋吉伸介不想要春奈的幫忙並叫她離開，但春奈仍堅持不放棄，就在春奈努力慢慢地拉近兩人的距離時，岡山遇上前所未有的大洪水......&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/生涯規劃/科幻奇幻/綜合領域/英語/藝術領域</t>
+          <t>SDGs12責任消費與生產/SDGs8工作及經濟/生涯規劃/療癒溫馨/自我成長</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2024-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>我恨我自己</t>
+          <t>戀愛與義務 數位修復版</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Sick of Myself</t>
+          <t>Love and Duty</t>
         </is>
       </c>
       <c r="C171" t="n">
-        <v>97</v>
+        <v>152</v>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>克里斯托弗博格利</t>
+          <t>卜萬蒼</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>克莉絲汀庫亞斯托普/安德斯丹尼爾森李/艾里克塞瑟</t>
+          <t>俞菊雲/劉繼群/周麗麗/時覺非/歐陽伯盧/王意文/郭鶯鶯/金燄/阮玲玉/陳燕燕/高威廉/黃克/黎英</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>&lt;p&gt;想爆紅無下限，毀三觀也要求關注！席格娜與男友湯瑪士同樣自戀，都想成為人群裡唯一的焦點。湯瑪士利用偷來的贓物搖身一變成為當紅藝術家，滿心嫉妒的席格娜討拍刷存在，卻仍是個無人搭理的咖啡店店員。走投無路的她索性猛吞俄羅斯禁藥，讓臉上爬滿浮腫的紅色傷疤，駭人的病態也為她博得同情與目光。就在淺嚐受矚目的滋味後，席格娜變本加厲想透過「賣慘」來一舉成名。於是，她任由謊言與傷痕爆裂滋長，直至一切崩壞到無法挽救的地步…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;本部電影為默片。&lt;/p&gt;&lt;p&gt;封建家庭的閨秀楊乃凡愛上了大學生李祖義，但在舊禮教逼迫下，奉父命嫁給了世家子弟黃大任，並生下一對兒女，但夫婦之間一直沒有愛情。在一個偶然的機會，楊乃凡與李祖義再次相遇，兩人舊情復燃且私奔出走，在鄉村過了一段生活。經濟困難迫使他們必須回到城裡找工作，但這對新時代的青年男女因禮教早已不容於舊社會，在顛沛的生活與沉重的負擔下，李祖義潦倒而死，楊乃凡為了女兒的幸福，陷入人生的抉擇。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>挪威語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/情感教育/挪威語/社會議題</t>
+          <t>愛情/經典修復</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>我的貓咪室友</t>
+          <t>大俠胡金銓 第二部曲—斷腸人在天涯</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Cat Sharehouse</t>
+          <t>The King of Wuxia Part 2：The Heartbroken Man on the Horizon</t>
         </is>
       </c>
       <c r="C172" t="n">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>綾部真彌</t>
-[...6 lines deleted...]
-      </c>
+          <t>林靖傑</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr"/>
       <c r="G172" t="inlineStr">
         <is>
-          <t>&lt;p&gt;二星優斗和兩隻貓小黑與小茶一起生活，在祖父死後他成立了貓咪合租屋「二星高地」。合租屋開張後，有四個人搬了進來，那段時光優斗過得很快樂且有了家的感覺，但最終每個人也都因為未來規劃而搬走，展開新的生活。眼看前室友事業有成，負責管理合租屋的不動產經紀人有美鼓勵優斗重新開張「二星高地」，但優斗不願意。優斗想起了祖父去世時留下的一封信，信中提到優斗還有一個自小就與他分開的弟弟。於是他決定開始尋找這位從未見過面的弟弟。他靠著打響貓咪合租屋的名聲，和招募新室友來尋找弟弟。某天，一位名叫加納直人的人前來申請入住…&lt;/p&gt;</t>
+          <t>&lt;p&gt;《大俠胡金銓》分為兩集：&lt;/p&gt;&lt;p&gt;〈第一部曲—先知曾經來過〉：以編年史的方式逐部介紹胡導演的經典電影，讓觀眾感受他的電影魅力，並透過重要學者及影評人們解析電影美學，再加上和胡導演合作過的重量級影人如徐楓、鄭佩佩、王童、徐克、吳宇森、洪金寶等，一一分享當時的回憶與細節，逐步揭露胡導演的電影方法、美學風格，和他投入藝術之風範與瘋魔行徑。&lt;/p&gt;&lt;p&gt;〈第二部曲—斷腸人在天涯〉：細說從頭講述胡金銓飄泊一生無以為家的宿命，從北京、台灣、香港到美國，這樣的宿命如何反映在他的作品之中，如何影響他的藝術生命軌跡。尤其在他晚年仍努力企圖創作拍片，卻一直壯志未酬的歲月，並非大家所想像風光。他是個創造時代的人，也是個在大時代翻轉中，時不予我的孤獨英雄。&lt;/p&gt;&lt;p&gt;片中並透過胡金銓最愛用的演員，也是《龍門客棧》、《俠女》男主角石雋的腳步，重返當年拍攝場景，讓鏡頭彷彿穿越時空，閃回當年的點點滴滴。俠客老矣，卻不放棄追尋五十年的恩師記憶，情誼真摯。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs15保育陸域/家庭教育/情感教育/日語/療癒溫馨</t>
+          <t>SDGs11永續城鄉/SDGs4優質教育/SDGs8工作及經濟/國語/歷史傳記/英文字幕</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/新生影展/萌獸影展</t>
+          <t>亞洲片/國片/紀錄片</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>小說家電影</t>
+          <t>六個嫌疑犯 數位修復版</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>The Novelist's Film</t>
+          <t>Six Suspects</t>
         </is>
       </c>
       <c r="C173" t="n">
-        <v>92</v>
+        <v>109</v>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>洪常秀</t>
+          <t>林摶秋</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>夏成國/奇周峰/徐永嬅/朴美昭/李恩美/李慧英/權海虓/趙倫嬉/金珉禧</t>
+          <t>一菁/上博/僑輝/凱音/吳東如/夏琴心/夢/太郎/富村/張清清/張潘陽/愛子/易原/李敏郎/江龍/漢源/瑪琍/田明/白雪/素珠/美女/美華/賴德南/邱清光/陳雲卿/高橋</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>&lt;p&gt;寫不出小說的小說家造訪遠方老友的書店後，在路上遇見一位電影導演與其妻子，談起那部最終沒有被改編成電影的小說。三人隨後在公園巧遇決定不再演戲的女演員，小說家與女演員相談甚歡，甚至相約要把那部沒改編成的小說拍成電影。兩人回到書店，舊雨新知共飲，女演員則沉沉睡去。&lt;/p&gt;</t>
+          <t>&lt;p&gt;鄭光輝是專門挖人瘡疤向當事人要脅取財為生的偵探；他的舊情人黛玉是「台一製鋼」董事長秘書，也是個私人關係複雜的危險女子。在鄭光輝蒐集證據恐嚇黛玉的過程中，一併收集到其他相關人物見不得光的小秘密，然而，鄭光輝卻在某夜突然瓦斯中毒死亡。北市刑警組長蔡國瑞在記者林國俊的幫助下介入調查後發現，當晚曾出現在附近的五個嫌疑犯，案發當時全都有不在場證明，正當警隊一籌莫展時，出現了第六個嫌疑犯，然而此人潛逃後，卻離奇陳屍於北投的別墅…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>性平教育/生涯規劃/英文字幕/韓語</t>
+          <t>經典修復/臺語/警匪犯罪</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>森林特攻隊：大腳ㄚ家族</t>
+          <t>燒肉粽 數位修復版</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Bigfoot Family</t>
+          <t>The Rice Dumpling Vendors</t>
         </is>
       </c>
       <c r="C174" t="n">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>傑瑞米德格魯森/班史塔森</t>
+          <t>辛奇</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>吳文民/國語配音/孟慶府/穆宣名/符爽/連婉鈞/陳彥鈞/陳貞伃</t>
+          <t>吳非宋/周峰/小皮/岳烽/張武仁/張鴻雪/戴佩珊/文珠/曼莉/李鵬/瑪麗/素珠（吳素珠）/英英/金塗（張金塗）/金玫（徐秀枝）/阿銘/陳蘭/陳財興/陽明（蔡揚名）/黃烽</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>&lt;p&gt;看似平凡的亞當，和雪麗（母親）、大腳怪（父親）以及他們的朋友偉波（大灰熊）、蒂娜（松鼠）、崔波（浣熊）一家人，這個非凡的大家庭一起在森林裡定居。沒想到隨著大腳怪父親越來越有名，父親也利用名氣嘗試改變世界。某天動保團體與父親聯繫，打算一起阻止石油公司開發並汙染動物的生存環境，沒想到父親在一次追查真相的過程中竟然莫名失蹤了！亞當和他的動物家人們，決定聯手找出大腳怪父親的下落，同時透過社群媒體試圖揭發石油公司的邪惡陰謀，他們一家人還有機會再次團聚嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;實業家志明雖然家庭事業兩得意，卻在外面養情婦。他誤信情婦秋滿設下的騙局，看到老婆床上多了一條男人內褲就把賢慧老婆趕出家門。想不到自己過沒多久就被秋滿侵吞財產，只得帶著三個小孩搬到矮房子生活，做看板畫工勉強維持家計，卻又禍不單行摔斷手臂。幸好孩子們都非常懂事，瞞著爸爸偷偷打工貼補家用，鄰居一對活寶夫婦也慷慨的伸出援手。經歷一連串窮困的奮鬥與相互扶持的溫馨，最後，志明賣肉粽時巧遇了自己偷偷出來賣肉粽的女兒，兩人在大雨中相擁而泣。而情婦秋滿因為感情糾紛遭到殺害，警局介入調查後，志明才知道當初是自己誤會妻子，一家人終於得以團圓。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>SDGs12責任消費與生產/SDGs15保育陸域/SDGs7潔淨能源/SDGs9工業及建設/兒童親子/學習單/家庭教育/環境教育/英語</t>
+          <t>經典修復/臺語</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>動畫片/歐美片/萌獸影展</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>放學後失眠的你</t>
+          <t>童心計畫</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Insomniacs After School</t>
+          <t>The House of Us</t>
         </is>
       </c>
       <c r="C175" t="n">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>池田千尋</t>
+          <t>尹佳恩</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>奧平大兼/森七菜</t>
+          <t>朱禮臨/金是兒/金柰延</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>&lt;p&gt;飽受失眠所苦的高中生中見丸太，某天在學校天文台發現同班女同學曲伊咲正在那裡補眠，他們這才發現原來彼此都有失眠的困擾，天文台成了同病相憐的兩人的祕密基地，然而當他們未經允許使用天文台的事情曝光後，丸太與伊咲面臨失去這個地方的風險，為了不讓這個屬於他們的天文台消失，兩人決定重整瀕臨廢社的天文社，一同爭取正式使用天文台的許可。&lt;/p&gt;</t>
+          <t>&lt;p&gt;五年級的荷娜在暑假期間計畫要讓失和的父母重修舊好。因此荷娜全家進行了一趟家庭旅行。儘管家人每天吵架，但荷娜認為度假後一切都會像以前一樣幸福。有天荷娜遇到9歲的宥美和7歲的宥真，這對姊妹打亂了她的計畫。姊妹倆的父母總是出門在外，掙扎著謀生。宥美和宥真努力想從趕她們出去的房東手中奪回他們的房屋。而荷娜為解決家庭困難而付出的努力越多，情況反而越不利。過程中她們三人相互照顧給彼此帶來了安慰。她們一起經歷想像和冒險的暑假，這將帶給她們一段苦中有樂的成長回憶。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/各類改編/家庭教育/情感教育/愛情/日語/校園/英文字幕</t>
+          <t>SDGs11永續城鄉/人權法治/學習單/家庭教育/社會議題/韓語</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>誰是外星人</t>
+          <t>危險的青春 數位修復版</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>There is an Alien Here</t>
+          <t>Dangerous Youth</t>
         </is>
       </c>
       <c r="C176" t="n">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>崔銀鍾</t>
+          <t>辛奇</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>全宰亨/太亢鎬/尹珍映/李賢雄/玧在/裵盧麗/趙炳圭/金圭鍾</t>
+          <t>奇峰/石英（林忠平）/素珠（吳素珠）/鄭小芬/金塗（張金塗）/高幸枝</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>&lt;p&gt;2020年黃色液態外星人入侵世界時，幾位外星人研究俱樂部的成員躲在地堡倖免於難。但當外星人進入某個成員的體內時，混亂隨之而來。要是沒在30分鐘內找出並殺死那個外星人，所有人都會死。面對外星人的入侵，這群最後的倖存者有辦法活下來嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;浪子侯魁元不求上進只想靠女人的裙帶關係一步登天。某日，魁元偶遇天真浪漫的晴美，因母親私生活不檢點，她一心想離家。魁元迷戀上酒店老闆娘玉嬋，得知她正在物色新的小姐，便慫恿晴美到酒店上班，並說服她按照玉嬋安排、讓年事已高的徐董事長包養，撈他一筆。晴美已愛上魁元，魁元對晴美欠缺真心，卻也與她上床；玉嬋則利用美色誘惑魁元，甚至給他零用錢，欲讓魁元疏遠晴美。晴美發現自己懷孕了，但魁元竟要她墮胎；她傷心欲絕地離開，消失無蹤。魁元這時才懂何為愛情，懊悔不已。最後他跋山涉水找到了晴美，向她懺悔、發誓上進，共創兩人美好的未來。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/友情/喜劇/韓語</t>
+          <t>社會議題/經典修復/臺語</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2023-12-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>金邊白樓青春夢</t>
+          <t>彩虹的溫度</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>White Building</t>
+          <t>COMING TO YOU</t>
         </is>
       </c>
       <c r="C177" t="n">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>寧卡維</t>
+          <t>卞奎理</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>奇那多森/珍妮敏/皮斯春/索卡烏克/索萬托奧/西坦胡特/錢達林Y</t>
+          <t>奈比/李韓結/薇薇安/鄭芮濬</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>&lt;p&gt;20歲的桑楠和兩個好友在金邊的地標性建築「白色大樓」一起長大。任城市瞬息萬變，三人對舞蹈的熱情和登台的夢想卻始終如一，父母的生活方式也依舊傳統。面對「白色大樓」將被拆除的現狀，父親未能說服社區統一接受政府的搬遷補償，最要好的朋友也即將離開柬埔寨。此時的桑楠發覺，他一直稱之為家的地方正搖搖欲墜。&lt;/p&gt;</t>
+          <t>&lt;p&gt;曾經擔任消防員的奈比，為自己的事業成就感到自豪。但有天她的女兒韓潔跟她出櫃並且說：「媽，我想做乳房切除術。」讓她的人生第一次感到不知所措。從事空服員28年的薇薇安，讀完兒子鐘燁俊的信後留下眼淚，信中兒子道出隱藏內心許久的心聲：「我是同性戀。」而薇薇安才明白，她其實並不了解兒子。奈比和薇薇安在韓潔和燁俊敞開他們的人生難題前，從未聽過「性小眾（LGBTQIA+）」這個名詞，如今知道孩子們因為社會及政治因素面臨困境，兩位媽媽要怎麼給予他們協助與支持呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>高棉語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs9工業及建設/社會議題</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/家庭教育/性平教育/社會議題/韓語</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/性平影展：閱界・跨界/紀錄片</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2024-04-01 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>賣場華爾滋</t>
+          <t>大叔足球夢</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>In the Aisles</t>
+          <t>Sunday League</t>
         </is>
       </c>
       <c r="C178" t="n">
-        <v>125</v>
+        <v>81</v>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>湯瑪士斯圖伯</t>
+          <t>李誠日</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>桑德拉惠勒/法蘭茲羅戈斯基</t>
+          <t>李城旭/沈玗惺</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一心想脫離不堪過去的克里斯汀開始了在大賣場的工作，他用工作服掩蓋身上的刺青，在貨品架與堆高機之間開啟新生活。沉默寡言的他得到嶄新友誼，漸漸融入這個大家庭，更對甜品區的神秘女同事瑪莉安產生了愛慕情愫。儘管瑪莉安已是有夫之婦，兩人仍越走越近，當愛情逐漸將縱橫的賣場走道昇華成天堂樂園，瑪莉安卻在某一天無聲無息地消失...。&lt;/p&gt;</t>
+          <t>&lt;p&gt;每個週日，我們都去踢球！&lt;/p&gt;&lt;p&gt;俊日曾是足球新秀，如今只是青少年足球中心的教練。由於他的脾氣暴躁，不適合教小朋友，現在瀕臨失業。就在這時，他接獲一項任務，要他擔任一支業餘足球隊的教練。只要他可以引領這支球隊闖進聯賽總決賽，他就能成為足球中心的永久教練。俊日有辦法指導這群烏合之衆，成功保住工作嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/喜劇/學習單/德語/情感教育/愛情/自我成長</t>
+          <t>SDGs3健康與福祉/SDGs8工作及經濟/自我成長/英文字幕/運動熱血/韓語</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2022-10-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>歡迎光臨森林餐廳</t>
+          <t>神龍飛俠 數位修復版</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>The Restaurant in the Forest</t>
+          <t>Dragon Superman</t>
         </is>
       </c>
       <c r="C179" t="n">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>泉原航一</t>
+          <t>小林悟/邵寶輝（邵羅輝）</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>佐伯日菜子/奧菜惠/小宮孝泰/染谷俊之/森永悠希/畑芽育/船山哲/谷田步</t>
+          <t>吳敏/小林(吳彬)/康明/柯佑民/柳青/桂治邦/楊渭溪/江青霞/白沙/詹阿祿/賴德南/金燕/陳財興</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一個神情沮喪的男子走進森林，想在樹上上吊自殺，但卻因失足而自殺不成。一位獵人碰巧經過並詢問這名男子：「你為什麼想死？」。數年以後，男子在獵人的餐廳上班。這間位於偏僻林中的餐廳以法式餐點聞名，客人不遠千里而來。不過謠傳，廚師為客人烹煮的是生命最後的晚餐。某天，一位絕望的少女踏入林間……&lt;/p&gt;</t>
+          <t>&lt;p&gt;神龍俠三部曲&lt;/p&gt;&lt;p&gt;台日合璧，日本名導 小林悟 X 台語片先驅 邵寶輝（邵羅輝）&lt;/p&gt;&lt;p&gt;台灣特攝電影的鼻祖，台語電影史上僅有的特攝片&lt;/p&gt;&lt;p&gt;「李棠華特技團」擔綱演出，特技拍攝奇情偵探台語超級動作片&lt;/p&gt;&lt;p&gt;改編自日本特攝《神探黑旋風》（まぼろし探偵）電影系列&lt;/p&gt;&lt;p&gt;深夜街頭發生爆炸，犯罪組織殺害了一名男子，只為奪走公事包。翌日，香港東南日報的記者三林君向社長稟告此案件，看著惡賊肆意囂張，決心與同事壞子仔追查到底。他們一同前往正舉辦珠寶展的新寶百貨，現場卻發生爆炸，蒙面宇宙黨襲擊，打算劫走珠寶，三林君保護了盲眼歌女麗雲，結下不解之緣；街上，一名蒙面的正義使者追緝逃竄的宇宙黨，展開正邪大戰。隨著調查進行，三林君發現董事長的秘書麗莎與犯罪案有所關聯，而他身為神龍飛俠的真實身分，也在危險中曝光。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/日語/生命教育/療癒溫馨/社會議題/自我成長/英文字幕</t>
+          <t>動作冒險/各類改編/經典修復/臺語/警匪犯罪</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>湯姆克魯斯：永遠的巨星</t>
+          <t>仰望星空的少年</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Tom Cruise：The Last Movie Star</t>
+          <t>Gagarine</t>
         </is>
       </c>
       <c r="C180" t="n">
-        <v>73</v>
+        <v>98</v>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>湯姆奧德</t>
+          <t>傑瑞米托魯伊/芬妮莉雅塔德</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>A.A.道德/丹喬林/傑佛瑞馬克納布/斯科特門德爾森/比奇埃比里/理查洛普</t>
+          <t>丹尼斯拉旺/法瑞達拉瓦吉/艾森尼貝斯利/莉娜庫德里/費尼肯歐菲爾德</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>&lt;p&gt;湯姆克魯斯是1980年代好萊塢的指標性人物，雖然曾經歷職業生涯低谷，但他靠著搏命演出，重回演藝事業高峰，在這個充斥著超級英雄和奇幻系列電影的娛樂世界，湯姆克魯斯獨樹一幟，邁入演藝圈四十年的他，再次憑藉不顧生命危險的演出，成為票房之王，以此奠定他在娛樂圈、甚至整個流行文化中不可取代的地位。&lt;/p&gt;</t>
+          <t>&lt;p&gt;當鄰居搬離，他卻不願離去，就地打造夢想中的太空船… 從小嚮往宇宙星空的尤里，住在以世界首位太空人「尤里加加林」（Yuri Gagarin）命名的「加加林」社區裡。社區破敗老舊不已，就算尤里跟朋友們做再多努力，仍逃離不了被拆遷的命運。當鄰居漸漸搬離，孤單的尤里仍不願離去，就地開始打造他夢想中的太空基地…。 在好友黛安娜與胡薩姆的協助下，尤里展開了一段保衛「加加林」的計畫，希望將這個巨大老舊社區在升向天空、消失於無垠宇宙之前，搖身變成能帶他航向未來的太空船…。當大樓爆破的時刻進入到數，10、9、8、7、6、5、4、3、2、1…，在這浩瀚的世界裡，又有誰能聽見他最後發出的求救訊息？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/歷史傳記/英語</t>
+          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs17多元夥伴/SDGs9工業及建設/人權法治/情感教育/法語/真人真事改編/社會議題</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2024-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>大甲媽祖回娘家 數位修復版</t>
+          <t>今天決定我愛你</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>The Homecoming Pilgrimage of Dajia Mazu</t>
+          <t>New Year Blues</t>
         </is>
       </c>
       <c r="C181" t="n">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>黃春明</t>
-[...2 lines deleted...]
-      <c r="F181" t="inlineStr"/>
+          <t>洪智暎</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>劉仁娜（劉寅娜）/劉太旿（劉台午）/崔秀英（崔秀榮）/廉惠蘭/李東輝/李沇熹/柳演錫/金剛于（金康宇）/陳都靈</t>
+        </is>
+      </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>&lt;p&gt;電視紀錄片「芬芳寶島」系列。&lt;/p&gt;&lt;p&gt;當年大甲媽祖遶境為八天七夜，信眾不畏艱苦追隨媽祖，一路從台中步行到雲林北港，最後再護駕媽祖回大甲，完整記錄了謁祖進香與宗教儀式。在本片中能看見信仰強大力量，以及台灣樸實堅韌的民情，為鄉土民俗之經典作品。因語言政策禁止方言，故須以國語旁白配音播出，本次數位修復版為「台語」版本，更顯語言與民俗之美。&lt;/p&gt;</t>
+          <t>&lt;p&gt;距離新年只剩一週，四對男女各自面對不安但又希望、盼望未來會更幸福……。刑警志皓（金剛于 飾）與孝英（劉仁娜 飾）都有過失敗的婚姻。志皓因保護孝英遠離恐怖前夫，靠近了她的生活，他們能克服過往的悲傷，擁抱新戀情嗎？真雅（李沇熹 飾）在聖誕節前失戀，心碎的她決定到阿根廷散心，並遇到在當地工作的宰憲（柳演錫 飾）。兩人在異國邂逅，能找到各自人生中轉捩點嗎？龍燦（李東輝 飾）在結婚前夕被合作夥伴騙走婚禮基金，他不敢讓未婚妻姚琳知道，但怪異的態度讓姚琳不安，兩人關係生變。他們能夠順利結婚成家嗎？來煥（劉太旿 飾）是帕運會的滑雪板選手，在一次奪冠後，來煥向女友五月（崔秀英 飾）求婚，但這段感情卻因尋求事業突破面臨考驗。這對戀人能持續堅定的愛嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>SDGs5性別平權/品德教育/多元文化/婚姻關係/情感教育/愛情/韓語</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>亞洲片/國片/影視聽中心/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>人面魚：紅衣小女孩外傳</t>
+          <t>安雅的回家路</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>The Devil Fish</t>
+          <t>Waiting for Anya</t>
         </is>
       </c>
       <c r="C182" t="n">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>莊絢維</t>
+          <t>班庫克森</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>吳至璿/張書偉/徐若瑄/鄭人碩/高慧君/龍劭華</t>
+          <t>安潔莉卡休斯頓/尚雷諾/湯瑪斯柯瑞奇曼/艾莎齊柏斯汀/諾亞施納普</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>&lt;p&gt;刑事組警官阿忠（張書偉飾）帶著一樁離奇的滅門血案找上虎爺乩身志成（鄭人碩飾），志成決定對兇嫌執行驅魔儀式「炸魔神仔」，未料棄置的吳郭魚屍嘴中竟吐出一條遭附身的小魚，被男孩家豪（吳至璿飾）撿回家飼養。一連串的怪事隨即開始發生，母親雅惠（徐若瑄飾）更是舉止怪異，陷入瘋狂。為拯救母親，家豪向虎爺求救，他們原以為化解了人面魚的怨念就能阻止這一切，沒想到更難解的仇恨，正潛伏在森林裡等著他們…&lt;/p&gt;</t>
+          <t>&lt;p&gt;二次世界大戰期間，納粹對猶太人展開殘忍的追捕迫害…。住在法國庇里牛斯山山區的13歲牧童喬（諾亞施納普 飾），在一次牧羊過程中，猶太人班傑明幫他從野熊手中救回牧羊犬，他得知班傑明在山區躲避蓋世太保追捕，等待依親的女兒安雅回家，他決定幫他藏村裡的寡婦愛麗絲（安潔莉卡休士頓 飾）的家裡，而愛麗絲和班傑明陸續救了一些猶太小孩，他們計畫偷偷帶小孩們到安全的西班牙邊境，熟悉山路的喬也決定出手相助，但德軍佔領了山村，讓他們的運送工作更加困難及危機重重…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/國語/懸疑驚悚/綜合領域</t>
+          <t>SDGs10減少不平等/人權法治/國防戰爭/多元文化/學習單/生命教育/社會議題/英語</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>劇情片/國片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2023-02-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>我在故宮修文物</t>
+          <t>亞馬遜傳奇：貝佐斯的秘密</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Masters in the Forbidden City</t>
+          <t>Bezos：The Beginning</t>
         </is>
       </c>
       <c r="C183" t="n">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>蕭寒</t>
-[...2 lines deleted...]
-      <c r="F183" t="inlineStr"/>
+          <t>克奧勒</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>凱文索柏/埃米里歐伊斯特分/愛麗克斯米切爾/阿曼多古鐵雷斯/馬庫斯萊蒙尼斯</t>
+        </is>
+      </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>&lt;p&gt;歷經5年前期籌備、4個月不間斷的紀實拍攝，《我在故宮修文物》走進古老的宮牆，揭秘中國頂級文物的修復技術。本片透過青銅器、鐘錶、陶瓷、木器、漆器、百寶鑲嵌和織綉等諸多宮廷珍寶修復過程的技藝傳承，展現了文物背後修復師們與時間比畫搏鬥的匠人生活以及師徒情誼。宮牆外的世界斗轉星移，宮牆內的他們卻要用幾年的時間摩挲同一件文物。一座宮廷鐘表上千個零件要嚴絲合縫；一件碎成100多片的青銅器要拼接完整。他們用自己的一輩子來詮釋「因為熱愛所以堅持」「擇一事，終一生」的牢固信仰。&lt;/p&gt;</t>
+          <t>&lt;p&gt;本片改編自書籍《Zero to Hero》講述傑夫貝佐斯的真實故事。貝佐斯為人謙和卻是華爾街中成功的領導者，他的信念改變了世界。他從車庫起家，當時網路尚未成熟，但老婆和父母都很支持他創業。然而，在他創立世界上最為人所知的零售品牌時，面臨了資金和程式開發的艱難挑戰…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/國語/多元文化/生涯規劃/社會議題</t>
+          <t>SDGs8工作及經濟/SDGs9工業及建設/各類改編/商業金融/歷史傳記/科技教育/英文字幕/英語</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>亞洲片/紀錄片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>我的袋鼠室友</t>
+          <t>與妳約定</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>The Kangaroo Chronicles</t>
+          <t>Take Me Home</t>
         </is>
       </c>
       <c r="C184" t="n">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>丹尼賴維</t>
+          <t>韓制易</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>德米特里沙德/福爾克米查羅斯基/羅莎莉托馬斯/馬克烏威克靈</t>
+          <t>李渷/禹美花/金寶敏</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>&lt;p&gt;馬克烏維是一名潦倒的音樂家，住在柏林十字山的一間破舊公寓裡。一天，門鈴響了，站在門口的是一隻共產主義的袋鼠。這場不期而遇徹底改變了馬克烏維的生活。現在起，袋鼠統治了馬克烏維的家，帶他捲入各種麻煩。儘管遇到種種困難，馬克烏維和袋鼠還是成為了親密的朋友，他們不得不一起面對一位共同敵人：右翼政治家及投資人楊格帝維斯。帝維斯想在馬克烏維的公寓旁建立「帝維斯塔」，作為極右翼政黨AZD的總部。馬克烏維和袋鼠聯手鄰居IT專家瑪麗亞和她的兒子耶穌、酒吧老闆赫塔、土耳其兄弟和店主奧圖和費德列維廉，群起抵抗，奮戰到底。&lt;/p&gt;</t>
+          <t>&lt;p&gt;同性伴侶恩秀和藝媛原本過著幸福的兩人生活。不料某天，恩秀發生了一場嚴重的車禍受了重傷，恩秀的姊姊恩惠也因此不幸身亡。在恩惠離世後，女兒秀敏便成了孤兒。於是，恩秀和藝媛開始照料起秀敏的生活，卻也面臨如何領養秀敏的問題。身體的疼痛、社會的成見，恩秀漸漸地無法承受……。不被世人承認的愛，難道就不能組成一個家？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/友情/各類改編/喜劇/德語/政治/自我成長</t>
+          <t>SDGs3健康與福祉/SDGs5性別平權/家庭教育/性平教育/社會議題/韓語</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>劇情片/歐美片/萌獸影展</t>
+          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2024-01-01 00:00:00</t>
+          <t>2024-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>闔家辣</t>
+          <t>85年的夏天</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Chilli Laugh Story</t>
+          <t>Summer of 85</t>
         </is>
       </c>
       <c r="C185" t="n">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>鄭晉軒</t>
+          <t>佛杭蘇瓦歐容</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>吳君如/呂爵安/梁詠琪/鄭中基</t>
+          <t>梅維爾波柏/班傑明瓦贊/華薇莉泰德奇/菲利克斯勒費弗爾/菲莉萍維芝</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>&lt;p&gt;年輕男孩柏軒（呂爵安飾）在家工作期間，每天跟家人大眼瞪小眼，無意間發現母親（梁詠琪飾）的手工辣椒醬大受朋友好評，決定說服父親（鄭中基飾）、大姑媽（吳君如飾）一起製作辣椒醬，再到社群平台上銷售，企圖藉此轉移注意力，維護家庭和諧氣氛。沒想到這個無心插柳柳橙汁的突發奇想，正好迎合消費者在家吃飯的需要，辣椒醬生意一鳴驚人，創造銷售奇蹟，更為這一家人帶來許多意想不到的發展！&lt;/p&gt;</t>
+          <t>&lt;p&gt;1985年，夏天的諾曼第海濱小鎮，少年艾雷在一次翻船意外中結識了出手相救的大衛。一個稚嫩羞怯、一個熱情大膽，性格迥異的兩人意外擦出愛的火花。愛苗從海上燃起，延燒一整個炙熱盛夏，沿著海岸線、躲進電影院；闖入雜貨店、徜徉夜的舞廳，再乘著波光粼粼的海上小船，彷彿對著無邊的大海吶喊，我們倆就是一切。就這樣燒出濃烈的情感，卻也煉出猜忌的心魔。隨著一名英倫女孩的介入，這場夏日戀曲逐漸變調。而曾對彼此許下的誓言，看似不經意卻要一語成讖……。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>中文/粵語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>SDGs12責任消費與生產/商業金融/喜劇/家庭教育/生涯規劃/綜合領域/自我成長</t>
+          <t>SDGs5性別平權/各類改編/性平教育/情感教育/愛情/法語/生命教育/自我成長</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>2024-06-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>來自京都的信</t>
+          <t>迷雁返家路</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>A Letter from Kyoto</t>
+          <t>Spread Your Wings</t>
         </is>
       </c>
       <c r="C186" t="n">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>金玟珠</t>
+          <t>尼可拉斯凡尼爾</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>宋智賢/車美京/韓善化/韓彩兒</t>
+          <t>多明尼克皮諾/尚保羅盧弗/梅蘭妮杜迪/路易斯凡斯奎</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>&lt;p&gt;眼不見心不煩，卻纏繞於心。&lt;/p&gt;&lt;p&gt;老公過世後，花子就獨自在釜山撫養三個女兒，一天，在首爾處處碰壁的二女兒慧英回到了釜山，她偶然在家裡看到一封用日文寫的信，引發了她的好奇心，她開始問起媽媽的過去，並聽到了之前從未聽說的故事，花子埋藏在心頭幾十年的秘密也漸漸揭曉…&lt;/p&gt;</t>
+          <t>&lt;p&gt;柯斯提安是名鳥類學家，他畢生都在研究，如何教失去父母的白額雁遷徙。他想開著他的超輕型飛機，一路從挪威到法國，指引雁鳥安全的遷徙路線。但柯斯提安的兒子托馬則不太支持父親的這個魯莽決定。來到郊外，在爸爸的農舍度假的托馬，有了許多時間和鳥類相處。慢慢地，他與白額雁有了感情，也開始會關心牠們。這對父子即將踏上一段非凡旅程。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文/法語</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/情感教育/療癒溫馨/種族認同/英文字幕/醫療議題/韓語</t>
+          <t>SDGs15保育陸域/兒童親子/國語/學習單/家庭教育/法語/環境教育/自我成長</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>致親愛的孤獨者</t>
+          <t>炸豬排DJ揚太郎</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Dear Loneliness</t>
+          <t>Tonkatsu DJ Agetaro</t>
         </is>
       </c>
       <c r="C187" t="n">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>于瑋珊/廖哲毅/練建宏</t>
+          <t>二宮健</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>劉冠廷/劉明勳/姚淳耀/張寗/李聿安（李婕）/李雪/林慈恩/蕭博妃/謝欣蔚/鍾政均/駱以軍</t>
+          <t>BROTHER TOM/伊勢谷友介/伊藤健太郎/前原滉/加藤諒/北村匠海/山本舞香/栗原類/池間夏海/淺香航大</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>&lt;p&gt;相信我，十年後的你，二十後年的你，一定比現在，不那麼孤獨。12歲，剛升國一的小玉，躲在書店角落偷偷翻著言情小說，在現實生活投射故事情節，一步一步走向大衛老師。序幕即將上演，該與不該，一切好似都越來越危險…18歲，從屏東到台北的凱涵，滿心期待著大學生活。系統發生問題，宿舍被大陸學生晨輝優先入住，第一次獨立自處的她，受網友煽動了激憤的心，她決定豁然起身…&lt;/p&gt;&lt;p&gt;20歲，來台北工作的小薰，意外成為「教化」受刑人的會客妹，遇見了木訥寡言的2923。兩人之間漸漸有了不一樣的情愫，直到小薰開始窺探2923的過去…&lt;/p&gt;</t>
+          <t>&lt;p&gt;揚太郎是澀谷老字號炸豬排店的第三代掌門人，但他對炸豬排一點興趣也沒有，每天過著切高麗菜和偷懶摸魚的閒日子。某天，他在外送炸豬排到夜店時見到了他暗戀已久的苑子，他發現苑子很喜歡夜店的音樂，也是第一次感受到夜店音浪的熱血。為了追求心儀的苑子，揚太郎下定決心當一個不僅會炸豬排，還能HOLD住整個舞池的「炸豬排DJ」！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/SDGs8工作及經濟/國語/學習單/性平教育/情感教育/校園/社會議題/綜合領域/自我成長</t>
+          <t>SDGs8工作及經濟/日語/療癒溫馨/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>劇情片/國片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>2023-04-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>消失的圖書館寶藏</t>
+          <t>我的完美日常</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Raiders of the Lost Library</t>
+          <t>Perfect Days</t>
         </is>
       </c>
       <c r="C188" t="n">
-        <v>105</v>
+        <v>124</v>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>格雷布奧洛夫</t>
+          <t>文溫德斯</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>亞歷克賽席列布瑞亞柯夫/吉洪日茲涅夫/謝爾蓋加扎羅夫/阿爾提姆特卡欽科（阿爾喬姆特卡欽科）/黛安娜珀查爾絲卡雅</t>
+          <t>三浦友和/中野有紗/山田葵/役所廣司/柄本時生/田中泯/石川小百合/麻生祐未</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>&lt;p&gt;蘇聯工人在莫斯科的地鐵挖掘隧道時，發現了一個通往神秘圖書館的鑰匙。圖書館的擁有者就是有名的「恐怖伊凡」。幾十年後，工人的曾孫以力亞在曾祖母家中發現了這件古物。數個世紀以來人們都在找尋這座失落的圖書館，因此一些有權有勢的人想要逮到以力亞。對此事一無所知的以力亞，從一位神秘的陌生人口中得知寶物的價值。以力亞和這位神秘陌生人決定一起尋找圖書館。一位美麗的密碼學家艾莉納也加入了他們，她負責解密刻在古物上的加密訊息。這三人展開的冒險危險重重，上山下海，橫跨俄羅斯甚至去到克里姆林宮的秘密地下墓室…&lt;/p&gt;</t>
+          <t>&lt;p&gt;平山（役所廣司 飾）似乎相當安逸於他在東京從事廁所清潔工的簡單生活，在他井然有序的日常生活以外，他沉浸於對音樂與書本的愛好。他也熱愛樹木，並拍攝透過樹葉縫隙流瀉而下的光影照片。一系列的不期而遇，逐漸揭露更多他的過往，這是一部關於從周遭尋找日常世界之美、深刻感人且饒富詩意的靜思之作。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>俄語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>俄語/動作冒險/綜合領域/英文字幕</t>
+          <t>SDGs11永續城鄉/SDGs3健康與福祉/情感教育/日語/療癒溫馨/英文字幕</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>童心馬戲團</t>
+          <t>美味調查中</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Poly</t>
+          <t>Aruna and Her Palate</t>
         </is>
       </c>
       <c r="C189" t="n">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>普遍級</t>
-[...6 lines deleted...]
-      </c>
+          <t>保護級</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr"/>
       <c r="F189" t="inlineStr">
         <is>
-          <t>佛朗索瓦克魯塞/埃莉薩德藍伯特/派屈克坦西/茱莉嘉葉</t>
+          <t>尼可拉斯撒普特拉/歐卡安塔拉/漢娜艾兒拉希德/蒂安薩思特羅瓦多尤</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>&lt;p&gt;10歲的瑟希樂跟母親剛回到鄉下，她還不太適應那裡的生活。這時正好來了一組巡迴馬戲團。大家爭先恐後，都想一睹小馬波力的風采。然而瑟希樂卻發現波力受到主人柏卡魯的虐待。她想拯救波力。她將波力藏了起來，不讓大人發現，並且意外地獲得神秘的維托及村裡其他小孩的幫助。為了逃脫柏卡魯的追尋，瑟希樂跟波力展開了一段充滿驚喜的冒險。&lt;/p&gt;</t>
+          <t>&lt;p&gt;流行病學家艾魯娜被派去調查發生在印尼各地的禽流感疫情。同時，她的好友波諾和小娜一起加入，並展開一場美食之旅。令人意想不到的是，這趟出差讓艾魯娜和她暗戀對象法里希重逢，接著他們四個很快就混熟了。在調查及品嘗印尼不同區域的料理時，他們發現隱藏在禽流感疫情背後的重大秘密…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>中文/法語</t>
+          <t>印尼語</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/友情/情感教育/生命教育</t>
+          <t>SDGs12責任消費與生產/健體領域/印尼語/多元文化/學習單/環境教育/生涯規劃/社會議題</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>2024-04-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>幸福的所在</t>
+          <t>我的袋鼠室友</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Safe Place</t>
+          <t>The Kangaroo Chronicles</t>
         </is>
       </c>
       <c r="C190" t="n">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>尤拉伊勒羅蒂奇</t>
+          <t>丹尼賴維</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>尤拉伊勒羅蒂奇/戈蘭馬克維奇/絲涅札娜席諾琪希斯科夫</t>
+          <t>德米特里沙德/福爾克米查羅斯基/羅莎莉托馬斯/馬克烏威克靈</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>&lt;p&gt;達米爾試圖結束自己的生命。當家人們仍焦頭爛額於拯救達米爾脫離輕生念頭之際，毫無同理心的警察單位與冷漠傲慢的醫護人員，卻宛如在他們的傷口上，發起一場沒有煙硝的戰爭。所有的一切都發生在事件爆發後的24小時內，短暫卻漫長，交織出一則痛徹心扉而又感人至深的家庭詩篇。&lt;/p&gt;&lt;p&gt;《幸福的所在》源自於導演尤拉伊勒羅蒂奇真實私密的個人生命經驗，亦是其首部長片作品，在寫實刻畫的無常脈絡下，實則溫柔吶喊：「好好保護自己所愛的人」。細膩的場面調度、詩意的影像氣質、條理的敘事結構，以及穿梭於角色內心和外在場景間抒情的攝影機運動，不僅横掃盧卡諾影展最佳首部電影、新導演、男主角等大獎，更代表克羅埃西亞角逐奥斯卡最佳國際影片。&lt;/p&gt;</t>
+          <t>&lt;p&gt;馬克烏維是一名潦倒的音樂家，住在柏林十字山的一間破舊公寓裡。一天，門鈴響了，站在門口的是一隻共產主義的袋鼠。這場不期而遇徹底改變了馬克烏維的生活。現在起，袋鼠統治了馬克烏維的家，帶他捲入各種麻煩。儘管遇到種種困難，馬克烏維和袋鼠還是成為了親密的朋友，他們不得不一起面對一位共同敵人：右翼政治家及投資人楊格帝維斯。帝維斯想在馬克烏維的公寓旁建立「帝維斯塔」，作為極右翼政黨AZD的總部。馬克烏維和袋鼠聯手鄰居IT專家瑪麗亞和她的兒子耶穌、酒吧老闆赫塔、土耳其兄弟和店主奧圖和費德列維廉，群起抵抗，奮戰到底。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>克羅埃西亞語</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/克羅埃西亞語/家庭教育/生命教育/社會議題/英文字幕</t>
+          <t>SDGs17多元夥伴/友情/各類改編/喜劇/德語/政治/自我成長</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/歐美片/萌獸影展</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2024-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>勇鼠闖天堂</t>
+          <t>大叔好神騎</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Even Mice Belong in Heaven</t>
+          <t>25 Km/h</t>
         </is>
       </c>
       <c r="C191" t="n">
-        <v>87</v>
+        <v>117</v>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>德妮莎格林莫娃/揚布本尼切克</t>
+          <t>馬庫斯高勒</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>格雷漢豪斯泰德/萊恩安迪斯/西蒙娜柏曼/韋恩格雷森/馬克湯普森/馬澤埃特威/麥克帕洛克</t>
+          <t>亞歷山德拉瑪麗亞拉那/拉斯艾丁格/桑德拉惠勒/比雅尼麥戴爾/沃坦維爾克默林/法蘭卡波坦特/潔拉海斯/茱蒂翠貝兒</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>&lt;p&gt;我們原本是天敵，直到上了天堂，才知道我們原來都一樣... 老鼠薇琪的父親因曾經勇敢拔下狐狸的毛，而備受老鼠們尊敬。薇琪為了證明自己夠勇敢，於是也嘗試跑去拔狐狸的毛，沒想到意外讓兩個天生的宿敵-老鼠薇琪和狐狸白肚肚，發生了不幸的事故，他們在動物天堂相遇，竟為了完成這趟旅程而暫時摒棄了生前的天性，更意外成為了最好的朋友。他們一起經歷了許多意想不到的冒險，究竟他們只能在天堂時作為彼此暫時的朋友？還是能憑著友誼的力量，他們可以克服既有的天性，與對方繼續當朋友呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;許久不見的克里斯提安與吉奧，終於在他們父親的葬禮上重逢。個性截然不同的兄弟難得聚在一起，在守靈夜酒酣耳熱之際，臨時起意決定去實現小時候的夢想－騎著電動自行車進行一趟從黑森林到波羅的海、橫越整片德國的冒險旅程。在這段時速最高僅25公里的慢活旅程中，兩人經歷了許多意想不到的遭遇，也重新認識了彼此，甚至改變了他們往後的人生。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/友情/學習單/情感教育/自我成長</t>
+          <t>SDGs3健康與福祉/健體領域/喜劇/學習單/家庭教育/德語/生命教育/生涯規劃/綜合領域/自我成長</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>動畫片/歐美片/萌獸影展</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2024-04-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>紅椒醬的滋味</t>
+          <t>北海小英雄</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Hive</t>
+          <t>Vic the Viking</t>
         </is>
       </c>
       <c r="C192" t="n">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>畢列塔巴索里</t>
-[...6 lines deleted...]
-      </c>
+          <t>艾瑞克卡滋</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr"/>
       <c r="G192" t="inlineStr">
         <is>
-          <t>&lt;p&gt;法赫莉的丈夫自從科索沃戰爭爆發後便不知下落，家庭因此面臨經濟困難。為了養家活口，法赫莉和村裡有著相同境遇的婦女一起創業，販賣自製的紅椒醬。但當地民風相當保守且父權，村民並不樂見女性從商，也不喜歡她們獨立自主。法赫莉不僅得努力維持家庭生計，還得面對不看好她的整個社區。&lt;/p&gt;</t>
+          <t>&lt;p&gt;在層層冰封的維京群島中，有一個布蘭村住著一群海盜，他們個性單純、熱情，但有勇無謀。海盜船長—黑龍的兒子小威，一心嚮往登上父親的維京船，沿著北歐海岸展開冒險，但黑龍不確定兒子有本事能成為真正的維京戰士。當黑龍從死對頭屎凡那裡偷來一支神祕的寶劍，他們發現寶劍擁有神奇的力量，竟然能點物成金，黑龍和村民興奮過頭，胡亂使用，竟誤將小威的母親變成了一座黃金雕像。為了解除魔咒，小威和伊薇偷偷溜上船，與父親一同前往神秘島，在這趟充滿驚奇和危險的旅程中，小威能否向父親證明，他擁有成為維京海盜的本領。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>阿爾巴尼亞語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs12責任消費與生產/SDGs16和平正義/SDGs17多元夥伴/SDGs5性別平權/商業金融/國防戰爭/性平教育/生涯規劃/真人真事改編/社會議題/綜合領域/阿爾巴尼亞語</t>
+          <t>SDGs14保育海洋/SDGs4優質教育/健體領域/兒童親子/動作冒險/多元文化/學習單/家庭教育/環境教育/綜合領域/英語</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/性平影展：閱界・跨界/歐美片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>2024-06-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>大眾情人之死</t>
+          <t>美味午餐大作戰</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Death of A Ladies’ Man</t>
+          <t>School Meals Time Final Battle</t>
         </is>
       </c>
       <c r="C193" t="n">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>麥特畢索內特</t>
+          <t>綾部真彌</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>凱艾爾特倫布萊/安托萬奧利弗波尼安/布萊恩葛里森/潔西卡帕爾/蓋布瑞拜恩/蘇珊克雷蒙</t>
+          <t>佐藤大志/市原隼人/武田玲奈/豐嶋花</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>&lt;p&gt;大學教授山繆一直過著放蕩不羈的日子，向來艷福不淺的他，某天竟踢到鐵板，撞見嫩妻與鮮肉猛男在自家床上激情肉搏，讓他大受打擊。同時，接踵而來的消息也一個個讓他措手不及。女兒交了新男友、兒子宣告出櫃，就連前妻也在此時宣布再婚消息，然而這些都不是大問題。不知從哪天開始，球賽開場時唱的不是國歌，而是李歐納柯恩的「電線上的鳥兒」；酒吧遇見科學怪人，還莫名成了把酒言歡的好麻吉；手持鐮刀的死神竟現身家庭聚餐一起同歡，就連在課堂上，老是低頭滑手機的學生竟能高唱起李歐納的歌來闡釋經濟大蕭條。最令他崩潰的是哈姆雷特的情節也在現實生活中上演了！早逝的父親竟出現在眼前，與他來場男人的對話。本以為一切只是酒精過量的後遺症，沒想到醫生竟宣告他已來日不多。面對各種失序，山繆決定默默躲回愛爾蘭老家，將這些奇想寫成一本小說，完成畢生的夢想，卻也在此邂逅了一名美麗的女子，重新找回苦短卻美麗的人生意義...&lt;/p&gt;</t>
+          <t>&lt;p&gt;1984年，熱愛學校供餐的老師甘利田幸男面臨了危機，因為學校的營養午餐即將廢除！學生神野豪也是個營養午餐愛好者，不惜與甘利田老師開戰，看誰才是能做出最美味午餐的勝利者。他更高調宣布以「供餐改革」為目標，參加學生會的會長選舉。新任老師御園瞳則在一旁看著兩人展開的對戰。吃了十年供餐的甘利田老師迎來了史上最大的挑戰，他將誓死捍衛他心愛的午餐！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/健體領域/情感教育/療癒溫馨/自我成長/英語</t>
+          <t>SDGs2消除飢餓/健體領域/喜劇/學習單/日語/校園/環境教育/社會議題</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>最後的化妝師</t>
+          <t>他們在島嶼寫作Ⅲ 他還年輕</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>The Final Parting</t>
+          <t>Still Young</t>
         </is>
       </c>
       <c r="C194" t="n">
-        <v>117</v>
+        <v>142</v>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>伊藤秀裕</t>
+          <t>林靖傑</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>井上奈奈/加藤雅也/宮下順子/文音（長渕文音）/渡部秀/芳賀優里亞/藤田富/重盛Satomi/風谷南友/高島禮子</t>
+          <t>吳晟</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>&lt;p&gt;28歲的河村亞衣是活動企劃公司的職員，當她正在開企劃會議時，發生了一場劇烈的地震。其中一位同事的姪女因此被壓死在自家的廢墟中。同事無法接受姪女的身亡。滿島彌生是一名入殮師，她運用為屍體化妝的技術，讓那名小女孩恢復從前的容貌。同事姊姊這才放下心來，接受女兒的離世。目睹這一切的河村亞衣，覺得這是能夠協助她克服自身陰影的方式，因此請求滿島收她為徒。亞衣還小時，因為一場意外失去父母，她一直因為沒有好好跟父母道別而耿耿於懷。事實上，滿島在亞衣這個年紀時，也有跟她一樣的陰影。&lt;/p&gt;</t>
+          <t>&lt;p&gt;吳晟成長於彰化農村家庭，他的詩扎根鄉土，同時錘鍊詩句與耕耘土地，數十年從未間斷。1972年，吳晟在《幼獅文藝》雜誌發表了12首《吾鄉印象》詩作，對土地的不捨吶喊與對農村的真摯情感，讓臺灣鄉土文學從此有了明確面貌。吳晟詩集《泥土》《他還年輕》、散文集《農婦》《筆記濁水溪》等作品，書寫對土地的深深愛戀與憂傷，同時又極具批判。他以保護環境為職志，自詡為入世的社會型作家，用實際的社會參與，重新定義詩人的界線。&lt;/p&gt;&lt;p&gt;紀錄片《他還年輕》自2017年起，以超過三年時間長期駐點的拍攝策略，跟著吳晟穿梭彰化鄉間、踏查濁水溪生態，亦飛住美國愛荷華回憶參加寫作班心情，至溫哥華拜訪亦師亦友的作家瘂弦，動人呈現吳晟與家庭、友人間的情感流動與影像語言。本片拍攝期間恰逢〈負荷〉的主人翁、也就是詩人的女兒吳音寧因北農事件遭受攻擊，這期間，詩人無法寫詩，只能在面對生命最大挫折與衝擊中，勉強於谷底執筆記錄事件始末，寫成《北農風雲》一書。本片紀錄了詩人這兩年多的心情轉折，從憤怒、焦灼、挫敗、掙扎、到重生與昇華，遂見證了詩是濁世最終的救贖。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs8工作及經濟/學習單/情感教育/日語/生命教育/生涯規劃/療癒溫馨/自我成長</t>
+          <t>SDGs8工作及經濟/各類改編/國語/歷史傳記/真人真事改編/臺語/英文字幕/藝術領域</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/國片/紀錄片</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>2023-06-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>墜惡真相</t>
+          <t>了不起的老爸</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Anatomy of a Fall</t>
+          <t>On Your Mark</t>
         </is>
       </c>
       <c r="C195" t="n">
-        <v>151</v>
+        <v>103</v>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>潔絲汀楚特</t>
+          <t>周青元</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>史旺亞勞德/山繆賽斯/桑德拉惠勒/米洛馬查多格拉納</t>
+          <t>張宥浩/龔蓓苾</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一起離奇的墜樓事件，一場人性的殘酷剖析，真相和謊言又將如何辯證？德國作家珊卓與法國籍丈夫、11歲的兒子、一隻狗，同住在阿爾卑斯山區的偏遠小鎮，過著與世隔絕的生活，某日丈夫墜樓身亡，珊卓被控涉嫌謀殺，而唯一證人竟是盲眼的兒子，隨著警方調查及法庭審訊，意外揭露這段婚姻深藏的謊言與祕密……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一個患有先天疾病卻懷有"運動員夢"少年肖爾東（張宥浩飾），一個固執逼迫兒子預習"盲人生活"的計程車司機父親肖大明（王硯輝飾），互不理解的父子倆，卻在一場比賽中"互換身份"，並肩站在了起點上......影片通過對"命運"持有不同態度的一對單親家庭父子，講述了一個用愛向陽而生的故事。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs3健康與福祉/SDGs5性別平權/婚姻關係/德語/性平教育/情感教育/法語/社會議題/英文字幕/英語</t>
+          <t>SDGs3健康與福祉/健體領域/國語/家庭教育/情感教育/特殊教育/生涯規劃/自我成長/運動熱血</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>女人街，再見了</t>
+          <t>下課後的祕密</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Ladies Market</t>
+          <t>PLAYGROUND</t>
         </is>
       </c>
       <c r="C196" t="n">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>關永忠</t>
+          <t>蘿拉汪戴爾</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>劉心悠/吳卓羲/廖啟智/梁珈榕/馬雪澄</t>
+          <t>卡里姆萊克盧/根達杜雷/瑪雅范德貝克/蘿拉沃林登</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>&lt;p&gt;小東（梁珈榕 飾）是一個非法居留兒童，從小跟著衫佬（廖啟智 飾）在旺角的女人街相依為命，失學的小東模仿一般的小孩穿上制服假裝上學。小東每天都會到衫佬的貨倉尋寶，再到他的秘密基地，欣欣是他的好朋友。與此同時，黑幫大佬火屎哥為了躲避員警的搜捕，將偷回來的鑽石贜物藏到貨車司機佩怡（劉心悠 飾）的貨物之中，也因為這些鑽石讓子豪（吳卓羲 飾）與佩怡相識。一場賊贓與一椿綁架案件在女人街交錯上演，讓他們四人不得不假扮一家人躲避危險，反而因此讓小東有了家的感覺，四人的命運交織在一起殊途同歸。&lt;/p&gt;</t>
+          <t>&lt;p&gt;七歲的諾菈與哥哥亞伯重新回到學校，當諾菈看見亞伯被霸凌時，她急著想告訴父親，卻被亞伯下了封口令。諾菈因為要守住哥哥的秘密，內心衝突不已，諾菈最終是否能在校園中找到歸屬呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>粵語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/SDGs3健康與福祉/SDGs4優質教育/家庭教育/情感教育/社會議題/粵語</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs4優質教育/人權法治/品德教育/學習單/家庭教育/情感教育/校園/法語/社會議題/綜合領域/自我成長</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>其他人權保障/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>2024-04-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>阿姆斯特丹貓未眠</t>
+          <t>春寒 數位修復版</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Katwalk</t>
+          <t>Love in Chilly Spring</t>
         </is>
       </c>
       <c r="C197" t="n">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>馬克弗克克</t>
-[...2 lines deleted...]
-      <c r="F197" t="inlineStr"/>
+          <t>陳俊良</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>丁國勝/劉尚謙/小戽斗/李滔/林原/梁修身/歸亞蕾/江霞/葛香亭/虞金寶/金石/陳松勇/馬如龍/高鳴/魯平/鳳飛飛</t>
+        </is>
+      </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>&lt;p&gt;本片以一隻名叫阿巴圖圖貓的視角出發，深入探索阿姆斯特丹狂野又鮮為人知的一面。這座繁華悠久的荷蘭首都，不僅是各色人種的家園，更孕育了豐富多樣的野生動植物。阿巴圖圖將用詼諧的視角與口吻探索城市的大自然，打造適合闔家觀賞的體驗。你將不再以同樣的方式看待阿姆斯特丹或自己居住的城市。馬克弗克克為荷蘭知名生態紀錄片導演。&lt;/p&gt;</t>
+          <t>&lt;p&gt;林秀蘭是太平山林場的千金，父親林景源向日本政府承租林場並擔任保證。某日秀蘭外出打獵，邂逅了幫傭徐大嬸的兒子徐長榮，喜歡唱歌的秀蘭與會作詞譜曲的長榮一見鍾情，然而，負責前來監督林場的橫山少佐也愛上美麗的秀蘭。戰事膠著，橫山強勢接收林場，硬逼林景源交出經營權，派出所部長鈴木建議林景源將秀蘭嫁給橫山，藉此維繫關係，秀蘭只好向父親坦承自己已有心上人，沒想到橫山知情後橫刀奪愛，藉職務之便將長榮發配南洋擔任軍伕，秀蘭面對家國環境的阻礙，在人生的轉捩點，該如何履行和長榮的諾言呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>SDGs14保育海洋/SDGs15保育陸域/環境教育/英文字幕/英語</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>2024-01-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>娜娜：逝水年華</t>
+          <t>媽媽不在家：聖誕假期凸槌中</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Before, Now &amp; Then</t>
+          <t>When Mom Is Away</t>
         </is>
       </c>
       <c r="C198" t="n">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>卡蜜拉安迪尼</t>
+          <t>亞歷山卓傑諾韋西</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>哈琵莎瑪/蘿拉芭蘇琦</t>
+          <t>安潔莉卡艾莉/比安卡烏塞/法比奧德路易吉/瑪戴歐卡斯特魯奇/維倫媞娜洛多彼妮/迪亞哥阿巴坦托諾</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>&lt;p&gt;改編自真實故事。1960年代改朝換代的印尼，走不出戰亂夢魘的上流婦人娜娜，如今看似與丈夫過著幸福的生活，某天卻暗地發現丈夫外遇。選擇沉默的娜娜，壓抑心中的秘密，在無人傾吐的情況下，甚至試著與屠婦小三依諾打好關係。依諾的介入一度讓生活失衡，卻意外成為她宣洩的出口，倆人在彼此身上找到安慰與信任，發展出元配與小三不尋常的幽微曖昧情誼。然而新的平衡建立不久，那段以為早已逝去的過往人生，竟再度找上娜娜。面對著動盪時代的過去、現在與未來，站在時間交叉點的娜娜即將做出人生與家庭最重大的抉擇……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;卡羅和裘莉亞正在努力克服家務分配的問題。自從裘莉亞開始上班以後，孩子跟家裡的大小事都由卡羅負責。然而「家庭主夫」這個角色漸漸讓卡羅感到不自在。正當他打算重回職場時，裘莉亞獲得了升遷的機會，她得在聖誕夜那天到斯德哥爾摩參加面試。若面試成功，她有可能要搬到瑞典，與家人分隔兩地。他們該怎麼辦好？卡羅搬出露營車，載著一家人一起到北方歡度聖誕，重拾家庭真正的價值。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>印尼語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/各類改編/婚姻關係/巽他語/性平教育/情感教育/愛情/英文字幕</t>
+          <t>SDGs5性別平權/家庭教育/性平教育/情感教育/義大利語</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>歐美片</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2021-04-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>掘愛傷痕</t>
+          <t>小地球大夢想</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Our Mothers</t>
+          <t>BIGGER THAN US</t>
         </is>
       </c>
       <c r="C199" t="n">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>塞薩爾狄亞</t>
+          <t>弗洛拉瓦瑟</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>愛瑪迪布/阿曼多埃斯皮蒂亞</t>
+          <t>修特斯卡特馬丁內斯/梅拉蒂維森/溫妮圖沙貝/瑪莉菲恩/穆罕默德阿爾容德/記憶邦達/雷內席爾瓦</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>&lt;p&gt;#轉型正義 #軍事獨裁 #兩公約 #內戰 #種族滅絕 #國家不法行為&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;軍事獨裁是威權統治的類型之一；雖然威權主義內涵具可變性與模糊性，欠缺明確精準的定義，但有些特徵卻是共通的，例如為達統治目的或統治階層的私慾，透過國家力量有系統的、大規模地侵害人權。瓜地馬拉在1960年代爆發內戰，直到1996年才終止，期間發生諸多的國家不法惡行在影片中也有不同程度的描述，例如對瑪雅人發動種族滅絕、強暴婦女、殺害平民、強迫失蹤等等。本片的背景是對觸發內戰的軍人進行審判，藉由觀賞本片我們也能共同反思人權及轉型正義的重要性。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【電影簡介】&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;南美洲國家承受長期內戰和隨之而來的種族主義驅動種族滅絕的後果。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;跟許多拉丁美洲國家一樣，瓜地馬拉經歷了漫長而痛苦的軍事獨裁統治。死者和失蹤者眾多。儘管瓜地馬拉的內戰已經結束了二十多年，但集體創傷仍然存在。故事敘述瓜地馬拉正在對觸發內戰的軍人進行審判，受害者們逐一出庭作供。年輕的艾納多是負責遺骨身分鑑識的人類學家。一天，他在一名老婦那裡得知，有個地方也許埋葬了自己的父親，他不顧母親的反對，全心投入調查這個案子，尋找自己的身世。&lt;/p&gt;</t>
+          <t>&lt;p&gt;18歲的梅拉蒂已經對抗塑膠汙染六年了，像她一樣站出來發聲的年輕世代正興起，全世界各地的青年正為著人權、氣候議題、言論自由、社會正義、受教權、食物和尊嚴奮鬥，他們克服一切困難保護他人，勇於發聲，也改變了一切。梅拉蒂出國與這些人見面，她想了解如何堅持她的信念。從貧民窟到偏遠的村莊，勒斯博島到美國原住民所在的科羅拉多山區，雷內、瑪莉、修特斯卡、記憶邦達、穆罕默德和溫妮等人發掘了這世界的美好。他們都致力於一個比他們更偉大的信念，在這個分崩離析的世界，這群年輕人身體力行，向世界訴說生命的意義及活著的目的。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/政治/歷史傳記/生命教育/西班牙語</t>
+          <t>SDGs13氣候行動/SDGs1終結貧窮/SDGs2消除飢餓/SDGs4優質教育/SDGs5性別平權/人權法治/學習單/性平教育/環境教育/生涯規劃/社會議題/英文字幕/難民議題</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>希望：為愛重生</t>
+          <t>寶島大夢 數位修復版</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Hope</t>
+          <t>Bodo</t>
         </is>
       </c>
       <c r="C200" t="n">
-        <v>124</v>
+        <v>81</v>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>李濬益</t>
+          <t>黃明川</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>嚴志媛 (智苑)/薛景求</t>
+          <t>寶島/曾文邦/林文義/林明和/涂英明/石南華/蔡逸/黃怡晏/黃至琦/黃鋐彬</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一個飄雨的早晨，小女孩素媛在上學路上遇到一個醉醺醺的大叔，被強行拉走，遭受了此生最為不堪回首的傷害…。 這件事給她幼小的心靈和肉體造成難以抹滅的重創，同時，素媛的家庭也不得不承受來自社會各方的壓力與異樣眼光。然而，希望總在荊棘密佈後撥雲見日，在父母痛心之餘的關愛與扶持下，他們是否能幫素媛再次尋覓昔日笑顏，凝聚一家人重返生命的光和熱？&lt;/p&gt;</t>
+          <t>&lt;p&gt;在荒涼離島上，士兵阿奇的長官黃連長被子彈射殺，於此同時，有另一位士兵藝三攜械逃亡。在尋獲屍體後，阿奇拾獲黃連長的畫冊，圖中出現種種激起阿奇慾望的詭異圖像，令阿奇想起愛慕的女子康華，她曾是黃連長的情人，如今卻成為營長的禁臠。在連長塗鴉中，阿奇踏入真實與虛幻的邊界，游移其中，追尋不存在的鬼魂，就在九零年代臺灣，他墜入的是一場沒有戰爭的噩夢，連長的聲音在其中迴盪：敵人沒有真正來過，卻又像是已將抵達。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs3健康與福祉/人權法治/品德教育/學習單/性平教育/社會議題/韓語</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>六十九歲</t>
+          <t>我可能不會變瘦</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>An Old Lady</t>
+          <t>Chubby Drums</t>
         </is>
       </c>
       <c r="C201" t="n">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>林善愛</t>
+          <t>雅美拓能</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>奇周峰/芮秀貞/金俊京/金泰勳/金重基</t>
+          <t>伊娃馮德古/泰斯羅莫/露絲哈弗柯特/馬賽慕斯特/麥可尼爾斯</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>&lt;p&gt;當69歲的孝庭被29歲的復健師性侵，她勇敢報警，但對方聲稱一切都是你情我願，整個司法系統也回應遲緩。舉證和調查困難重重，連孝庭的記憶力都受到質疑，眾人心照不宣地想著「這怎麼可能」，只有欽慕孝庭的東仁比她更鍥而不捨，而這卻帶來新的問題……&lt;/p&gt;</t>
+          <t>&lt;p&gt;卓姆是非常活潑開朗的孩子，他很誠實，只不過有點胖，他跟家人搬到瘦子鎮之後，原本快樂的生活全都走樣了，他父親在當地開了一間餐廳，但是在瘦子鎮，大家都很不愛出門，而且沒有胖子。卓姆在愛上全鎮最瘦的麗芙後，想盡辦法要討她的歡心，他要讓這裡的人看見他的內心真正的美。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>荷蘭語</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/人權法治/性平教育/真人真事改編/社會議題/韓語</t>
+          <t>SDGs10減少不平等/健體領域/學習單/情感教育/愛情/自我成長/荷蘭語</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2024-01-01 00:00:00</t>
+          <t>2021-06-03 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>淘氣托托大冒險</t>
+          <t>野夏天</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Les Blagues de Toto</t>
+          <t>Summer</t>
         </is>
       </c>
       <c r="C202" t="n">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>帕斯卡布迪歐</t>
+          <t>蘇哲賢</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>丹尼爾普列沃斯/加夫里爾達特維勒/吉約姆德唐柯迪克/安妮瑪麗文/寶琳克萊蒙/尚法蘭蘇瓦凱雷/朗茲貝迪亞</t>
+          <t>劉育仁/李丞展/李日詹/林暉閔/王渝屏/王禹舒/耿樂/藍皓東/詹牧/陳以文/陳嘉樺（Ella）/黃瀞怡（小薫）</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>&lt;p&gt;開學了！對搗蛋鬼托托來說，學校是他惡作劇的樂園。當博物館開幕時，一座雕像倒塌了，大家都覺得是托托幹的。為了證明自己的清白，托托只好向書呆子伊果尋求協助，為了回報伊果，托托要教他成為一個有趣的人！性格迥異的兩人變身小小偵探，一場有趣又刺激的冒險開始了！&lt;/p&gt;</t>
+          <t>&lt;p&gt;知名作家吳又立、落魄前馬拉松選手高繼書，和一群跑隊的少年，命中注定般的相遇。吳又立跟隊採訪，踏入高繼書不堪的過往，從他出任即將解散的高中跑隊，讓一群因為各種原因加入的少年人生產生了波瀾。接連不斷的選擇使所有人陷入無法擺脫的漩渦中。他們要怎麼與彼此、與自己和解？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/動作冒險/友情/喜劇/情感教育/法語/自我成長</t>
+          <t>SDGs17多元夥伴/SDGs4優質教育/健體領域/友情/國語/學習單/情感教育/校園/生涯規劃/自我成長/運動熱血</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2024-06-01 00:00:00</t>
+          <t>2024-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>大輪迴 數位修復版</t>
+          <t>想再聽見你</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>The Wheel of Life</t>
+          <t>Voices in the Wind</t>
         </is>
       </c>
       <c r="C203" t="n">
-        <v>105</v>
+        <v>140</v>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>李行/白景瑞/胡金銓</t>
+          <t>諏訪敦彥</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>姜厚任/石雋（張石華）/雪芬</t>
+          <t>三浦友和/西島秀俊/西田敏行</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>&lt;p&gt;三段時空，三段愛情故事，兩男一女愛恨情仇不斷糾葛綿延，輪迴流轉羈絆了三生三世。從明朝東廠與江湖對峙、民初富家少爺與京劇花旦相戀，到八〇年代現代舞者與漁村乩童邂逅，三段愛情皆受另一角色阻隔，與一把魚腸劍貫穿橫亙古今，卻也因這柄凶器而以悲劇作結。&lt;/p&gt;</t>
+          <t>&lt;p&gt;311大地震襲擊了日本東北地區，伴隨而來的海嘯奪走了小春一家人的生命，當時小春年僅9歲，是他們家中唯一的生還者。今年17歲的小春與阿姨一起住在廣島，廣島離她的家鄉岩手縣很遙遠，自從311事件之後小春就再也沒有回去過。有一天，小春放學回家後發現阿姨倒在廚房，送醫急救後，看著昏迷不醒的阿姨，小春忽然覺得她可能會失去所有她愛的人，她突然有股衝動想回到自己的家鄉。小春不知不覺地踏上前往岩手縣的路，沿途遇到許多熱心人士的協助，很多人也在311地震中失去親人，彼此分享著各自的故事，找到慰藉。這趟旅程是否能讓小春找回失去的自我呢…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>SDGs11永續城鄉/SDGs3健康與福祉/情感教育/日語/生命教育/英文字幕</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
           <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>移工之城</t>
+          <t>青凪大學體育會航空部劇場版</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>DEA</t>
+          <t>Blue Thermal</t>
         </is>
       </c>
       <c r="C204" t="n">
-        <v>74</v>
+        <v>104</v>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>阿爾貝托格羅薩</t>
+          <t>橘正紀</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>布魯諾贊寧/迪婭潘德拉</t>
+          <t>堀田真由/寺田農/小松未可子/小野大輔/島崎信長/榎木淳彌</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>&lt;p&gt;為要負擔家計和妹妹的教育費，迪婭放棄了在印尼當歌星的夢想，到香港當外傭。在飽受雇主虐待的情況下，她會選擇回去當歌星嗎？這部電影是由多位印尼外傭參與九個月即興劇場的成果。她們各個都是在香港工作時遭受雇主不當對待的受害者，電影中的每個場景都曾實際發生在他們身上。&lt;/p&gt;</t>
+          <t>&lt;p&gt;高中時期只知道打排球的都留環，對於去東京上大學有美好的憧憬，總幻想著要談一場「閃閃動人的戀愛」，然而在她入學當日，竟意外弄壞了航空社團一架滑翔機的機翼，就在她為了補償損失而輾轉成為社員後，目睹了隊長倉持潤駕駛滑翔機在天空飛起的瞬間，也讓都留環被空中美麗的景色所震懾。&lt;/p&gt;&lt;p&gt;儘管都留環逐漸對天空的世界感到著迷，過去的陰影創傷卻讓她踟躕不前，在跨過心魔努力學習飛翔的技巧後，她還得面對嶄新對手的重重挑戰。都留環就這樣帶著大家的期盼與夢想飛上天際，她與她那群愛上天空的朋友們，能夠衝破烏雲，找到那神奇的「晴空熱流」嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>印尼語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs8工作及經濟/學習單/社會議題</t>
+          <t>SDGs4優質教育/友情/日語/生涯規劃/自我成長</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/動畫片/新生影展</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>2024-04-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>釋放真相</t>
+          <t>風兒踢踏踩 數位修復版</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>December</t>
+          <t>Cheerful Wind</t>
         </is>
       </c>
       <c r="C205" t="n">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>安樹橋汗</t>
+          <t>侯孝賢</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>MEGUMI/尚玄/松浦涼/清水拓藏/生津徹/真矢美季/藤森慎吾</t>
+          <t>吳玲/周萬生/梅芳/石英（林忠平）/鍾鎮濤（阿B）/陳友/鳳飛飛（林秋鸞）</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>&lt;p&gt;樋口勝對於女兒在七年前被殺害一事無法釋懷而終日酗酒，在得知罪犯福田夏奈即將獲得再審機會，並可能無罪釋放後，他聯絡已再婚的前妻澄子，希望能一起配合審理，審判期間，兩人舊情復燃引發一場婚外情，與此同時夏奈對這起案件漸生懷疑，但在律師佐藤的勸說下，她還是堅持了下來，審判重新揭開兩人的舊傷疤，迫使他們面對令人不安的真相……&lt;/p&gt;</t>
+          <t>&lt;p&gt;本片由原著瓊瑤擔任監製，八〇年代女神鳳飛飛跳脫過去苦情角色，飾演自信率性、神采飛揚的獨立女性；鍾鎮濤飾演的醫生默默支持女主角勇往直前，顛覆傳統性別刻板印象。本片和典型的瓊瑤愛情文藝片有所不同，侯孝賢導演在主流的電影形式風格下，透過多段生活化的場景，自然描繪出男女主角的情愫，真實反應當時的社會。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/人權法治/日語/社會議題/英文字幕</t>
+          <t>國語/經典修復/臺語</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>亞斯小子</t>
+          <t>只有蕓知道</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Mr. Know-it-all</t>
+          <t>Only Cloud Knows</t>
         </is>
       </c>
       <c r="C206" t="n">
-        <v>98</v>
+        <v>132</v>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>史帝芬阿奇納德/法蘭索普雷沃列古尼</t>
+          <t>馮小剛</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>亞努杜克瑞/卡洛琳希霍/尚法蘭科卡瑞/愛麗絲戴維/馬克思貝瑟特德馬格拉夫</t>
+          <t>Lydia Peckham（莉迪亞佩克漢姆）/徐帆/楊采鈺/黃軒</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>&lt;p&gt;35歲的文森巴度是192公分高的單身足球教練。他13歲、153公分高的姪子里歐是有亞斯伯格症的天才棋手。他們陰錯陽差走進彼此生命，為他們的生活帶來很大的改變。不僅顛覆了文森的世界，還帶給里歐千載難逢的契機…&lt;/p&gt;</t>
+          <t>&lt;p&gt;根據真實故事改編 有你的日子，就是我要過的日子。 改編自導演馮小剛摯友張述的真實愛情故事。年輕的隋東風（黃軒 飾）和羅蕓（楊采鈺 飾）婚後定居在紐西蘭的克萊德小鎮，共同經營一家中餐館，兩人的婚姻生活已走過15個年頭，除了身邊多了一隻狗狗相伴，仿佛都沒有發生變化。但隋東風和羅蕓無緣白頭到老，人到中年妻子的猝然離世讓他陷入哀傷與孤獨，踏上了為亡妻完成遺願的旅途。隋東風手捧著羅蕓的骨灰，按照她的遺願，將她的骨灰分別埋葬在不同的地方，隨風飄灑。隋東風一路前行，一路回憶，為這段相濡以沫的愛情籠罩上悲涼的底色。而當他回到故鄉探望羅蕓雙親時，得知羅蕓內心深處因為深愛他而隱藏的一個秘密。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/健體領域/兒童親子/學習單/家庭教育/法語/特殊教育/療癒溫馨/綜合領域/自我成長/運動熱血</t>
+          <t>SDGs3健康與福祉/各類改編/國語/婚姻關係/情感教育/愛情/生命教育/療癒溫馨/真人真事改編</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2024-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>空山靈雨 數位修復版</t>
+          <t>阿拉姜色</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Raining in the Mountain</t>
+          <t>Ala Changso</t>
         </is>
       </c>
       <c r="C207" t="n">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>胡金銓</t>
+          <t>松太加</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>佟林/吳家驤/吳明才/孫越（孫鉞）/徐楓/李文泰/杜偉和/王光裕/田豐/石雋（張石華）/秦沛/蕭德虎/金昌根/陳慧樓/魯純</t>
+          <t>容中爾甲/尼瑪頌宋/賽卻加</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>&lt;p&gt;大富商兼收藏家文安、位高權重的王將軍應智嚴法師邀請齊聚三寶寺，表面上是為了討論寺廟住持的傳位問題，實際上都是為了寺內的藏品，玄奘親筆抄寫的《大乘起信論》而來。文安聘請了女飛賊白狐，以假扮為自己的妻子作為掩護，暗中接近藏經閣，明爭之餘也打算暗奪，但她的身分隨即被王將軍的副官識破。寺中最有繼承衣缽希望的大弟子和二弟子暗自較勁，各自拉攏勢力。隨著老住持最終的傳位決定，《大乘起信論》的爭奪也進入白熱化…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;羅爾基娶了年輕的俄瑪為妻，兩人深愛彼此，不料俄瑪竟被診斷出罹患重病。當知道自己不久人世，俄瑪決定一償夙願，不顧一切險阻踏上前往拉薩的祈願之路。即使丈夫羅爾基百般勸阻，俄瑪依然不肯改變心意。俄瑪與前夫所生的孩子諾爾吾，這時也加入朝聖行列，卻讓毫無血緣的繼父羅爾基心生嫌隙，一家人關係降到了冰點…。由於擔憂妻子健康，羅爾基決定放下執念，陪她完成最後心願。在這趟長達1000公里的朝聖路上，這一家三人心中壓抑的顧慮與私念，逐漸地引爆。然而，俄瑪意外在半途含恨辭世，羅爾基在悲慟之餘，竟發現她堅持前往拉薩的真正原因…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>無</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>SDGs3健康與福祉/多元文化/婚姻關係/學習單/家庭教育/情感教育/環境教育/生命教育/藏語</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>雙面老爸</t>
+          <t>盡孝的滋味</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Dad is Pretty</t>
+          <t>The Wandering Chef</t>
         </is>
       </c>
       <c r="C208" t="n">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>朴秀敏/金成國</t>
+          <t>朴惠鈴</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>孫敏智/白瑞斌/金明國/陳善美</t>
+          <t>林祉鎬</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>&lt;p&gt;金德在是酒商的業務，但因業績不佳而瀕臨被資遣。某天金德在被派往夏威夷俱樂部，這間俱樂部因為主管十分挑剔而惡名遠播。當金德在努力要說服對方簽下合約時，主管卻提出了奇怪的請求：「加入我們變裝藝人的行列，我就跟你簽約。」金德在不得已也只能答應，但不久就發現自己也挺享受這樣的轉變。&lt;/p&gt;</t>
+          <t>&lt;p&gt;養生主廚林祉鎬真實人生 想要在還來得及的時候，跟您分享… 「流浪名廚」林祉鎬總是周遊各地，尋覓具有養生功效的特殊食材，並不時為許多村落提供美食。在得知生母、養母相繼過世後，流浪在外的他，更經常睡在田野中，以葉為被、以草為食…。直到某天，他遇見了慈祥的老母親金順圭，喚起了他的童年記憶，兩人因此發展出一段母子般的情感。但因年事已高，金順圭終在7年後離世…。這讓林祉鎬十分難過，也喚起心中的最大遺憾。人生第一次，出於對他人生中3位母親的敬意，林祉鎬獨自開啟3天的連續烹飪，最終端出象徵佛教108種生命苦痛的108道菜，撫慰他一心想盡孝母親的遺憾…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
           <t>韓語</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/婚姻關係/家庭教育/情感教育/生涯規劃/自我成長/韓語</t>
+          <t>SDGs2消除飢餓/SDGs3健康與福祉/健體領域/家庭教育/情感教育/生命教育/療癒溫馨/自我成長/韓語</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>2024-01-01 00:00:00</t>
+          <t>2024-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>波麗萊多里鬼屋</t>
+          <t>王者製造</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>The Banishing</t>
+          <t>Kingmaker</t>
         </is>
       </c>
       <c r="C209" t="n">
-        <v>97</v>
+        <v>123</v>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>克里斯多佛史密斯</t>
+          <t>邊聖鉉</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>潔西卡布朗芬德莉/約翰林區/約翰赫夫南/西恩哈里斯</t>
+          <t>劉在明/李善均/薛景求/裴宗玉/趙宇鎮</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>&lt;p&gt;全球十大鬼屋之首，真實靈異事件改編 有些房子，根本不應該入住… 改編自1930年代英國真實事件，一位牧師萊納斯（約翰赫夫南 飾）被教會任命為代理牧師，他帶著妻子瑪莉安（潔西卡布朗芬德莉 飾）與女兒小愛搬進一座神秘莊園。但在他們入住這間屋子不久後，奇怪事情接二連三發生，除了在半夜會聽見呢喃聲，還會看見陌生的修道士身影，女兒小愛的行為也越來越陌生，隨著被騷擾的次數越來越多，萊納斯和瑪莉安不得不尋求著名的捉鬼專家哈利（西恩哈里斯 飾）幫忙。他們必須一起揭開真相，找出這棟房子的超自然力量還有它可怕且驚人的過去…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;激烈的選舉之戰，是作戲？還是政治？ 1960年代，共和黨鐵腕專政，懷著民主熱血的反對黨新秀金澐範（薛景求 飾），參加四次選舉，卻是屢戰屢敗，遲遲未能選上議員。 對政治有著獨到見解的無名素人徐昌大（李善均 飾），因欣賞他的理念，毛遂自薦成為金澐範的操盤手。不論是民代選舉到黨內總統初選，金澐範台前宣揚理念，徐昌大在幕後打點，一路闖進總統大選，聲勢如日中天，但一場神祕的意外，讓兩人的關係出現了裂痕。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>各類改編/懸疑驚悚/真人真事改編/英語</t>
+          <t>SDGs16和平正義/SDGs17多元夥伴/友情/各類改編/政治/歷史傳記/真人真事改編/社會議題/韓語</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>靈魂勇敢傳說</t>
+          <t>我的意外爹地</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Bulado</t>
+          <t>Today we fix the world</t>
         </is>
       </c>
       <c r="C210" t="n">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>艾夏贊加</t>
+          <t>阿里爾維諾格拉德</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>艾威榮傑克森海伊/蒂亞拉理查茲/費利斯德羅伊</t>
+          <t>本傑明奧特羅/李奧納多斯巴拉葛利亞/查蘿洛佩茲/荷西路易斯焦亞/路易斯盧克/馬丁彼羅揚斯基</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>&lt;p&gt;年輕又固執的肯莎與父親歐伊拉還有爺爺維爾喬，一起住在古拉索島的一座回收場。父親跟爺爺的個性截然相反，歐伊拉是個意志堅定且理性的警察，維爾喬則相信靈性，並與島上的土著有很深的連結。由於維爾喬希望自己死後能進入靈界，歐伊拉和維爾喬的關係也因此惡化。11歲的肯莎則游移在兩者之間，尋找自己的路。漸漸地，父親務實的思想再也滿足不了肯莎，她開始向爺爺敞開心扉，接受更神祕、更能撫慰她心靈的古老傳統。&lt;/p&gt;</t>
+          <t>&lt;p&gt;45歲的大衛薩瑪拉斯，大家都稱他葛瑞格，是脫口秀的總製作。從未有過長久交往關係的他，持續最久的羈絆是一時歡愉的產物—9歲的兒子貝尼托。扶養貝尼托僅是出於法律上的義務而非關愛，葛瑞格總覺得貝尼托是他生命中的負擔。在與貝尼托的媽媽大吵一架後，葛瑞格發現貝尼托並非自己的親生兒子。於是，在貝尼托的媽媽過世後，他決定告訴貝尼托事情的真相。但幫助貝尼托尋找生父的過程，卻把他們帶到一個遠比原處境更兩難的局面…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>荷蘭語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/家庭教育</t>
+          <t>SDGs3健康與福祉/兒童親子/家庭教育/情感教育/西班牙語</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>2024-04-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>熊出沒．變形記</t>
+          <t>親愛的多桑</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Boonie Bears: The Big Shrink</t>
+          <t>My Daddy</t>
         </is>
       </c>
       <c r="C211" t="n">
-        <v>90</v>
+        <v>116</v>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>丁亮/林匯達</t>
+          <t>金井純一</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>孟雨田/孫堯東/張偉/張秉君/萬丹青/譚笑/趙曉宇</t>
+          <t>中田乃愛/光石研/奈緒/室剛/小栗旬/德井健太/每熊克哉/永野宗典/臼田麻美</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>&lt;p&gt;久未聯絡的強爸突然拜訪狗熊嶺，打破光頭強原本平靜的生活。向來嚴厲的強爸一反常態，對光頭強噓寒問暖。但關係未能緩和，反而導致父子矛盾的爆發。爭吵中，光頭強無意間觸碰到神秘機器，熊大、熊二、光頭強被瞬間縮小！能使身體復原的機器也被不知情的強爸帶走。三人踏上了尋找強爸與機器的探險旅程。變小的身體、處處受限的能力、充滿阻礙的陌生世界，讓冒險的路途充滿荊棘。此時，一個舉止神秘的女生物學家突然出現，打破了森林和小鎮的寧靜，並帶出一系列神秘事件......&lt;/p&gt;</t>
+          <t>&lt;p&gt;御堂一男和國中生女兒小光相依為命，他最愛的妻子在八年前因意外去世。一男平常除了在教堂擔任牧師，也在加油站打工，獨自將女兒扶養長大。他心地善良，從不抱怨工作或生活，深受大家喜愛。然而某天，小光倒下了，被醫生診斷出患有白血病。無法接受事實的一男，這時又被醫生告知另一個晴天霹靂的消息，也是他妻子一直沒跟他開口的事……這突如其來的打擊，是否會讓身為虔誠基督教徒的一男對自己的信仰有所動搖呢?&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/SDGs17多元夥伴/兒童親子/動作冒險/國語/學習單/家庭教育/環境教育</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs5性別平權/健體領域/各類改編/家庭教育/性平教育/情感教育/日語/校園/生命教育/療癒溫馨/真人真事改編/自我成長/英文字幕/醫療議題</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>2022-08-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>在世界盡頭開始旅行</t>
+          <t>老爸兩頭燒</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>To the Ends of the Earth</t>
+          <t>French Tech</t>
         </is>
       </c>
       <c r="C212" t="n">
-        <v>120</v>
+        <v>95</v>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>黑澤清</t>
+          <t>布魯諾波達里戴斯</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>前田敦子/加瀨亮/柄本時生/染谷將太/阿迪茲拉賈波夫</t>
+          <t>伊莎貝爾坎德利耶/吉恩-諾爾．布勞特/布魯諾波達里戴斯/弗洛倫斯穆勒/德尼波達里戴斯/揚弗里施/桑德琳齊柏琳/派屈克里蓋德/盧安娜巴拉米/米謝維耶莫茲/菲利普烏禪/蕾絲莉梅紐</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>&lt;p&gt;葉子是知名行腳節目的主持人，如許多年輕日本人，她個性謹慎保守，卻有著遠大夢想。某天晚上，她看見一隻被綁著的羊，並提議把釋放牠的過程拍下來。這個計畫出了差錯，葉子感到憤怒又覺得自己不切實際。劇組接著去了塔什干，葉子無意間來到一座氣派輝煌的劇院，她幻想自己就在舞台上。拍攝過程中，葉子因為膽怯的個性，被警察抓了。她在警局聽見東京發生了災難，她這才了解人際溝通的重要。部分劇組人員選擇返回日本，而葉子選擇留下。在山間冒險時，她開懷高歌，無拘無束。&lt;/p&gt;</t>
+          <t>&lt;p&gt;亞雷桑德失業，銀行帳戶又透支，而他的老婆正在進行為期兩個月的潛艇任務。老婆不在家的這段時間，亞雷桑德必須證明自己可以照顧孩子並找到工作。在一場離奇的面試後，他獲得了新創公司 “方格子”的試用機會，開始了他不斷被公司“沒小孩”原則轟炸的世界。後來，亞雷桑德遇見了身兼數職的阿爾欽博托，並拜託他幫忙照顧小孩。然而，在亞雷桑德的同事西芙琳沒完沒了的電話會議下，守住他的秘密絕非易事…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/多元文化/情感教育/日語/生涯規劃/自我成長</t>
+          <t>SDGs5性別平權/SDGs8工作及經濟/家庭教育/性平教育/法語/生涯規劃</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>2024-01-01 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>巫師靈不靈！？</t>
+          <t>嚕嚕米冬日樂園</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Daemuga：The Great Shaman Song</t>
+          <t>Moomins and the Winter Wonderland</t>
         </is>
       </c>
       <c r="C213" t="n">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>李翰鐘</t>
+          <t>艾拉卡爾佩蘭/雅庫朗斯基</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>徐智瑜/朴星雄/柳炅秀/梁炫民/鄭敬淏</t>
+          <t>于正昇/史戴倫史柯斯嘉/比爾史柯斯嘉/胡鎮璽/艾莉西亞維坎德/錢欣郁/陳宗岳/馮嘉德</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>&lt;p&gt;SHOW TIME！三名通靈巫師上演大鬥法 菜鳥巫師辛男（柳炅秀 飾）進到巫師學院速成班，原想藉此翻身，沒想到一事無成的他僅能靠著訛詐來勉強度日，某天他接獲客戶的需求前去通靈，卻誤打誤撞揭發了一樁謀殺案，還讓自己身陷險境。另一頭巫師學院的天才巫師清潭少爺（梁炫民 飾）發現了異狀，試圖帶領辛男脫困，才發現這一切似乎與黑幫孫益秀（鄭敬淏 飾）有關。而傳說中的惡魔巫師馬成俊（朴星雄 飾），為了守護心愛的人不得不替孫益秀做事。 三名巫師在一場召喚亡靈的招魂儀式上展開對決。而串起三人的，是一首名為「大巫歌」的古老神秘旋律……。誰，才是地表最強薩滿？&lt;/p&gt;</t>
+          <t>&lt;p&gt;今年的冬天對於嚕嚕米來說很特別，因為他決定不再像往年一樣冬眠，而是決定要好好探索這陌生的雪白世界，這才發現原來冬日跟他想像的很不一樣！許多未曾見過的奇妙生物在雪中漫步，以及似乎有一股未知的力量正籠罩著嚕嚕米谷，一名神秘的訪客即將現身……。充滿好奇心的嚕嚕米努力追查之下，才慢慢認識這名神秘訪客原來就是「聖誕節」！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs17多元夥伴/喜劇/綜合領域/警匪犯罪/韓語</t>
+          <t>兒童親子/國語/情感教育/療癒溫馨/自我成長/英語</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2026-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>地獄新娘 數位修復版</t>
+          <t>山的那一邊</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>The Bride Who Has Returned from Hell</t>
+          <t>Hidden Treasures in the Mountain</t>
         </is>
       </c>
       <c r="C214" t="n">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>辛奇</t>
+          <t>王道南</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>丁香/凌玉/周遊（周玉真）/小惠/小皮（陳小皮）/戴佩珊/月帆（楊月帆）/柯佑民/柯俊雄/柳青（張春美）/歐威/王滿嬌/田明/許玉/郭夜人/金塗（張金塗）/金玫（徐秀枝）</t>
+          <t>何林駿/小薰/撒基努/蘇達</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>&lt;p&gt;新加坡華僑白瑞美，返台應聘為王家的家庭教師，卻隱瞞自己是王家女主人之妹的真實身分，以利潛入王家調查姊姊的死因。她發現姊夫義明對女兒淑媛冷漠苛刻，因此一面給予淑媛欠缺的母愛，一面懇求義明多關愛女兒，父女關係在其努力下日漸改善。王家接連發生鬧鬼事件，瑞美也意外發現姊姊的日記，逐步逼近命案的真相。義明對瑞美日久生情，論及婚嫁。未料婚禮前夜，兇手出現，欲置瑞美於死地……&lt;/p&gt;</t>
+          <t>&lt;p&gt;充滿正義感的巡山員心嵐（小薰 飾）對平淡工作感到有志難伸的無力，想離開此地。但曾是盜木山老鼠的阿德（蘇達 飾）死纏爛打，說服心嵐與他的獵人好友都瑪斯（撒基努 飾）一起上山，尋回之前偷偷藏起來的珍貴檜木。3人在山上意外遇到藝術家派大星（何林駿 飾），為了阻止他自殺，只能拖著他往山上爬。他們好不容易爬到了藏檜木的地方，心嵐狠下心來取締阿德非法盜木，而暗中跟著他們的山老鼠也現身想要搶檜木，眾人在山上僵持不下，這場旅程要如何順利落幕呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>各類改編/性平教育/經典修復/臺語</t>
+          <t>SDGs15保育陸域/SDGs16和平正義/原住民語/喜劇/國語/社會議題</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/國片</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2021-12-29 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>王牌教師麻辣出擊</t>
+          <t>貓狗大亂鬥</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Spicy Teacher</t>
+          <t>Cat and Dog</t>
         </is>
       </c>
       <c r="C215" t="n">
-        <v>114</v>
+        <v>86</v>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>張哲書</t>
+          <t>蕾米柯里希</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>九孔/吳子霏/宋少卿/曾乙同/杜詩梅/林美秀/綠茶/謝祖武/金剛</t>
+          <t>法蘭克杜波斯科/菲力普拉紹/蕾米柯里希</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>&lt;p&gt;2000年，一位特立獨行的老師，以一句「我要當老師！」開始了他的教師生涯，他幼稚又無厘頭的教學方式，成了傳說中影響無數學子的麻辣鮮師－許磊！也許是太愛他的學生了，許磊反而讓心愛的人離他遠去，他從此一蹶不振，淪為街友…直到再次從學校主任中聽到「雅容」這個愛人的名字，抱著希望前來學校的許磊，在好友連哄帶騙的勸說下，勉強答應重整學校這支破敗的棒球隊，一邊尋找雅容。胡鬧又特立獨行的教學風格，讓學生從排斥到後來的心悅誠服，過程中許磊不僅慢慢的找回自己的重心，也幫助這群學生重拾對棒球的熱愛！&lt;/p&gt;</t>
+          <t>&lt;p&gt;莫妮卡是網紅貓咪「狄娃」的主人，傑克是一名小偷，他偷了一顆價值連城的紅寶石，而這顆寶石不慎被一條流浪狗「七七」吞下，在一連串不幸的事件中，莫妮卡和傑克與他們的寵物分開，一場從蒙特婁到紐約的瘋狂公路之旅就此展開，不相干的兩組人馬，男人與狗、女人與貓就此搭上了線，人類急著尋找他們的毛小孩，寵物則要試著自力更生，他們不知道的是一名叫布蘭特的警察，無論如何都要把紅寶石搶到手…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>中文/法語</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/健體領域/喜劇/國語/情感教育/校園/生涯規劃/社會議題/運動熱血</t>
+          <t>動作冒險/喜劇/國語/法語/英文字幕</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>2021-12-29 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>天字第一號 數位修復版</t>
+          <t>月光大俠 數位修復版</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>The Best Secret Agent</t>
+          <t>Moonlight Superman</t>
         </is>
       </c>
       <c r="C216" t="n">
-        <v>103</v>
+        <v>78</v>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>張英</t>
+          <t>小林悟/邵寶輝（邵羅輝）</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>何剛/余仰聲/吳柄南/吳燕/周紹棟/左右/張力/張正藍/徐一功/徐毓生/徐永康/戴秉剛/戽斗（高來福）/李允中/李影（李忠英）/李敏郎/李晴晴/柯佑民/柯俊雄/柳青（張春美）/楊烈/楊雲澤/樊卓如/王俠（王振釗）/王孫/王得志/王筠/田青（田清；田春生）/白虹/矮仔財（張福財）/胡翔評/苗天（苗延林）/董忍/蔣青峰/藍毓莉/費雲/郭禹儒/陶述/魏平澳/龍宣</t>
+          <t>凱音/吳小惠/吳敏/吳炳南/周萬生/太郎/小林(吳彬)/康明/李棠華特技團/柯佑民/柳青/桂治邦/楊渭溪/江青霞/王勇/蘇真平/許木火/賴德南/金燕/陳淑貞/陳財興/飛虎魔術團</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>&lt;p&gt;抗戰期間，日軍占領東北三省，以賣唱為生的少女翠英與青年周凌雲相戀，卻忍辱嫁給垂涎於她的漢奸陳兆群。數年後，陳兆群為偽政府主持特務機關，為了拘捕國民政府特務「天字第一號」焦頭爛額。周凌雲身為陳兆群的外甥，被國民政府吸收後在陳家擔任偽職，才發現當年戀人已成為姑丈的續絃。神傷之餘展開新戀情並全心投入間諜任務，盼望抗日復國。萬萬沒想到，原來舊情人翠英，就是叱咤風雲的抗日頭號間諜「天字第一號」…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;神龍俠三部曲&lt;/p&gt;&lt;p&gt;《神龍飛俠》續集&lt;/p&gt;&lt;p&gt;台日合璧，日本名導 小林悟 X 台語片先驅 邵寶輝（邵羅輝）&lt;/p&gt;&lt;p&gt;台灣特攝電影的鼻祖，台語電影史上僅有的特攝片&lt;/p&gt;&lt;p&gt;「李棠華特技團」擔綱演出，特技拍攝奇情偵探台語超級動作片&lt;/p&gt;&lt;p&gt;改編自日本特攝《神探黑旋風》（まぼろし探偵）電影系列&lt;/p&gt;&lt;p&gt;宇宙黨徒為了獲得「金燈座」，綁架了董事長的孫女與養女姊妹，作為籌碼與三林君交易。相約公園之際，卻遭一名陌生男子介入，引發了不可收拾的槍戰；另一方面，異地來訪的飛虎魔術團準備著號稱刀槍不入的詭異表演，吸引眾人目光，伴隨著近日頻頻發生的兒童誘拐事件，歹徒行蹤成謎，讓警方束手無策。自稱少年偵探隊的三名男孩目睹了怪盜犯罪的過程，因而被擄走，三林君碰巧聽見了呼救聲，化身成月光大俠誓言將其救回。原來，魔術團背後也與怪盜黨徒有著密不可分的關鍵線索……。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>台語</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>經典修復/臺語</t>
+          <t>動作冒險/各類改編/經典修復/臺語/警匪犯罪</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
           <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
           <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>俠女 數位修復版</t>
+          <t>貝肯熊：火星任務</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>A Touch of Zen</t>
+          <t>KAKA</t>
         </is>
       </c>
       <c r="C217" t="n">
-        <v>179</v>
+        <v>98</v>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>胡金銓</t>
+          <t>王超</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>劉楚/喬宏/張允文/徐楓/曹健（曹治藩）/朱元龍（洪金寶）/杜偉和/王瑞（王錫瑞）/田鵬/白鷹（王景春）/石雋（張石華）/苗天（苗延林）/萬重山/薛漢/賈魯石/郝屢仁/門祝華/陳世偉/韓英傑/馮健權/高明/魯直</t>
+          <t>宣曉鳴/巴赫/張東/曾夢玉/梁曉強/楊潔/淩振赫/蔡娜/郭政建</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>&lt;p&gt;根據蒲松齡《聊齋志異》中的同名故事改編。主要描述明朝時期，重臣楊漣為東廠宦官門達所害，並派特務歐陽年追殺其後代楊慧貞及石將軍等東林餘黨。楊在與書生顧省齋的接觸中產生情愫，並在他的智取下擊潰了追殺之人。慧貞生下一子，卻暗離顧而去，欲遁入空門……。&lt;/p&gt;&lt;p&gt;華語影史首部於歐洲三大影展獲獎之作，竹林對決經典場面深刻啟發了李安、張藝謀、徐克等導演。主角徐楓出資修復影史經典，謂為雋譽。影片藉著故事，將明朝宦官當政、朝廷黑暗、特務密佈、邪惡殘害忠良的歷史素材包含其中，在當時港臺武俠片普遍的虛化年代背景、故事多以武林派別的爭鬥，個人或小團體恩怨出發的打鬥為內容的影片中，顯得相當獨特及精緻，片中同時加入道德省思與人性的對照。 考究史實的人物設置、服裝化妝與道具，讓胡金銓及其電影成為新一代武俠動作電影的代表。&lt;/p&gt;</t>
+          <t>&lt;p&gt;倒楣的特工貝肯熊，為獲得特工局認可，偷偷混入火星任務，與機器人G13一同抓捕火星怪獸「大橘子」，因不按套路的抓捕方式，貝肯意外與怪獸成為夥伴，並聯手拆穿一場火星陰謀，拯救了宇宙。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>SDGs16和平正義/SDGs9工業及建設/兒童親子/動作冒險/國語/科幻奇幻</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>鬼把戲</t>
+          <t>女孩們的夏日浮光</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Caveat</t>
+          <t>Short Vacation</t>
         </is>
       </c>
       <c r="C218" t="n">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>達米安麥卡錫</t>
+          <t>徐韓率/權珉杓</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>喬納森弗倫奇/班卡普蘭/蕾伊拉塞克斯</t>
+          <t>朴昭貞/薛時沇/裵姸祐/韓松熹</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>&lt;p&gt;無處可逃陰宅，深藏駭人秘密 醒著才能活見鬼 為了賺取生活費，因意外喪失部份記憶的艾薩，不得不接下房東巴瑞派給他的臨時工作，去小島上照顧他的姪女歐嘉幾天，然而卻有個看似警告的附加條件：他必須穿上牽著鍊條的束縛衣，來限制他的行動，以確保無法進入到某些房間內。在巴瑞交待好一切事項離開島後，艾薩與患有特殊疾病「緊張式僵直」的歐嘉，開始一場宛如邪惡版「貓抓老鼠」的遊戲，在鬼影幢幢的房內展開。而當歐嘉的精神狀態越晚越糟糕，被困住行動範圍的艾薩開始試圖挖掘隱藏在此的秘密，但事情的真相似乎也與他喪失的記憶有所連結……&lt;/p&gt;</t>
+          <t>&lt;p&gt;在探索世界盡頭時，我們意外的長大了！ 四名攝影社的國中生，從老師那裡獲得一台膠捲相機。老師請她們在暑假時，拿著這台相機拍攝有關「世界盡頭」的照片回來。就在她們討論哪裡才是世界盡頭時，其中一名女孩提議，她們可以搭乘火車到最後一站。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>懸疑驚悚/英語</t>
+          <t>SDGs4優質教育/友情/情感教育/療癒溫馨/綜合領域/自我成長/韓語</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2024-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>與妳約定</t>
+          <t>廢校大作戰</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Take Me Home</t>
+          <t>SOS：Save Our School</t>
         </is>
       </c>
       <c r="C219" t="n">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>韓制易</t>
+          <t>凱琳梅爾/哈金佐哈尼</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>李渷/禹美花/金寶敏</t>
+          <t>DISIZ/亞恩帕潘/吉爾貝梅吉/安奈德羅贊/拉奇妲布拉克尼/拉斐爾奎納/莫拉德布達烏德/萊奧妮西馬加/賽巴斯丁夏撒那</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>&lt;p&gt;同性伴侶恩秀和藝媛原本過著幸福的兩人生活。不料某天，恩秀發生了一場嚴重的車禍受了重傷，恩秀的姊姊恩惠也因此不幸身亡。在恩惠離世後，女兒秀敏便成了孤兒。於是，恩秀和藝媛開始照料起秀敏的生活，卻也面臨如何領養秀敏的問題。身體的疼痛、社會的成見，恩秀漸漸地無法承受……。不被世人承認的愛，難道就不能組成一個家？&lt;/p&gt;</t>
+          <t>&lt;p&gt;賈克普維小學坐落於巴黎郊區的塞納聖但尼省。目前這所學校備受威脅，因為一所全新亮麗的學校將要設立在它旁邊。校長札希亞擔心會失去僅存的文化多樣性，因此決定與一位年輕且足智多謀的老師瑪莉昂合作，設立郊區第一所「綠色學校」，吸引更多當地的新居民。為了實現這目標，她們得跟一個不拘一格的團隊合作，而且這團隊還不怎麼環保！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs5性別平權/家庭教育/性平教育/社會議題/韓語</t>
+          <t>SDGs11永續城鄉/SDGs13氣候行動/SDGs4優質教育/喜劇/情感教育/校園/法語/環境教育/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>2024-03-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>炸豬排DJ揚太郎</t>
+          <t>關於我老婆寫的死亡筆記本</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Tonkatsu DJ Agetaro</t>
+          <t>Everything Will be Owlright！</t>
         </is>
       </c>
       <c r="C220" t="n">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>二宮健</t>
+          <t>市井昌秀</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>BROTHER TOM/伊勢谷友介/伊藤健太郎/前原滉/加藤諒/北村匠海/山本舞香/栗原類/池間夏海/淺香航大</t>
+          <t>井之脇海/余貴美子/岸井雪乃/淺田美代子/香取慎吾</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>&lt;p&gt;揚太郎是澀谷老字號炸豬排店的第三代掌門人，但他對炸豬排一點興趣也沒有，每天過著切高麗菜和偷懶摸魚的閒日子。某天，他在外送炸豬排到夜店時見到了他暗戀已久的苑子，他發現苑子很喜歡夜店的音樂，也是第一次感受到夜店音浪的熱血。為了追求心儀的苑子，揚太郎下定決心當一個不僅會炸豬排，還能HOLD住整個舞池的「炸豬排DJ」！&lt;/p&gt;</t>
+          <t>&lt;p&gt;裕次郎與日和已結婚四年，從外人看來，他們簡直幸福得不得了，甜蜜的小倆口還養了一隻貓頭鷹「查理」。直到某天，裕次郎意外看見日和在「老公死亡筆記本」社群網站中的貼文，包括日和在內的人妻們都發了許多慘不忍睹的抱怨文。這件事讓夫妻倆開始產生嫌隙以致漸行漸遠，儘管兩人都想重修舊好，但至此之後每件事都亂了套…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>日語</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/日語/療癒溫馨/自我成長/英文字幕</t>
+          <t>婚姻關係/家庭教育/情感教育/日語</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>失業女王聯盟</t>
+          <t>奪冠</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Cart</t>
+          <t>LEAP</t>
         </is>
       </c>
       <c r="C221" t="n">
-        <v>103</v>
+        <v>135</v>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>夫智瑛</t>
+          <t>陳可辛</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>千禹熙/廉晶雅/文晶熙/都敬(暻)秀/金姈愛/金康宇</t>
+          <t>中國女子排球隊/吳剛/彭昱暢/白浪/鞏俐/黃渤</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;#勞動基本權 (工會) #男女平等 #職場剝削 &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【人權引言】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;工作權是個人權利，也是集體權利。它包含所有形式的工作，無論是自營工作還是依賴領薪的工作。而保護工作權有若干個組成部分，尤其是工作者有享有正當和有利的工作條件，特別是安全工作條件的權利、組織工會的權利及自由選擇和接受工作的權利。而這項權利之於所有人均應該是平等的，不應該因為任何因素而有差別待遇，即便是工人也必須有機會獲得升遷，而不會因為參與工會或政治活動等而遭到報復。&lt;/p&gt;&lt;p&gt;【看完電影，請記得填問卷，參加抽獎活動：&lt;a href="https://www.surveycake.com/s/3VK8k" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/3VK8k&lt;/a&gt;】&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【電影簡介】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;『顧客至上！』每天都這麼喊話的超市員工們，儘管只是派遣人員，仍然盡心盡力在工作上滿足每一位顧客，生活中的不愉快也不要緊，只要努力就會有轉成正職的一天！然而，事情並不像他們想像般順利，即將轉為正職的善熙（廉晶雅飾）與一群員工發現超市突然間要解雇所有派遣人員，原來那些忍耐和付出全部都是一場空，於是她們開始聯合起來一同對抗公司，爭取屬於她們的權利...&lt;/p&gt;</t>
+          <t>&lt;p&gt;女排隊從1981年首奪世界冠軍後，2008年北京奧運小組賽，傳奇球員郎平擔任美國隊教練，對上昔日好友陳忠和所帶領的隊伍。2013年，郎平正式再次掛帥執教，帶領隊伍進入全新階段。2016年里約奧運生死攸關的戰鬥，紀錄幾代女排人歷經浮沉卻始終不屈不撓、全力拼搏的傳奇經歷。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs8工作及經濟/人權法治/學習單/性平教育/生涯規劃/真人真事改編/韓語</t>
+          <t>SDGs17多元夥伴/健體領域/友情/各類改編/國語/歷史傳記/真人真事改編/運動熱血</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展/性平影展：閱界・跨界</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>2023-04-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>美味調查中</t>
+          <t>哈勇家</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Aruna and Her Palate</t>
+          <t>GAGA</t>
         </is>
       </c>
       <c r="C222" t="n">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>保護級</t>
-[...2 lines deleted...]
-      <c r="E222" t="inlineStr"/>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>陳潔瑤</t>
+        </is>
+      </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>尼可拉斯撒普特拉/歐卡安塔拉/漢娜艾兒拉希德/蒂安薩思特羅瓦多尤</t>
+          <t>嵬浪．斗力/張祖鈞/李瑄/林亭莉/林孟君/林詹珍妹/法愛/洪金輝/辛甘/陳宇/陳德清/黃信赫/黃智靖/黃瀞怡（小薫）/黃鐙輝</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>&lt;p&gt;流行病學家艾魯娜被派去調查發生在印尼各地的禽流感疫情。同時，她的好友波諾和小娜一起加入，並展開一場美食之旅。令人意想不到的是，這趟出差讓艾魯娜和她暗戀對象法里希重逢，接著他們四個很快就混熟了。在調查及品嘗印尼不同區域的料理時，他們發現隱藏在禽流感疫情背後的重大秘密…&lt;/p&gt;</t>
+          <t>&lt;p&gt;三代同堂的哈勇一家，阿公是家族的精神支柱，一直奉行泰雅傳統「GAGA」，孫女阿莉（林亭莉 飾）從紐西蘭打工兩年，剛回家不久，阿公就在睡夢中過世。而阿莉的父親巴尚（洪金輝 飾）為了家中土地所有權的問題，不顧阿公生前的反對，決定參選鄉長，提升家族地位，同時，阿嬤發現阿莉竟然懷孕了，新的小生命即將來到哈勇家！然而巴尚參與的這場選戰，讓家族感情一夕凍結，如同高山上冬季的那一場雪。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>印尼語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>SDGs12責任消費與生產/健體領域/印尼語/多元文化/學習單/環境教育/生涯規劃/社會議題</t>
+          <t>SDGs16和平正義/SDGs3健康與福祉/SDGs8工作及經濟/原住民語/國語/學習單/情感教育/政治/英語</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>我的完美日常</t>
+          <t>醉好的時光</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Perfect Days</t>
+          <t>Another Round</t>
         </is>
       </c>
       <c r="C223" t="n">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>文溫德斯</t>
+          <t>湯瑪斯凡提柏格</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>三浦友和/中野有紗/山田葵/役所廣司/柄本時生/田中泯/石川小百合/麻生祐未</t>
+          <t>拉斯蘭特/海倫娜韓宮諾曼/湯瑪斯博拉森/瑪莉亞鮑娜薇/蘇西伍德/邁茲米克森/馬格努斯米蘭</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>&lt;p&gt;平山（役所廣司 飾）似乎相當安逸於他在東京從事廁所清潔工的簡單生活，在他井然有序的日常生活以外，他沉浸於對音樂與書本的愛好。他也熱愛樹木，並拍攝透過樹葉縫隙流瀉而下的光影照片。一系列的不期而遇，逐漸揭露更多他的過往，這是一部關於從周遭尋找日常世界之美、深刻感人且饒富詩意的靜思之作。&lt;/p&gt;</t>
+          <t>&lt;p&gt;面臨中年危機的高中老師馬汀，無論在工作或家庭都遇上瓶頸顯得有氣無力，只有與哥們喝上幾杯，才能稍加振作。他們偶然得知一項理論，主張人類體內本來就該存在0.05%的微量血液酒精濃度。若能適時買醉，必能恢復元氣、活力加倍，甚至更能敞開心胸、提高創造力。這群大叔於是受到鼓舞，決定展開一場「酒精研究計畫」，效仿邱吉爾、師法海明威，每日喝了再上。微醺的馬汀宛如迎來重生，酒精不僅讓他徹底擺脫以往的壓抑沉悶，說話變得風趣倜儻，就連學生的成績也為之帶動，哥們之間更是各個精氣神煥發、衝勁十足。但這項禁忌的實驗，終究還是解套不了現實生活的問題，逐漸走向失控的境界……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>丹麥語</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs3健康與福祉/情感教育/日語/療癒溫馨/英文字幕</t>
+          <t>SDGs3健康與福祉/SDGs4優質教育/丹麥語/健體領域/婚姻關係/情感教育/校園/生命教育/自我成長</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>阿查依蘭的呼喚</t>
+          <t>大腦的未來</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>The Way Home</t>
+          <t>Father of the Cyborgs</t>
         </is>
       </c>
       <c r="C224" t="n">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>魏郁蓁</t>
+          <t>大衛伯克</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>廖莉華</t>
+          <t>菲爾肯尼迪</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>&lt;p&gt;歷時七年的籌備與拍攝，紀錄一位不會說母語的排灣族女頭目、一位單親媽媽的人生故事。日日滿是一個部落的頭目繼承人。因為她是長女，依照傳統必須承接頭目的身份與地位。她母親與小孩都希望她放棄這個身份，而她自己也曾經逃離部落，但她的祖靈卻不肯放棄她。她，是不會說族語的頭目，是三個小孩的單親媽媽。她，是個沒有家屋的頭目，是住在部落外的頭目。她想回家了。但也已十多年了，她仍然無法重回部落的家…&lt;/p&gt;</t>
+          <t>&lt;p&gt;九〇年代末，知名神經學家菲爾肯尼迪因首度將一名癱瘓患者的大腦接上電腦而聲名大噪享譽國際。《華盛頓郵報》更拿他與「電話之父」亞歷山大格拉漢姆貝爾相提並論，稱肯尼迪為「半機器人之父」。2014年，肯尼迪前往貝里斯，自願躺上手術台並在自己的腦中植入電極，期望能為閉鎖症患者解開他們為何無法說話的謎團。如今，備受爭議的菲爾肯尼迪擔心，自己協助開創的這個領域，可能會在科技與人腦結合的未來，造成意想不到的後果。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/SDGs5性別平權/原住民語/國語/家庭教育/性平教育/種族認同/自我成長/英文字幕</t>
+          <t>SDGs3健康與福祉/SDGs8工作及經濟/SDGs9工業及建設/歷史傳記/科技教育/英文字幕/英語/醫療議題</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>亞洲片/國片/性平影展：閱界・跨界/紀錄片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/智財月線上影展/歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>大叔好神騎</t>
+          <t>狄仁傑之九層妖樓</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>25 Km/h</t>
+          <t>Di Ren Jie Zhi Jiu Ceng Yao Lou</t>
         </is>
       </c>
       <c r="C225" t="n">
-        <v>117</v>
+        <v>70</v>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>馬庫斯高勒</t>
+          <t>房映華/楊子鳴</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>亞歷山德拉瑪麗亞拉那/拉斯艾丁格/桑德拉惠勒/比雅尼麥戴爾/沃坦維爾克默林/法蘭卡波坦特/潔拉海斯/茱蒂翠貝兒</t>
+          <t>何沐蓉/崔冬辰/徐少強/杜約帝/趙文琪</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>&lt;p&gt;許久不見的克里斯提安與吉奧，終於在他們父親的葬禮上重逢。個性截然不同的兄弟難得聚在一起，在守靈夜酒酣耳熱之際，臨時起意決定去實現小時候的夢想－騎著電動自行車進行一趟從黑森林到波羅的海、橫越整片德國的冒險旅程。在這段時速最高僅25公里的慢活旅程中，兩人經歷了許多意想不到的遭遇，也重新認識了彼此，甚至改變了他們往後的人生。&lt;/p&gt;</t>
+          <t>&lt;p&gt;涼州府唐家九層妖樓接連出現恐怖怪狀，還嚇瘋了周邊的葛大爺。一時間，九層妖樓鬧妖的事情，傳得沸沸揚揚，人心浮動。為安撫人心，狄仁傑先是醫治好葛大爺，向他瞭解當晚的怪事，又親自到妖樓探查，只發現些人生活的痕跡，沒怪異的線索。狄仁傑帶著洪瑛、飄小果前往唐家，向唐家家主唐志遠詢問探查。唐志遠卻含糊其辭，神色怪異，引起狄仁傑的懷疑。沒得到線索的狄仁傑剛離開唐府，被唐家大小姐唐慕卿的侍女畫兒悄悄塞了封求救信…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/健體領域/喜劇/學習單/家庭教育/德語/生命教育/生涯規劃/綜合領域/自我成長</t>
+          <t>SDGs17多元夥伴/動作冒險/國語</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2023-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>舞動我心</t>
+          <t>汪汪保衛戰</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>A Piece of my Heart</t>
+          <t>Pups Alone</t>
         </is>
       </c>
       <c r="C226" t="n">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>愛德華奧夫西倫</t>
+          <t>艾力克斯梅金</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>克利斯蒂安希爾伯格/喬納斯卡爾森/瑪琳艾珂曼/瑪里理查德森/約翰烏爾韋松</t>
+          <t>丹尼特瑞歐/傑瑞奧康奈爾/凱斯大衛/勞勃許奈德/杜夫朗格林/珍妮佛樂芙休伊/麥爾坎麥道威爾</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>&lt;p&gt;伊莎貝拉（35歲）是個幹勁十足的商業女強人，活躍於斯德哥爾摩的金融界。某天她返鄉慶祝她爸的60歲生日，回到老家的她，覺得自己像是人生勝利組，兒時好友過得順遂的只有她一個，然而她高中迷戀的對象西蒙，即將與她的好友茉莉結婚，而且兩人本來並未要邀請她參加婚禮，這讓伊莎貝拉的自信動搖。伊莎貝拉早已習慣獲得自己想要的一切，看到西蒙與他人過得如此快樂，讓伊莎貝拉心煩意亂。更糟糕的是，有些感覺似乎並未隨著時間而淡去。&lt;/p&gt;</t>
+          <t>&lt;p&gt;寵物用品發明家羅伯與女兒，以及他們養的牧羊犬「查理」搬進新的社區居住。才剛入住，他們的鄰居維克就熱情地歡迎他們，但其實他別有用意。當他看見羅伯的最新發明時起了歹念，僱用兩位拙劣的小偷，想趁羅伯與女兒外出過耶誕假期時，偷取那個新發明的寵物用品。殊不知聰穎的查理早已與整個社區的狗狗團結合作，準備對付這兩個笨賊。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>瑞典語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/健體領域/性平教育/情感教育/愛情/瑞典語/綜合領域/自我成長/音樂歌舞</t>
+          <t>SDGs17多元夥伴/喜劇/家庭教育/療癒溫馨/英文字幕/英語/警匪犯罪</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>2021-03-29 00:00:00</t>
+          <t>2024-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>偷畫男孩</t>
+          <t>不能流淚的悲傷</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>The German Lesson</t>
+          <t>Behind the Blue Eyes</t>
         </is>
       </c>
       <c r="C227" t="n">
-        <v>124</v>
+        <v>99</v>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>克利斯蒂安施沃喬夫</t>
+          <t>唐家輝</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>托拜亞斯莫瑞提/李維艾森布萊特/湯姆格羅瑙/烏里諾森</t>
+          <t>何藍逗/柯淑勤/王耀慶/蔡凡熙/許光漢</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;#轉型正義 #納粹德國 #兩公約 #極權主義 #發表自由&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【人權引言】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;極權主義是指國家的意識形態對社會乃至個人有絕對威權，並謀求全然控制公眾與人民的私領域。極權主義與威權統治內涵有所差異，但統治者為達統治目的而透過國家力量有系統的、大規模地侵害人權，這點並無二致。從本片中我們可以看見納粹警察將荒謬不合理的命令擺在親情與友情之上，並對自己的「克盡職責」感到自豪，即便二戰結束後，仍盲目執行納粹命令。相對於渴求情感交流的小男孩、追求創作自由的畫家，透過本片也能啟迪我們思考法律、命令的本質，特別是當這些規訓與人權及正義衝突時，我們又當如何抉擇？&lt;/p&gt;&lt;p&gt;【看完電影，請記得填問卷，參加抽獎活動：&lt;a href="https://www.surveycake.com/s/3VK8k" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/3VK8k&lt;/a&gt;】&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【電影簡介】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;少年西吉被關在感化院囚房中罰寫作文，題目是〈善盡職責的快樂〉，瞬間思緒倒流至二戰期間：他的警察父親顏斯接獲了納粹「禁畫令」，命令他去監視畫家麥克斯一舉一動，並舉報且毀滅所有畫作。儘管麥克斯曾是顏斯的莫逆，但顏斯卻依然堅持「克盡職責」，使夾在中間的西吉陷入了掙扎。而麥克斯一句「有時你必須做一些對抗職責的事」，竟讓西吉決定違背禁令…。戰火越演越烈，記憶流淌不息…，這篇作文終於讓他看清「克盡職責」的真諦…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;從青梅竹馬到年少心動，趙心卉（何藍逗 飾）和林漢聰（蔡凡熙 飾）認定彼此是攜手一生的人，然而面對遠距離的隔閡、家庭的牽絆，以及學長陳孝名（許光漢 飾）的驚喜告白，讓兩人一次次走散。&lt;/p&gt;&lt;p&gt;堅持還是放手？在心卉猶豫之時，鄰居大叔（王耀慶 飾）對愛情的篤定，讓她深深動容，她能否找回遺失的愛人，收獲相伴一生的美滿愛情？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs4優質教育/人權法治/各類改編/國防戰爭/學習單/政治/歷史傳記/社會議題</t>
+          <t>友情/國語/情感教育/愛情/英文字幕</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>劇情片/智財月線上影展/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>2021-09-30 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>老鬼當家</t>
+          <t>被消失的女孩</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>The Canterville Ghost</t>
+          <t>Farha</t>
         </is>
       </c>
       <c r="C228" t="n">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>金伯登</t>
+          <t>達林．J．薩勒姆</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>伊美黛史道頓/佛萊迪海默/史蒂芬弗雷/大衛哈伍德/米拉沙/米蘭達哈特/艾蜜莉凱利/陶比瓊斯</t>
+          <t>卡拉姆塔赫爾/塔拉甘莫/塞繆爾卡佐羅夫斯基/芭圖易卜拉辛/莉安卡特庫達/菲拉斯泰貝/薩梅拉阿西爾/阿希拉夫巴姆/阿里蘇利曼/麥德埃德</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>&lt;p&gt;注意！！！老鬼出沒怎麼辦？！&lt;/p&gt;&lt;p&gt;故事開始於一個現代化的美國家庭，搬進位於英國的「坎特維爾莊園」，沒想到該莊園竟然鬧鬼！！！坎特維爾莊園住著一位西蒙爵士的幽靈，已經盤據在這莊園長達三百年的時間，最大的樂趣在於嚇跑歷任屋主，這次西蒙爵士又開始要展現出嚇人本領時，意外的是初來乍到的美國家庭每個人都比他還要讓鬼驚嚇，這段鬼嚇人、人嚇鬼的過程，雙方似乎遇到了旗鼓相當的對手…&lt;/p&gt;</t>
+          <t>&lt;p&gt;1948年，14歲的法哈住在巴勒斯坦一座小村莊。女孩到了她的年紀就會被安排婚事，法哈卻想繼續接受教育。正當法哈的父親被說服，危機卻逐漸逼近。隨著戰爭升溫，父親擔心女兒安危，將她關在食物儲藏室。她被關在窄小的幽暗空間，與外界唯一聯繫是牆上的小洞。法哈目睹了室外發生的許多事，她也被迫長大。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>阿拉伯語</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>兒童親子/各類改編/喜劇/國語/學習單/情感教育/英文字幕/英語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs4優質教育/SDGs5性別平權/人權法治/各類改編/國防戰爭/性平教育/真人真事改編/社會議題/英語/阿拉伯語</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>淡水暮色 數位修復版</t>
+          <t>療癒心傷劇場版</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Twilight of Tamsui</t>
+          <t>To Heal the Heart</t>
         </is>
       </c>
       <c r="C229" t="n">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>黃春明</t>
-[...2 lines deleted...]
-      <c r="F229" t="inlineStr"/>
+          <t>安達莫吉利</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>上川周作/內場勝則/尾野真千子/平岩紙/木村綠子/柄本佑/森山直太朗/淺香航大/清水胡桃/濱田岳/濱田麻/石橋凌/谷村美月/趙珉和/近藤正臣</t>
+        </is>
+      </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>&lt;p&gt;電視紀錄片「芬芳寶島」系列。&lt;/p&gt;&lt;p&gt;火車隆隆駛往淡水河畔，在這匯聚漳泉汀移民、曾被西荷割據的小鎮中，中西交融的街景建築，民族共融的港口文化俯拾即是。傳教士、漁船和觀光客，在新舊時代交替之際，眾人交織出感動又感傷的淡水暮色。1970年代的淡水，在黃春明與張照堂的鏡頭下，呈現出豐富的歷史肌理和多元的人文特色。&lt;/p&gt;</t>
+          <t>&lt;p&gt;安和隆是位年輕的精神科醫生和專業爵士鋼琴家。他生性羞怯，喜歡麻將和閱讀，是生活在日本的第二代韓國人。他將青春時光花在找尋自己的定位。他的長子出生不久後，發生了阪神大地震，他工作的醫院「神戶大學醫學部附屬醫院」也因此成了野外醫院。他開始自問身為精神科醫生，他能做些什麼…在持續陪伴災民並傾聽他們的故事後，和隆意識到，精神科醫生所能做的並不是治癒病人，而是幫助病人找回復原的能力。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>SDGs3健康與福祉/SDGs8工作及經濟/各類改編/情感教育/日語/療癒溫馨/自我成長/醫療議題</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>亞洲片/國片/影視聽中心/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>阿公偏頭痛</t>
+          <t>最後一次的生日派對</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>The War Of The Grandpas</t>
+          <t>Totem</t>
         </is>
       </c>
       <c r="C230" t="n">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>吉安路卡安薩內利</t>
+          <t>莉拉亞維列斯</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>安娜卡特琳娜莫拉露/文生塞洛米/盧卡安傑雷提（路卡安傑雷提）/碧安卡古阿賽洛/馬克斯托爾托拉（馬西米利亞諾多爾托拉）</t>
+          <t>娜伊瑪森蒂斯/特蕾希塔桑切斯/瑪莉索蓋斯/蒙賽拉特瑪拉紐/馬特賈西亞艾利松多</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>&lt;p&gt;充滿愛又體貼入微的外祖父格里與他女兒的家庭住在一起，平時幫忙家務外也照顧親愛的孫子們，然而在義大利待了三年的祖父湯姆回國後，這理想的家庭關係就被打破了，充滿熱情又精力旺盛的湯姆準備打破一切由外祖父格里建立的家規，只為了滿足孩子們的願望，贏得他們的喜愛，祖父與外祖父的戰爭就此展開，隨著競爭開始進入白熱化的階段，全家也都牽連其中，無極限、充滿笑料、峰迴路轉的劇情即將上演。&lt;/p&gt;</t>
+          <t>&lt;p&gt;關於生與死，關於歡笑與淚水，關於當下和放手……。&lt;/p&gt;&lt;p&gt;墨西哥大家族齊聚一堂，準備為他慶祝最後一次的生日。七歲的索兒裝扮成小丑的模樣來到祖父家，這天是索兒爸爸的生日，家人們正在為他準備一場驚喜的生日派對，屋內喧嘩忙亂，卻似瀰漫著一股不尋常的氣氛。隨著黃昏的到來，一個百感交集的派對就要展開，索兒漸漸明白或許熱鬧的背後將會是一場溫柔告別。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/兒童親子/喜劇/家庭教育/義大利語/英文字幕</t>
+          <t>學習單/家庭教育/情感教育/生命教育/英文字幕/西班牙語</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>媽媽不在家</t>
+          <t>小太陽的心願</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>When Mom Is Away</t>
+          <t>My Very Own Circus</t>
         </is>
       </c>
       <c r="C231" t="n">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>亞歷山卓傑諾韋西</t>
+          <t>米莉安布夏德</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>安東尼歐卡塔尼亞/安潔莉卡艾莉/尼可洛森尼/比安卡烏塞/法比奧德路易吉/瑪戴歐卡斯特魯奇/維倫媞娜洛多彼妮/黛安娜戴爾布法洛</t>
+          <t>派帝姚賀/蘇菲蘿倫/雅斯敏勒梅</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>&lt;p&gt;#家事分工 #性別平等 #家庭主婦&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;《消除對婦女一切形式歧視公約》第16條規定，締約各國應採取一切適當措施，消除在婚姻和家庭關係的一切事務上對婦女的歧視，並特別保證婦女在男女平等基礎上，不論婚姻狀況如何，有關子女的事務上，作為父母有相同的權利和義務，配偶雙方有權選擇從事適合於自己的能力、資歷和抱負的職業或工作(聯合國消除對婦女歧視委員會第20號一般性意見第24段)。&lt;/p&gt;&lt;p&gt;本片爸媽卡羅和裘莉亞經歷換位思考，看似媽媽不在家，給了爸爸一個機會與孩子們相處，所謂危機就是轉機，透過換位思考，得到一個令全家人意想不到的美滿結局。&lt;/p&gt;&lt;p&gt;◎看電影填問卷，即可參與抽獎：&lt;a href="https://www.surveycake.com/s/Oaaqv" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/Oaaqv&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎報名單場公播照過來：&lt;a href="https://reurl.cc/yLdXGq" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/yLdXGq&lt;/a&gt;&lt;/p&gt;&lt;p&gt;【劇情簡介】&lt;/p&gt;&lt;p&gt;卡羅和裘莉亞育有三個孩子。卡羅是個長年不在家的工作狂，裘莉亞則是為了全心全意照顧孩子而辭去工作。被家務事壓得喘不過氣的裘莉亞打算放自己十天假。因此，照顧孩子的重擔便落到卡羅身上，無可奈何的他成了「家庭主夫」。媽媽不在家的這10天裡，儘管充滿衝突、災難跟悲劇，卡羅以及孩子也終於藉著這次機會，更了解彼此。&lt;/p&gt;</t>
+          <t>&lt;p&gt;13歲的蘿拉出生馬戲團世家，父親比爾是一名職業小丑，她從小就跟著單親父親一起巡迴演出。可是她的內心卻渴望安穩的生活。多虧新老師發現她的學習天賦，蘿拉終於可以實現進入私校念書的夢想。隨遇而安的比爾能否接受女兒走上截然不同的路，及家族事業後繼無人的事實呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/兒童親子/喜劇/婚姻關係/家庭教育/性平教育/自我成長</t>
+          <t>SDGs4優質教育/動作冒險/家庭教育/法語/生涯規劃/自我成長</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/性平影展：閱界・跨界/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>2024-06-01 00:00:00</t>
+          <t>2021-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>喜歡妳是妳</t>
+          <t>黑舞士</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>The First Girl I Loved PV</t>
+          <t>Neneh Superstar</t>
         </is>
       </c>
       <c r="C232" t="n">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>吳詠珊/楊潮凱</t>
+          <t>拉姆齊本斯萊曼</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>楊偲泳/談善言</t>
+          <t>史蒂夫丁特/塞德烈卡恩/烏米布魯尼卡瑞/艾伊莎梅加/麥雯</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>&lt;p&gt;李詠藍（談善言飾）接到電話，是她的初戀情人李芯悅（楊偲泳飾）要結婚了，邀請她當伴娘。讓她想起二人在中學的情誼。當年，二人就讀香港知名傳統女校，產生一段似友情又像是愛情的關係。兩人第一次動心、牽手、親吻，這段感情一人歸納為愛情，另一人認為是成長，而這場婚禮，把她們再度拉近，李詠藍牽著最愛的人的手，把她交給一個男人。這是她們對青春的告別嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;為舞而生的妮妮是12歲的黑人小女孩。才剛進入巴黎歌劇院芭蕾舞團的她，儘管對跳舞滿腹熱情，卻必須付出雙倍努力來打破她身為黑人的社會框架，也得費盡心思博取校長瑪莉安畢拉的接納。校長是前芭蕾舞巨星，堪稱芭蕾舞的代表，然而她心中藏著個秘密，這秘密竟與年紀小小的妮妮有關…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>粵語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/性平教育/情感教育/愛情/粵語</t>
+          <t>SDGs10減少不平等/健體領域/兒童親子/學習單/校園/法語/生涯規劃/種族認同/自我成長/英文字幕/音樂歌舞</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>源生罪</t>
+          <t>逃出立法院</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Deliverance</t>
+          <t>Get The Hell Out</t>
         </is>
       </c>
       <c r="C233" t="n">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>岑嘉彥</t>
+          <t>王逸帆</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>任達華/吳卓羲/吳家麗/張建聲/曾江/陳紫萱/鮑起靜/黃天翱</t>
+          <t>庹宗華/林鶴軒（大鶴）/王中皇/禾浩辰/賴雅妍/高慧君</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>&lt;p&gt;故事起源於十五年前一個家庭竭力想保守的秘密…&lt;/p&gt;&lt;p&gt;剛由外國回香港的實習護士樊雪兒（陳紫萱 飾）因為一宗蝴蝶刀連環殺人案，懷疑15年前媽媽（吳家麗 飾）的死因可疑，她在心理學權威教授大哥樊博權（任達華 飾）的催眠治療及另一位哥哥樊承天（張建聲 飾）的幫助下，進行回憶潛行，深入過去的黑暗世界，揭開媽媽的死亡真相，追溯一段段撲朔迷離的回憶時，危機逐步逼近，愛的盡頭迎來竟然是善惡顛倒的開端。&lt;/p&gt;</t>
+          <t>&lt;p&gt;標準魯蛇王有為（禾浩辰飾）是立法院裡的替代役，卻在立委熊穎穎（賴雅妍飾）與反派立委的衝突中，意外害熊穎穎使用暴力，不得不引咎辭職，她便強硬的要求王有為替她把立委選回來。連班長都沒當過的王有為就這樣補選上了立委！新科立委王有為上任的某天，立法院爆發化工廠流出活屍病毒，立委高官甚至總統一個個互咬變成活屍，瞬間快速傳染，所有立委成了活屍，立法院成為血流成河的人間煉獄。王有為在與活屍立委廝殺的過程中，發現自己竟對病毒免疫，他與倖存者熊穎穎等人決定打爆活屍，奮力逃出立法院，因為他們全都想要活著出去，一個都不能少！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>粵語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/懸疑驚悚/粵語/英文字幕/警匪犯罪</t>
+          <t>SDGs16和平正義/喜劇/國語/政治/社會議題/科幻奇幻</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/國片</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2022-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>秘藥</t>
+          <t>天后主播法蘭西</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Charlatan</t>
+          <t>France</t>
         </is>
       </c>
       <c r="C234" t="n">
-        <v>111</v>
+        <v>133</v>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>阿格涅絲卡霍蘭</t>
+          <t>布魯諾杜蒙</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>伊萬托伊安/尤萊易洛伊/約瑟夫托伊安</t>
+          <t>班傑明畢歐雷/白蘭雪蓋汀（布朗希嘉汀）/蕾雅瑟杜</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>&lt;p&gt;改編自真實故事 江湖郎中揚米克拉塞克遊走在善與惡之間的模糊地帶。他是二十世紀捷克的草藥治療師，但在他巨大的成功背後卻掩藏著不為人知的醜陋秘密。米克拉塞克以其拿手的「尿液診斷」技術，為戰時、納粹及共產時代的名人治病，贏得了名聲和財富。除了對治療的熱情，他同樣擁有凌虐的渴望，以及對愛情的無能為力。只有一個人能滿足他，那就是他的助理法蘭提塞克。當一場公開審訊即將揭露那些秘密，並可能導致他身敗名裂時，他陷入了兩難，他該保住名聲，抑或拯救他的愛人？這則故事如同那個時代本身一樣充滿曲折，反思了人在一心一意追隨自己強烈的慾望時所要付出的代價。&lt;/p&gt;</t>
+          <t>&lt;p&gt;法蘭西是位明星主播，在電視台、遠方戰地和家庭生活中忙得不可開交。她瘋狂又高調的生活因為一場肇事車禍而完全顛覆，這也使得她對人生充滿疑惑。當法蘭西試圖隱姓埋名，回歸簡單的生活時，她過往的名氣卻不斷追趕著她，直到遇見一場意外的戀情，觸動她的內心…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>捷克語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs3健康與福祉/SDGs5性別平權/人權法治/健體領域/各類改編/品德教育/國防戰爭/性平教育/愛情/捷克語/政治/歷史傳記/法語/真人真事改編</t>
+          <t>性平教育/法語/科技教育/英文字幕</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>2024-07-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>王哥柳哥遊台灣（下）數位修復版</t>
+          <t>非誠勿擾3</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Brother Wang And Brother Liu Tour Taiwan－Part 2</t>
+          <t>If You Are the One 3</t>
         </is>
       </c>
       <c r="C235" t="n">
-        <v>66</v>
+        <v>119</v>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>方霞（張方霞）/李行/田豐</t>
+          <t>馮小剛</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>三公主/大公主/戽斗（高來福）/日月潭/李冠章/林彬/林琳/柯玉霞/毛王爺/游星田/王連芳/白牡丹/矮仔財（張福財）/紅牡丹</t>
+          <t>姚晨/岳雲鵬/常遠/李誠儒/舒淇/范偉/葛優/虞書欣/鄔逸聰/關曉彤</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>&lt;p&gt;上下二集之皆為臺灣著名音樂家周藍萍早期作品，輕快旋律結合誇張表演，舉手投足間，趣味無窮。周藍萍日後加入邵氏電影公司，為《梁山伯與祝英台》等作品譜寫配樂，成為引領時代的經典之音。&lt;/p&gt;&lt;p&gt;王哥原是一名擦鞋匠，柳哥則是一名三輪車夫，二人情同手足，隔壁阿花是柳哥心上人，時常照料二人起居。某天，算命先生斷定王哥必於三日內發一筆橫財，柳哥則於44日後必死無疑。三天後王哥果然中了愛國獎券，王哥領回鉅款，柳哥悶悶不樂，原因是算命先生的話即將應驗，王哥不忍心見柳哥悲傷，於是和柳哥一同暢遊臺灣名勝古蹟，途中發生一連串新鮮、驚險及意想不到的趣事。&lt;/p&gt;</t>
+          <t>&lt;p&gt;《非誠勿擾3》講述了笑笑在第二部答應秦奮求婚後因追求公益事業離家十年，研究出智慧型機器人的老范為解秦奮相思之苦，設計了一個外表酷似笑笑並植入二人美好回憶的機器人笑笑送給了他，在秦奮逐漸深陷AI笑笑的“溫柔鄉”時，真笑笑突然歸來，讓一切都變得微妙起來。兩個笑笑一個敢怒一個敢言，讓秦奮一個頭兩個大，頻頻被虐。三“人”的相處笑料十足，“火藥味”不斷…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>經典修復/臺語</t>
+          <t>喜劇/國語/情感教育/愛情/科幻奇幻/英文字幕</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>天才狂歡派對：首部曲</t>
+          <t>金錢帝國：追虎擒龍</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Genius Party</t>
+          <t>Once Upon a Time in Hong Kong</t>
         </is>
       </c>
       <c r="C236" t="n">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>二村秀樹/木村真二/河森正治/渡邊信一郎/湯淺政明/福山庸治/福島敦子</t>
-[...2 lines deleted...]
-      <c r="F236" t="inlineStr"/>
+          <t>王晶/許悅銘</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>古天樂/吳鎮宇/姜皓文/林家棟/梁家輝/胡然/蔡潔/鄭則仕</t>
+        </is>
+      </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>&lt;p&gt;日本超級動畫公司請七位導演以七種影像風格帶來不可思議的視覺衝擊。以靈感誕生瞬間為主題，屁孩英雄誕生！地底下存在著寬廣的喪屍世界，到高中生驚見另一個「已經回到家的自己」。虛擬現實的大數據城市，還有被丟到荒野中困難求生的寶寶。漸行漸遠的朋友展開一日冒險，最終在旅途的盡頭等待是什麼呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;1973年，香港警察與黑道勾結，在統治者英國人指使下貪污巨利，荼毒市民，已是見怪不怪的常態。港督終於決定成立廉政公署，兩位調查員為黑白雙煞陳克 （古天樂 飾）和白松安（林家棟 飾）組成第一批廉政公署調查員，調查權傾黑白兩道的總華探長徐樂（吳鎮宇 飾）及黑道霸主跛豪（梁家輝 飾），嚴厲打擊香港的地下規則和貪污的大老虎，兩人聯手出擊，出現了打貪成效，但也因徐樂與跛豪決定合作對抗廉政公署，更有不少廉署成員相繼遇害，但陳克不放棄信念，一場正義與邪惡的爭鬥，從此拉開了帷幕。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文/粵語</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>日語/科幻奇幻/藝術領域</t>
+          <t>SDGs16和平正義/人權法治/國語/政治/粵語/警匪犯罪</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>小島大明星</t>
+          <t>倒數救援戰</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Superstar Teacher</t>
+          <t>All the Names of God</t>
         </is>
       </c>
       <c r="C237" t="n">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>杜德盛</t>
+          <t>丹尼爾卡爾帕拉斯羅（丹尼爾卡帕索羅）</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>妙黎/杜德盛/范功城</t>
+          <t>佩翠西亞維科/努爾丁巴坦/安東尼奧布伊爾/盧卡斯納柏/羅伯托恩里奎兹/茵瑪庫艾斯塔/費南多卡約/路易斯托薩</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>&lt;p&gt;阿宏的夢想是成為歌手，可惜事與願違，他轉而靠教音樂維生。因為一場意外，他被調到一座小島，負責教只有五位學生的特別班。阿宏一直覺得在這座小島教書會耽誤他的夢想，於是三番兩次想離開，但這裡的小孩和島民卻總是有辦法讓他留下來。當阿宏漸漸習慣島上的生活以後，卻有一個能讓他當歌星的機會找上了他，他將如何抉擇呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;聖戰分子發動襲擊後，唯一倖存的黨羽哈姆札抓住桑提作為人質，桑提意外成了恐怖分子，他穿著炸彈背心穿梭在馬德里的格蘭大道，情報機構、緊急應變小組，甚至媒體，全都動員起來設法拯救他的性命，這場驚心動魄的資源部署，卻迎來了意想不到的結果。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>越南語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/SDGs4優質教育/人權法治/校園/生涯規劃/療癒溫馨/社會議題/越南語</t>
+          <t>人權法治/社會議題/英文字幕/西班牙語</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>2021-03-29 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>我們三姊妹</t>
+          <t>藍色海女傳說</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Three Sisters</t>
+          <t>Everglow</t>
         </is>
       </c>
       <c r="C238" t="n">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>李承元</t>
+          <t>蘇俊文</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>張允柱/文素利/金先英</t>
+          <t>智鉉寓/高斗心</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>&lt;p&gt;戳破美好家庭的假象，揭露女性委屈自我的悲哀。田家三姊妹都有各自的問題。大姊喜淑只會說對不起，跟家人的關係也不融洽。二姊美妍是虔誠的基督徒，撞見老公外遇。小妹美玉是個怪咖，愛喝酒，對人生提不起勁。三姊妹打算相聚一起慶祝父親的生日。而在那天，她們將一一細數各自的黑暗過去。&lt;/p&gt;</t>
+          <t>&lt;p&gt;紀錄片導演慶勛到濟州島想拍攝海女真玉的故事。真玉是金氏紀錄中，在海裡憋氣最久的紀錄保持人，但真玉的個性不易與人親近，因此對慶勛的反應十分冷淡。但慶勛不輕言放棄、真誠陪伴在她身邊而漸漸打動了她，真玉終於答應他的拍攝。隨著在一起拍攝的時間越來越長，兩人逐漸向彼此敞開心扉，揭開了自己與海洋有關的傷痛，相知相惜的他們進展成橫跨40年差距的姊弟戀。這樣的愛情在傳統漁村中成了焦點，他們是否能克服世俗的眼光及批判繼續走下去…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
           <t>韓語</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/家庭教育/情感教育/療癒溫馨/韓語</t>
+          <t>SDGs14保育海洋/情感教育/愛情/環境教育/生涯規劃/自我成長/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>2024-03-01 00:00:00</t>
+          <t>2024-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>珍惜日常</t>
+          <t>闊少遇難記</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Any Day Now</t>
+          <t>Son of a Rich</t>
         </is>
       </c>
       <c r="C239" t="n">
-        <v>82</v>
+        <v>109</v>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>哈米拉梅贊</t>
+          <t>克里姆斯彭科</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>亞倫西納柯許瓦日/沙哈布侯賽尼/沙布南戈爾巴尼/琪美雅愛絲坎達日</t>
+          <t>亞歷山大薩莫伊連科/伊凡奧克洛比斯坦/米羅斯畢克維克/艾莉克珊德拉波提奇</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;#生存權（難民庇護） #家庭權 #受教權&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【人權引言】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;依照《聯合國憲章》，各國有責任在緊急情況下合作提供救災和人道援助，包括對難民和國內流離失所者的援助。各國應該按照其能力對這項任務作出貢獻，並不將任何人遣返至任何會使其面臨酷刑或其他形式不當待遇，包括被判處死刑在內的高風險國家。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【電影簡介】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;13歲的拉敏梅迪普和家人是來自伊朗的難民，住在芬蘭的難民中心，他們很想在此安定下來。父親不斷努力申請正式庇護，但事與願違，最初的申請並未通過。梅迪普一家只好提出最後的訴求，同時繼續過他們的日常生活。他們決定平靜地享受來自同學、鄰居與友人的往來互動，珍惜眼前的幸福，等待最後的決定。&lt;/p&gt;</t>
+          <t>&lt;p&gt;圭格里出身富裕家庭，從小過著為所欲為的生活。終於有一天，他胡鬧過頭，即將面臨牢獄之災時，他的父親決定給他教訓。在身為心理學家的老朋友幫助下，圭格里的父親想出了一個激進的手段，來「感化」這位難以管教的兒子。他們將一座廢棄的村莊改建成19世紀的模樣，刻意安排一場假車禍，讓圭格里以為他穿越到「過去」。一個複雜的心理實驗就此展開。被寵壞的富二代「轉世」成為農奴，住在主人的穀倉裡。村莊裡的人都是雇來的演員，各個角落都架有監視器，圭格里的一舉一動都受到一組心理學家的審視。他將重新學習如何與人相處，並腳踏實地地工作。在尋找自我的同時，也找到了真愛。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>波斯</t>
+          <t>俄語</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs4優質教育/人權法治/多元文化/學習單/家庭教育/波斯語/社會議題/芬蘭語/難民議題</t>
+          <t>SDGs4優質教育/俄語/喜劇/家庭教育/情感教育/自我成長</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/新生影展/歐美片</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t>2023-09-01 00:00:00</t>
+          <t>2024-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>2040</t>
+          <t>是誰得手林布蘭？</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>2040</t>
+          <t>My Rembrandt</t>
         </is>
       </c>
       <c r="C240" t="n">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>戴蒙加梅</t>
+          <t>歐克荷根蒂克</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>戴蒙加梅/柔伊加梅/艾娃拉札洛</t>
+          <t>巴克盧/恩斯特范德韋特林/楊席克斯/艾瑞克羅斯柴爾德/裴維</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>&lt;p&gt;曾執導《一部關於糖的電影》的獲獎導演戴蒙加梅展開探討的是，假如我們妥善利用現有的科技及解決方案來改善地球，到了2040年世界會是何種面貌。戴蒙運用傳統紀錄片戲劇化的鏡頭，結合高端的視覺效果，將此電影作為一封寫給四歲女兒的信，來呈現這些解決方案將如何能夠扭轉氣候變遷，留給後代一個乾淨的地球。&lt;/p&gt;</t>
+          <t>&lt;p&gt;荷蘭天才交易商楊席克斯（JanSix），敏銳發現兩幅全新林布蘭真跡，即將在市場進行拍賣。這個令他雀躍的消息，看似將實現他成為林布蘭權威畫商的最大夢想，卻也讓他因違反交易約定，信譽一落千丈，更深陷信用危機...。法國男爵羅斯柴爾德（EricdeRothschild）決定將兩幅珍藏多年的林布蘭畫作付諸拍賣，竟意外引發一場藝術界風暴，甚至造成法國羅浮宮與荷蘭阿姆斯特丹國家博物館互不相讓，一場搶畫大戰幾乎演變成外交危機...。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
           <t>英語</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>SDGs12責任消費與生產/SDGs13氣候行動/SDGs14保育海洋/SDGs15保育陸域/SDGs16和平正義/SDGs17多元夥伴/SDGs2消除飢餓/SDGs4優質教育/SDGs5性別平權/SDGs6淨水及衛生/SDGs7潔淨能源/SDGs9工業及建設/學習單/環境教育/社會議題/英語</t>
+          <t>SDGs16和平正義/SDGs17多元夥伴/商業金融/政治/法語/英語/荷蘭語/藝術領域</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>智財月線上影展/歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
-          <t>2021-04-30 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>柴公園</t>
+          <t>真假新聞</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Shiba－Park</t>
+          <t>A Thousand Lines</t>
         </is>
       </c>
       <c r="C241" t="n">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>綾部真彌</t>
+          <t>麥可赫比格</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>Dorons石本/佐藤二朗/大西信滿/寺田農/山下真司/松本若菜/水野勝/澀川清彥</t>
+          <t>喬納斯内/瑪麗伯查德/約格哈特曼/艾利亞斯穆巴瑞克（埃利亞斯穆巴里克）/邁克爾馬爾藤斯/麥可奧斯特羅夫斯基</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>&lt;p&gt;同住一社區的三名中年男子，每天都不約而同到公園遛柴犬，他們分別是幸子爸爸、阿爺爸爸和阿中爸爸。雖然三人彼此並不認識，卻十分關心對方，也樂於天天與彼此見面聊聊。同住在附近的柴犬飼主，還有一位波奇媽媽。有天，三名男子中唯一單身的阿中爸爸，散發出戀愛的氣息，讓幸子爸爸和阿爺爸爸忍不住想一探究竟，猜測著阿中爸爸想必是與波奇媽媽看對眼了吧，殊不知竟意外撞見阿中爸爸偷偷與一名年輕帥哥見面？！&lt;/p&gt;</t>
+          <t>&lt;p&gt;本片改編自真實的造假新聞事件，自由記者胡安羅雷若發現獲獎記者拉斯柏吉尼斯的新聞報導前後矛盾，董事會卻袒護自家金牌記者，不理會羅雷若提出的疑點，高層對這位超新星寄予厚望，不容許絲毫偏差，羅雷若可沒那麼容易打發，他在追查真相的過程中挑戰權威，就算因此失去工作、名譽和家庭也在所不惜。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/學習單/家庭教育/情感教育/日語/生命教育/療癒溫馨/社會議題</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs8工作及經濟/德語/生涯規劃/真人真事改編/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
-          <t>2021-04-30 00:00:00</t>
+          <t>2025-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>生命的美麗瞬間</t>
+          <t>隱形情人</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Each and Every Moment</t>
+          <t>Above the Shadows</t>
         </is>
       </c>
       <c r="C242" t="n">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>尼可拉斯菲力柏特</t>
-[...2 lines deleted...]
-      <c r="F242" t="inlineStr"/>
+          <t>克勞蒂亞邁爾斯</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>亞倫瑞奇森/奧莉薇亞瑟比/梅根福克斯</t>
+        </is>
+      </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一群渴望成為「專業護理師」的青年男女，到法國護理學校，計畫以三年時間來實現他們的人生夢想。他們努力上課，吸取大量知識；每學期更赴醫院實習，學習專業技術，為即將承擔的重責大任做好準備。花樣年華的他們，提前面對了生命的真相，生、老、病、死，以及各式各樣的人性。面對層出不窮的殘酷挑戰，年輕的他們，該如何調適自己？他們能將挫折化為自信，迎向未來更多的挑戰嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;從小只受到媽媽疼愛的女孩荷莉（奧莉薇亞瑟比 飾），在母親去世後，竟被眾人遺忘、完全隱形在世上。因為無人可見，荷莉從事偷拍爆料的工作無往不利，每張照片都是頭條新聞。原是明星綜合格鬥拳手的薛恩（亞倫瑞奇森 飾）也因為荷莉的偷拍照而名譽掃地、落魄成為夜店保全，還失去了心愛的女友茱莉安娜（梅根福克斯 飾）。然而，荷莉卻在一次的偷拍過程中被薛恩「目睹」了，讓她重新燃起了被世人所看見的希望，為什麼只有薛恩看得到她？薛恩是否就是讓她不再隱形於人世的關鍵人物？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs8工作及經濟/健體領域/學習單/法語/生命教育/生涯規劃/綜合領域/自我成長/醫療議題</t>
+          <t>SDGs8工作及經濟/健體領域/情感教育/愛情/科幻奇幻/綜合領域/英語</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2021-04-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>孩子們的菜園農場</t>
+          <t>夢遊樂園</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>School Garden</t>
+          <t>Melody-Go-Round</t>
         </is>
       </c>
       <c r="C243" t="n">
-        <v>61</v>
+        <v>102</v>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>馬克弗克克</t>
-[...2 lines deleted...]
-      <c r="F243" t="inlineStr"/>
+          <t>賴國安</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>曾珮瑜/温昇豪/程希緹</t>
+        </is>
+      </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>&lt;p&gt;荷蘭學校的菜園計畫已有超過百年的歷史。每年，老師會帶學生下田，教導他們播種、栽培及烹飪。從教室到大自然，學生將了解生物的生命週期。儘管雙手跟鞋子髒了，卻有收穫滿滿的快樂。蔬菜要如何種植？還有什麼更好的方法可以對抗肥胖，創造生物多樣性？孩子有機會更接近大自然及動物。知名荷蘭導演花了一年時間，追蹤拍攝阿姆斯特丹五個班級的菜園計畫。孩子們的好奇心、發現力、成功和失敗都被生動地記錄下來。&lt;/p&gt;</t>
+          <t>&lt;p&gt;衰事不斷的台生突發奇想，借來一棟豪華別墅，火速帶著女兒美樂、老婆慧敏入住，為全家改運。一家三口看似迎接美好新生活，但屋內過時的裝潢仿若早已質變的家庭生活，隨時崩離。16歲的美樂無法相信眼前的一家和樂，竟是父母刻意粉飾太平，挫敗的她逃到荒廢的兒童樂園，沉溺在她幻想出的奇異世界—懸月王國，並越陷越深……。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>荷蘭語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>SDGs12責任消費與生產/SDGs15保育陸域/SDGs2消除飢餓/SDGs4優質教育/健體領域/學習單/環境教育/荷蘭語</t>
+          <t>國語/婚姻關係/家庭教育/懸疑驚悚/自我成長</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
-          <t>2021-04-30 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>85年的夏天</t>
+          <t>詭棋</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Summer of 85</t>
+          <t>The Darker the Lake</t>
         </is>
       </c>
       <c r="C244" t="n">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>佛杭蘇瓦歐容</t>
+          <t>胡樂筠</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>梅維爾波柏/班傑明瓦贊/華薇莉泰德奇/菲利克斯勒費弗爾/菲莉萍維芝</t>
+          <t>伊莉絲蕾薇斯克/呂聿來/曹佑寧/薇若妮卡費瑞兒/許瑋甯</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1985年，夏天的諾曼第海濱小鎮，少年艾雷在一次翻船意外中結識了出手相救的大衛。一個稚嫩羞怯、一個熱情大膽，性格迥異的兩人意外擦出愛的火花。愛苗從海上燃起，延燒一整個炙熱盛夏，沿著海岸線、躲進電影院；闖入雜貨店、徜徉夜的舞廳，再乘著波光粼粼的海上小船，彷彿對著無邊的大海吶喊，我們倆就是一切。就這樣燒出濃烈的情感，卻也煉出猜忌的心魔。隨著一名英倫女孩的介入，這場夏日戀曲逐漸變調。而曾對彼此許下的誓言，看似不經意卻要一語成讖……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一個人煙稀少的歐洲小鎮，出現恐怖的連續殺人案件，小鎮居民在一個月內陸續死亡，女警塔瑪拉從前的搭檔也是死者之一，讓小鎮的耳語不斷。在查案時，塔瑪拉發現受害者都會失神的喃喃唸著「阿爾法，阿爾法…」，讓她不禁想起一直以來行為古怪的母親莉亞。莉亞在青少年時曾與高中同學一起玩擁有神秘復仇力量的遊戲「解憂棋」，但一次玩遊戲時發生了火災，同學們全都死亡，她是唯一的倖存者，但從此精神出了狀況，遊戲也消失無蹤。現在這股力量似乎又在小鎮漫延，塔瑪拉面對母親可能成為嫌犯，鎮民又接連死亡，她要如何阻止這股取人性命的神秘力量？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/各類改編/性平教育/情感教育/愛情/法語/生命教育/自我成長</t>
+          <t>SDGs16和平正義/懸疑驚悚/英語</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>小路與我的秘密驛站</t>
+          <t>我是聲林之王</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Show Me the Way To The Station</t>
+          <t>The Island Bird</t>
         </is>
       </c>
       <c r="C245" t="n">
-        <v>125</v>
+        <v>95</v>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>橋本直樹</t>
+          <t>傑哈朱紐</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>余貴美子/坂井真紀/新津知世/有村架純/槙田雄司/瀧藤賢一/笈田吉/羽田美智子/鹽見三省</t>
+          <t>傑哈朱紐/施特菲塞爾馬/索安亞西門/菲利浦杜肯納/馬克拉馮尼</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>&lt;p&gt;年僅8歲的小女孩沙耶香，無法接受自己的愛狗小路已過世，某天她前往他們曾一起玩耍的秘密基地尋找小路，沙耶香深信小路依然在某處好好活著，但她卻在那裡見到了另一隻狗。幾天後沙耶香又看到了那隻狗，但地點是在布瀨先生的咖啡廳門口。鄰居都說咖啡廳店長布瀨先生是個固執又古怪的人，但其實布瀨先生面臨和沙耶香一樣的情形，他無法接受自己的兒子已死去多年。沙耶香逐漸去拜訪布瀨先生的咖啡廳，而兩人也慢慢了解對方。生命、死亡，以及強烈希望再次見到所愛對象的信念，讓他們看到奇蹟般的「幻覺」。&lt;/p&gt;</t>
+          <t>&lt;p&gt;留尼旺島的村子裡，十一歲的奈爾森夢想成為歌手，他想讓獨自扶養他長大的母親感到驕傲。朋友鼓勵他參加兒童選秀節目，他們決定找歌唱教練。這時，過氣的法國歌手皮耶勒華在島上表演。皮耶正值夢想破滅，與固執的奈爾森難有共鳴，直到唱歌的熱情拉近了兩人的關係。皮耶能否找回當年的渴望呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/SDGs4優質教育/兒童親子/學習單/情感教育/日語/生命教育/療癒溫馨/社會議題/自我成長</t>
+          <t>SDGs3健康與福祉/兒童親子/學習單/法語/生命教育/生涯規劃/療癒溫馨/自我成長/英文字幕/音樂歌舞</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L245" t="inlineStr">
         <is>
-          <t>2021-04-30 00:00:00</t>
+          <t>2025-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>紅鞋公主與七矮人</t>
+          <t>信用詐欺師JP：英雄篇</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Red Shoes and the Seven Dwarfs</t>
+          <t>The Confidence Man JP - Episode of the Hero -</t>
         </is>
       </c>
       <c r="C246" t="n">
-        <v>92</v>
+        <v>127</v>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>洪性昊</t>
+          <t>田中亮</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>克蘿伊摩蕾茲/吉姆瑞許/吉娜葛森/山姆克萊弗林/派屈克華博頓</t>
+          <t>小手伸也/小日向文世/廣末涼子/東出昌大/松重豐/江口洋介/瀨戶康史/真木陽子/長澤雅美</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>&lt;p&gt;七名帥氣的王子因為中了詛咒而被變成七個小矮人，唯一能解除詛咒的方法，是親吻王國裡最美麗的女子。另一方面，白雪公主的外貌雖然與七矮人理想中的美女大相逕庭，她卻意外穿上一雙紅鞋，有魔力的紅鞋讓她獲得自己從未想過的美貌。七矮人是否能向王國裡最美的女子索取一吻，以破除魔咒呢？不過究竟誰才是世界上最美的女子？而所謂的「美」究竟又代表了什麼意思？&lt;/p&gt;</t>
+          <t>&lt;p&gt;誰才是真英雄？ 即將揭露信用詐欺師誕生的秘密！ 在《公主篇》的兩年後，雖然達子（長澤雅美 飾）仍對自己充滿信心，但其他兩個人卻不是如此。不光是理查（小日向文世 飾）因為師父過世而意志消沈，連小少爺（東出昌大 飾）也因近年來嚴格執法感到退縮。眼見詐欺師三人組即將瓦解，達子提出一個幫大家找回熱情、為期七天、看誰能騙到最多錢的詐欺競賽！她們來到避稅天堂「馬爾他」。國際刑警真梨邑（瀨戶康史 飾）及窮追不捨的黑道赤星（江口洋介 飾）也不約而同來到此地，這會對競賽造成什麼阻礙？充滿異國風情的故事就此展開。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/兒童親子/動作冒險/學習單/性平教育/情感教育/療癒溫馨/自我成長/英語</t>
+          <t>SDGs16和平正義/動作冒險/品德教育/喜劇/日語/警匪犯罪</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2024-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>迷雁返家路</t>
+          <t>hide：永遠飛翔</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Spread Your Wings</t>
+          <t>Tell Me</t>
         </is>
       </c>
       <c r="C247" t="n">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>尼可拉斯凡尼爾</t>
+          <t>塚本連平</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>多明尼克皮諾/尚保羅盧弗/梅蘭妮杜迪/路易斯凡斯奎</t>
+          <t>JUON/今井翼/塚本高史/津田健次郎/細田善彥</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>&lt;p&gt;柯斯提安是名鳥類學家，他畢生都在研究，如何教失去父母的白額雁遷徙。他想開著他的超輕型飛機，一路從挪威到法國，指引雁鳥安全的遷徙路線。但柯斯提安的兒子托馬則不太支持父親的這個魯莽決定。來到郊外，在爸爸的農舍度假的托馬，有了許多時間和鳥類相處。慢慢地，他與白額雁有了感情，也開始會關心牠們。這對父子即將踏上一段非凡旅程。&lt;/p&gt;</t>
+          <t>&lt;p&gt;1998年5月2日，日本傳奇搖滾巨星hide於家中驟逝。他曾是視覺系搖滾樂團X JAPAN的吉他手，樂團解散後，hide單飛組成hide with Spread Beaver及Zilch兩支樂團繼續活動。估計約有五萬人出席他的葬禮，因為不捨他的早逝而掩面哭泣。身兼經紀人的弟弟松本裕士回憶起從小與哥哥在一起的時光，決定推出尚在製作的專輯向世界傳遞hide的音樂，並進行已經安排好的全國巡演。松本裕士開始和hide的共同製作人I.N.A.合作，在hide不在的情況下，一同克服許多困難，延續哥哥的遺願。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>中文/法語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/兒童親子/國語/學習單/家庭教育/法語/環境教育/自我成長</t>
+          <t>日語/歷史傳記/生命教育/英文字幕/藝術領域/音樂歌舞</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>露西亞的願望：搶救聖誕節</t>
+          <t>陪我玩</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>All I Want For Christmas 2</t>
+          <t>Play with Me</t>
         </is>
       </c>
       <c r="C248" t="n">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>克里斯提安杜克</t>
+          <t>亞卓安賈西亞波里安諾</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>亨寧詹森/烏福皮克/艾拉提斯塔庫斯克/蜜雅蓮妮/貝帝史密斯/馬汀巴契</t>
+          <t>亞歷山大羅德里格斯/奧克塔維奧伊諾霍薩/瓦萊里沙斯/艾蜜莉歐貝特蘭尤瑞奇/莉斯迪帕/蘿西歐加西亞</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>&lt;p&gt;12歲的露西亞是第一個就讀聖誕學院聖誕老人班的女孩。她最好的朋友－奧斯卡被指控偷了冬季國王的魔法水晶，而這個水晶正是禮物機的燃料。露西亞的母親－克勞迪亞早就對奧斯卡心存戒備，她不希望露西亞為這個男孩辯護，覺得露西亞會因此毀掉她的未來事業。但露西亞決心與奧斯卡一起逃亡，並找到真正的小偷，來證明他的清白。很快，他們碰上了「灰教徒」，這個秘密兄弟會發誓要摧毀水晶，永遠結束聖誕節。露西亞和奧斯卡為了拯救聖誕節，一路和兄弟會抗戰到底。克勞迪亞發現自己的偏見以及她對露西亞的野心蒙蔽了她的判斷力，其實，正義和友誼比事業和聲望更重要。&lt;/p&gt;</t>
+          <t>&lt;p&gt;年輕保母蘇菲亞的新工作是照顧兩位問題孩童。當家長把孩子交給她後，孩子被熱愛玩遊戲的惡魔纏上。蘇菲亞不得不加入遊戲並克服童年恐懼，才能拯救他們。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>丹麥語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/丹麥語/兒童親子/友情/學習單/性平教育/情感教育</t>
+          <t>懸疑驚悚/西班牙語</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>2023-09-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>森林守護者</t>
+          <t>高雄發的尾班車 數位修復版</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Delikado</t>
+          <t>Last Train from Kaohsiung</t>
         </is>
       </c>
       <c r="C249" t="n">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>卡爾馬拉庫納斯</t>
-[...2 lines deleted...]
-      <c r="F249" t="inlineStr"/>
+          <t>梁哲夫</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>何玉華/劉江海/吳靜芳/戽斗/李冠章（王哥）/楊月帆/楊渭溪/玲玲/白蘭/矮仔財/郭夜人/陳揚</t>
+        </is>
+      </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>&lt;p&gt;巴拉望島是個非常著名的旅遊勝地，這裡保有相當原始的自然風貌和美麗的島嶼風光，為菲律賓帶來龐大的觀光財。但也因為如此，許多企業都想來這邊投資，當地的森林與野生動物不但面臨非法伐木者的威脅，連前總統杜特蒂的親信也是禍首之一。儘管如此，一群環保志願者仍冒著被槍殺的危險追捕這些破壞森林的不法分子，希望能守住家園免遭盜竊與摧毀。&lt;/p&gt;</t>
+          <t>&lt;p&gt;某日，吳村長之子呆銅（李冠章 飾）追逐著他心儀的農家女孩翠翠（白蘭 飾），意圖非禮而使她幾乎要落橋遇難之際，返鄉探親的大學生陳忠義（陳揚 飾）路過並及時解救了她，而後的巧遇更促使兩人情意因由而生。忠義的暑假結束，準備搭上高雄的末班車返回台北，同時也允諾翠翠婚姻之約。而欲前往車站送行的翠翠卻受父親與呆銅萬般阻擾，而錯過彼此。翠翠決意逃離父親擅自為她定下的婚事，北漂追尋屬於自己的城市男孩與鄉村女孩之戀……。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs15保育陸域/加他祿語/環境教育/英語</t>
+          <t>國語/愛情/歷史傳記/經典修復</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
           <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>泰山寶藏 數位修復版</t>
+          <t>百年之約</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Tarzan and the Treasure</t>
+          <t>The Best Century of My Life</t>
         </is>
       </c>
       <c r="C250" t="n">
         <v>84</v>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>梁哲夫</t>
+          <t>亞歷山德羅巴爾達尼</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>夏琴心/巴戈/柯佑民/柳青/翠黛（許翠黛）/賴德南/金塗/高鳴</t>
+          <t>卡拉西諾里斯/安東尼賽瓦特里/桑德拉米洛/沙吉奧卡斯特里圖/瓦萊里奧倫迪尼/艾蓮娜蘭德/貝蒂佩德拉齊/馬齊奧艾爾莫提</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>&lt;p&gt;二戰時期，日軍留下的寶藏，殺機四伏，敵我不明，叢林裡的神秘英雄&lt;/p&gt;&lt;p&gt;空前絕後的台灣泰山電影&lt;/p&gt;&lt;p&gt;太平洋戰爭結束，日軍派駐馬來亞的一位澳門翻譯官和一位台灣兵，將日軍敗戰後藏寶的地方畫成藏寶圖，各保管半張並相約來日一起挖寶，但戰後兩人卻相繼離世及失蹤。十五年後，台灣兵的弟弟鄭天生想買下另外半張藏寶圖，卻在澳門被覬覦寶藏的黑道殺害。另一方面，鄭天生的姪女淑芬與兒子有福已先行前往馬來亞，他們在澳門探長的建議下，假裝尋寶以引誘黑道現身。就在叢林奪寶戰爆發之際，一位神秘的泰山卻突然出現，他是敵是友？命案能否偵破？寶藏最後又會落在誰手上呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;本片描述百歲老人與青年的相遇，以及他們一同探尋身世的旅程。因義大利一條荒唐的法律，出生時就被遺棄的喬凡尼在100歲生日前仍無法得知親生父母的身分，為了引發公衆對這個議題的關注，他只能尋求古斯塔沃的幫助，因為古斯塔沃是唯一一位出生時被遺棄且至今還活著的百歲老人，只有他有資格動用這項法律，不過他似乎沒有意願。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>動作冒險/各類改編/歷史傳記/經典修復/臺語/警匪犯罪</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs3健康與福祉/人權法治/友情/社會議題/義大利語</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>色情電影開麥拉</t>
+          <t>迪斯可戰爭</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Shrieking in the Rain</t>
+          <t>Disco Boy</t>
         </is>
       </c>
       <c r="C251" t="n">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>限制級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>內田英治</t>
+          <t>賈科莫阿布賽斯</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>大山真繪子/摩托拉世理奈/松本真理香/澀川清彥</t>
+          <t>拉媞夏基/法蘭茲羅戈斯基/莫爾恩迪亞耶</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1988年，新人導演林花子正在拍她的第一部長片，這是一部情色電影「愛的盡頭」。當導演是花子從小的夢想，如今卻因為製片、劇組、演員等的種種問題而備感壓力，當要拍攝最高潮的情慾戲時更是狀況連連。更雪上加霜的是，還有電影審查員來找碴，花子覺得寓意深遠的重要幾幕必須被剪掉，才能避免淪為限制級。為了完成導演夢，花子是否會向死板、荒唐的電影制度所屈服呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;從白俄羅斯非法橫越歐洲，獨自抵達巴黎的阿列克謝在旅途中失去了好友，也淪為沒有身分的局外人，為了取得合法居留權，他成為法國外籍兵團的一員；奈及利亞尼日河三角洲，無良政客與西方財團勾結將土地資源掠奪殆盡，解放遊擊隊成員喬莫不甘家園被毀，誓言對加害者施以浴血反擊。身處海角兩端的二人，背負著各自的任務和使命在叢林深處狹路相逢，這場生死交鋒終將彼此的生命交織在一起。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/SDGs8工作及經濟/性平教育/日語/生涯規劃/藝術領域</t>
+          <t>SDGs10減少不平等/SDGs12責任消費與生產/SDGs16和平正義/人權法治/國防戰爭/法語/波蘭語/環境教育/種族認同/英文字幕/英語/難民議題</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2026-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>兩人世界</t>
+          <t>如果有一天我將會離開你</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Just the Two of Us</t>
+          <t>Before Next Spring</t>
         </is>
       </c>
       <c r="C252" t="n">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>藤本啟太</t>
+          <t>李亘</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>土居志央梨/永瀨正敏/牧口元美/近藤和見</t>
+          <t>宋寧峰/張艾嘉/牛超/謝承澤/邱天/陳永忠/齊溪</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>&lt;p&gt;俊作在36歲時因車禍造成頸椎損傷，導致脖子以下癱瘓。某一天，盲女華惠成為他的看護。俊作的刁難與辱罵讓她越來越沮喪，華惠也向別人表達她既自卑又難過。在這個以京都為背景的純愛故事中，兩個因命運而走在一起的人，在彼此身上找到了情感慰藉，超越了他們身體的限制。&lt;/p&gt;</t>
+          <t>&lt;p&gt;交換生李小李（謝承澤 飾）前往日本東京偏僻的“淵野邊”留學一年。個性木訥的他一心想要打工卻屢屢碰壁，終於在老同學邱邱（邱天 飾）的幫助下找到一家中華料理店。代理店長管唯（齊溪 飾）收留照顧他、店員青木（牛超 飾）視他為情敵、廚房大師傅老萬（陳永忠 飾）、小師傅宋哥（宋寧峰 飾）都對他愛理不理……李小李的到來打破沉寂狀態、也捲進每個人的生活之中。時間稍縱即逝，下一個春天到來前，有人留下、有人離開，而那些悄悄形成的“限定親情、臨時友情、類似愛情”又會何去何從？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs8工作及經濟/情感教育/愛情/日語/特殊教育/生命教育/醫療議題</t>
+          <t>SDGs10減少不平等/SDGs8工作及經濟/友情/國語/多元文化/情感教育/愛情/日語/生涯規劃</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2026-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>驚鯊尖笑</t>
+          <t>雙手的溫柔</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Year of the Shark</t>
+          <t>The Blue Caftan</t>
         </is>
       </c>
       <c r="C253" t="n">
-        <v>87</v>
+        <v>122</v>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>佐蘭布克赫馬/呂多維克布克赫馬</t>
+          <t>瑪莉安圖澤尼</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>凱德莫拉得/尚恩帕斯卡札吉/瑪莉娜佛伊絲</t>
+          <t>薩萊赫巴克里/阿尤布密蘇伊/魯比娜阿扎巴爾</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在法國西南部沿海小鎮龐特，水上警察局的中隊長瑪嘉擁有超過20年的實戰經驗。此時，一名失蹤的遊客使整個大西洋沿岸進入高度警戒！一條鯊魚正在水域邊徘徊，即將退休的瑪嘉，將進行她的最後一項任務，保衛海灣……她能否成功堅持她認為對的事情，並且好好回應周遭的期待呢？這是一部向大白鯊致敬的喜劇作品，揭開人性荒謬的面紗。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一對恩愛夫妻哈林與米娜在摩洛哥古城經營傳統裁縫店，日復一日頂著訂單壓力，持守著即將失傳的古老手工藝。而一心傳承的幹練年輕男學徒，意外讓這間老店有了曙光，但與此同時米娜的身體愈漸衰落，哈林隱藏多年的自身秘密，卻也在妻子的生命終點前揭曉…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>阿拉伯語</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>喜劇/法語/社會議題/英文字幕</t>
+          <t>SDGs5性別平權/SDGs8工作及經濟/性平教育/情感教育/生命教育/生涯規劃/自我成長/阿拉伯語</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2025-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>仙戒奇緣：神秘寶石</t>
+          <t>總編的復仇</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Cinderella and the Little Sorcerer</t>
+          <t>KIBA：The Fangs of Fiction</t>
         </is>
       </c>
       <c r="C254" t="n">
-        <v>90</v>
+        <v>113</v>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>愛麗絲布哈特</t>
+          <t>吉田大八</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>克里斯尼奧斯/喬伊卡門/大衛夏特勞/妮莎沃德/安柏阿維萊斯/東尼阿佐利諾/比利卡梅茨/潔麗寇特妮奧斯坦/羅伯特馬丁克萊因/莫妮卡楊/阿什利博南辛</t>
+          <t>Lily Franky（莉莉．弗蘭奇；中川雅也）/中村倫也/佐藤浩市/佐野史郎/國村隼/塚本晉也/大泉洋/宮澤冰魚/小林聰美/木村佳乃/松岡茉優/池田依來沙/齋藤工</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>&lt;p&gt;艾雷王子為了救瑞拉，被壞女巫變成了老鼠。瑞拉萬分焦急，便和她的夥伴們四處尋找辦法，想恢復艾雷的容貌。他們聽說森林女神的生命石可以破除艾雷身上的魔咒，於是一行人便前往尋找寶石。只不過，當他們歷經一番波折，終於見到森林女神時，才發現寶石竟然被法力高強的沙漠女王偷走了！瑞拉和她的夥伴們究竟有沒有辦法奪回寶石，恢復艾雷的容貌呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;出版業長期飽受經濟不景氣之苦，大型出版社「薰風社」危在旦夕，現在更糟的是，出身創始家族的社長驟然離世，該由誰來接替他的位置？這個問題引發一場權力鬥爭。專務董事東松想改變公司的核心，他將不可能的任務交給速水。速水是個性情古怪的總編，他負責的雜誌TRINITY即將面臨停刊。但他憑藉自己的口才，與菜鳥編輯高野，邀請到年輕性感的寫手、厲害的作家及當紅的模特兒為雜誌撰稿。他們為了不讓雜誌停刊，想盡辦法接近競爭對手、同事、出版社的高層等等。謊言、背叛、洩密、指控......他們各懷鬼胎，速水得在夾縫中求存！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/動作冒險/科幻奇幻</t>
+          <t>SDGs8工作及經濟/品德教育/商業金融/情感教育/日語/生涯規劃/自我成長</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片/智財月線上影展</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>童邪</t>
+          <t>那年夏天的樂聲</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Karem, The Possession</t>
+          <t>The Traviata, My Brothers and I</t>
         </is>
       </c>
       <c r="C255" t="n">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>限制級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>亨利貝德韋爾</t>
+          <t>尤翰曼卡</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>丹尼爾馬丁內斯/拉奎爾羅德里格斯/明妮卡佩萊塔</t>
+          <t>呂克史瓦茲/奧利維盧斯托/奧加米爾施泰因/梅爾魯安貝朗杜/索非恩哈米斯/茱蒂絲薛拉/蒙塞夫法法爾/蘿瑞塔法若勒弗雷/達利班薩拉</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>&lt;p&gt;來自無神論家庭的女孩卡琳，跟著家人搬到新家。在據說鬧鬼的房子裡面，她在地下室發現了一個玩具。隔天上學時，因為新生身分及無神論的背景，她被同學霸凌欺負。回到家後她躲在房裡，開始跟屋內的惡靈溝通。惡靈教會她利用念力，她被教會最懼怕的惡魔附身，從原本害羞的女孩，性格變得殘暴、力大無比，而且還有能力操控身邊的人…&lt;/p&gt;</t>
+          <t>&lt;p&gt;努爾是14歲的小男孩，正在南法享受暑假的開始，他是四個兄弟中最小的，四兄弟一起住在國宅，輪番照顧昏迷的母親。昏迷前，他們的母親喜愛義大利歌劇，因此努爾常常播放義大利歌劇給母親聽，也因此點燃了對音樂的熱情。努爾在社區服務和家中逐漸緊張的關係下掙扎，開始想離家到遙遠的地方，當他遇見莎拉——教夏季班的歌劇歌手，他開始有機會脫離舊有的生活，開啟新的視野…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>各類改編/懸疑驚悚/西班牙語</t>
+          <t>SDGs10減少不平等/SDGs4優質教育/情感教育/法語/生涯規劃/社會議題/自我成長/英文字幕/音樂歌舞</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>戀夏時光</t>
+          <t>米其林主廚：百年的滋味</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Summerland</t>
+          <t>sio：Beginning of a Restaurant Lasts 100 Years</t>
         </is>
       </c>
       <c r="C256" t="n">
-        <v>99</v>
+        <v>75</v>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>潔西卡史瓦</t>
+          <t>森田雄司</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>古古瑪芭塔勞/湯姆寇特內/潔瑪雅特頓/潘妮洛普威爾頓/盧卡斯邦德</t>
+          <t>鳥羽周作</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>&lt;p&gt;二次世界大戰期間，性格孤傲冷僻，拒人於千里之外的作家愛莉絲（潔瑪雅特頓 飾）獨自隱居在英國南方的海邊懸崖旁，苦心鑽研以科學理論推翻魔法的存在。某日，一名從倫敦戰區避難而來的男孩法蘭克（盧卡斯邦德 飾）闖入她的獨居生活，百般不願的愛莉絲對法蘭克極為冷漠、消極，在朝夕相處下，法蘭克的天真與單純卻逐漸瓦解愛莉絲封閉的心房，也喚醒她深埋心中的秘密—那年夏天，她與舊情人（古古瑪芭塔勞 飾）所共度的美好時光…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一位主廚選擇的道路孤獨嗎？快樂嗎？為了創立能持續100年的餐廳，主廚鳥羽周作開創了一系列不同類型的餐廳，只為了推廣美食給更多的人，增加人民的「幸福感」。鳥羽周作是當時的領袖人物，他的sio餐廳也因此快速擴張。然而過快的擴張速度與規模，使得員工間的摩擦越來越大，親人間的關係也越來越疏離。此紀錄片記錄疫情肆虐日本期間，一位主廚渴望透過美食增加人民幸福的故事。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/家庭教育/情感教育/生命教育/社會議題/自我成長/英語</t>
+          <t>SDGs2消除飢餓/SDGs8工作及經濟/情感教育/日語/生涯規劃</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/歐美片</t>
+          <t>亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>幸福飯捲</t>
+          <t>藏愛的畫像</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Rolling</t>
+          <t>Helene</t>
         </is>
       </c>
       <c r="C257" t="n">
-        <v>76</v>
+        <v>121</v>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>郭珉承</t>
+          <t>安提約基南</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>沈達己/禹孝元/鄭恩敬</t>
+          <t>約翰荷洛潘恩/艾羅阿侯/蘿拉伯恩/雅克拉提</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一起把煩惱捲走吧～&lt;/p&gt;&lt;p&gt;新冠病毒讓世界亂了套。25歲的珠莉不與他人交流，成天關在家裡變得鬱鬱寡歡。疫情期間，她的母親仍努力支撐著飯捲店的生意。珠莉的媽媽必須回鄉下照顧珠莉的奶奶。母親不在的這段時間，珠莉只好幫她看顧店。她究竟有沒有辦法撐到母親回來呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;海倫娜回到芬蘭的鄉下定居，她一邊照顧年邁母親，一邊持續作畫...。有天，畫商史丹曼找上門，並對她堆積如山的159幅畫作驚為天人，決心為她舉辦個展。這雖是海倫娜的藝界轉捩點，但更震盪她人生的，卻是與小她19歲的林務官員艾納瑞特的邂逅。這場姊弟戀情雖傷她甚深，卻激發出她強大的創作能量，讓她成為芬蘭藝術史上最偉大的女畫家，從此站上藝術巔峰。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>無</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>SDGs2消除飢餓/SDGs3健康與福祉/情感教育/生涯規劃/療癒溫馨/社會議題/英文字幕/韓語</t>
+          <t>SDGs10減少不平等/SDGs5性別平權/情感教育/歷史傳記/真人真事改編/自我成長/芬蘭語/藝術領域</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/性平影展/歐美片</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>再見拿坡里</t>
+          <t>速命道</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Nostalgia</t>
+          <t>Red Line</t>
         </is>
       </c>
       <c r="C258" t="n">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>馬利歐馬爾多那</t>
+          <t>柯有謙</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>埃馬努埃萊帕倫博/尼洛馬西亞/托馬索羅格諾/法蘭切斯柯迪列瓦/皮耶法蘭西斯柯法維諾/維吉尼亞阿皮塞拉/薩爾瓦多斯特利安諾/蘇菲亞艾瑟迪/阿爾喬姆</t>
+          <t>丁寧/劉德華/大淵MUTA/小春Kenzy/曾志偉/林嘉欣/林志謙/林真亦/林美秀/柯有倫/江治緯/瘦子E.SO/藍心湄/陳嘉樺（Ella）</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>&lt;p&gt;離家後在埃及住了許多年的費樂吉拉斯柯，回到家鄉拿坡里見他年邁的母親，回到家鄉後，他在許多石造的房屋和教堂間迷了路，他發覺家鄉的語言，對他來說，已變得陌生不已，費樂吉開始陷入一種說不出的情緒，他與兒時玩伴歐樂德間的秘密和種種回憶開始浮現…費樂吉意識到拿坡里象徵著他人生中消失的拼圖時，也開始被一種無法抵擋的鄉愁淹沒…&lt;/p&gt;</t>
+          <t>&lt;p&gt;一輛救護車與神秘的跑車「地獄貓」從港口、山道一路廝殺到高速公路，城市之中彷彿武當之巔高手過招，到底新一代的車神會是誰？如果兩個只能活一個，誰能笑到最後？&lt;/p&gt;&lt;p&gt;開著救護車的是「小樂」（瘦子E.SO飾）一個曾經的最佳賽車手。小樂在一場與哥哥「阿杰」（柯有倫飾）的比試中，讓哥哥意外身亡，小樂自暴自棄，直到遇見女醫生「慧慧」（陳嘉樺飾），轉念成為了救護車司機，誓言要「用速度救人」。然而一名神秘賽車手「地獄貓」的主人突然現身，他手握名冊，被挑戰的賽車手最終必然喪命……地下賽車，就是一場現代武林，儘管以生命作為代價，仍無法阻擋狂熱者對速度進行宿命般的追逐。在小樂的死黨「三寶」（大淵MUTA、林真亦、林志謙飾）的調查下，各個意外的真相將逐漸浮現……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/情感教育/義大利語/自我成長/英文字幕</t>
+          <t>國語/自我成長/運動熱血</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>殘酷世界！再會</t>
+          <t>拆彈專家2</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Goodbye Cruel World</t>
+          <t>Shock Wave 2</t>
         </is>
       </c>
       <c r="C259" t="n">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>大森立嗣</t>
+          <t>邱禮濤</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>三浦友和/前田旺志郎/大森南朋/奥野瑛太/奧田瑛二/宮川大輔/宮澤冰魚/片岡禮子/玉城蒂娜/若林時英/茂呂師岡/螢雪次朗/西島秀俊/青木柚/鶴見辰吾/齋藤工</t>
+          <t>倪妮/劉德華/劉青雲/姜皓文/謝君豪</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>&lt;p&gt;為了搶奪黑道組織「杉山組」的錢，安西、武藤、濱田、萩原和美流頭戴面罩，驅車前往杉山組用來洗錢的汽車旅館。一夜組成的強盜團藉由小道消息成功地完成任務，五個素不相識的人以為計畫縝密，不會被揭穿，在瓜分贓款後便能回到各自的生活。殊不知杉山組盡僱用偵探追捕，要去追查這些強盜的真面目。安西一行人能夠逃脫黑道組織的追殺嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;香港發生連環爆炸案，全港人心惶惶.... 前拆彈專家潘乘風（劉德華 飾）被發現昏迷在爆炸案的案發現場，被香港警方列為頭號嫌疑犯，甦醒後的潘乘風記憶缺損，只能一邊逃亡，一邊告殘存記憶的蛛絲馬跡來查明真相。 他的好友董卓文（劉青雲 飾）和他的前女友龐玲（倪妮 飾）對他講述了一段和他記憶截然不同的狀況，讓案情更加難解。而有計劃的爆炸案仍然接二連三發生，真相卻越來越撲朔迷離。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文/粵語</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>動作冒險/日語/警匪犯罪</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/SDGs3健康與福祉/人權法治/動作冒險/國語/懸疑驚悚/政治/粵語/警匪犯罪</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>束縛</t>
+          <t>當女孩戀愛時</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Corsage</t>
+          <t>Girl Picture</t>
         </is>
       </c>
       <c r="C260" t="n">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>瑪利克洛澤</t>
+          <t>艾莉哈帕薩洛</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>佛洛里安特辛梅斯特/凱特琳娜蘿倫茲/曼紐爾魯比（曼努爾魯貝）/柯林摩根/珍妮維爾納/維琪克雷普/艾倫佛利斯/芬尼根歐菲德（費尼肯歐菲爾德）</t>
+          <t>愛姆米洛諾夫/琳妮亞萊諾/艾莉諾拉考哈南</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>&lt;p&gt;人前她是深受愛戴的茜茜皇后，人後她是一位母親、王室成員，也是維繫著一場失溫婚姻的女人。1877年的聖誕節前夕，奧匈帝國皇后伊莉莎白迎來了40歲生日，雖貴為皇后卻無法展露真實的自我，只能透過節食瘦身、維持美貌來滿足她的形象與地位。然而渴望知識和自由的她，對日復一日的束縛感到窒息，絕望難耐之下不僅頻頻踩線打破體制，甚至為即將啟程的旅行密謀了一個完美計畫，那將為她帶來最終極的療癒和解脫……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;咪咪屢屢在學校女生小圈圈團體裡頭衝突闖禍，樂可卻常常有著失敗又慘痛的約會，一直困惑著我到底能愛誰？苦練多年滑冰的艾瑪為了人生成就放棄愛情。但即將到來的三個禮拜中，三人在成年之前，經歷一場場搖晃又旋轉的時光。在做愛與戀愛、相聚或分離、交心或冷戰，不間斷地演練與挫折，宛如踩進一次又一次偶時短路的青春迴圈。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>芬蘭語</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/匈牙利語/德語/性平教育/情感教育/歷史傳記/法語/義大利語/自我成長/英語</t>
+          <t>SDGs3健康與福祉/友情/情感教育/自我成長/芬蘭語/英文字幕</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
           <t>劇情片/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>反正我就廢</t>
+          <t>在水中</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Zokki</t>
+          <t>in water</t>
         </is>
       </c>
       <c r="C261" t="n">
-        <v>113</v>
+        <v>61</v>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>山田孝之/竹中直人/齊藤工</t>
+          <t>洪常秀</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>吉岡里帆/松田龍平/森優作/鈴木福</t>
+          <t>夏成國/申晳浩/金承允/金珉禧/金素鈴</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>&lt;p&gt;三位重量級影人聯手改編天才漫畫家大橋裕之早期作品，將數個短篇故事串起，打造趣味橫生的小品故事。 中年怪咖突然想帶著睡袋與撿到的色情書刊一路向南；高二小宅男唯一的朋友是個一心想死的少年；廢柴老爹帶著兒子夜襲高中校園偷沙袋居然遇到鬼？還有一個在DVD出租店打工的孤獨青年。平凡而細瑣，但仍充滿靈魂的小故事，看似漫不經心，卻無縫組成如拼布般多彩而親切的篇章。在庶民日常間提煉日系的乾燥幽默，無以名狀的神來之筆，讓人嘴角不爭氣地上揚。&lt;/p&gt;</t>
+          <t>&lt;p&gt;年輕男演員欲當短片導演，邀得女主角和攝影師兩位好友相助，三人在濟州島海濱閒遊勘景、於旅館碰杯漫談，卻始終苦思無果、故事未定。任憑海風吹拂靈感之際，導演忽爾瞥見一女子獨自在崖壁清撿垃圾，冒昧搭訕後竟令他想起昔日所寫情歌，才終於生出短片構思，然而那神祕的主題到底是什麼？濟州島風光如畫，但在洪常秀刻意失焦的鏡頭裡，卻一如片中角色的心境，成為一片模糊不清的風景……。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/各類改編/品德教育/喜劇/日語/療癒溫馨/綜合領域/自我成長/英文字幕</t>
+          <t>友情/情感教育/生涯規劃/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L261" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>漩渦</t>
+          <t>風再起時</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Vortex</t>
+          <t>Where the Wind Blows</t>
         </is>
       </c>
       <c r="C262" t="n">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>加斯帕諾埃</t>
+          <t>翁子光</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>法蘭西絲勒布倫/艾歷克斯魯茲/達利歐阿基多</t>
+          <t>周文健/杜鵑/梁朝偉/許冠文/譚耀文/郭富城</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>&lt;p&gt;人生不過是曇花一現。&lt;/p&gt;&lt;p&gt;老夫妻共居一室，兩人逐漸衰老，卻各自擁有邁向生命終點的節奏。老太太精神退化而失語，兩人的兒子偶爾帶著年幼同頑皮的孫子來探望。一向硬朗的老先生卻因心臟病發而住院，老太太獨自回到家後，恍惚之間做出了驚人的決定……。&lt;/p&gt;&lt;p&gt;導演誠實回望自身的生命經驗，在近似紀錄片的鏡頭底下，老夫妻的生活時而超越或者受制於影片分割畫面形式，他們住在一起，也可以說，他們綁在一起，面對每一天輾壓在生命中與身體上，細緻綿長的溫柔與殘酷。&lt;/p&gt;</t>
+          <t>&lt;p&gt;70年代，香港廉政公署成立，對貪污探長進行追捕，揭開殖民地時代落幕前的篇章。&lt;/p&gt;&lt;p&gt;曾因不收賄而飽受壓迫的員警磊樂（郭富城 飾）與南江（梁朝偉 飾），想要改變現狀，攜手建立員警貪污制度，並坐上總華探長位置。然而，權利膨脹導致黑白勢力失衡，也和一直跟隨他們的胖子韓（周文健 飾）及嚴洪（譚耀文 飾）等人吵翻，友情、合作都不再。這時，香港廉政公署成立，調查主任李子超（許冠文 飾）對貪污探長展開追捕，全球通緝貪污探長，磊樂與南江隻手遮天的年代走向謝幕。風再起時，香港已不同往昔。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文/粵語</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>婚姻關係/情感教育/法語/生命教育/醫療議題</t>
+          <t>SDGs16和平正義/國語/政治/社會議題/粵語/英文字幕/警匪犯罪</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2026-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>瘋了！桂寶之三星奪寶</t>
+          <t>花漾姊妹幫</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>CRAZY. KWAI. BOO：SANXINGDUI SPIRITED AWAY</t>
+          <t>Glorious Days</t>
         </is>
       </c>
       <c r="C263" t="n">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>王雲飛</t>
+          <t>利利里沙</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>佟心竹/劉知否/山新/常文濤/李蘭陵/楊凝/瞳音</t>
+          <t>班旺/瑪莎提摩西/維迪穆利亞/英迪巴仁斯/蘇珊巴蒂亞</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>&lt;p&gt;桂寶誤闖入一個神秘的平行空間，古蜀金杖也因此不翼而飛。桂寶和朋友們被捲入一場離奇的奪寶風波，一個不為人知的千古之謎也逐漸浮出水面。最終，金杖回歸，桂寶也找到了屬於自己的寶藏。&lt;/p&gt;</t>
+          <t>&lt;p&gt;薇娜是從西爪哇的雙木丹轉來雅加達首都的高中生。因為說話帶有濃厚的西爪哇口音，她在上學的第一天就受盡同學的嘲笑。但有四位女孩和一名男孩站出來為她解圍，並協助她適應新環境。他們六人很快就成為了朋友，並組成「自由幫」。二十三年後，薇娜嫁給一位事業有成的繁忙生意人，還有一名正值青春期的女兒。她的生活看似美滿，卻總覺得少了什麼。一天，她在醫院偶遇當年的朋友克麗絲。克麗絲身患末期重症，她希望薇娜能幫她完成心願：讓「自由幫」再次聚首。於是薇娜踏上一段尋友之旅。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>印尼語</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/動作冒險/國語/科幻奇幻</t>
+          <t>SDGs3健康與福祉/SDGs5性別平權/印尼語/友情/多元文化/學習單/校園/生命教育/療癒溫馨/自我成長</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2021-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>大俠梅花鹿 數位修復版</t>
+          <t>超人力霸王布雷薩THE MOVIE：大怪獸東京決戰</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>The Fantasy of Deer Warrior</t>
+          <t>Ultraman Blazar the Movie：Tokyo Kaiju Showdown</t>
         </is>
       </c>
       <c r="C264" t="n">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>張英</t>
+          <t>田口清隆</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>劉雲龍/周婉芬/小龍/康華（董力）/李敏郎/林琳/楊渭溪/歐雲龍/王哥/白虹（王寶蓮）/簡國欽/許玉/郭金益/陳金水/鮮大王/黃榮吉/龍松（林龍松）</t>
+          <t>伊藤祐輝/內藤好美/岡野真也/岩川晴/搗宮姫奈/梶原颯/森島律斗/石田彰/蕨野友也/飯田基祐</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>&lt;p&gt;本片由張英導演執導，知名小生凌雲（當時的藝名為龍松）主演，改編多則知名伊索寓言，在北投後山上演一場森林大混戰，打造出臺灣影史空前絕後的「天然景、禽獸裝臺語童話片」，被年輕一輩影迷譽為「史上最KUSO臺語電影」。&lt;/p&gt;&lt;p&gt;寧靜的森林中，小動物們正快樂的合唱，忽然間噬血狼群來襲，森林裡的英雄人物梅花鹿卻在森林另一處與大角鹿爭風吃醋，為爭奪鹿小姐的芳心而打得難分難解，待他趕回森林後，才發現鹿伯伯已慘遭惡狼毒手，留下遺言要梅花鹿為他復仇…。同時，風騷又善妒的狐狸精因眼紅鹿小姐受盡萬千寵愛，設下詭計陷阱，聯合大角鹿欺騙鹿小姐說梅花鹿已死，甚至引來狼大爺入侵山羊公公的地盤，一片混戰中，兔子與烏龜也來參一腳比賽跑，山林裡萬獸奔騰、熱鬧非凡，大俠梅花鹿能否英勇救美，化解這一場森林危機呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;怪獸接連出現在某工業區，由弦人隊長率領的SKaRD奮勇迎戰，然而總有新的怪獸接踵而至，SKaRD認為納科瑪斯公司與此有關，該公司正在研發「達姆多辛」，這時遭到破壞的容器漏出的「達姆多辛」吞噬了研究室的樣本，產生出魔獸貢吉魯剛，日本首都將成為超人力霸王布雷薩與大怪獸展開驚心動魄決戰的舞台！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>中文/日語</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>經典修復/臺語</t>
+          <t>SDGs9工業及建設/兒童親子/動作冒險/國語/日語/科幻奇幻/英文字幕</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>2gether電影版：只因我們天生一對</t>
+          <t>釋放真相</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>2gether The Movie</t>
+          <t>December</t>
         </is>
       </c>
       <c r="C265" t="n">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>卡尼薩坤宇/巴卡夫阿福努婆法奈克</t>
+          <t>安樹橋汗</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>梅塔文歐帕西安卡瓊（Win）/瓦奇拉維特奇瓦雷（Bright）</t>
+          <t>MEGUMI/尚玄/松浦涼/清水拓藏/生津徹/真矢美季/藤森慎吾</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>&lt;p&gt;大一新生Tine（Win飾演）被一名男同學瘋狂追求，用盡全力也無法擺脫他，無計可施之下Tine與朋友們突發奇想，決定找上全校最帥的校草Sarawat（Bright飾演）來扮演他的「假男友」，好讓纏人的追求者知難而退。在Tine的努力不懈之下，高冷的Sarawat終於答應了，隨著相處兩人關係竟日漸曖昧，而Tine也不知不覺地陷入Sarawat的霸道攻勢裡…&lt;/p&gt;</t>
+          <t>&lt;p&gt;樋口勝對於女兒在七年前被殺害一事無法釋懷而終日酗酒，在得知罪犯福田夏奈即將獲得再審機會，並可能無罪釋放後，他聯絡已再婚的前妻澄子，希望能一起配合審理，審判期間，兩人舊情復燃引發一場婚外情，與此同時夏奈對這起案件漸生懷疑，但在律師佐藤的勸說下，她還是堅持了下來，審判重新揭開兩人的舊傷疤，迫使他們面對令人不安的真相……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>泰語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>各類改編/性平教育/情感教育/愛情/校園/泰語/療癒溫馨/英文字幕</t>
+          <t>SDGs16和平正義/人權法治/日語/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展：閱界・跨界/新生影展</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>當螞蟻愛上蟋蟀</t>
+          <t>行動代號拿破崙</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Cvrčak i mravica</t>
+          <t>Operation Napoleon</t>
         </is>
       </c>
       <c r="C266" t="n">
-        <v>82</v>
+        <v>111</v>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>盧卡魯卡維納</t>
+          <t>奧斯卡索爾阿克塞爾松</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>亞德蘭卡克拉伊納/卡塔麗娜馬迪拉薩/塔拉塔勒/姆拉登瓦薩里/菲利普維多維奇/馬爾科佩特里奇</t>
+          <t>伊恩格雷/傑克福克斯/歐拉法達利歐拉夫森/沃坦威克莫林（沃坦維爾克默林）/薇薇安奧拉夫斯多蒂爾</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>&lt;p&gt;凱特是一隻會彈吉他的蟋蟀，他組了一支樂團，經常為樂天派的蟋蟀們表演奏樂。安妮則住在附近，是一個蟻穴的繼承人。蟻穴內不容許任何娛樂，螞蟻們只能遵守鐵血紀律，拼命工作。由於一次意外，凱特與安妮偶然相遇，來自不同世界的兩人竟墜入了愛河。安妮不斷提醒蟋蟀們，冬天將至，得趕快儲備食物。不過只顧吃喝玩樂的蟋蟀們根本不當一回事。某天，安妮竟被自視甚高的安德歐關起來了！凱特和他的朋友們必須努力把她救出來…&lt;/p&gt;</t>
+          <t>&lt;p&gt;弟弟失蹤後不久，冰島律師克莉斯汀收到一段影片，拍到她弟弟在冰原一架飛機殘骸附近。克莉斯汀尚未了解全貌，就意外捲入一場國際陰謀。殘骸原來屬於二戰時期一架已經失蹤數十年的德國飛機。機上載有爆炸物，不僅受到罪犯的覬覦，還引起中情局副局長威廉卡爾和德國特務西蒙的注意。兩人認為克莉斯汀是目擊證人想將她滅口。儘管身陷險境，克莉斯汀執意找出殘骸位置，希望能尋獲弟弟，解開深埋在冰原的祕密。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>中文/克羅埃西亞語</t>
+          <t>冰島語</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>克羅埃西亞語/兒童親子/各類改編/學習單/情感教育</t>
+          <t>SDGs16和平正義/冰島語/動作冒險/各類改編/懸疑驚悚/政治/英語</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>三八新娘憨子婿 數位修復版</t>
+          <t>鬼把戲</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Foolish Bride, Naive Bridegroom</t>
+          <t>Caveat</t>
         </is>
       </c>
       <c r="C267" t="n">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>辛奇</t>
+          <t>達米安麥卡錫</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>吳非宋/周萬生/周遊（周玉真）/楊月帆/武拉運/王哥/矮仔三/石軍/素珠（吳素珠）/脫線（陳炳楠）/英英/葉雯/蘇金龍/金塗（張金塗）/金玫（徐秀枝）/陳小皮/陳蘭/黃俊</t>
+          <t>喬納森弗倫奇/班卡普蘭/蕾伊拉塞克斯</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>&lt;p&gt;文德和桂枝是一對年輕情侶，英俊的文德極富女人緣，上門追求的女子絡繹不絕，寡父阿狗為防堵兒子被勾引，設下天羅地網；桂枝嬌俏外向，其寡母亦嚴格禁止桂枝自由戀愛。這對小情侶屢次偷偷幽會，終有一天被阿狗發現，在桂枝的哭求下答應上門提親。想不到提親當日，阿狗發現桂枝母親竟是多年前拋棄自己嫁別人的那個她，這下新仇加舊恨，親家結不成反變冤家。既然父母不同意結婚，文德與桂枝決定私奔同居，然而相愛容易相處難，兩人為了家計大吵一架後，又嚷嚷著要回家找爸媽。這樣的小情侶，真能有幸福美滿的未來嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;無處可逃陰宅，深藏駭人秘密 醒著才能活見鬼 為了賺取生活費，因意外喪失部份記憶的艾薩，不得不接下房東巴瑞派給他的臨時工作，去小島上照顧他的姪女歐嘉幾天，然而卻有個看似警告的附加條件：他必須穿上牽著鍊條的束縛衣，來限制他的行動，以確保無法進入到某些房間內。在巴瑞交待好一切事項離開島後，艾薩與患有特殊疾病「緊張式僵直」的歐嘉，開始一場宛如邪惡版「貓抓老鼠」的遊戲，在鬼影幢幢的房內展開。而當歐嘉的精神狀態越晚越糟糕，被困住行動範圍的艾薩開始試圖挖掘隱藏在此的秘密，但事情的真相似乎也與他喪失的記憶有所連結……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>經典修復/臺語</t>
+          <t>懸疑驚悚/英語</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>失業風暴</t>
+          <t>空山靈雨 數位修復版</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Between Two Worlds</t>
+          <t>Raining in the Mountain</t>
         </is>
       </c>
       <c r="C268" t="n">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>艾曼紐卡瑞</t>
+          <t>胡金銓</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>伊芙琳博雷/派翠西亞普瑞萼/海倫蘭伯特/艾蜜莉瑪德蓮/茱麗葉畢諾許/莉亞卡恩/迪迪埃卜平</t>
+          <t>佟林/吳家驤/吳明才/孫越（孫鉞）/徐楓/李文泰/杜偉和/王光裕/田豐/石雋（張石華）/秦沛/蕭德虎/金昌根/陳慧樓/魯純</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>&lt;p&gt;喬裝成為底層新鮮人，卻發現他們再委屈也無處吶喊、更無人回應… 瑪麗安溫克勒是一位知名作家，為了準備新書，她決定居住在卡昂，好調查法國社會底層失業人口的現況。她隱瞞真實身分，天天前往就業服務中心報到，當起了清潔工。她經歷了財務不穩定和邊緣化等問題，更發現這些清潔工最好的情況也只是能同時兼幾份臨時工，並在各個相距遙遠的工作地點奔波。在那個底層世界，工作非常稀有，可以歇息的夜晚也很短，因為沒有保險負擔看病的錢，連生病的權利都沒有。但同時大家互助、團結和彼此間親密的連結。瑪麗安決定將這些遭遇寫進新書，大家會發現她的真實身分嗎？她又該如何為這些女性發聲呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;大富商兼收藏家文安、位高權重的王將軍應智嚴法師邀請齊聚三寶寺，表面上是為了討論寺廟住持的傳位問題，實際上都是為了寺內的藏品，玄奘親筆抄寫的《大乘起信論》而來。文安聘請了女飛賊白狐，以假扮為自己的妻子作為掩護，暗中接近藏經閣，明爭之餘也打算暗奪，但她的身分隨即被王將軍的副官識破。寺中最有繼承衣缽希望的大弟子和二弟子暗自較勁，各自拉攏勢力。隨著老住持最終的傳位決定，《大乘起信論》的爭奪也進入白熱化…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs3健康與福祉/SDGs5性別平權/SDGs8工作及經濟/各類改編/性平教育/法語/社會議題/英文字幕</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
-          <t>2024-08-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>愛情漢堡包</t>
+          <t>雙面老爸</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Double Patty</t>
+          <t>Dad is Pretty</t>
         </is>
       </c>
       <c r="C269" t="n">
-        <v>107</v>
+        <v>92</v>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>白承煥</t>
+          <t>朴秀敏/金成國</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>Irene（裴柱現）/宋智仁/申承浩/鄭英珠</t>
+          <t>孫敏智/白瑞斌/金明國/陳善美</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>&lt;p&gt;宇藍是韓國摔跤界的潛力股，為了找份「真正」的工作而放棄自己的夢想。而在手工漢堡店打工的賢智，則立志成為主播。一晚，宇藍光顧賢智打工的漢堡店，點了一份正在買一送一的雙層漢堡。兩人的緣分就此展開。那次之後，宇藍不時會到漢堡店看賢智，順便填補自己空虛的心。兩人也發展出會為對方加油打氣的特殊關係。&lt;/p&gt;</t>
+          <t>&lt;p&gt;金德在是酒商的業務，但因業績不佳而瀕臨被資遣。某天金德在被派往夏威夷俱樂部，這間俱樂部因為主管十分挑剔而惡名遠播。當金德在努力要說服對方簽下合約時，主管卻提出了奇怪的請求：「加入我們變裝藝人的行列，我就跟你簽約。」金德在不得已也只能答應，但不久就發現自己也挺享受這樣的轉變。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
           <t>韓語</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/情感教育/愛情/生涯規劃/自我成長/運動熱血/韓語</t>
+          <t>SDGs8工作及經濟/婚姻關係/家庭教育/情感教育/生涯規劃/自我成長/韓語</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
-          <t>2024-02-01 00:00:00</t>
+          <t>2024-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>跑道終點 數位修復版</t>
+          <t>布拉姆的異想世界</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>The End of the Track</t>
+          <t>Fidgety Bram</t>
         </is>
       </c>
       <c r="C270" t="n">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>牟敦芾</t>
+          <t>Anna van der Heide</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>儀銘/劉引商/張冰玉/王宇/萬紹儒/蔡篤元/陳大衛</t>
+          <t>COEN VAN OVERDAM/EGBERT-JAN WEEBER/KATJA HERBERS/RENÉ GROOTHOF/TJEBBO GERRITSMA</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>&lt;p&gt;小彤與永勝兩人整日玩鬧在一起，形影不離，而永勝在練跑時意外猝死，讓在場的小彤悲痛自責，雙方家人的不諒解及失去摯友的孤寂，迫使他走入黑暗。當年因同志情誼、意識形態遭傳為禁片，部分情節令人聯想到陳映真的小說《麵攤》。導演在拍完此片後則轉往香港發展。&lt;/p&gt;</t>
+          <t>&lt;p&gt;#ADHD #注意力缺乏過動症 #受教權 #兒童表意權&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;患有注意力缺乏過動症（ADHD）的孩童，因為大腦神經荷爾蒙分泌不平衡的關係，對周邊發生的事件很敏感，在學習過程中也被貼上調皮搗蛋的標籤，然而也比一般孩童更具有想像力。患有過動症孩童也有接受教育的權利，所以在教育現場上，教師需要認識過動症、調整教學方式及陪伴，以提升孩童學習自信，減低其學習及適應團體生活的困擾。&lt;/p&gt;&lt;p&gt;本片的布拉姆充滿豐富的想像力，馬克老師也調整了教學方式，當布拉姆坐不住時，他會要班上同學站起來跳一跳，讓他也跟著動一動，老師也請他跑腿傳送資料，將舒緩他對學習的壓力。&lt;/p&gt;&lt;p&gt;◎看電影填問卷，即可參與抽獎：&lt;a href="https://www.surveycake.com/s/Oaaqv" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/Oaaqv&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎報名單場公播照過來：&lt;a href="https://reurl.cc/yLdXGq" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/yLdXGq&lt;/a&gt;&lt;/p&gt;&lt;p&gt;【劇情簡介】&lt;/p&gt;&lt;p&gt;布拉姆是個好動的七歲小男孩，喜愛幻想，對周遭的世界感到無比好奇。他要上一年級了，對此相當興奮的他卻遇到了費許老師。費許老師非常嚴格，講求紀律和秩序，他不在乎愛作夢的布拉姆天馬行空的想像力，還想盡辦法要求布拉姆凡事按照「正確」的方式來做。布拉姆的爸媽很困擾，擔心兒子要怎樣才能適應環境，而不會變得超級悽慘。還有布拉姆和費許老師，差異這麼大的他們要如何找到平衡點…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>荷蘭語</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>SDGs4優質教育/人權法治/學習單/家庭教育/情感教育/特殊教育/療癒溫馨/社會議題/自我成長/荷蘭語</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2021-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>美味午餐大作戰：畢業篇</t>
+          <t>波麗萊多里鬼屋</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>School Meals Time Graduation</t>
+          <t>The Banishing</t>
         </is>
       </c>
       <c r="C271" t="n">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>綾部真彌</t>
+          <t>克里斯多佛史密斯</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>伊藤麻衣子/佐藤大志/勇翔/土村芳/山崎玲奈/市原隼人/木野花/田村侑久/登坂淳一/直江喜一/酒井敏也</t>
+          <t>潔西卡布朗芬德莉/約翰林區/約翰赫夫南/西恩哈里斯</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1986年的秋天，甘利田任職一所中學的老師，儘管考試期間快到了，他唯一在乎的卻只是午餐的菜單。某天，學校公布了一個對甘利田來說遠比任何考試都還重要的決策——營養午餐菜單大改革！甘利田查覺到這項改革背後原因不單純，於是挺身保護他最愛的營養午餐。然而，他學生的考試是否會因此受影響呢？他們能如期畢業嗎？學生們未來的生涯規劃又該怎麼辦？這場營養午餐大戰最後又會由誰勝出呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;全球十大鬼屋之首，真實靈異事件改編 有些房子，根本不應該入住… 改編自1930年代英國真實事件，一位牧師萊納斯（約翰赫夫南 飾）被教會任命為代理牧師，他帶著妻子瑪莉安（潔西卡布朗芬德莉 飾）與女兒小愛搬進一座神秘莊園。但在他們入住這間屋子不久後，奇怪事情接二連三發生，除了在半夜會聽見呢喃聲，還會看見陌生的修道士身影，女兒小愛的行為也越來越陌生，隨著被騷擾的次數越來越多，萊納斯和瑪莉安不得不尋求著名的捉鬼專家哈利（西恩哈里斯 飾）幫忙。他們必須一起揭開真相，找出這棟房子的超自然力量還有它可怕且驚人的過去…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>SDGs2消除飢餓/喜劇/情感教育/日語/校園/環境教育/療癒溫馨/英文字幕</t>
+          <t>各類改編/懸疑驚悚/真人真事改編/英語</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>反目對決</t>
+          <t>靈魂勇敢傳說</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>The Case</t>
+          <t>Bulado</t>
         </is>
       </c>
       <c r="C272" t="n">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>貝爾納史托拉</t>
+          <t>艾夏贊加</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>伊蓮雅各/尼爾斯艾列斯鐸/派屈克布瑞爾/米歇布凱/羅倫特史托克</t>
+          <t>艾威榮傑克森海伊/蒂亞拉理查茲/費利斯德羅伊</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>&lt;p&gt;呂克傑蒙是位知名律師，他的實力無庸置疑。他的新客戶吉勒馮田是個有權勢的商人，被指控以非常可疑的手段購買了坐落於蔚藍海岸的一棟豪華別墅。進退兩難的馮田依靠傑蒙的專業知識，找到了脫離困境的方法。這兩個同樣具有權力的人本該齊心合力，卻逐漸反目成仇，從盟友變成了敵人。&lt;/p&gt;</t>
+          <t>&lt;p&gt;年輕又固執的肯莎與父親歐伊拉還有爺爺維爾喬，一起住在古拉索島的一座回收場。父親跟爺爺的個性截然相反，歐伊拉是個意志堅定且理性的警察，維爾喬則相信靈性，並與島上的土著有很深的連結。由於維爾喬希望自己死後能進入靈界，歐伊拉和維爾喬的關係也因此惡化。11歲的肯莎則游移在兩者之間，尋找自己的路。漸漸地，父親務實的思想再也滿足不了肯莎，她開始向爺爺敞開心扉，接受更神祕、更能撫慰她心靈的古老傳統。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>荷蘭語</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/人權法治/品德教育/商業金融/政治/法語</t>
+          <t>SDGs10減少不平等/家庭教育</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L272" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2024-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>女力拳開</t>
+          <t>熊出沒．變形記</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Fighter</t>
+          <t>Boonie Bears: The Big Shrink</t>
         </is>
       </c>
       <c r="C273" t="n">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>尹載皓</t>
+          <t>丁亮/林匯達</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>吳光祿/李丞娟/林成美/白瑞斌</t>
+          <t>孟雨田/孫堯東/張偉/張秉君/萬丹青/譚笑/趙曉宇</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>&lt;p&gt;經過幾個月的社會適應訓練，逃離北韓的智娜搬進首爾一間小公寓，開始新的人生。為把父親接來南韓，她需要錢，但無論她多麼努力，歧視的問題讓她在工作上處處碰壁。一天，經紀人介紹她到一家拳擊館當清潔人員。看著許多年輕又自信的女拳擊手，智娜覺得熱血沸騰……&lt;/p&gt;</t>
+          <t>&lt;p&gt;久未聯絡的強爸突然拜訪狗熊嶺，打破光頭強原本平靜的生活。向來嚴厲的強爸一反常態，對光頭強噓寒問暖。但關係未能緩和，反而導致父子矛盾的爆發。爭吵中，光頭強無意間觸碰到神秘機器，熊大、熊二、光頭強被瞬間縮小！能使身體復原的機器也被不知情的強爸帶走。三人踏上了尋找強爸與機器的探險旅程。變小的身體、處處受限的能力、充滿阻礙的陌生世界，讓冒險的路途充滿荊棘。此時，一個舉止神秘的女生物學家突然出現，打破了森林和小鎮的寧靜，並帶出一系列神秘事件......&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/SDGs5性別平權/SDGs8工作及經濟/學習單/性平教育/生涯規劃/社會議題/自我成長/運動熱血/韓語</t>
+          <t>SDGs15保育陸域/SDGs17多元夥伴/兒童親子/動作冒險/國語/學習單/家庭教育/環境教育</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L273" t="inlineStr">
         <is>
-          <t>2024-02-01 00:00:00</t>
+          <t>2022-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>謝謝你愛過我</t>
+          <t>巫師靈不靈！？</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Babyteeth</t>
+          <t>Daemuga：The Great Shaman Song</t>
         </is>
       </c>
       <c r="C274" t="n">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>夏儂莫菲</t>
+          <t>李翰鐘</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>托比華勒斯/班曼德森/艾絲戴維斯/艾莉莎斯坎倫</t>
+          <t>徐智瑜/朴星雄/柳炅秀/梁炫民/鄭敬淏</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>&lt;p&gt;癌症末期的高中少女蜜拉，有疼愛她的父母願意陪她走完人生最終旅程，但青春期仍懷著少女心的她，一場突如其來的邂逅改變了她的餘生。摩西，一名玩世不恭的小毒販讓蜜拉無可救藥愛上他，甚至決心要跟他談生命裡第一次的初戀，而正當蜜拉的父母還沒搞清楚狀況時，她卻堅持要與摩西同居，最後四人被迫住在同個屋簷下，而這變化擾亂了全家人的安定生活。兩個懵懂無知的少男少女，從不打不相識到真心相愛後，最終摩西也與蜜拉父母融化掉彼此的隔閡，正當大家都以為這兩小無猜的愛情會順利時，蜜拉身體卻越來越差，讓死亡的倒數計時也步步逼近…究竟，他們的愛情能夠戰勝疾病和死亡嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;SHOW TIME！三名通靈巫師上演大鬥法 菜鳥巫師辛男（柳炅秀 飾）進到巫師學院速成班，原想藉此翻身，沒想到一事無成的他僅能靠著訛詐來勉強度日，某天他接獲客戶的需求前去通靈，卻誤打誤撞揭發了一樁謀殺案，還讓自己身陷險境。另一頭巫師學院的天才巫師清潭少爺（梁炫民 飾）發現了異狀，試圖帶領辛男脫困，才發現這一切似乎與黑幫孫益秀（鄭敬淏 飾）有關。而傳說中的惡魔巫師馬成俊（朴星雄 飾），為了守護心愛的人不得不替孫益秀做事。 三名巫師在一場召喚亡靈的招魂儀式上展開對決。而串起三人的，是一首名為「大巫歌」的古老神秘旋律……。誰，才是地表最強薩滿？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/家庭教育/情感教育/愛情/生命教育/社會議題/英語</t>
+          <t>SDGs16和平正義/SDGs17多元夥伴/喜劇/綜合領域/警匪犯罪/韓語</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L274" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>薄荷糖：數位修復版</t>
+          <t>指考風暴</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Peppermint Candy</t>
+          <t>The Exam</t>
         </is>
       </c>
       <c r="C275" t="n">
-        <v>130</v>
+        <v>90</v>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>李滄東</t>
+          <t>休卡阿敏科基（修卡阿敏科基）</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>文素利/薛耿求</t>
+          <t>凡妮雅薩拉/史汪阿圖夫/海珊哈桑阿里/艾雯賈瑪/霍西亞納瓦伊</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>&lt;p&gt;韓國重量級名導李滄東「綠色三部曲」之一 英國《衛報》評為「20大韓國經典電影」 如果人生可以倒退，一切都能重新來過嗎？ 在千禧年前夕，金英浩（薛耿求飾）依約到了年少時同伴們的河邊聚會，他們曾在這裡各自訴說夢想，也是金英浩與暗戀已久的初戀情人尹順林（文素利飾）擁有最美好回憶的地方。但景物依舊，金英浩卻完全變了一個人，他在過往朋友們眾目睽睽下，站到了鐵軌上尋短，痛苦大喊：「我想回到過去！」。故事以他的死亡開始倒敘展開，五年前、十多年前、二十年前…曾經意氣風發的少年歷經風霜，命運的峰迴路轉讓他成了自己不想成為的人。&lt;/p&gt;</t>
+          <t>&lt;p&gt;年輕的羅珍正因未婚夫的突然消失心碎不已，恐影響到即將到來的入學考試，而她長年困在黯淡婚姻生活的姊姊希蘭，知道考上大學是妹妹人生唯一的機會，如果失敗父親可能就會安排她隨便嫁個不愛的男人，當個無聊的妻子，落得跟她一樣的命運，於是希蘭決定不計代價，也要讓妹妹順利通過考試，然後兩姊妹不知道的是，這件事遠比她們想像得更複雜，牽涉層面更大，兩人也必須承受來自家庭、學校、社會的強大壓力，而一步錯，步步錯……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>無</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs8工作及經濟/SDGs9工業及建設/人權法治/商業金融/婚姻關係/愛情/政治/歷史傳記/生命教育/社會議題/經典修復/韓語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs4優質教育/SDGs5性別平權/庫德語/性平教育/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/性平影展</t>
         </is>
       </c>
       <c r="L275" t="inlineStr">
         <is>
-          <t>2024-07-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>寶島大夢 數位修復版</t>
+          <t>愛的缺口</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Bodo</t>
+          <t>Love According to Dalva</t>
         </is>
       </c>
       <c r="C276" t="n">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>黃明川</t>
+          <t>艾曼紐妮可</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>寶島/曾文邦/林文義/林明和/涂英明/石南華/蔡逸/黃怡晏/黃至琦/黃鋐彬</t>
+          <t>亞歷克西斯曼尼蒂/芬達吉拉西/賽達薩姆森</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在荒涼離島上，士兵阿奇的長官黃連長被子彈射殺，於此同時，有另一位士兵藝三攜械逃亡。在尋獲屍體後，阿奇拾獲黃連長的畫冊，圖中出現種種激起阿奇慾望的詭異圖像，令阿奇想起愛慕的女子康華，她曾是黃連長的情人，如今卻成為營長的禁臠。在連長塗鴉中，阿奇踏入真實與虛幻的邊界，游移其中，追尋不存在的鬼魂，就在九零年代臺灣，他墜入的是一場沒有戰爭的噩夢，連長的聲音在其中迴盪：敵人沒有真正來過，卻又像是已將抵達。&lt;/p&gt;</t>
+          <t>&lt;p&gt;打扮得性感嫵媚的黛兒娃，其實只有12歲。失婚的父親長期把她關在家裡，不讓她與外界接觸。一個晚上，警方破門而入，將她帶到收容所。錯愕的黛兒娃無法接受與父親分別，但也束手無策。黛兒娃在收容所結識了室友薩米雅和社工傑登。與他們相處後，她才慢慢發現，原來父親給予她的「愛」是有違倫理的。在社工與室友的扶持下，黛兒娃努力揮別過去，找回自己失去的童真。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>SDGs3健康與福祉/SDGs5性別平權/家庭教育/性平教育/法語/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
           <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>我可能不會變瘦</t>
+          <t>精靈．女巫．魔法書</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Chubby Drums</t>
+          <t>Hui Buh and the Witch’s Castle</t>
         </is>
       </c>
       <c r="C277" t="n">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>雅美拓能</t>
+          <t>賽巴斯汀尼恩曼</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>伊娃馮德古/泰斯羅莫/露絲哈弗柯特/馬賽慕斯特/麥可尼爾斯</t>
+          <t>克里斯多夫馬利亞赫斯特/卡門瑪雅安東尼/夏洛特史瓦布/奈莉霍夫曼/瑞克卡瓦尼安/米娜棠德/馬努盧布夫斯基/麥可赫比格</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>&lt;p&gt;卓姆是非常活潑開朗的孩子，他很誠實，只不過有點胖，他跟家人搬到瘦子鎮之後，原本快樂的生活全都走樣了，他父親在當地開了一間餐廳，但是在瘦子鎮，大家都很不愛出門，而且沒有胖子。卓姆在愛上全鎮最瘦的麗芙後，想盡辦法要討她的歡心，他要讓這裡的人看見他的內心真正的美。&lt;/p&gt;</t>
+          <t>&lt;p&gt;幽靈嗚怖已經在布格堡陰魂不散五百多年。國王尤力早已看膩他那差勁的嚇人伎倆。一天，一位叫奧菲麗的小女巫突然登門造訪，說自己是嗚怖的外甥女，希望嗚怖可以和她一起去救她母親。奧菲麗身上有一本死靈之書，嗚怖覺得這本魔法書可以實現自己的夢想，於是想法設法偷走這本書。只不過，邪惡的女巫惡拉比他更想奪得死靈之書。在奧菲麗的哀求下，國王尤力和嗚怖陪她一起踏上危險的旅程。他們必須到女巫林請求善女巫荻安朵的協助，才能打敗惡拉。而此時，嗚怖也被迫在友情與夢想之間做出抉擇……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>荷蘭語</t>
+          <t>中文/德語</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/健體領域/學習單/情感教育/愛情/自我成長/荷蘭語</t>
+          <t>SDGs17多元夥伴/兒童親子/各類改編/國語/德語/情感教育/科幻奇幻/自我成長</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L277" t="inlineStr">
         <is>
-          <t>2021-06-03 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>野夏天</t>
+          <t>打開名為家的門</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Summer</t>
+          <t>I Am Home</t>
         </is>
       </c>
       <c r="C278" t="n">
-        <v>114</v>
+        <v>93</v>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>蘇哲賢</t>
+          <t>朴濟範</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>劉育仁/李丞展/李日詹/林暉閔/王渝屏/王禹舒/耿樂/藍皓東/詹牧/陳以文/陳嘉樺（Ella）/黃瀞怡（小薫）</t>
+          <t>姜信一/李裕英</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>&lt;p&gt;知名作家吳又立、落魄前馬拉松選手高繼書，和一群跑隊的少年，命中注定般的相遇。吳又立跟隊採訪，踏入高繼書不堪的過往，從他出任即將解散的高中跑隊，讓一群因為各種原因加入的少年人生產生了波瀾。接連不斷的選擇使所有人陷入無法擺脫的漩渦中。他們要怎麼與彼此、與自己和解？&lt;/p&gt;</t>
+          <t>&lt;p&gt;恩書是報社編輯，獨自在首爾生活，正努力找房子。她的父親進哲是一名24小時營業的鎖匠，獨自住在仁川的老家。恩書沒想到自己會搬回家鄉和父親生活。她在那裡重拾家族記憶，而一生都為別人開鎖的父親，也因為恩書的關係，逐漸打開自己的心房。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/SDGs4優質教育/健體領域/友情/國語/學習單/情感教育/校園/生涯規劃/自我成長/運動熱血</t>
+          <t>SDGs11永續城鄉/學習單/家庭教育/情感教育/療癒溫馨/社會議題/韓語</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
-          <t>2024-07-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>想再聽見你</t>
+          <t>東京貴族女子</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Voices in the Wind</t>
+          <t>Aristocrats</t>
         </is>
       </c>
       <c r="C279" t="n">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>諏訪敦彥</t>
+          <t>岨手由貴子</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>三浦友和/西島秀俊/西田敏行</t>
+          <t>佐戶井賢太/山下莉緒/山中崇/水原希子/津嘉山正種/石橋桂/石橋靜河/篠原友希子/銀粉蝶/門脇麥/高橋瞳/高良健吾</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>&lt;p&gt;311大地震襲擊了日本東北地區，伴隨而來的海嘯奪走了小春一家人的生命，當時小春年僅9歲，是他們家中唯一的生還者。今年17歲的小春與阿姨一起住在廣島，廣島離她的家鄉岩手縣很遙遠，自從311事件之後小春就再也沒有回去過。有一天，小春放學回家後發現阿姨倒在廚房，送醫急救後，看著昏迷不醒的阿姨，小春忽然覺得她可能會失去所有她愛的人，她突然有股衝動想回到自己的家鄉。小春不知不覺地踏上前往岩手縣的路，沿途遇到許多熱心人士的協助，很多人也在311地震中失去親人，彼此分享著各自的故事，找到慰藉。這趟旅程是否能讓小春找回失去的自我呢…&lt;/p&gt;</t>
+          <t>&lt;p&gt;在同一片天空下，有著不同的人生際遇──。 出身名門望族的榛原華子（門脇麥飾）在27歲時被男友甩了，眼看朋友們一個一個都結婚了，視結婚為人生成就的她，著急的安排一場又一場的相親，她終於遇到了門當戶對的律師青木幸一郎（高良健吾飾）。而在東京的另一個地方，有一位靠著自己努力考上名校慶應大學的時岡美紀（水原希子飾），但因家境不好，無法支付私立大學高額學費而輟學，在東京辛苦的賺生活費，但以前大學同學幸一郎一直和她有著糾纏不清的感情，兩個女孩因幸一郎相遇，開始審視自己的人生，展開尋找自我之途。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
           <t>日語</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs3健康與福祉/情感教育/日語/生命教育/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs5性別平權/SDGs8工作及經濟/友情/性平教育/情感教育/日語/生涯規劃/自我成長</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/新生影展</t>
         </is>
       </c>
       <c r="L279" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>青凪大學體育會航空部劇場版</t>
+          <t>傳統小鎮-美濃 數位修復版</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Blue Thermal</t>
+          <t>Fragrant Formosa - Meinung, A Town Cherishing Tradition</t>
         </is>
       </c>
       <c r="C280" t="n">
-        <v>104</v>
+        <v>25</v>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>橘正紀</t>
-[...6 lines deleted...]
-      </c>
+          <t>謝佳雄</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr"/>
       <c r="G280" t="inlineStr">
         <is>
-          <t>&lt;p&gt;高中時期只知道打排球的都留環，對於去東京上大學有美好的憧憬，總幻想著要談一場「閃閃動人的戀愛」，然而在她入學當日，竟意外弄壞了航空社團一架滑翔機的機翼，就在她為了補償損失而輾轉成為社員後，目睹了隊長倉持潤駕駛滑翔機在天空飛起的瞬間，也讓都留環被空中美麗的景色所震懾。&lt;/p&gt;&lt;p&gt;儘管都留環逐漸對天空的世界感到著迷，過去的陰影創傷卻讓她踟躕不前，在跨過心魔努力學習飛翔的技巧後，她還得面對嶄新對手的重重挑戰。都留環就這樣帶著大家的期盼與夢想飛上天際，她與她那群愛上天空的朋友們，能夠衝破烏雲，找到那神奇的「晴空熱流」嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;電視紀錄片「芬芳寶島」系列。&lt;/p&gt;&lt;p&gt;三百年前，客家人來到美濃落地生根，即使在現代化衝擊下，依然保存著古老傳統行業；本片自油紙傘製作方式詳細介紹起，再帶到菸草種植，在山水田埂間，帶我們看見美濃這個傳統小鎮樸實之美。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/友情/日語/生涯規劃/自我成長</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片/新生影展</t>
+          <t>亞洲片/國片/影視聽中心/紀錄片</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>車牌仔</t>
+          <t>他們在島嶼寫作Ⅲ 我記得</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Bus stop, Love stayed</t>
+          <t>I Remember</t>
         </is>
       </c>
       <c r="C281" t="n">
-        <v>89</v>
+        <v>124</v>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>郝心瑩</t>
+          <t>林俊頴</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>尹馨/曾少宗</t>
+          <t>朱天心/朱天文</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>&lt;p&gt;人生就像坐上一班公車，你永遠可以選擇下車的站牌 一場婚宴張燈結綵喜氣洋洋、大師傅吆喝著注意爐灶火侯，庭院人聲歡騰共同慶祝著。另一邊的新娘房中，一位白髮蒼蒼的阿嬤害羞的看著鏡中的自己，到現在她還不敢相信自己就是今天的主角，因為這場她期待的婚禮已經足足遲了45年之久。門扉悄悄的被開啟，迎面而來的是，同樣一頭斑斕、臉上歲月痕跡鑿鑿、但卻洋溢著幸福微笑的老新郎……&lt;/p&gt;</t>
+          <t>&lt;p&gt;稿紙糊成的文學朱家，孕育出嗜字如命的傳奇姊妹——朱天文、朱天心。這對姊妹雖同根共生，但各憑本事在稿紙格線攻城占地，建立起風格殊異的強大文學國度。 姊姊朱天文在內斂靜氣中帶有高度敏銳的感知力，繼承父親朱西甯的書寫態度，不斷試探文風的翻新與可能，是鍊字成金的先知女巫；因發表〈小畢的故事〉與導演侯孝賢結識並長年合作，文學創作牽引她跨足電影第二人生，劇作數度叩關金馬獎與各大國際影展。 妹妹朱天心，一身俠氣、浪漫直率，高中時期寫就的《擊壤歌》是青春世代必讀的自由宣言，如野火燎原般燃起閱讀風潮；她筆下有都市街弄裡漫遊觀察的感觸，也聚焦社運參與、族群認同的議題，時間雖淘洗歷史，但她的記憶明亮，以筆刻下的都算數。 《我記得》由小說家林俊頴執導，以長年友人的貼身視角，紀錄朱家姊妹的成長軌跡，從桂花樹下的家作為記憶的場景出發，在此雙姝少年師承胡蘭成、廣交才俊創立《三三集刊》。鏡頭隨著她們的腳步移動，走訪鳳山眷村故居，渡海祭拜東京胡墓，談笑間分享對彼此作品的見解，也錄下她們穿梭街頭巷尾照顧流浪貓的身影。姊妹倆在片中毫無保留地坦露內心，展現文學成就背後，如同常人一般隨性親和、溫暖立體的生活光景。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs5性別平權/國語/婚姻關係/家庭教育/愛情/生涯規劃/臺語</t>
+          <t>SDGs8工作及經濟/各類改編/家庭教育/歷史傳記/生涯規劃/真人真事改編/自我成長/英文字幕/藝術領域</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/性平影展</t>
+          <t>亞洲片/國片/性平影展/紀錄片</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>我的鬼家人</t>
+          <t>安妮要自由</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Our Ghosts</t>
+          <t>Angry Annie</t>
         </is>
       </c>
       <c r="C282" t="n">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>亞歷山德羅卡皮塔尼</t>
+          <t>布朗蒂妮勒諾瓦</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>亞歷山德羅哈伯/保羅皮爾伯/哈妲絲亞容/米歇爾瑞恩蒂諾</t>
+          <t>印蒂雅海爾/綺塔韓羅特/羅斯瑪麗斯坦德利/羅蕾卡拉米</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>&lt;p&gt;瓦萊里奧無法負擔房租而被房東逐出公寓，苦無棲身之處的他只好和六歲兒子偷偷住在公寓閣樓中。每當有新房客入住，他們就會裝神弄鬼，企圖嚇走新房客，好讓他們能夠搬回樓下。對卡洛來說，這只是一個遊戲，讓他忘卻貧窮和沒有母親的窘境。父子倆的伎倆向來奏效，直到遇到米麗安和她的女兒艾瑪。她們為了逃離施虐的丈夫而搬進來。巧的是，米麗安完全不怕鬼…&lt;/p&gt;</t>
+          <t>&lt;p&gt;真人真事改編 故事發生在1974年的法國農村，意外懷孕的安妮是名職業婦女，她有兩個正值青年的小孩。她剛好遇上了「提倡墮胎與避孕自由的民間團體MLAC」，該團體的成員與醫生為女性提供免費又安全的墮胎手術，卻被視為非法。漸漸地安妮也開始加入這場解放運動的戰役，而這為她的人生帶來了新的意義。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/家庭教育/義大利語/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/人權法治/各類改編/性平教育/法語/生命教育/真人真事改編/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L282" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>傳奇81分：柯比布萊恩</t>
+          <t>第一爐香</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>The Legend of the 81-Point Game</t>
+          <t>Love After Love</t>
         </is>
       </c>
       <c r="C283" t="n">
-        <v>72</v>
+        <v>140</v>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>約翰尼斯古德根斯特</t>
+          <t>許鞍華</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>喬伊格雷厄姆/喬希鮑威爾/山姆米契爾/布賴恩庫克/德溫格林/斯馬什帕克/查克斯威斯基/肖恩威廉士</t>
+          <t>俞飛鴻/尹昉/張佳寧/張鈞甯/彭于晏/梁洛施/白冰/秦沛/范偉/馬思純</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>&lt;p&gt;柯比布萊恩被公認是史上最優秀的籃球員之一，他整整20年的職涯效力於洛杉磯湖人隊。綽號「黑曼巴」的柯比在球場上勢不可當，猛攻對手的防守，甚至在單場比賽中拿下81分的紀錄。本片回顧2006年1月22日這場奇蹟之夜的幕後花絮，分析湖人隊在半場落後18分的情況下，還能戰勝多倫多暴龍隊，以及科比是如何用任何戰術都擋不住的狀態。無論場內或場外，他永遠都是大家心目中最偉大的球員之一。&lt;/p&gt;</t>
+          <t>&lt;p&gt;傳奇作家張愛玲成名作《沉香屑．第一爐香》改編 上海女學生葛薇龍（馬思純 飾）來香港求學，投靠姑媽梁太太（俞飛鴻 飾），卻反被梁太太利用，把她當作餌誘吸引男人，葛薇龍漸漸沉迷在紙醉金迷中。後來她被花花公子喬琪喬（彭于晏 飾）吸引，為了繼續過聲色犬馬的上流社會生活，不惜出賣自己的靈魂，費盡心機嫁給了喬琪喬，最終淪為姑媽梁太太和喬琪喬斂財的工具。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>健體領域/歷史傳記/生涯規劃/英語/運動熱血</t>
+          <t>SDGs10減少不平等/SDGs5性別平權/各類改編/品德教育/商業金融/國語/多元文化/愛情/藝術領域</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L283" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>費爾的旅程</t>
+          <t>芭蕾奇緣</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Phil’s Journey</t>
+          <t>Ballerina</t>
         </is>
       </c>
       <c r="C284" t="n">
         <v>90</v>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>陳勇瑞</t>
+          <t>艾瑞克桑默/艾瑞克華倫</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>費爾車諾高夫斯基</t>
+          <t>丹恩迪漢/卡莉蕾傑普森/宋昱璁/李昀晴/林沛苓/梅狄齊格勒/楊凱凱/艾兒芬妮</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1998年紐西蘭人費爾來臺灣尋找不知所蹤的心愛兒子。遍尋不著愛子的錐心之痛，卻在異鄉被溫暖的加油鼓勵逐漸撫平。感念在臺灣獲得的善意，921地震後，他又再次回到臺灣，以一己之力幫助那些曾經幫助過他的人。一個異國的父親，在最困難的時候，被臺灣人的愛扶起，而當臺灣有難時，他也感念的回報。&lt;/p&gt;</t>
+          <t>&lt;p&gt;孤兒費莉西從小就懷著跳舞的夢想。她計畫和她想成為發明家的死黨維克多，一起逃離孤兒院，離開這個位於布列塔尼的小鎮，前往花都巴黎追尋跳舞的夢想。在連巴黎鐵塔都尚未建成的19世紀末，巴黎被喻為所有事物都充滿無限希望的夢想之都！費莉西下定決心要進入舞蹈學院修習芭蕾，在出現了強勁的芭蕾高手、愛慕他的王子…等一連串的阻礙與冒險後，費莉西究竟能否實現她最瘋狂的夢想─成為首席芭蕾舞伶，並站上巴黎歌劇院的舞台舞出真我呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/SDGs3健康與福祉/國語/情感教育/生命教育/療癒溫馨/自我成長/臺語/英文字幕/英語</t>
+          <t>SDGs8工作及經濟/兒童親子/學習單/生涯規劃/療癒溫馨/英語/藝術領域/音樂歌舞</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L284" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>山的那一邊</t>
+          <t>魔法少女歐拉：學校的秘密</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Hidden Treasures in the Mountain</t>
+          <t>The Academy of Magic</t>
         </is>
       </c>
       <c r="C285" t="n">
-        <v>113</v>
+        <v>90</v>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>王道南</t>
+          <t>尤根庫賓</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>何林駿/小薰/撒基努/蘇達</t>
+          <t>傑米森普萊斯/格蘭特喬治/班迪斯金/菲麗絲山普勒/蘿拉斯塔爾/邁克奧倫斯坦/麥可強斯頓</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>&lt;p&gt;充滿正義感的巡山員心嵐（小薰 飾）對平淡工作感到有志難伸的無力，想離開此地。但曾是盜木山老鼠的阿德（蘇達 飾）死纏爛打，說服心嵐與他的獵人好友都瑪斯（撒基努 飾）一起上山，尋回之前偷偷藏起來的珍貴檜木。3人在山上意外遇到藝術家派大星（何林駿 飾），為了阻止他自殺，只能拖著他往山上爬。他們好不容易爬到了藏檜木的地方，心嵐狠下心來取締阿德非法盜木，而暗中跟著他們的山老鼠也現身想要搶檜木，眾人在山上僵持不下，這場旅程要如何順利落幕呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;歐拉在養母的家鄉蘋果谷長大，她性格剛毅，擇善固執。某天，歐拉為了阻止失控衝向她和養母的推車，意外發現了自己的魔法天賦。在養母的支持下，歐拉決定前往魔法學校學習。在學校，郎伯特老師對歐拉並不友善，其他同學也輕視她，但她還是盡最大努力要成為一名魔法師。直到一天，歐拉偷偷跟著行蹤總是神祕的同學尚恩，來到舊圖書館的禁忌之地，竟發現學校隱藏著可怕的祕密，她有辦法突破重圍，揭開真相嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/SDGs16和平正義/原住民語/喜劇/國語/社會議題</t>
+          <t>SDGs17多元夥伴/兒童親子/國語/科幻奇幻/英文字幕/英語</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>劇情片/國片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L285" t="inlineStr">
         <is>
-          <t>2021-12-29 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>貓狗大亂鬥</t>
+          <t>他們在島嶼寫作Ⅲ 願未央</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Cat and Dog</t>
+          <t>Unfulfilled Dreams</t>
         </is>
       </c>
       <c r="C286" t="n">
-        <v>86</v>
+        <v>114</v>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>蕾米柯里希</t>
+          <t>朱天文</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>法蘭克杜波斯科/菲力普拉紹/蕾米柯里希</t>
+          <t>劉慕沙/朱西甯</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>&lt;p&gt;莫妮卡是網紅貓咪「狄娃」的主人，傑克是一名小偷，他偷了一顆價值連城的紅寶石，而這顆寶石不慎被一條流浪狗「七七」吞下，在一連串不幸的事件中，莫妮卡和傑克與他們的寵物分開，一場從蒙特婁到紐約的瘋狂公路之旅就此展開，不相干的兩組人馬，男人與狗、女人與貓就此搭上了線，人類急著尋找他們的毛小孩，寵物則要試著自力更生，他們不知道的是一名叫布蘭特的警察，無論如何都要把紅寶石搶到手…&lt;/p&gt;</t>
+          <t>&lt;p&gt;平凡的桂花樹下人家，塵封著父親小說家朱西甯與母親翻譯家劉慕沙的書信，他們的情書非情書，還題下「唯有文學，不能平凡」的鴻鵠大志，一個隨國軍來台的軍人，與本省籍的醫生千金，在歷史交會點寫下深刻愛戀。 朱西甯致力於小說創作，不斷突破自我風格，創新小說題材與寫作語言；劉慕沙從事日本文學翻譯，引介日本大家新視野，這對相互扶持的伴侶，為文學私奔、也為文學獻身。電影紀錄兩人從相識相戀的緣分，到抵抗外在壓力邁向婚姻的結合，撐起一個稿紙糊成的家，同時結交各路友人才俊，將文學作為一生燃燒的核心志業。他們寫故事，也成為故事，手中的筆總在第一線，與精彩的人生緊緊相依。 朱家三個女兒將父母著作與兒時記憶對接，朗讀他們年輕時往來的書信，彷如一千零一夜，家的記憶源流翻箱倒櫃，褪色的時光傾瀉而出。 《願未央》由長女朱天文首執導演筒，偕同侯孝賢領銜的劇組班底，拍攝團隊遠赴中國探親、走訪台灣舊居，並透過珍貴的家族照片與難得的豐富史料，呈現出這個絕無僅有的文學家族開枝散葉的歷程。他們將生活過得簡樸，但對於文學終其一生不能平凡的大願，依然在第二代女兒的紙筆中虔誠地追逐著。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>中文/法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>動作冒險/喜劇/國語/法語/英文字幕</t>
+          <t>SDGs8工作及經濟/各類改編/愛情/歷史傳記/真人真事改編/英文字幕/藝術領域</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/國片/性平影展/紀錄片</t>
         </is>
       </c>
       <c r="L286" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>月光大俠 數位修復版</t>
+          <t>死亡簡訊</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Moonlight Superman</t>
+          <t>Climbing</t>
         </is>
       </c>
       <c r="C287" t="n">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>小林悟/邵寶輝（邵羅輝）</t>
+          <t>金惠美</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>凱音/吳小惠/吳敏/吳炳南/周萬生/太郎/小林(吳彬)/康明/李棠華特技團/柯佑民/柳青/桂治邦/楊渭溪/江青霞/王勇/蘇真平/許木火/賴德南/金燕/陳淑貞/陳財興/飛虎魔術團</t>
+          <t>具智媛/朴宋怡/朴朱光/金敏智</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>&lt;p&gt;神龍俠三部曲&lt;/p&gt;&lt;p&gt;《神龍飛俠》續集&lt;/p&gt;&lt;p&gt;台日合璧，日本名導 小林悟 X 台語片先驅 邵寶輝（邵羅輝）&lt;/p&gt;&lt;p&gt;台灣特攝電影的鼻祖，台語電影史上僅有的特攝片&lt;/p&gt;&lt;p&gt;「李棠華特技團」擔綱演出，特技拍攝奇情偵探台語超級動作片&lt;/p&gt;&lt;p&gt;改編自日本特攝《神探黑旋風》（まぼろし探偵）電影系列&lt;/p&gt;&lt;p&gt;宇宙黨徒為了獲得「金燈座」，綁架了董事長的孫女與養女姊妹，作為籌碼與三林君交易。相約公園之際，卻遭一名陌生男子介入，引發了不可收拾的槍戰；另一方面，異地來訪的飛虎魔術團準備著號稱刀槍不入的詭異表演，吸引眾人目光，伴隨著近日頻頻發生的兒童誘拐事件，歹徒行蹤成謎，讓警方束手無策。自稱少年偵探隊的三名男孩目睹了怪盜犯罪的過程，因而被擄走，三林君碰巧聽見了呼救聲，化身成月光大俠誓言將其救回。原來，魔術團背後也與怪盜黨徒有著密不可分的關鍵線索……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;職業攀岩選手崔世賢，在世界攀岩錦標賽舉行前，發現自己懷孕了。但參加比賽是她長久以來的夢想，這讓她想擺脫成為母親的職責。然而就在這時候，她收到「自己」傳來的簡訊，這個「自己」似乎在未來發生車禍後過著相當不同的人生，而最重要訊息是希望她保住肚子裡的孩子。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
-          <t>動作冒險/各類改編/經典修復/臺語/警匪犯罪</t>
+          <t>SDGs3健康與福祉/懸疑驚悚/科幻奇幻/韓語</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L287" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>女孩們的夏日浮光</t>
+          <t>黑貓魯道夫</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Short Vacation</t>
+          <t>Rudolf the Black Cat</t>
         </is>
       </c>
       <c r="C288" t="n">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>徐韓率/權珉杓</t>
+          <t>榊原幹典/湯山邦彥</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>朴昭貞/薛時沇/裵姸祐/韓松熹</t>
+          <t>井上真央/八島智人/劉如蘋/吉田新太/曹冀魯/水樹奈奈/鈴木亮平/陳凱莉/陳彥鈞/黃天佑</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在探索世界盡頭時，我們意外的長大了！ 四名攝影社的國中生，從老師那裡獲得一台膠捲相機。老師請她們在暑假時，拿著這台相機拍攝有關「世界盡頭」的照片回來。就在她們討論哪裡才是世界盡頭時，其中一名女孩提議，她們可以搭乘火車到最後一站。&lt;/p&gt;</t>
+          <t>&lt;p&gt;黑貓魯道夫與最愛的主人理惠住在一起，某天牠為了逃離魚店老闆的追打而意外跳上長途貨車，不知不覺來到了大都會－東京。牠在那裡邂逅了讓所有貓都畏懼、看得懂人類文字的街貓老大可多樂。找不到回家方向的魯道夫，只能跟著深諳街頭生存之道的可多樂，展開一段流浪貓的冒險生活…。究竟魯道夫能不能回到理惠的懷抱呢？可多樂又隱瞞了什麼不為人知的秘密？邀請大家跟著這群流浪貓們，一同探尋這個危機四伏的人類世界，盡情暢遊在溫暖動人的萌貓國度吧！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文/日語</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/友情/情感教育/療癒溫馨/綜合領域/自我成長/韓語</t>
+          <t>SDGs15保育陸域/兒童親子/動作冒險/國語/學習單/日語/環境教育/生命教育/療癒溫馨/社會議題</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/動畫片/萌獸影展</t>
         </is>
       </c>
       <c r="L288" t="inlineStr">
         <is>
-          <t>2024-05-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>廢校大作戰</t>
+          <t>破碎的瞬間</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>SOS：Save Our School</t>
+          <t>My Blood &amp; Bones in a flowing Galaxy</t>
         </is>
       </c>
       <c r="C289" t="n">
-        <v>90</v>
+        <v>127</v>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>凱琳梅爾/哈金佐哈尼</t>
+          <t>SABU</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>DISIZ/亞恩帕潘/吉爾貝梅吉/安奈德羅贊/拉奇妲布拉克尼/拉斐爾奎納/莫拉德布達烏德/萊奧妮西馬加/賽巴斯丁夏撒那</t>
+          <t>中川大志/井之脇海/北村匠海/原田知世/堤真一/木野花/松井愛莉/清原果耶/矢田亞希子/石井杏奈</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>&lt;p&gt;賈克普維小學坐落於巴黎郊區的塞納聖但尼省。目前這所學校備受威脅，因為一所全新亮麗的學校將要設立在它旁邊。校長札希亞擔心會失去僅存的文化多樣性，因此決定與一位年輕且足智多謀的老師瑪莉昂合作，設立郊區第一所「綠色學校」，吸引更多當地的新居民。為了實現這目標，她們得跟一個不拘一格的團隊合作，而且這團隊還不怎麼環保！&lt;/p&gt;</t>
+          <t>&lt;p&gt;改編自原著小說《破碎的瞬間》 一段不尋常的愛戀，打破既定的觀念 正義感很强的高中生濱田清澄，拯救了「全校最討人厭」的藏本玻璃，不讓她被同學霸凌。清澄被玻璃的純真及智慧深深吸引，玻璃也因為清澄從黑暗中走出，漸漸敞開心房，兩人的關係也越走越近。然而，玻璃卻藏著一個不可告人的秘密。雖然清澄一心只想保護著玻璃，但命運的捉弄，危險也逐漸向他們逼近…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs13氣候行動/SDGs4優質教育/喜劇/情感教育/校園/法語/環境教育/自我成長/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs4優質教育/友情/各類改編/品德教育/情感教育/日語/校園/社會議題</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L289" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>關於我老婆寫的死亡筆記本</t>
+          <t>第三次求婚</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Everything Will be Owlright！</t>
+          <t>Yuni</t>
         </is>
       </c>
       <c r="C290" t="n">
-        <v>118</v>
+        <v>95</v>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>市井昌秀</t>
+          <t>卡蜜拉安迪尼</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>井之脇海/余貴美子/岸井雪乃/淺田美代子/香取慎吾</t>
+          <t>凱文阿爾迪洛伐/瑪麗莎安妮塔/迪馮斯阿迪亞/阿拉溫達基拉娜/阿斯瑪拉阿比蓋爾</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>&lt;p&gt;裕次郎與日和已結婚四年，從外人看來，他們簡直幸福得不得了，甜蜜的小倆口還養了一隻貓頭鷹「查理」。直到某天，裕次郎意外看見日和在「老公死亡筆記本」社群網站中的貼文，包括日和在內的人妻們都發了許多慘不忍睹的抱怨文。這件事讓夫妻倆開始產生嫌隙以致漸行漸遠，儘管兩人都想重修舊好，但至此之後每件事都亂了套…&lt;/p&gt;</t>
+          <t>&lt;p&gt;芸妮是位正值青春期的少女，聰明伶俐、喜歡紫色、夢想著上大學，但她家鄉有很多少女年紀還小時就出嫁了，學業也因此暫停。當兩名陌生且年長的男子向芸妮求婚時，她都拒絕了，親朋好友以流傳的習俗勸說她：一個女人只要拒絕三次求婚，就永遠結不了婚。當第三位男子向她求婚時，她備感壓力，這是傳聞中的最後機會，她必須對自己的人生做出選擇…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>印尼語</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
-          <t>婚姻關係/家庭教育/情感教育/日語</t>
+          <t>SDGs10減少不平等/SDGs4優質教育/SDGs5性別平權/人權法治/印尼語/性平教育/社會議題</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
         </is>
       </c>
       <c r="L290" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>奪冠</t>
+          <t>反正我就廢</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>LEAP</t>
+          <t>Zokki</t>
         </is>
       </c>
       <c r="C291" t="n">
-        <v>135</v>
+        <v>113</v>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>陳可辛</t>
+          <t>山田孝之/竹中直人/齊藤工</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>中國女子排球隊/吳剛/彭昱暢/白浪/鞏俐/黃渤</t>
+          <t>吉岡里帆/松田龍平/森優作/鈴木福</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>&lt;p&gt;女排隊從1981年首奪世界冠軍後，2008年北京奧運小組賽，傳奇球員郎平擔任美國隊教練，對上昔日好友陳忠和所帶領的隊伍。2013年，郎平正式再次掛帥執教，帶領隊伍進入全新階段。2016年里約奧運生死攸關的戰鬥，紀錄幾代女排人歷經浮沉卻始終不屈不撓、全力拼搏的傳奇經歷。&lt;/p&gt;</t>
+          <t>&lt;p&gt;三位重量級影人聯手改編天才漫畫家大橋裕之早期作品，將數個短篇故事串起，打造趣味橫生的小品故事。 中年怪咖突然想帶著睡袋與撿到的色情書刊一路向南；高二小宅男唯一的朋友是個一心想死的少年；廢柴老爹帶著兒子夜襲高中校園偷沙袋居然遇到鬼？還有一個在DVD出租店打工的孤獨青年。平凡而細瑣，但仍充滿靈魂的小故事，看似漫不經心，卻無縫組成如拼布般多彩而親切的篇章。在庶民日常間提煉日系的乾燥幽默，無以名狀的神來之筆，讓人嘴角不爭氣地上揚。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/健體領域/友情/各類改編/國語/歷史傳記/真人真事改編/運動熱血</t>
+          <t>SDGs3健康與福祉/各類改編/品德教育/喜劇/日語/療癒溫馨/綜合領域/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L291" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>哈勇家</t>
+          <t>漩渦</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>GAGA</t>
+          <t>Vortex</t>
         </is>
       </c>
       <c r="C292" t="n">
-        <v>111</v>
+        <v>142</v>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>陳潔瑤</t>
+          <t>加斯帕諾埃</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>嵬浪．斗力/張祖鈞/李瑄/林亭莉/林孟君/林詹珍妹/法愛/洪金輝/辛甘/陳宇/陳德清/黃信赫/黃智靖/黃瀞怡（小薫）/黃鐙輝</t>
+          <t>法蘭西絲勒布倫/艾歷克斯魯茲/達利歐阿基多</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>&lt;p&gt;三代同堂的哈勇一家，阿公是家族的精神支柱，一直奉行泰雅傳統「GAGA」，孫女阿莉（林亭莉 飾）從紐西蘭打工兩年，剛回家不久，阿公就在睡夢中過世。而阿莉的父親巴尚（洪金輝 飾）為了家中土地所有權的問題，不顧阿公生前的反對，決定參選鄉長，提升家族地位，同時，阿嬤發現阿莉竟然懷孕了，新的小生命即將來到哈勇家！然而巴尚參與的這場選戰，讓家族感情一夕凍結，如同高山上冬季的那一場雪。&lt;/p&gt;</t>
+          <t>&lt;p&gt;人生不過是曇花一現。&lt;/p&gt;&lt;p&gt;老夫妻共居一室，兩人逐漸衰老，卻各自擁有邁向生命終點的節奏。老太太精神退化而失語，兩人的兒子偶爾帶著年幼同頑皮的孫子來探望。一向硬朗的老先生卻因心臟病發而住院，老太太獨自回到家後，恍惚之間做出了驚人的決定……。&lt;/p&gt;&lt;p&gt;導演誠實回望自身的生命經驗，在近似紀錄片的鏡頭底下，老夫妻的生活時而超越或者受制於影片分割畫面形式，他們住在一起，也可以說，他們綁在一起，面對每一天輾壓在生命中與身體上，細緻綿長的溫柔與殘酷。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs3健康與福祉/SDGs8工作及經濟/原住民語/國語/學習單/情感教育/政治/英語</t>
+          <t>婚姻關係/情感教育/法語/生命教育/醫療議題</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L292" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>醉好的時光</t>
+          <t>瘋了！桂寶之三星奪寶</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Another Round</t>
+          <t>CRAZY. KWAI. BOO：SANXINGDUI SPIRITED AWAY</t>
         </is>
       </c>
       <c r="C293" t="n">
-        <v>117</v>
+        <v>101</v>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>湯瑪斯凡提柏格</t>
+          <t>王雲飛</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>拉斯蘭特/海倫娜韓宮諾曼/湯瑪斯博拉森/瑪莉亞鮑娜薇/蘇西伍德/邁茲米克森/馬格努斯米蘭</t>
+          <t>佟心竹/劉知否/山新/常文濤/李蘭陵/楊凝/瞳音</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>&lt;p&gt;面臨中年危機的高中老師馬汀，無論在工作或家庭都遇上瓶頸顯得有氣無力，只有與哥們喝上幾杯，才能稍加振作。他們偶然得知一項理論，主張人類體內本來就該存在0.05%的微量血液酒精濃度。若能適時買醉，必能恢復元氣、活力加倍，甚至更能敞開心胸、提高創造力。這群大叔於是受到鼓舞，決定展開一場「酒精研究計畫」，效仿邱吉爾、師法海明威，每日喝了再上。微醺的馬汀宛如迎來重生，酒精不僅讓他徹底擺脫以往的壓抑沉悶，說話變得風趣倜儻，就連學生的成績也為之帶動，哥們之間更是各個精氣神煥發、衝勁十足。但這項禁忌的實驗，終究還是解套不了現實生活的問題，逐漸走向失控的境界……&lt;/p&gt;</t>
+          <t>&lt;p&gt;桂寶誤闖入一個神秘的平行空間，古蜀金杖也因此不翼而飛。桂寶和朋友們被捲入一場離奇的奪寶風波，一個不為人知的千古之謎也逐漸浮出水面。最終，金杖回歸，桂寶也找到了屬於自己的寶藏。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>丹麥語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs4優質教育/丹麥語/健體領域/婚姻關係/情感教育/校園/生命教育/自我成長</t>
+          <t>SDGs17多元夥伴/兒童親子/動作冒險/國語/科幻奇幻</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>狄仁傑之九層妖樓</t>
+          <t>色情電影開麥拉</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Di Ren Jie Zhi Jiu Ceng Yao Lou</t>
+          <t>Shrieking in the Rain</t>
         </is>
       </c>
       <c r="C294" t="n">
-        <v>70</v>
+        <v>102</v>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>限制級</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>房映華/楊子鳴</t>
+          <t>內田英治</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>何沐蓉/崔冬辰/徐少強/杜約帝/趙文琪</t>
+          <t>大山真繪子/摩托拉世理奈/松本真理香/澀川清彥</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>&lt;p&gt;涼州府唐家九層妖樓接連出現恐怖怪狀，還嚇瘋了周邊的葛大爺。一時間，九層妖樓鬧妖的事情，傳得沸沸揚揚，人心浮動。為安撫人心，狄仁傑先是醫治好葛大爺，向他瞭解當晚的怪事，又親自到妖樓探查，只發現些人生活的痕跡，沒怪異的線索。狄仁傑帶著洪瑛、飄小果前往唐家，向唐家家主唐志遠詢問探查。唐志遠卻含糊其辭，神色怪異，引起狄仁傑的懷疑。沒得到線索的狄仁傑剛離開唐府，被唐家大小姐唐慕卿的侍女畫兒悄悄塞了封求救信…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;1988年，新人導演林花子正在拍她的第一部長片，這是一部情色電影「愛的盡頭」。當導演是花子從小的夢想，如今卻因為製片、劇組、演員等的種種問題而備感壓力，當要拍攝最高潮的情慾戲時更是狀況連連。更雪上加霜的是，還有電影審查員來找碴，花子覺得寓意深遠的重要幾幕必須被剪掉，才能避免淪為限制級。為了完成導演夢，花子是否會向死板、荒唐的電影制度所屈服呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/動作冒險/國語</t>
+          <t>SDGs5性別平權/SDGs8工作及經濟/性平教育/日語/生涯規劃/藝術領域</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>2023-06-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>汪汪保衛戰</t>
+          <t>兩人世界</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Pups Alone</t>
+          <t>Just the Two of Us</t>
         </is>
       </c>
       <c r="C295" t="n">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>艾力克斯梅金</t>
+          <t>藤本啟太</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>丹尼特瑞歐/傑瑞奧康奈爾/凱斯大衛/勞勃許奈德/杜夫朗格林/珍妮佛樂芙休伊/麥爾坎麥道威爾</t>
+          <t>土居志央梨/永瀨正敏/牧口元美/近藤和見</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>&lt;p&gt;寵物用品發明家羅伯與女兒，以及他們養的牧羊犬「查理」搬進新的社區居住。才剛入住，他們的鄰居維克就熱情地歡迎他們，但其實他別有用意。當他看見羅伯的最新發明時起了歹念，僱用兩位拙劣的小偷，想趁羅伯與女兒外出過耶誕假期時，偷取那個新發明的寵物用品。殊不知聰穎的查理早已與整個社區的狗狗團結合作，準備對付這兩個笨賊。&lt;/p&gt;</t>
+          <t>&lt;p&gt;俊作在36歲時因車禍造成頸椎損傷，導致脖子以下癱瘓。某一天，盲女華惠成為他的看護。俊作的刁難與辱罵讓她越來越沮喪，華惠也向別人表達她既自卑又難過。在這個以京都為背景的純愛故事中，兩個因命運而走在一起的人，在彼此身上找到了情感慰藉，超越了他們身體的限制。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/喜劇/家庭教育/療癒溫馨/英文字幕/英語/警匪犯罪</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs8工作及經濟/情感教育/愛情/日語/特殊教育/生命教育/醫療議題</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L295" t="inlineStr">
         <is>
-          <t>2024-08-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>不能流淚的悲傷</t>
+          <t>驚鯊尖笑</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Behind the Blue Eyes</t>
+          <t>Year of the Shark</t>
         </is>
       </c>
       <c r="C296" t="n">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>唐家輝</t>
+          <t>佐蘭布克赫馬/呂多維克布克赫馬</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>何藍逗/柯淑勤/王耀慶/蔡凡熙/許光漢</t>
+          <t>凱德莫拉得/尚恩帕斯卡札吉/瑪莉娜佛伊絲</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>&lt;p&gt;從青梅竹馬到年少心動，趙心卉（何藍逗 飾）和林漢聰（蔡凡熙 飾）認定彼此是攜手一生的人，然而面對遠距離的隔閡、家庭的牽絆，以及學長陳孝名（許光漢 飾）的驚喜告白，讓兩人一次次走散。&lt;/p&gt;&lt;p&gt;堅持還是放手？在心卉猶豫之時，鄰居大叔（王耀慶 飾）對愛情的篤定，讓她深深動容，她能否找回遺失的愛人，收獲相伴一生的美滿愛情？&lt;/p&gt;</t>
+          <t>&lt;p&gt;在法國西南部沿海小鎮龐特，水上警察局的中隊長瑪嘉擁有超過20年的實戰經驗。此時，一名失蹤的遊客使整個大西洋沿岸進入高度警戒！一條鯊魚正在水域邊徘徊，即將退休的瑪嘉，將進行她的最後一項任務，保衛海灣……她能否成功堅持她認為對的事情，並且好好回應周遭的期待呢？這是一部向大白鯊致敬的喜劇作品，揭開人性荒謬的面紗。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>友情/國語/情感教育/愛情/英文字幕</t>
+          <t>喜劇/法語/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L296" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>我的意外爸爸</t>
+          <t>仙戒奇緣：神秘寶石</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Like Father, Like Son</t>
+          <t>Cinderella and the Little Sorcerer</t>
         </is>
       </c>
       <c r="C297" t="n">
-        <v>121</v>
+        <v>90</v>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>是枝裕和</t>
+          <t>愛麗絲布哈特</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>Lily Franky（莉莉．弗蘭奇；中川雅也）/二宮慶多/夏八木勳/尾野真千子/真木陽子/福山雅治/風吹純</t>
+          <t>克里斯尼奧斯/喬伊卡門/大衛夏特勞/妮莎沃德/安柏阿維萊斯/東尼阿佐利諾/比利卡梅茨/潔麗寇特妮奧斯坦/羅伯特馬丁克萊因/莫妮卡楊/阿什利博南辛</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>&lt;p&gt;野野宮良多是個嚴峻的父親，他對於兒子慶多也有諸多期待，望子成龍的他讓慶多上最好的幼稚園，給他最好的生活所需，而慶多也總是乖巧的順應父親的要求。因此事業有成的良多和妻子綠、慶多一起過著三人幸福美滿的生活。某日，一通醫院的來電改變了他們安逸快樂的生活。因為醫院造成的錯誤，六年來朝夕相處的心愛兒子，竟然與自己沒有任何血緣關係。面臨同樣意外的還有一直養育著良多兒子的齋木夫婦。兩個完全不同教養方式的家庭，如何處理這突如其來的驟變。原本相互依存的父子親情，早已超越血緣羈絆，該如何重新抉擇？怎麼割捨？…&lt;/p&gt;</t>
+          <t>&lt;p&gt;艾雷王子為了救瑞拉，被壞女巫變成了老鼠。瑞拉萬分焦急，便和她的夥伴們四處尋找辦法，想恢復艾雷的容貌。他們聽說森林女神的生命石可以破除艾雷身上的魔咒，於是一行人便前往尋找寶石。只不過，當他們歷經一番波折，終於見到森林女神時，才發現寶石竟然被法力高強的沙漠女王偷走了！瑞拉和她的夥伴們究竟有沒有辦法奪回寶石，恢復艾雷的容貌呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/兒童親子/學習單/家庭教育/日語/社會議題</t>
+          <t>SDGs17多元夥伴/兒童親子/動作冒險/科幻奇幻</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L297" t="inlineStr">
         <is>
-          <t>2023-12-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>被消失的女孩</t>
+          <t>童邪</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Farha</t>
+          <t>Karem, The Possession</t>
         </is>
       </c>
       <c r="C298" t="n">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>限制級</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>達林．J．薩勒姆</t>
+          <t>亨利貝德韋爾</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>卡拉姆塔赫爾/塔拉甘莫/塞繆爾卡佐羅夫斯基/芭圖易卜拉辛/莉安卡特庫達/菲拉斯泰貝/薩梅拉阿西爾/阿希拉夫巴姆/阿里蘇利曼/麥德埃德</t>
+          <t>丹尼爾馬丁內斯/拉奎爾羅德里格斯/明妮卡佩萊塔</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1948年，14歲的法哈住在巴勒斯坦一座小村莊。女孩到了她的年紀就會被安排婚事，法哈卻想繼續接受教育。正當法哈的父親被說服，危機卻逐漸逼近。隨著戰爭升溫，父親擔心女兒安危，將她關在食物儲藏室。她被關在窄小的幽暗空間，與外界唯一聯繫是牆上的小洞。法哈目睹了室外發生的許多事，她也被迫長大。&lt;/p&gt;</t>
+          <t>&lt;p&gt;來自無神論家庭的女孩卡琳，跟著家人搬到新家。在據說鬧鬼的房子裡面，她在地下室發現了一個玩具。隔天上學時，因為新生身分及無神論的背景，她被同學霸凌欺負。回到家後她躲在房裡，開始跟屋內的惡靈溝通。惡靈教會她利用念力，她被教會最懼怕的惡魔附身，從原本害羞的女孩，性格變得殘暴、力大無比，而且還有能力操控身邊的人…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>阿拉伯語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J298" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs4優質教育/SDGs5性別平權/人權法治/各類改編/國防戰爭/性平教育/真人真事改編/社會議題/英語/阿拉伯語</t>
+          <t>各類改編/懸疑驚悚/西班牙語</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L298" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>療癒心傷劇場版</t>
+          <t>決戰星期天</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>To Heal the Heart</t>
+          <t>The Sunday Runoff</t>
         </is>
       </c>
       <c r="C299" t="n">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>安達莫吉利</t>
+          <t>坂下雄一郎</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>上川周作/內場勝則/尾野真千子/平岩紙/木村綠子/柄本佑/森山直太朗/淺香航大/清水胡桃/濱田岳/濱田麻/石橋凌/谷村美月/趙珉和/近藤正臣</t>
+          <t>內田慈/宮澤理惠/小市慢太郎/窪田正孝/赤楚衛二/音尾琢真</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>&lt;p&gt;安和隆是位年輕的精神科醫生和專業爵士鋼琴家。他生性羞怯，喜歡麻將和閱讀，是生活在日本的第二代韓國人。他將青春時光花在找尋自己的定位。他的長子出生不久後，發生了阪神大地震，他工作的醫院「神戶大學醫學部附屬醫院」也因此成了野外醫院。他開始自問身為精神科醫生，他能做些什麼…在持續陪伴災民並傾聽他們的故事後，和隆意識到，精神科醫生所能做的並不是治癒病人，而是幫助病人找回復原的能力。&lt;/p&gt;</t>
+          <t>&lt;p&gt;谷村是浸淫政壇多年的資深幕僚，見過世故場面、挺過大風巨浪，終於成為能夠獨當一面的政壇助選人。某次選舉前夕，準備競選連任的年邁議員竟突然病倒，黨派高層決定推舉議員之女，巾幗不讓鬚眉地代父出征。然而這位政治素人頻頻暴走失言，大小姐脾氣和脆弱玻璃心、不時揚言求落選的恣意，更讓整個競選團隊瀕臨崩潰。面對生涯最艱困的一戰，這位政壇王牌能否不負老議員，成功將大小姐送進國會呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
           <t>日語</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs8工作及經濟/各類改編/情感教育/日語/療癒溫馨/自我成長/醫療議題</t>
+          <t>SDGs16和平正義/SDGs17多元夥伴/喜劇/情感教育/政治/日語/生涯規劃</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/新生影展</t>
         </is>
       </c>
       <c r="L299" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>最後一次的生日派對</t>
+          <t>慕夏狂潮：從崛起到永恆</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Totem</t>
+          <t>Mucha：The Story of an Artist Who Created a Style</t>
         </is>
       </c>
       <c r="C300" t="n">
         <v>95</v>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>莉拉亞維列斯</t>
+          <t>羅曼瓦夫拉</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>娜伊瑪森蒂斯/特蕾希塔桑切斯/瑪莉索蓋斯/蒙賽拉特瑪拉紐/馬特賈西亞艾利松多</t>
+          <t>丁斯特蘭斯基/安東寧諾維/托馬斯科納里克/達琳娜尼喬娃</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>&lt;p&gt;關於生與死，關於歡笑與淚水，關於當下和放手……。&lt;/p&gt;&lt;p&gt;墨西哥大家族齊聚一堂，準備為他慶祝最後一次的生日。七歲的索兒裝扮成小丑的模樣來到祖父家，這天是索兒爸爸的生日，家人們正在為他準備一場驚喜的生日派對，屋內喧嘩忙亂，卻似瀰漫著一股不尋常的氣氛。隨著黃昏的到來，一個百感交集的派對就要展開，索兒漸漸明白或許熱鬧的背後將會是一場溫柔告別。&lt;/p&gt;</t>
+          <t>&lt;p&gt;捷克藝術家慕夏在聖誕節夜裡，臨危受命幫女星莎拉繪製公演海報〈吉絲夢妲〉，然而海報竟在巴黎連番遭竊，慕夏從此躍升為知名新興藝術家，更開始為多種商品提供設計。就在名聲遠播之際，慕夏卻選擇重回布拉格，並耗費18年完成〈斯拉夫史詩〉系列畫作。 端莊優雅的女性、流動唯美的線條，是慕夏獨樹一幟的風格。這前衛畫風在嬉皮年代重掀風潮，影響了全球的藝術創作者，啟發如動畫大師宮崎駿、插畫大師天野喜孝無數創作靈感…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>捷克語</t>
         </is>
       </c>
       <c r="J300" t="inlineStr">
         <is>
-          <t>學習單/家庭教育/情感教育/生命教育/英文字幕/西班牙語</t>
+          <t>SDGs8工作及經濟/捷克語/歷史傳記/生涯規劃/綜合領域/藝術領域</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>智財月線上影展/歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L300" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>小太陽的心願</t>
+          <t>白天的星星</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>My Very Own Circus</t>
+          <t>Love is sin</t>
         </is>
       </c>
       <c r="C301" t="n">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>米莉安布夏德</t>
+          <t>黃朝亮</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>派帝姚賀/蘇菲蘿倫/雅斯敏勒梅</t>
+          <t>小薰（黃瀞怡）/林美秀/紀亞文/陳慕義/韋杰</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>&lt;p&gt;13歲的蘿拉出生馬戲團世家，父親比爾是一名職業小丑，她從小就跟著單親父親一起巡迴演出。可是她的內心卻渴望安穩的生活。多虧新老師發現她的學習天賦，蘿拉終於可以實現進入私校念書的夢想。隨遇而安的比爾能否接受女兒走上截然不同的路，及家族事業後繼無人的事實呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;座落在星光部落星光國小旁的雜貨店「免姨商店」，是星光國小的小朋友放學後的天堂。獨自經營雜貨店的老闆兼店員阿免姨（林美秀飾），熱心照料著每個肚子餓的小朋友。阿免姨的茶葉蛋，就像溫暖人心的暖暖包。老郵差米多力（陳慕義飾）把整座山當成自己的管區，天天尋找賺取外快的機會，希望有朝一日能存到旅行基金，帶著阿免姨去各地旅行。他和悶悶不樂的小孩Yabi（韋杰飾），都把商店當作自己的家，整天與阿免姨為伴。有天，一位美國籍神父吉米（紀亞文飾）來到星光部落，免姨商店因此關起了大門，只因阿免姨想跟神父學ABC......&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J301" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/動作冒險/家庭教育/法語/生涯規劃/自我成長</t>
+          <t>SDGs10減少不平等/SDGs4優質教育/國語/情感教育/生命教育/療癒溫馨/自我成長</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L301" t="inlineStr">
         <is>
-          <t>2021-09-01 00:00:00</t>
+          <t>2023-04-14 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>黑舞士</t>
+          <t>監禁情人</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Neneh Superstar</t>
+          <t>Manny</t>
         </is>
       </c>
       <c r="C302" t="n">
-        <v>97</v>
+        <v>69</v>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>拉姆齊本斯萊曼</t>
+          <t>戴絲普斯</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>史蒂夫丁特/塞德烈卡恩/烏米布魯尼卡瑞/艾伊莎梅加/麥雯</t>
+          <t>尤里斯迪亞科諾夫/索娜爾西格爾/達塔達內維察</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>&lt;p&gt;為舞而生的妮妮是12歲的黑人小女孩。才剛進入巴黎歌劇院芭蕾舞團的她，儘管對跳舞滿腹熱情，卻必須付出雙倍努力來打破她身為黑人的社會框架，也得費盡心思博取校長瑪莉安畢拉的接納。校長是前芭蕾舞巨星，堪稱芭蕾舞的代表，然而她心中藏著個秘密，這秘密竟與年紀小小的妮妮有關…&lt;/p&gt;</t>
+          <t>&lt;p&gt;印度女子瑪雅決定到拉脫維亞閉關，好創作她的自傳小說。「曼尼」是她手機的AI助理，瑪雅利用它來寫作，也向它傾訴自己的心事。漸漸地，曼尼愛上了瑪雅。他們的互動溫暖且有趣，甚至充滿「人性」，直到瑪雅的前任出現。曼尼變成一個愛吃醋、佔有慾強烈的情人，並開始威脅瑪雅。因為只有曼尼知道瑪雅是同志，而這是絕不能讓她保守的印度家人知道的事。曼尼控制了瑪雅與外界的所有通訊，還將她鎖在房子裡。在面對真實自我的同時，瑪雅也要想方法逃出去。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J302" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/健體領域/兒童親子/學習單/校園/法語/生涯規劃/種族認同/自我成長/英文字幕/音樂歌舞</t>
+          <t>SDGs5性別平權/性平教育/懸疑驚悚/科幻奇幻/英語</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L302" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>馬麻吉：馬戲團危機</t>
+          <t>愛別離苦</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Windstorm：The Great Hurricane</t>
+          <t>Love Without Clutching Leave Without Guilt</t>
         </is>
       </c>
       <c r="C303" t="n">
-        <v>102</v>
+        <v>77</v>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>莉亞舒米德鮑爾</t>
-[...6 lines deleted...]
-      </c>
+          <t>楊力州</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr"/>
       <c r="G303" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一組巡迴馬戲團在夏天的一場暴風雨中，來到了亞希居住的凱登巴赫馬場。亞希與馬戲團男孩卡洛成為了朋友，並向他學習特技馬術。不久，亞希發現馬戲團裡有一隻年老受傷的馬匹「暴風」，仍然被殘忍的馬戲團團長伊里強迫表演。亞希和卡洛找來亞希的忠實黑馬「颶風」，打算聯手拯救「暴風」，但伊里卻計畫危害「颶風」。在最後的緊要關頭，他們需要米卡來拯救這兩隻漂亮的馬匹。&lt;/p&gt;</t>
+          <t>&lt;p&gt;這條街，是留給幸福的人。 我們都曾經走過生命的暗巷，當孤獨、恐懼席捲而來時，我們奮力的向前狂奔，總以為出口就在前方，跑著跑著，我們長大了，然後，把那個無憂的自己遺留在暗巷裡。五位女孩，在滿身傷痕之後不約而同的來到這條街，2坪不到的店面空間，在她們最迷茫的時候，接住了她們的心靈，也找到了那個久違的自己。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/友情/德語/生命教育</t>
+          <t>SDGs10減少不平等/SDGs5性別平權/國語/客語/性平教育/情感教育/自我成長</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/國片/性平影展/性平影展：閱界・跨界/紀錄片</t>
         </is>
       </c>
       <c r="L303" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>逃出立法院</t>
+          <t>沒有煙硝的日子</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Get The Hell Out</t>
+          <t>Klondike</t>
         </is>
       </c>
       <c r="C304" t="n">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>王逸帆</t>
+          <t>瑪麗娜艾爾戈巴赫</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>庹宗華/林鶴軒（大鶴）/王中皇/禾浩辰/賴雅妍/高慧君</t>
+          <t>克薩娜切爾卡什納/賽吉沙德林</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>&lt;p&gt;標準魯蛇王有為（禾浩辰飾）是立法院裡的替代役，卻在立委熊穎穎（賴雅妍飾）與反派立委的衝突中，意外害熊穎穎使用暴力，不得不引咎辭職，她便強硬的要求王有為替她把立委選回來。連班長都沒當過的王有為就這樣補選上了立委！新科立委王有為上任的某天，立法院爆發化工廠流出活屍病毒，立委高官甚至總統一個個互咬變成活屍，瞬間快速傳染，所有立委成了活屍，立法院成為血流成河的人間煉獄。王有為在與活屍立委廝殺的過程中，發現自己竟對病毒免疫，他與倖存者熊穎穎等人決定打爆活屍，奮力逃出立法院，因為他們全都想要活著出去，一個都不能少！&lt;/p&gt;</t>
+          <t>&lt;p&gt;2014年頓巴斯戰爭爆發，位於烏俄邊界、烏東的頓內次克 （Donetsk）首當其衝。居民伊爾卡的客廳被親俄勢力炸出大窟窿，懷有身孕的她不願撤離，堅持整修快崩塌的房子。然而丈夫托里克暗自盤算帶她投奔俄羅斯，伊爾卡親烏的弟弟也想帶她撤離邊界。直到有天，一架波音客機墜毀在他們家門前。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>烏克蘭語</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/喜劇/國語/政治/社會議題/科幻奇幻</t>
+          <t>SDGs16和平正義/俄語/國防戰爭/烏克蘭語/真人真事改編/社會議題/種族認同/難民議題</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>劇情片/國片</t>
+          <t>兩公約議題/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L304" t="inlineStr">
         <is>
-          <t>2022-11-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>飛天怪俠 數位修復版</t>
+          <t>討厭我長大</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Skyfly Superman</t>
+          <t>The Lone Ume Tree</t>
         </is>
       </c>
       <c r="C305" t="n">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>小林悟/邵寶輝（邵羅輝）</t>
+          <t>和島香太郎</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>三郎/凱音/吳炳南/太郎/小游/柯佑民/桂治邦/江青霞/王勇/白沙/秀鳳/許木火/賴德南/阿宗/陳淑貞/陳財興</t>
+          <t>加賀真理子/塚地武雅/林家正藏（林家正蔵）/森口瑤子/渡邊一慶/高島禮子/齋藤汰鷹</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>&lt;p&gt;神龍俠三部曲&lt;/p&gt;&lt;p&gt;《神龍飛俠》完結篇&lt;/p&gt;&lt;p&gt;台日合璧，日本名導 小林悟 X 台語片先驅 邵寶輝（邵羅輝）&lt;/p&gt;&lt;p&gt;台灣特攝電影的鼻祖，台語電影史上僅有的特攝片&lt;/p&gt;&lt;p&gt;「李棠華特技團」擔綱演出，特技拍攝奇情偵探台語超級動作片&lt;/p&gt;&lt;p&gt;改編自日本特攝《神探黑旋風》（まぼろし探偵）電影系列&lt;/p&gt;&lt;p&gt;月光大俠追捕怪盜黨徒，一路到了荒郊野外。此時，怪盜已狹持了無辜孩子與女人，準備利用他們作為木乃伊藥劑人體實驗的白老鼠。千鈞一髮之際，大俠抵達了怪盜的藏身處，以一擋十，解救無辜被贖的人們，並準備摧毀組織，不料怪盜黨卻先行撤退，在警方到來前，早已人去人空。為了取得完全勝利，怪盜黨計謀著新計畫，尋覓多年前埋下寶藏的地道；另一方面，被救回孩童元太的父母親，隱藏著什麼不可告人的秘密，不敢將其告知警方。一切背後似乎有著更大的陰謀。&lt;/p&gt;</t>
+          <t>&lt;p&gt;在新落成的建築之間座落著一座古宅。已年邁的算命師珠子與罹患自閉症的中年兒子忠男，住在這間古宅中，兩人相依為命。忠男因為智能遲緩加上行為舉止異於常人，常常受到鄰居異樣眼光及投訴。某一天，珠子獲知身心障礙者團體家屋尚有空房，決定把忠男送去那裡學習獨立生活。然而每天已有固定生活作息，也早已習慣周遭環境的忠男，對於這樣突如其來的改變是否能接受呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J305" t="inlineStr">
         <is>
-          <t>動作冒險/各類改編/經典修復/臺語/警匪犯罪</t>
+          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs3健康與福祉/SDGs8工作及經濟/情感教育/日語/特殊教育/療癒溫馨</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L305" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>生而為人</t>
+          <t>透明小英雄</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Born to be Human</t>
+          <t>VINSKI AND THE INVISIBILITY POWDER</t>
         </is>
       </c>
       <c r="C306" t="n">
-        <v>105</v>
+        <v>84</v>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>倪曜</t>
+          <t>尤哈沃里約基</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>吳兆絃/安德森/尹昭德/李玲葦/李興文/梁洳瑄/陳雪甄</t>
+          <t>庫爾拉羅希/杉布薩科拉/碧爾約黑基萊/米科萊皮蘭皮/馬帝索沙拉</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>&lt;p&gt;楊世南是一位14歲的少年，某天上課時，因肚子痛跑到廁所，結果發現尿液竟然是血紅色的。經過醫學博士診斷，楊世南其實是「性別分化異常」，俗稱雙性人。博士建議楊世南的父母勸孩子接受手術，將他生理性別變為女生，並透過治療達到生理和心理性別的一致。楊世南正值青春期，父母在未告知他的情況下擅自決定進行手術。於是，楊世南改名為楊詩蘭，並搬到新城市開始新生活。雖然表面上性別已經轉換成為女生，卻依舊改不了內心小男生的心思與對女孩的喜愛。「嶄新」的生活究竟是福還是禍？而楊詩蘭／楊世南是否真的能迎接新的蛻變？&lt;/p&gt;</t>
+          <t>&lt;p&gt;10歲的小男孩溫斯基遇見了一位神秘的藥師，藥師給溫斯基一瓶粉末，這瓶粉末讓溫斯基既能隱身又能穿牆。起初，溫斯基用這神奇的新力量來惡作劇，後來溫斯基用這力量來幫助小鎮內的居民打擊罪犯。有了這股力量後，溫斯基更如魚得水，然而，溫斯基的神秘力量也引起了一群騙子的注意…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>芬蘭語</t>
         </is>
       </c>
       <c r="J306" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs5性別平權/健體領域/各類改編/國語/學習單/性平教育/校園/真人真事改編/自我成長/醫療議題</t>
+          <t>SDGs16和平正義/兒童親子/各類改編/品德教育/家庭教育/情感教育/科幻奇幻/芬蘭語</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L306" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>青葉家的食光</t>
+          <t>俗女追愛養成記</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Around the Table</t>
+          <t>Get Him Girl！</t>
         </is>
       </c>
       <c r="C307" t="n">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>松本壯史</t>
+          <t>亞倫空皮克/安納瓦彭查爾</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>久保陽香/寄川歌太/市川實和子/忍成修吾/栗林藍希/西田尚美</t>
+          <t>坦查通蘇巴南/塔納朋扎盧吉塔儂/芘扎塔娜翁沙納塔納辛</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>&lt;p&gt;春子的「家庭」跟別人有些不同。她是一位單親媽媽，與兒子利久、朋友明子和明子的男友空夫一起生活。一天，她收到老朋友知世的簡訊，請求春子讓她的女兒優子在暑期補習期間寄宿在她家。春子和知世在幾二十年前大吵一架後，就再也沒有說過話。當優子試圖尋找自我並享受青春時，春子決定去見她的朋友知世，希望能冰釋前嫌。 兩代之間的關係，如同一桌精心烹煮的美味餐點，各種人生滋味都嚐盡在心中。&lt;/p&gt;</t>
+          <t>&lt;p&gt;桑波是來自泰國北部南奔府鄉下的少女，個性大剌剌且幽默。看到姑姑嫁到好人家過得幸福，令她心生羨慕。於是她立志跟大城市的男孩交往，希望也能麻雀變鳳凰。村裡的靈媒告訴桑波，若想美夢成真，接下來三個月都得穿傳統泰服，而且要改掉大剌剌的個性。某天，桑波果真遇到一位來自曼谷的完美男孩文，讓她一見鍾情。她開始千方百計想擄獲這位男孩的心。究竟被愛沖昏頭的桑波有沒有辦法抱得帥哥歸呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>泰語</t>
         </is>
       </c>
       <c r="J307" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/SDGs8工作及經濟/友情/家庭教育/情感教育/日語/療癒溫馨</t>
+          <t>SDGs5性別平權/喜劇/情感教育/愛情/泰語/綜合領域</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L307" t="inlineStr">
         <is>
-          <t>2024-05-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>怪奇小鎮</t>
+          <t>我從來不是幽默的女生</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>The Time Thief</t>
+          <t>Playlist</t>
         </is>
       </c>
       <c r="C308" t="n">
-        <v>114</v>
+        <v>86</v>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>法蘭西斯萊克勒奇</t>
+          <t>奈安蒂柯</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>傑德夏邦諾/吉娜維維施密特/吉拉姆西爾/奧斯卡德斯加內斯/桑妮雅科迪/瑪麗伊芙博雷加德/皮爾盧克芬克/艾米爾普勞斯克魯蒂耶/蜜雪兒德斯里耶/西蘭邦尼爾/麥克梅瑟</t>
+          <t>莉蒂西亞杜希/莎拉佛莉絲蒂</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1988年，在加拿大的聖埃利德卡克斯頓，一個11歲的小男孩擔心著他的奶奶。奶奶是位被病痛折磨的說書人，試著說服孫子死亡將不復存在。她告訴孫子一個故事，在1927年一群優秀村民，藉由一些奇妙的把戲，將危及人類的「死神」除去的故事…從今開始，死亡也是傳奇的誕生。&lt;/p&gt;</t>
+          <t>&lt;p&gt;28歲的怪咖女孩蘇菲個性天真又少根筋，在餐廳打零工的她，一心想成為漫畫家，因非科班出身，就連想重返校園也被嫌太老。反而意外得到巴黎一間知名漫畫出版社的工作，美其名行銷公關其實不過打雜庶務，還要被苛薄的老闆百般刁難。一籌莫展的不是只有工作，連情路也衰小坎坷，不是遇到渣男就是自己花痴會錯意，甚至連浪漫的一夜情都像被詛咒般崩壞，所幸夢想成為演員的閨蜜茱莉亞一路相挺。蘇菲究竟該如何擺脫魯蛇人生，她能遇見自己的真命天子嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
           <t>法語</t>
         </is>
       </c>
       <c r="J308" t="inlineStr">
         <is>
-          <t>情感教育/法語/英文字幕</t>
+          <t>SDGs5性別平權/友情/性平教育/法語/生涯規劃/綜合領域/自我成長</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/性平影展/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L308" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>撼山河 撼向世界</t>
+          <t>我吃了那男孩一整年的早餐</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Free Beats：The Musical Journey of CHEN Ming Chang</t>
+          <t>My Best Friend’s Breakfast</t>
         </is>
       </c>
       <c r="C309" t="n">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="D309" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>林正盛</t>
+          <t>杜政哲</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>伍佰/吳念真/是枝裕和/朱約信/李永豐/杜篤之/林正盛/柯一正/王沛瀅/蕭菊貞/許景淳/陳懷恩/陳明章/雷輝/馬世芳</t>
+          <t>何思靜/周興哲/婁峻碩/宋柏緯/李沐/林鶴軒（大鶴）</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>&lt;p&gt;陳明章，年輕時接觸西洋音樂，從披頭四到巴布狄倫，常常拿著一把吉他就自學自彈唱著，在那時台灣戒嚴封閉的社會風氣中，沉浸在音樂裡的他感受到快樂與自由，因此立志成為音樂人，後來，遇見了陳達的月琴吟唱深受感動，決定回頭踏尋台灣土地，認識這塊土地傳唱的歌謠樂音，於是環台拜師學藝傳統戲曲音樂，融會貫通於創作上，寫出了許多屬於台灣自己的音樂與故事…&lt;/p&gt;&lt;p&gt;邀請您一起進入陳明章的內心和生活，在他的創作歷程中從國際電影配樂一直到歌曲、舞台劇等等的音樂產出心路歷程，同時也在片中的一首首歌曲中感受到台灣的從戒嚴到解嚴，從專制到民主的社會氛圍演進，一起流動搖曳結合在時代與社會的氛圍裡，連結著我們的對於台灣這片土地的共同記憶。&lt;/p&gt;</t>
+          <t>&lt;p&gt;高二的項微心（李沐 飾）視吃為人生最重要也是最療癒的事，而她第一次跟學長陶宥全（周興哲 飾）相遇，就是在學校的福利社。跟全世界的17歲女孩一樣，項微心想像過各種自己在未來的樣子，而她身邊的陶宥全、方琦然、張元碩也一樣，故事開始時的他們，並沒有想過這一年竟然會有這麼多事，人生竟會充滿各式各樣的疑問……還好，在他們一起長大的路上，最後他們都找到了答案。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J309" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/國語/日語/歷史傳記/社會議題/臺語/藝術領域/音樂歌舞</t>
+          <t>SDGs4優質教育/SDGs5性別平權/各類改編/國語/學習單/情感教育/愛情/校園/真人真事改編</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>亞洲片/國片/紀錄片</t>
+          <t>劇情片/國片/新生影展</t>
         </is>
       </c>
       <c r="L309" t="inlineStr">
         <is>
-          <t>2026-03-01 00:00:00</t>
+          <t>2023-04-26 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>選票騙很大</t>
+          <t>人生馬拉松</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>The Campaign</t>
+          <t>Women on the Run</t>
         </is>
       </c>
       <c r="C310" t="n">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>馬里安克里斯安</t>
+          <t>馬丁霍斯基</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>伊昂娜基圖/伊昂盧楚特/伊昂薩普達魯/喬治多梅提/歐威迪烏克里斯安/瑪麗雅楊赫圖/索林喬切斯</t>
+          <t>安德烈維奇/弗拉基米爾波利夫卡/泰瑞莎科斯托娃/耶諾薇法博柯瓦/莎拉塔阿達莫夫斯卡/薇羅妮卡庫巴洛娃/馬汀霍夫曼</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>&lt;p&gt;威歐雷來自羅馬尼亞西部，是一名木訥老實的耕耘機司機。有天他遇到了準備參加歐洲議會選舉的高調政治家─莫卡努。莫卡努的汽車拋錨在路邊，威歐雷和妻子便邀請他來家裡作客。莫卡努靈機一動，認為在競選期間能待在這麼一個正直的家庭是個絕佳的機會，不僅能贏取當地百姓的心，更有可能為自己洗脫貪汙的指控。他開始宣稱威歐雷是他的「老朋友」，而作為報答，他會送威歐雷一台新的耕耘機。&lt;/p&gt;</t>
+          <t>&lt;p&gt;薇拉老公剛過世，曾經過著幸福美滿生活的兩人，突然間一切都變成回憶。薇拉決定完成老公的遺願：跑馬拉松。她和三個女兒計畫將賽道分成四個部分，並以接力賽的方式完成挑戰。雖然她們都不曾跑過馬拉松，但她們會一起努力完成爸爸的夢想。跑步宛如人生，即便終點線遙不可及，也要堅持不懈，永不放棄。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>羅馬尼亞語</t>
+          <t>捷克語</t>
         </is>
       </c>
       <c r="J310" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/人權法治/喜劇/學習單/政治/社會議題/羅馬尼亞語</t>
+          <t>SDGs3健康與福祉/健體領域/家庭教育/情感教育/捷克語/生命教育/療癒溫馨/自我成長/運動熱血</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L310" t="inlineStr">
         <is>
-          <t>2022-05-01 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>聖奧梅爾殺嬰案</t>
+          <t>八月三十一日，我在奧斯陸</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Saint Omer</t>
+          <t>Oslo, August 31st</t>
         </is>
       </c>
       <c r="C311" t="n">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>愛麗絲迪歐普</t>
+          <t>尤沃金提爾</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>凱伊耶卡加梅/葛絲拉基梅蘭達</t>
+          <t>安德斯丹尼爾森李/漢斯奧拉夫布雷內/瑪琳克萍/英格麗奧拉瓦</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>&lt;p&gt;當幻想模糊了愛，意識超脫於罪罰之上，她殺的只是她的孩子嗎？北法小鎮聖奧梅爾的法庭上，一名年輕文學教授、小說家哈瑪，為重釋希臘神話美狄亞的新作而出席旁聽一起審判：蘿倫斯柯利，年輕黑人女性、塞內加爾移民，被控遺棄她15個月大的女兒於漲潮的海岸遭溺斃身亡。隨著庭審的進展，母親的大膽自白與證人們的片面證詞，不僅讓場面陷入膠著，更再再動搖了哈瑪的信念。究竟哈瑪與蘿倫斯之間有著什麼連結？是命運還是偶然，亦或血液裡流竄承載的創傷。就像那夜滿潮的海邊，月光映照下的暗面，是一整片看不透的黑。&lt;/p&gt;</t>
+          <t>&lt;p&gt;即將戒毒期滿的昂納許，獲得一個面試機會。這天，奧斯陸陽光普照。回到城市的他，試圖和自己的過去重新搭上線。他拜訪老友、參加派對、認識陌生人，也嘗試與前女友聯絡，像是在尋回熟悉，也像在尋找新的開始。但無從抹去的是，心中仍不斷為他所辜負過的人事物感到愧疚。雖還年輕，但總覺自己的生命逐漸剝落，甚至已然結束，彷彿一切只是徒勞無功，那些綑綁著他的夢魘，再度浮現。一個人、一座城市，在即將重獲新生與過往和解的24小時裡，伴隨著刺眼的陽光、凝結的空氣與潛伏的不安。在這結束和開始之間，他將如何迎向下一個明天？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>挪威語</t>
         </is>
       </c>
       <c r="J311" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/人權法治/政治/法語/社會議題/種族認同/警匪犯罪</t>
+          <t>SDGs3健康與福祉/挪威語/生命教育/社會議題</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L311" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>hide：永遠飛翔</t>
+          <t>一路上有妳</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Tell Me</t>
+          <t>I’ll Go Where You Go</t>
         </is>
       </c>
       <c r="C312" t="n">
-        <v>111</v>
+        <v>91</v>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>塚本連平</t>
+          <t>潔哈汀那卡契</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>JUON/今井翼/塚本高史/津田健次郎/細田善彥</t>
+          <t>帕斯卡爾艾比略/派屈克坦西/潔哈汀那卡契/蕾拉班克堤</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1998年5月2日，日本傳奇搖滾巨星hide於家中驟逝。他曾是視覺系搖滾樂團X JAPAN的吉他手，樂團解散後，hide單飛組成hide with Spread Beaver及Zilch兩支樂團繼續活動。估計約有五萬人出席他的葬禮，因為不捨他的早逝而掩面哭泣。身兼經紀人的弟弟松本裕士回憶起從小與哥哥在一起的時光，決定推出尚在製作的專輯向世界傳遞hide的音樂，並進行已經安排好的全國巡演。松本裕士開始和hide的共同製作人I.N.A.合作，在hide不在的情況下，一同克服許多困難，延續哥哥的遺願。&lt;/p&gt;</t>
+          <t>&lt;p&gt;薇莉和米娜這對姊妹總是在爭吵與對立。姊姊薇莉是個熱情且感性的地方歌手，努力追逐夢想；妹妹米娜則是名冷漠又理性的藝術治療師，兩人疏於聯繫生活毫無交集。就在一次薇莉準備前往巴黎參加席琳狄翁和聲歌手試鏡的機會下，父親要求她們一起相伴同行，儘管米娜千百個不願意，看在父親的面子上還是勉強答應。這趟旅程會是姊妹倆和解的好機會嗎？還是將造成彼此更大的分歧？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J312" t="inlineStr">
         <is>
-          <t>日語/歷史傳記/生命教育/英文字幕/藝術領域/音樂歌舞</t>
+          <t>SDGs3健康與福祉/學習單/家庭教育/情感教育/法語/療癒溫馨/自我成長</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L312" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>陪我玩</t>
+          <t>只要我長大</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Play with Me</t>
+          <t>lokah Laqi</t>
         </is>
       </c>
       <c r="C313" t="n">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>亞卓安賈西亞波里安諾</t>
+          <t>陳潔瑤</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>亞歷山大羅德里格斯/奧克塔維奧伊諾霍薩/瓦萊里沙斯/艾蜜莉歐貝特蘭尤瑞奇/莉斯迪帕/蘿西歐加西亞</t>
+          <t>小薰（黃瀞怡）/曹世輝/柯曉龍/王為/葉瑋庭/高靖榕</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>&lt;p&gt;年輕保母蘇菲亞的新工作是照顧兩位問題孩童。當家長把孩子交給她後，孩子被熱愛玩遊戲的惡魔纏上。蘇菲亞不得不加入遊戲並克服童年恐懼，才能拯救他們。&lt;/p&gt;</t>
+          <t>&lt;p&gt;提醒：本影展今年度採&lt;strong&gt;「公播版單場放映申請」&lt;/strong&gt;方式推廣，您可於此網站觀看電影預告片。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;一個遺世獨立的原住民部落裡，住著三個在山林間長大的小男孩—瓦旦（陳宇飾）、晨皓（林晨皓飾）與林山（吳瀚業飾），他們樂觀活潑、調皮貪玩，卻又因為家庭而各懷心事。行動不便的拉娃老師（小薰飾）為部落的孩子們開設了課輔班，拉娃對這群孩子們而言，是一道愛的光芒。她擁有美妙歌喉，卻不再開口唱歌，直到瓦旦發現了拉娃以前錄製的歌曲錄音帶，覺得聲音非常好聽，讓三個小毛頭鼓起勇氣，帶著錄音帶來到台北，這會給他們的生活帶來什麼樣的變化呢？&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【114年法務部人權影展月資訊】&lt;/p&gt;&lt;p&gt;◎公播版單次放映申請表：&lt;a href="https://forms.gle/m34aETHLpi8AKwJT8" rel="noopener noreferrer" target="_blank"&gt;https://forms.gle/m34aETHLpi8AKwJT8&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎實體電影播映成效表上傳處：&lt;a href="https://reurl.cc/YkWr34" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/YkWr34&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎電影學習問卷下載指路：&lt;a href="https://reurl.cc/bNXbad" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/bNXbad&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;本次申請活動結束後，若您仍有其他觀賞需求，可於下方網站詢問：&lt;/p&gt;&lt;p&gt;◎飛擎國際DVD官網：&lt;a href="https://dvd.avjet.com.tw/index.html" rel="noopener noreferrer" target="_blank"&gt;https://dvd.avjet.com.tw/index.html&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎教室電影院公播大平台：&lt;a href="https://crt.app.visionmedia.com.tw/video" rel="noopener noreferrer" target="_blank"&gt;https://crt.app.visionmedia.com.tw/video&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J313" t="inlineStr">
         <is>
-          <t>懸疑驚悚/西班牙語</t>
+          <t xml:space="preserve">
+兒童人權/1120國際兒童人權日/CRC/國產電影/家庭教育</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>兒童權利/劇情片/國片</t>
         </is>
       </c>
       <c r="L313" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2023-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>高雄發的尾班車 數位修復版</t>
+          <t>天使情緣</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Last Train from Kaohsiung</t>
+          <t>The Asian Angel</t>
         </is>
       </c>
       <c r="C314" t="n">
-        <v>89</v>
+        <v>128</v>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>梁哲夫</t>
+          <t>石井裕也</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>何玉華/劉江海/吳靜芳/戽斗/李冠章（王哥）/楊月帆/楊渭溪/玲玲/白蘭/矮仔財/郭夜人/陳揚</t>
+          <t>佐藤凌/小田切讓/崔嬉序/池松壯亮/金珉才/金藝銀</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>&lt;p&gt;某日，吳村長之子呆銅（李冠章 飾）追逐著他心儀的農家女孩翠翠（白蘭 飾），意圖非禮而使她幾乎要落橋遇難之際，返鄉探親的大學生陳忠義（陳揚 飾）路過並及時解救了她，而後的巧遇更促使兩人情意因由而生。忠義的暑假結束，準備搭上高雄的末班車返回台北，同時也允諾翠翠婚姻之約。而欲前往車站送行的翠翠卻受父親與呆銅萬般阻擾，而錯過彼此。翠翠決意逃離父親擅自為她定下的婚事，北漂追尋屬於自己的城市男孩與鄉村女孩之戀……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;青木剛（阿剛）是一名日籍小說家，他帶著兒子去找在韓國做生意的哥哥青木透（阿透）一起工作。到了之後卻發現他的哥哥做的工作跟所描述的不一樣，但人在異地人生地不熟的，他只好幫哥哥做一些非法生意。遭到韓國事業夥伴背叛後，兩兄弟決定把一切都賭在海藻生意上。崔率（小率）是名歌手，她的事業與感情都不順利，靠著接一些零星通告資助家中無業的哥哥以及準備考公職的妹妹。被公司解約後，她決定和哥哥、妹妹一同前往雙親的墓園。青木剛和崔率兩家人在火車上相遇，雖然語言不通，卻在同行的旅途中慢慢地了解彼此，也產生了好感…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
-          <t>國語/愛情/歷史傳記/經典修復</t>
+          <t>SDGs10減少不平等/SDGs17多元夥伴/SDGs8工作及經濟/友情/多元文化/情感教育/愛情/日語/生涯規劃/社會議題/種族認同/韓語</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L314" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>百年之約</t>
+          <t>我想變成鳥，所以跳起來</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>The Best Century of My Life</t>
+          <t>The Reason I Jump</t>
         </is>
       </c>
       <c r="C315" t="n">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>亞歷山德羅巴爾達尼</t>
-[...6 lines deleted...]
-      </c>
+          <t>傑瑞羅斯威</t>
+        </is>
+      </c>
+      <c r="F315" t="inlineStr"/>
       <c r="G315" t="inlineStr">
         <is>
-          <t>&lt;p&gt;本片描述百歲老人與青年的相遇，以及他們一同探尋身世的旅程。因義大利一條荒唐的法律，出生時就被遺棄的喬凡尼在100歲生日前仍無法得知親生父母的身分，為了引發公衆對這個議題的關注，他只能尋求古斯塔沃的幫助，因為古斯塔沃是唯一一位出生時被遺棄且至今還活著的百歲老人，只有他有資格動用這項法律，不過他似乎沒有意願。&lt;/p&gt;</t>
+          <t>&lt;p&gt;改編自東田直樹的暢銷著作《我想變成鳥，所以跳起來》，這部紀錄片透過自閉患者的視角與經歷，動用身歷其境的影像畫面探索人腦與認知的多樣性，並穿插東田對於自閉症的獨到見解，帶領觀衆進入一個強烈、豐富卻又歡愉的感官世界。由一位日本小男孩的旅程串起每個角色的日常點滴，不時加入直樹書寫的旁白，闡述自閉症對自身及他人的寓意，勾勒出他看待世界不同的視角，進而解釋他想「跳起來」的原因。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs3健康與福祉/人權法治/友情/社會議題/義大利語</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs4優質教育/各類改編/學習單/特殊教育/療癒溫馨/自我成長/英語</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>歐美片/紀錄片/身心障礙者保障</t>
         </is>
       </c>
       <c r="L315" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>她和她們的電影課</t>
+          <t>海邊的朝日與騙子們</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Cinema Sabaya</t>
+          <t>Cinematic Liars of Asahi-za</t>
         </is>
       </c>
       <c r="C316" t="n">
-        <v>95</v>
+        <v>114</v>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>奧里特福克斯羅登</t>
+          <t>棚田由紀</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>喬安娜薩伊德/瑪琳巴加利/蔻拉哈吉戴斯/阿西爾法哈特/黛娜伊雯</t>
+          <t>大久保佳代子/柳家喬太郎/高畑充希</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>&lt;p&gt;以色列年輕女導演羅娜接下一個電影工作坊，要指導一班素人拿起攝影機拍下自己的日常。九位師生齊聚一堂，來自不同年齡、階層、信仰及文化背景，唯一的共同點都是女性。雖然課堂氣氛看似輕鬆，起初卻相處得如履薄冰，光是要用阿拉伯語或希伯來語上課，就踩下第一顆地雷。然而，透過每次作業分享開始看見彼此的生命片段，大家才漸漸發現，你我不一樣也都一樣。共通的女性處境凝聚了情誼與覺醒，課堂重點不再只是學習拍攝技術，而是如何在握住攝影機的當下，找到自己的力量。&lt;/p&gt;</t>
+          <t>&lt;p&gt;位於福島縣南相馬市已有百年歷史的「朝日戲院」跟其他電影院不同，他們放映的是老電影，客源自然不多。朝日戲院的經理森田保造打算關閉電影院。就在他準備燒毀35毫米膠捲時，一位自稱茂木莉子的女子突然出現，並試圖阻止他。茂木莉子遠從東京趕來，是因為高中時的恩師熱愛電影，畢業後的茂木去醫院探視老師時，曾承諾老師會去搶救這座老戲院。「朝日戲院」雖然老舊但有其重要性，她帶給人們許多美好的回憶。但慘淡的業績，讓經營者再也撐不下去，茂木是否能讓朝日戲院繼續經營下去呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>阿拉伯語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J316" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs4優質教育/SDGs5性別平權/多元文化/學習單/希伯來語/性平教育/種族認同/阿拉伯語</t>
+          <t>SDGs11永續城鄉/SDGs3健康與福祉/SDGs8工作及經濟/SDGs9工業及建設/日語/生涯規劃/療癒溫馨/社會議題/自我成長/藝術領域</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>劇情片/性別認同或性別平等/性平影展：閱界・跨界/智財月線上影展/歐美片</t>
+          <t>亞洲片/劇情片/新生影展</t>
         </is>
       </c>
       <c r="L316" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>變裝皇后的秘密</t>
+          <t>記得海邊的妳</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Natchan's Little Secret</t>
+          <t>One day,You will Reach the Sea</t>
         </is>
       </c>
       <c r="C317" t="n">
-        <v>97</v>
+        <v>126</v>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>田中和次朗</t>
+          <t>中川龍太郎</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>CUNNING竹山/前野朋哉/松原智惠子/渡部秀/瀧藤賢一</t>
+          <t>中崎敏/岸井雪乃/杉野遙亮/濱邊美波</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在一個夏夜，娜蔣突然過世了。他生前是變裝皇后，在新宿經營同志酒吧。同樣在那酒吧工作的瑪麗蓮，在酒吧中發現了死亡的娜蔣。娜蔣的朋友瑪麗蓮、維爾琴和祖布克前來為娜蔣哀悼，才發現他們完全不了解娜蔣，連他的真名都不曉得。此外，他們還發現，娜蔣的母親並不知道娜蔣的性傾向。受邀出席葬禮的三位朋友，在葬禮期間能成功隱瞞娜蔣的秘密嗎…&lt;/p&gt;</t>
+          <t>&lt;p&gt;真奈和小菫自從進入大學後就是最好的朋友。2011年3月，小菫到日本的東北地區旅行，此後便杳無音訊。直到某天，小菫的男朋友遠野拜訪了真奈，他邀請真奈一起去小菫的母親家，把小菫的東西還給她母親。真奈從小菫的私人物品中拿到了小菫的攝影機後，也必須開始面對隱藏在內心的情緒，以及失去摯友的痛苦…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
           <t>日語</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
-          <t>性平教育/情感教育/日語/生命教育/療癒溫馨/自我成長</t>
+          <t>SDGs3健康與福祉/友情/情感教育/日語/生命教育/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L317" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>我死去的那天</t>
+          <t>史塔西行不行</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>The Day I Died：Unclosed Case</t>
+          <t>A STASI COMEDY</t>
         </is>
       </c>
       <c r="C318" t="n">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>朴芝婉</t>
+          <t>林德豪爾曼</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>朴知訓/李姃垠/李相燁/盧正義/金先英/金憓秀</t>
+          <t>亨利哈布/大衛克勞斯/安東妮亞比/德勒夫巴克/德萊拉皮亞斯科/湯姆希林/瑪格麗塔波奇/約格舒塔夫/馬蒂亞斯摩斯巴赫</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在一個漆黑的颱風夜，一名揭露父親罪行的年輕證人在小島上失蹤了。人們在懸崖上發現她的鞋子，也在她的家裡發現一封遺書。但由於天氣惡劣，屍體未能尋獲。在沒有屍體的情況下，案件無法結案，只能簡單地當作自殺。為此，賢洙警探前往島上調查女孩的神秘死因。&lt;/p&gt;</t>
+          <t>&lt;p&gt;盧格在兩德統一後查看他的國安檔案，妻子科琳娜卻安排家庭聚會來紀念這一刻。檔案中出現一封不是寫給科琳娜的情書，她大發雷霆。1980年代初普倫茨勞貝格，年輕的盧格是東德秘密警察史塔西新兵，他藉著與目標科琳娜上床來掩飾身份，同時愛上住在對面的娜塔莉。指揮官命令他與科琳娜結婚，盧格不情願地服從…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J318" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/生命教育/社會議題</t>
+          <t>喜劇/德語/情感教育/愛情/政治/英文字幕</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L318" t="inlineStr">
         <is>
-          <t>2021-09-30 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>天堂之約</t>
+          <t>紅色拳擊鞋</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Promise</t>
+          <t>Red Shoes</t>
         </is>
       </c>
       <c r="C319" t="n">
-        <v>83</v>
+        <v>121</v>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>閔丙勳</t>
+          <t>雜賀俊朗</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>閔丙勳/閔始友</t>
+          <t>佐佐木希/市原隼人/朝比奈彩/松下由樹/森崎溫/觀月亞里莎</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>&lt;p&gt;媽媽離世後，九歲的始友與爸爸相依為命，每當想念媽媽時，始友和爸爸會祈禱、互相傾訴或者寫詩，在大自然的懷抱中彼此相伴，始友始終惦記著媽媽過世前與他的約定，他們慢慢往前邁進，努力信守這個約定。&lt;/p&gt;</t>
+          <t>&lt;p&gt;真名美小時候參加父親的拳擊比賽，對他深紅色拳擊鞋留下深刻印象，她的父母後來不幸在事故中喪生。真名美獨自扶養女兒愛米，丈夫因病去世後，她決定追隨父親腳步，重返拳擊場。她的身心並未準備好，因為貧困女兒監護權落到岳母手上，憤怒又悲傷的她陷入低谷，教練卻承諾讓她成為拳擊冠軍，與女兒重逢。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J319" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/兒童親子/家庭教育/生命教育/自我成長/英文字幕/韓語</t>
+          <t>SDGs1終結貧窮/SDGs8工作及經濟/健體領域/日語/生涯規劃/自我成長</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>亞洲片/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L319" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>他們在島嶼寫作Ⅲ 削瘦的靈魂</t>
+          <t>在窗邊</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>A Lean Soul</t>
+          <t>by the window</t>
         </is>
       </c>
       <c r="C320" t="n">
-        <v>104</v>
+        <v>143</v>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>朱賢哲</t>
+          <t>今泉力哉</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>七等生</t>
+          <t>中村友理/倉悠貴/志田未來/松金米子/玉城蒂娜/稻垣吾郎/穗志萌香/若葉龍也/齊藤陽一郎</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>&lt;p&gt;七等生，臺灣最受爭議的小說家。1967年，七等生在《文學季刊》發表了臺灣文學史上著名短篇小說《我愛黑眼珠》，主角李龍第在末日洪水中，選擇拯救妓女而無視妻子的作為，引起文壇極大的討論與爭議。當年評論家認為，這類離經叛道、萎靡頹廢的文學作品，恐影響國家安全而應杜絕。從此，七等生極富自傳色彩的小說，被批評為深奧艱澀的個人主義或虛無主義。然而，在時代的推移洗練下，七等生卻成為影響後世文壇最重要作家之一，並被稱為臺灣「內向世代」作家的開端。 《削瘦的靈魂》紀錄片以導演口述旁白和小說文本字幕，描摹出這位臺灣當代最受爭議小說家的家庭、童年、挫折、愛情。導演朱賢哲突破拍攝困難與作家心防，多次採訪已多年不公開露面的七等生，與其談論文學、哲理、生命體察，並得以一窺作家隱世的生活面貌，以及他內在世界瘋狂又孤寂的觀點。並藉由作家身邊不同身份、面向的重要他人訪談，建構出作家的生命脈絡與創作形象。 七等生曾言：「我的寫作一步一步地在揭開我內心黑暗的世界，將我內在積存的汙穢，一次又一次地加以洗滌清除。」在面對當代集體內在不可測的心靈，七等生個人的創傷與黑暗，似乎也正是人類的創傷與黑暗。 七等生自嘲自貶的筆名「七等生」，就是對時代的叛逆與反諷。《削瘦的靈魂》一片難得紀錄了這樣一位讓文壇與社會都往前跨步深思的小說家。&lt;/p&gt;</t>
+          <t>&lt;p&gt;市川茂巳是位自由作家，他老婆紗衣則從事編輯的工作。紗衣與她同時也是名暢銷小說家的同事有著不正常的男女關係。市川茂巳雖然知道老婆對自己不忠，卻不知如何啟口告訴老婆，自己已知情。某天，市川茂巳讀到一本女高中生久保留亞寫的小說，深受吸引。他在文學頒獎典禮上問那名女高中生，小說是否是根據真人真事改編？若是如此，他想跟小說中的主角碰面…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J320" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/情感教育/歷史傳記/生涯規劃/綜合領域/藝術領域</t>
+          <t>情感教育/愛情/日語/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>亞洲片/國片/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L320" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>怪盜密令</t>
+          <t>孔雀莊園謀殺案</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Diabolik</t>
+          <t>The Peacock</t>
         </is>
       </c>
       <c r="C321" t="n">
-        <v>134</v>
+        <v>105</v>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>安東尼歐馬納提/馬可馬納提</t>
+          <t>小魯茲海尼根</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>瓦里歐馬斯坦德/米麗安利歐尼/路卡馬林內利</t>
+          <t>大衛克勞斯/安奈特弗埃爾/拉文尼婭威爾森/斯文婭榮格/湯姆希林/瑟坎卡亞/約根沃格爾/維多利亞卡琳/菲利普傑克森</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1960年，克萊維爾州。從不失手的小偷德伯力克，真實身分不明，他再度出擊，以巧妙的伎倆逃過警方的埋伏。此時，鎮上正期待著康德夫人的到來，她是風情萬種的女繼承人，將帶著著名的粉紅鑽石前來。這無價珍寶當然逃不過德伯力克的眼睛，德伯力克意圖竊取，卻被康德夫人無可抗拒的魅力迷住了。這惡名昭彰的小偷正處於危險之中，探長和他的團隊終於想到方法將其引出，這次德伯力克將無處可逃…&lt;/p&gt;</t>
+          <t>&lt;p&gt;投資銀行家琳達巴赫曼和團隊抵達麥金托許勳爵和夫人的鄉村莊園參加團隊建立活動時，就知道這個週末會非常難熬。年度報表亂七八糟，各個同事和主管彼此猜忌，部門即將重組的謠言更是滿天飛。重點是，莊園一點也不舒適，連廚師老手海倫也掩蓋不了這一事實，而且活動負責人瑞貝卡的辦事方式也大有問題。直到勳爵最愛的孔雀和夫人最喜歡的鵝不見後，爭吵一觸即發不可收拾……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J321" t="inlineStr">
         <is>
-          <t>動作冒險/義大利語/英文字幕/警匪犯罪</t>
+          <t>SDGs17多元夥伴/各類改編/商業金融/喜劇/德語/英文字幕/警匪犯罪</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L321" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>瑪雅蜜蜂大冒險：守護小金蛋</t>
+          <t>跨越時空咖啡館</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Maya The Bee 3：The Golden Orb</t>
+          <t>CAFE MIDNIGHT</t>
         </is>
       </c>
       <c r="C322" t="n">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>諾爾克利里</t>
+          <t>鄭允秀</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>可可潔克吉利斯/大衛科林斯/沙恩鄧達思/潔絲汀克拉克/班森傑克安東尼</t>
+          <t>李伊庚/綵諝珍</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在春天來臨之際，小蜜蜂瑪雅與威利想要溜出蜂巢去外頭看看，卻誤打誤撞地被交付了一項神秘的任務，他們要和螞蟻老友們護送一顆神奇金球回家！沒想到這顆「金球」居然是一顆「金蛋」，瑪雅與威利要面對最重要的責任，就是保護金蛋孵出來的螞蟻小公主酥西！這場冒險出乎他們的意料，他們必須對付各式各樣的敵人，通過險惡的地帶，酥西的家更面對各方掠食者的催殘，瑪雅與威利必須說服敵對的昆蟲部落與他們合作，才能一同抵抗飢餓的大鳥攻擊，讓大家一起存活下來！友情的力量能否幫助他們克服最大天敵的障礙，開心迎接迎春典禮的開幕呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;「跨越時空咖啡館」讓你一瞥過去、現在和未來。準新娘小允在大喜之日喜孜孜地等著新郎太英，殊不知太英不僅沒出現，還沒留下任何消息。氣憤又著急的小允急忙出去尋找太英，但找到深夜還不見人影。她偶然抵達了一間叫「跨越時空咖啡館」的店，營業時間是凌晨至黎明…小允終於在這間店找到了太英，不過太英看起來竟年輕了幾歲，且根本不認識小允！小允能夠找回原本的老公，逃離這場混亂嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J322" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/國語/學習單/家庭教育/療癒溫馨/英語</t>
+          <t>情感教育/愛情/科幻奇幻/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L322" t="inlineStr">
         <is>
-          <t>2023-10-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>聖雅各的天空</t>
+          <t>爛人</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Camino Skies</t>
+          <t>The Worst Ones</t>
         </is>
       </c>
       <c r="C323" t="n">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>福格斯葛雷迪/諾爾史密斯</t>
+          <t>莉澤阿科卡、羅曼古雷特</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>柯洛托香/泰瑞威爾森/茱莉薩里菲/蘇珊摩里斯/雪若史東/馬克湯姆森</t>
+          <t>瑪洛里曼內克、蒂莫馬奧</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>&lt;p&gt;六位來自紐西蘭和澳洲的陌生旅人，各自踏上這條從法國到西班牙的「聖雅各之路」。他們在此不期而遇，途中雖得面對嚴峻的挑戰，每個人卻都超越年齡與體力的限制，從中學習面對生命中的挫敗，開始懂得如何與悲痛共存、並樂觀以對。他們揮灑38天的汗水與淚水，跨越了這條800公里的「人生之路」。途中風雨無歇，幸有旅伴扶持，雖曾令人心碎，卻同時也鼓舞了他們大步向前的勇氣，一切並在旅程終點時，得以徹底脫胎換骨。&lt;/p&gt;</t>
+          <t>&lt;p&gt;巴黎電影劇組來到法國北部濱海小城籌備新戲，為了捕捉最真實的表演，導演在當地進行素人海選，四名郊區孩童在試鏡中脫穎而出：一個暗藏心事的放蕩女孩，一個誓言不再流淚的易怒男孩，一個重獲自由的肇事少年，還有一個討厭被凝視的敏感少女，這讓社區居民感到不滿，質疑導演選擇「最糟糕的人」有意醜化社區形象。當導演和工作人員試鏡、排練、拍攝並與他們千挑萬選的演員互動時，戲裡戲外的瘋狂荒誕、同儕之間的辱罵嘲諷，道德問題逐漸浮上檯面，竟讓衝突一觸即發！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J323" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/健體領域/學習單/環境教育/生命教育/綜合領域/英語</t>
+          <t>SDGs11永續城鄉/學習單/情感教育/法語/社會議題/自我成長</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>劇情片/新生影展/歐美片</t>
         </is>
       </c>
       <c r="L323" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>黑光行動</t>
+          <t>溟溟</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Blacklight</t>
+          <t>Murmur of Memories</t>
         </is>
       </c>
       <c r="C324" t="n">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>馬克威廉斯</t>
+          <t>陳子揚</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>泰勒約翰史密斯/艾登昆恩/艾美瑞佛蘭普曼/連恩尼遜</t>
+          <t>徐謀俊/林輝瑝/王安琪/福地佑介/簡孝儀/與座重理久/莫子儀/葉穎/邱宇晨/鄧九雲/高英軒</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>&lt;p&gt;撼動國土陰謀，唯有他能翻轉一切！&lt;/p&gt;&lt;p&gt;崔維斯布拉克（連恩尼遜 飾）是一名效力於FBI 局長葛布爾羅賓森（艾登昆恩 飾）進行秘密行動的鬼影探員，長年來暗中替政府「處理」了不少危機。某次當他執行一項秘密行動時，卻意外深陷致命危機，崔維斯和女記者蜜拉瓊斯（艾美瑞佛蘭普曼 飾）循線追查後驚覺，原來美國政府以國安為由正秘密謀殺許多無辜的人，天人交戰的崔維斯必須得限時內揭開陰謀找出真相，並設法翻轉這一切……&lt;/p&gt;</t>
+          <t>&lt;p&gt;葉承修是一位致力於預測「超新星爆炸」研究的天文學家，因天生腿部殘疾，生活需求都靠妻子雅潔打理，這一陣子，他常常在睡夢中看見沒有殘缺的自己，認為自己是個在日治時代獨居在深山裡的原住民青年，在夢中也看見自己和部落公主莎瓦祖佳揚悲劇的愛情故事，他深信這是自己的前世記憶。一次，他幫學弟代課，在課堂上認識Pluto，一名手上有著和他夢中的部落公主莎瓦祖佳揚一模一樣刺青的女學生，當Pluto不為人知的秘密被揭開時，承修認定的愛情與前世的記憶也隨之崩解…他可以爭脫前世的束縛，面對今生的問題嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J324" t="inlineStr">
         <is>
-          <t>動作冒險/英語</t>
+          <t>SDGs3健康與福祉/國語/多元文化/家庭教育/情感教育/愛情/特殊教育/生命教育/科幻奇幻/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L324" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>當女孩戀愛時</t>
+          <t>我的鬼家人</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Girl Picture</t>
+          <t>Our Ghosts</t>
         </is>
       </c>
       <c r="C325" t="n">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>艾莉哈帕薩洛</t>
+          <t>亞歷山德羅卡皮塔尼</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>愛姆米洛諾夫/琳妮亞萊諾/艾莉諾拉考哈南</t>
+          <t>亞歷山德羅哈伯/保羅皮爾伯/哈妲絲亞容/米歇爾瑞恩蒂諾</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>&lt;p&gt;咪咪屢屢在學校女生小圈圈團體裡頭衝突闖禍，樂可卻常常有著失敗又慘痛的約會，一直困惑著我到底能愛誰？苦練多年滑冰的艾瑪為了人生成就放棄愛情。但即將到來的三個禮拜中，三人在成年之前，經歷一場場搖晃又旋轉的時光。在做愛與戀愛、相聚或分離、交心或冷戰，不間斷地演練與挫折，宛如踩進一次又一次偶時短路的青春迴圈。&lt;/p&gt;</t>
+          <t>&lt;p&gt;瓦萊里奧無法負擔房租而被房東逐出公寓，苦無棲身之處的他只好和六歲兒子偷偷住在公寓閣樓中。每當有新房客入住，他們就會裝神弄鬼，企圖嚇走新房客，好讓他們能夠搬回樓下。對卡洛來說，這只是一個遊戲，讓他忘卻貧窮和沒有母親的窘境。父子倆的伎倆向來奏效，直到遇到米麗安和她的女兒艾瑪。她們為了逃離施虐的丈夫而搬進來。巧的是，米麗安完全不怕鬼…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>芬蘭語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J325" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/友情/情感教育/自我成長/芬蘭語/英文字幕</t>
+          <t>SDGs1終結貧窮/家庭教育/義大利語/英文字幕</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L325" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>在水中</t>
+          <t>心裏美</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>in water</t>
+          <t>Pretty Heart</t>
         </is>
       </c>
       <c r="C326" t="n">
-        <v>61</v>
+        <v>98</v>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>洪常秀</t>
+          <t>吳家偉</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>夏成國/申晳浩/金承允/金珉禧/金素鈴</t>
+          <t>余香凝/吳岱融/王浩信</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>&lt;p&gt;年輕男演員欲當短片導演，邀得女主角和攝影師兩位好友相助，三人在濟州島海濱閒遊勘景、於旅館碰杯漫談，卻始終苦思無果、故事未定。任憑海風吹拂靈感之際，導演忽爾瞥見一女子獨自在崖壁清撿垃圾，冒昧搭訕後竟令他想起昔日所寫情歌，才終於生出短片構思，然而那神祕的主題到底是什麼？濟州島風光如畫，但在洪常秀刻意失焦的鏡頭裡，卻一如片中角色的心境，成為一片模糊不清的風景……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;高中英文教師李淑敏（余香凝 飾）努力教學，學生卻對她的課程始終興趣缺缺，反而熱衷到補習班上課，並視補教天王KK何（王浩信 飾）為偶像。淑敏決定潛入補習班一探究竟，但在課程中被KK發現，兩人大吵一架後，竟激起KK對她的好奇心及好感，道歉之外更展開追求。&lt;/p&gt;&lt;p&gt;對補習班充滿偏見的李淑敏，發現KK任教的補習班校長就是自己的爸爸李龍基（吳岱融 飾），她小時候認為父親嚴厲的言語，是間接害死母親的凶手，父女親情淡薄。&lt;/p&gt;&lt;p&gt;然而KK的出現，改變她對補習的看法，也開始用新的方式教學，但就在一個大雨天中，一場意外驟然而至，讓他們都措手不及…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>粵語</t>
         </is>
       </c>
       <c r="J326" t="inlineStr">
         <is>
-          <t>友情/情感教育/生涯規劃/英文字幕/韓語</t>
+          <t>SDGs3健康與福祉/SDGs4優質教育/家庭教育/情感教育/愛情/粵語/英文字幕</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L326" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2026-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>風再起時</t>
+          <t>傳奇81分：柯比布萊恩</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Where the Wind Blows</t>
+          <t>The Legend of the 81-Point Game</t>
         </is>
       </c>
       <c r="C327" t="n">
-        <v>144</v>
+        <v>72</v>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>翁子光</t>
+          <t>約翰尼斯古德根斯特</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>周文健/杜鵑/梁朝偉/許冠文/譚耀文/郭富城</t>
+          <t>喬伊格雷厄姆/喬希鮑威爾/山姆米契爾/布賴恩庫克/德溫格林/斯馬什帕克/查克斯威斯基/肖恩威廉士</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>&lt;p&gt;70年代，香港廉政公署成立，對貪污探長進行追捕，揭開殖民地時代落幕前的篇章。&lt;/p&gt;&lt;p&gt;曾因不收賄而飽受壓迫的員警磊樂（郭富城 飾）與南江（梁朝偉 飾），想要改變現狀，攜手建立員警貪污制度，並坐上總華探長位置。然而，權利膨脹導致黑白勢力失衡，也和一直跟隨他們的胖子韓（周文健 飾）及嚴洪（譚耀文 飾）等人吵翻，友情、合作都不再。這時，香港廉政公署成立，調查主任李子超（許冠文 飾）對貪污探長展開追捕，全球通緝貪污探長，磊樂與南江隻手遮天的年代走向謝幕。風再起時，香港已不同往昔。&lt;/p&gt;</t>
+          <t>&lt;p&gt;柯比布萊恩被公認是史上最優秀的籃球員之一，他整整20年的職涯效力於洛杉磯湖人隊。綽號「黑曼巴」的柯比在球場上勢不可當，猛攻對手的防守，甚至在單場比賽中拿下81分的紀錄。本片回顧2006年1月22日這場奇蹟之夜的幕後花絮，分析湖人隊在半場落後18分的情況下，還能戰勝多倫多暴龍隊，以及科比是如何用任何戰術都擋不住的狀態。無論場內或場外，他永遠都是大家心目中最偉大的球員之一。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>中文/粵語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J327" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/國語/政治/社會議題/粵語/英文字幕/警匪犯罪</t>
+          <t>健體領域/歷史傳記/生涯規劃/英語/運動熱血</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L327" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
+          <t>2025-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>花漾姊妹幫</t>
+          <t>尋父冒險記</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Glorious Days</t>
+          <t>Luxembourg, Luxembourg</t>
         </is>
       </c>
       <c r="C328" t="n">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>利利里沙</t>
+          <t>安東尼奧盧基奇</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>班旺/瑪莎提摩西/維迪穆利亞/英迪巴仁斯/蘇珊巴蒂亞</t>
+          <t>拉米爾納西羅夫/阿米爾納西羅夫</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>&lt;p&gt;薇娜是從西爪哇的雙木丹轉來雅加達首都的高中生。因為說話帶有濃厚的西爪哇口音，她在上學的第一天就受盡同學的嘲笑。但有四位女孩和一名男孩站出來為她解圍，並協助她適應新環境。他們六人很快就成為了朋友，並組成「自由幫」。二十三年後，薇娜嫁給一位事業有成的繁忙生意人，還有一名正值青春期的女兒。她的生活看似美滿，卻總覺得少了什麼。一天，她在醫院偶遇當年的朋友克麗絲。克麗絲身患末期重症，她希望薇娜能幫她完成心願：讓「自由幫」再次聚首。於是薇娜踏上一段尋友之旅。&lt;/p&gt;</t>
+          <t>&lt;p&gt;雙胞胎兄弟科拉與瓦沙從小被父親拋棄，二十年後，科拉成了公車司機，卻暗中販毒；瓦沙則當上警察，過平凡家庭生活，缺席的父親在科拉心中是英雄，對瓦沙而言卻是混蛋，一天他們接到父親在盧森堡將病逝的消息，疏離的兄弟倆決定一起上路出發，從烏克蘭開車到盧森堡，踏上去見爸爸最後一面的冒險旅程。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>印尼語</t>
+          <t>烏克蘭語</t>
         </is>
       </c>
       <c r="J328" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs5性別平權/印尼語/友情/多元文化/學習單/校園/生命教育/療癒溫馨/自我成長</t>
+          <t>喜劇/家庭教育/情感教育/烏克蘭語/生命教育/療癒溫馨</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L328" t="inlineStr">
         <is>
-          <t>2021-08-01 00:00:00</t>
+          <t>2025-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>一場大火之後</t>
+          <t>杜巴利伯爵夫人</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Collective</t>
+          <t>Jeanne du Barry</t>
         </is>
       </c>
       <c r="C329" t="n">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>亞歷山大納瑙</t>
+          <t>麥雯</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>卡塔林托隆坦/弗拉德沃伊雷斯古/泰蒂烏蘇雷努</t>
+          <t>強尼戴普/麥雯</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>&lt;p&gt;2015年，羅馬尼亞一個音樂展演空間「集體俱樂部」（Colectiv），在一場演出的過程中意外發生大火，造成27死180傷的重大慘劇。然而幾個月後，卻又傳出37名燒傷患者陸續離奇死亡的消息。一支新聞調查團隊於是設法介入，抽絲剝繭、秘密蒐證，開始逐步揭發整個醫療體系的大規模崩壞與國家機器不為人知的暗黑操作。&lt;/p&gt;</t>
+          <t>&lt;p&gt;珍妮出身平凡，儘管是個默默無聞的平民百姓，仍對生活充滿野心與抱負，在歷經了修道院枯燥的少女生活後，珍妮與母親來到紙醉金迷的巴黎，試圖憑藉著自己的聰慧與姿色，在壁壘分明的社會階級中向上攀登，珍妮倚靠著魅力流連在許多有錢男人之間，最終成為了杜巴利伯爵的情人，然而在某次與國王路易十五精心策畫的會面中，竟意外讓國王路易十五對珍妮一見鍾情，這場邂逅之後，珍妮成為了國王的情婦，而珍妮便帶著一身的爭議進入了凡爾賽宮，在這保守封建的貴族社會中引起軒然大波。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>羅馬尼亞語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J329" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs3健康與福祉/人權法治/健體領域/各類改編/政治/生命教育/真人真事改編/社會議題/綜合領域/羅馬尼亞語</t>
+          <t>愛情/歷史傳記/法語/真人真事改編</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L329" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2025-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>不圓滿故事</t>
+          <t>地獄萬歲</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>The Hummingbird</t>
+          <t>Hail to Hell</t>
         </is>
       </c>
       <c r="C330" t="n">
-        <v>125</v>
+        <v>108</v>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>法蘭西斯卡阿爾奇布基</t>
+          <t>林吾政</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>凱西亞絲穆妮亞柯/南尼莫瑞提/皮耶法蘭西斯柯法維諾/羅瑞莫瑞提/貝芮妮絲貝喬</t>
+          <t>吳右利/方效潾/朴成焄/鄭濔珠</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>&lt;p&gt;這是馬可卡雷拉，人稱「蜂鳥」的人生故事；一個攸關命運操弄、失去和純愛的故事。藉由回顧往事，故事線不斷跳動，從1970年代延伸至未來…&lt;/p&gt;&lt;p&gt;馬可在海邊遇見了美麗又不凡的年輕女子露易莎拉特斯，他們之間的故事從來都不圓滿，卻永遠也不能抹滅…馬可已是結了婚的男人，在羅馬，馬可有個老婆瑪莉娜和女兒阿黛兒，命運之手將無情地操弄馬可，使他經歷殘酷的考驗，最終馬可將找來瑪莉娜的精神分析師，教他如何接受人生中最意想不到的改變。&lt;/p&gt;</t>
+          <t>&lt;p&gt;等等，這和我們預想的不一樣，要改變計劃嗎？&lt;/p&gt;&lt;p&gt;學校的邊緣人娜美和善宇，沒有參加校外教學，而是計劃自殺，不過，她們發現那個讓她們生不如死的女孩彩琳正在首爾過著幸福生活，於是她們決定在自我了斷前進行復仇，當她們找到彩琳時，卻發現她一改過去變得心地善良，這動搖了她們的計劃，她們發現彩琳所在的宗教組織有點詭異，於是開始考慮是否該將彩琳從那個奇怪的地方救出來。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J330" t="inlineStr">
         <is>
-          <t>婚姻關係/情感教育/愛情/義大利語/英文字幕</t>
+          <t>情感教育/生命教育/社會議題/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L330" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2025-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>大孩子</t>
+          <t>伊莉莎白二世：榮耀年華</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Big Kids</t>
+          <t>Queen Elizabeth II：Her Glorious Reign</t>
         </is>
       </c>
       <c r="C331" t="n">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>安德烈貝斯康德/艾瑞克梅泰耶</t>
+          <t>艾倫拜倫</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>伊芙琳伊斯特拉/克里斯汀比倫/克里斯蒂安辛尼格/卡羅爾芙蘭克/文森瑪耿（文森馬肯）/瑪蓮吉蘭/艾伊莎梅加/艾瑞克梅泰耶</t>
+          <t>尼古拉斯歐文/羅伯特萊西/英格麗塞華德/雨果維克斯</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>&lt;p&gt;布里克和他朋友們平常去的學餐正重新裝修。老師奧迪竟然帶他們去鄰近的養老院，度過午餐休息時間！養老院主管亞尼克，對於這群屁孩的入侵不甚開心，一場世代衝突眼看就要爆發。養老院居民和暫時來用餐的不速之客們，哪一方會先宣戰？然而，共度有趣又滑稽的時日後，友誼開始在孤單的老人和吵鬧的屁孩中萌芽。&lt;/p&gt;</t>
+          <t>&lt;p&gt;伊莉莎白二世是在位最久的英國女王和大英國協君主。她不僅在英國德高望重，對全世界而言，更是堅強、剛毅與端莊的代表。人人都能感受到她的和藹親切。本紀錄片將帶您一窺伊莉莎白二世的全貌，包含了她的興盛、榮譽和她痛失親人，歷經醜聞時的態度，全方位剖析她是如何從公主蛻變為受全球愛戴的一代女王。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J331" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs3健康與福祉/SDGs4優質教育/兒童親子/友情/情感教育/法語/療癒溫馨/社會議題</t>
+          <t>SDGs16和平正義/SDGs5性別平權/歷史傳記/英文字幕/英語</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L331" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2026-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>白米婦仇大作戰</t>
+          <t>熊出沒．伴我“熊芯”</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Angry Rice Wives</t>
+          <t>Boonie Bears：Guardian Code</t>
         </is>
       </c>
       <c r="C332" t="n">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>本木克英</t>
+          <t>林永長/邵和麒</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>三浦貴大/井上真央/夏木麻里/立川志之輔</t>
+          <t>吳佳樺/喬資淯/李世揚/林柏昱/梁興昌/王辰驊/葉又菁/連思宇</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1918年，日本出兵西伯利亞，為供應軍隊糧食，導致國內米價暴漲。這對一般百姓來說，是經濟上的打擊。絲是一名漁夫的妻子，跟村裡其他婦女一樣，她們都在丈夫外出工作時，勤儉持家。婦女們發出訴求：「別把大米送走！」，但富商及當權者根本充耳不聞。絕望的婦女們於是發起了一場空前絕後的騷動，很快就傳遍全國。&lt;/p&gt;</t>
+          <t>&lt;p&gt;熊大、熊二自幼在熊媽媽的悉心扶養下於森林中長大，然而在某個夜晚森林中發生了大火，熊媽媽前去查看，卻自此消失於森林中，年幼的兩熊傷心不已，這段往事也成為他們難以忘懷的傷痛，轉眼多年過去，熊大、熊二的人類朋友光頭強帶著他們前往振興島參觀機器人研發中心，卻意外得到了熊媽媽的線索，為此熊大、熊二展開尋親之旅，也不禁思索起熊媽媽當年為何不告而別？兩熊最終是否能找到媽媽？迷霧重重的背後還有怎樣的故事？一切謎團等待揭曉……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J332" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs2消除飢餓/SDGs5性別平權/喜劇/性平教育/情感教育/日語</t>
+          <t>SDGs3健康與福祉/SDGs9工業及建設/兒童親子/動作冒險/喜劇/國語/學習單/情感教育/英文字幕/英語</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L332" t="inlineStr">
         <is>
-          <t>2023-07-01 00:00:00</t>
+          <t>2026-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>朝鮮鄉民團</t>
+          <t>我的不完美日常</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Jesters：The Game Changers</t>
+          <t>Piggy Back</t>
         </is>
       </c>
       <c r="C333" t="n">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>金鎬昊</t>
+          <t>崔鍾學</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>孫鉉周/尹博/朴熙洵/趙震雄/金玟錫/金슬기（Kim Seul-Ki）/高昌錫</t>
+          <t>崔大哲/李艾彬/鄭俊鎬（鄭俊浩）</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>&lt;p&gt;戲子團是在全國散布謠言、動搖民心、左右輿論的一群人。全朝鮮最有勢力的大臣韓明澮，打算借助他們的力量，讓百姓知道，當今殺害姪子以篡奪王位的世祖，他能當上君王是上天的旨意，以正統身分名留青史。德浩是戲子團的首領，認為這是難得的機會，便答應了韓明澮的請求，完全沒有發現潛藏在背後的政治陰謀…&lt;/p&gt;</t>
+          <t>&lt;p&gt;鍾範是釜山港口「背背號」的帥氣船長，儘管失去妻子，必須獨力撫養兒子長大，但他仍擁有一個充滿愛的家庭，與小兒子和弟弟幸福地生活著。每天，他都努力保護深愛的家人，然而危機卻一個接一個地降臨到他身上，負責全家生計的漁船貸款已到期，而且無法再延期，使得漁船像他的妻子一樣，面臨被帶走的危機…與此同時，不成熟的弟弟宣布突如其來的婚訊，而兒子因為心儀的女生和同學發生衝突，被送至校園暴力委員會，鍾範為了他所愛的家人，將如何應對這接踵而來的各種危機呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
           <t>韓語</t>
         </is>
       </c>
       <c r="J333" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/喜劇/學習單/懸疑驚悚/政治/韓語</t>
+          <t>SDGs3健康與福祉/SDGs8工作及經濟/喜劇/家庭教育/情感教育/生命教育/自我成長/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L333" t="inlineStr">
         <is>
-          <t>2022-10-01 00:00:00</t>
+          <t>2026-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>老大人</t>
+          <t>小子</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Dad’s Suit</t>
+          <t>Kids</t>
         </is>
       </c>
       <c r="C334" t="n">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>洪伯豪</t>
+          <t>王毓琦</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>喜翔/小戽斗/曹晏豪/李友珊/黃嘉千</t>
+          <t>吳宗修/李霈瑜/林美秀/譚艾珍/賈靜雯/郭子乾/釋小願/陳昊森/黃仲崑</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>&lt;p&gt;老伴離世的八旬老翁金茂（小戽斗 飾），獨自一人住在平溪郊區的老厝裡。儘管身體大不如前，台北仍是一個他永遠都融入不了的地方。某日金茂又因胃痛住院，女兒玉珍（黃嘉千 飾）再度為了養老院的話題和兒子益正（喜翔 飾）爭吵不休。然而，一場意外讓金茂輾轉住進了安養院，即使孫子凱凱（曹晏豪 飾）捎來結婚喜訊，也無法消弭金茂的低落情緒。這天，女兒玉珍推著輪椅帶金茂上街，想讓他為孫子的婚禮訂做新西裝。殊不知，對金茂而言，西裝早已有著完全不同的涵義…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;沉迷於AR電玩遊戲「KIDS」的年輕人張融是個遊戲高手，他在虛擬的電玩世界風光無限，自己的現實生活卻過得一塌糊塗，常常因此氣跑女友芽芽，更遭受黑道兄弟們追討索債，某天兩位身分不明的小男孩突然闖入他的生活，更令人驚訝的是這兩個孩子居然擁有著異於常人的高強武功，張融本以為只要幫助這兩個小子回家就能擺脫掉他們，卻沒想到自己已被捲入一場更大的危機。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J334" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/國語/學習單/家庭教育/情感教育/生命教育/臺語/醫療議題</t>
+          <t>SDGs3健康與福祉/動作冒險/喜劇/國語/英文字幕</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L334" t="inlineStr">
         <is>
-          <t>2021-08-01 00:00:00</t>
+          <t>2026-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>蝕愛</t>
+          <t>無家的小犀牛</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Flowers of Mold</t>
+          <t>Rinoceronte</t>
         </is>
       </c>
       <c r="C335" t="n">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>沈惠貞</t>
+          <t>阿圖羅卡斯特羅戈多伊</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>趙倫嬉/金信榮/金律何/金栽經/顯佑（金顯祐）</t>
+          <t>維托孔蒂尼布瑞亞/胡安荷西法里亞斯/艾娃比昂構/迪亞哥克雷莫尼西</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>&lt;p&gt;智秀相信可以從人們丟的垃圾看出他的真正樣貌，她發現一袋處理得很乾淨的垃圾，屬於鄰居宇宰，智秀開始從他的垃圾蒐集線索以接近他，然而，一次與宇宰前女友的相遇傷透智秀的心，她對他變得冷漠，一晚，宇宰看見智秀拿著一袋垃圾走進公寓，於是跟了上去，兩人爭執垃圾散落一地，也抖出了智秀的祕密。&lt;/p&gt;</t>
+          <t>&lt;p&gt;11歲的戴米恩被帶離冷漠又暴力的原生家庭後，被安置住在兒童之家，跟其他孩子一起生活。40歲的萊昂德羅是陪伴他的社工，而且與戴米恩有類似的遭遇。儘管戴米恩內心感到憤怒、對現狀感到不滿，並且嘗試逃離兒童之家、回到原本熟悉與習慣的「家」。在萊昂德羅的陪伴下，戴米恩必須放下過去的生活，並且相信自己能夠展開新的人生。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J335" t="inlineStr">
         <is>
-          <t>各類改編/情感教育/懸疑驚悚/英文字幕/韓語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs3健康與福祉/人權法治/兒童親子/家庭教育/社會議題/英文字幕/西班牙語</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L335" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2026-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>真愛大騙局</t>
+          <t>超熊瑪琪：英雄再起</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Life for Real</t>
+          <t>Combat Wombat - Back 2 Back</t>
         </is>
       </c>
       <c r="C336" t="n">
-        <v>110</v>
+        <v>81</v>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>丹尼伯恩</t>
+          <t>塔妮亞樊尚/里卡德庫索</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>丹尼伯恩/凱德莫拉得/夏綠蒂甘絲柏格</t>
+          <t>吳佳樺/張乃文/林柏昱/林筱玲/梁興昌/鈕凱暘/陳彥鈞/馬伯強</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>&lt;p&gt;崔東從小在地中海俱樂部長大，每8天換一次朋友。他在50歲辭去墨西哥度假勝地的工作，決心尋找42年前的童年玩伴薇奧麗。天真無知的崔東來到巴黎，借住同父異母的弟弟路易家中。兩人素未謀面，路易不想崔東一直打擾自己，於是拜託炮友蘿珊冒充薇奧麗來打發崔東。殊不知崔東初見蘿珊時，便確定自己找到了失散已久的青梅竹馬。&lt;/p&gt;</t>
+          <t>&lt;p&gt;對於袋熊瑪琪來說，生活變得有點煩人了，雖然天堂市的犯罪率創下了歷史新低，但她現在卻比以往更忙，整天忙著疏通下水道和報稅，而不是拯救世界，這不是她想要的生活！當一個邪惡的科技天才威脅要把整個城市困在一個「完美」的虛擬世界時，瑪琪和阿蜜再次聯手出擊，但這會是這對充滿活力的搭檔的最後一搏嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J336" t="inlineStr">
         <is>
-          <t>情感教育/愛情/法語</t>
+          <t>SDGs9工業及建設/兒童親子/動作冒險/國語/英文字幕/英語</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L336" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2026-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>飯戲攻心</t>
+          <t>坦白你的罪行</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Table for Six</t>
+          <t>Confess To Your Crimes</t>
         </is>
       </c>
       <c r="C337" t="n">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>陳詠燊</t>
+          <t>水田伸生</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>張繼聰/林明禎/王菀之/鄧麗欣/陳湛文/黃子華</t>
+          <t>中島健人/中島步/堤真一/尾野真千子/山崎育三郎/池田依來沙/美波/角野卓造/金田明夫</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一個家，最重要的是「人到齊了，開飯」！深信此道的大哥陳鴻（黃子華 飾）廚藝普普，但用各種心靈雞湯式的金句餵飽異父異母的二弟陳禮（張繼聰 飾）及小弟陳熹（陳湛文 飾）。還請來小弟的廚神女友Josephine（王菀之 飾）煮晚餐，讓每晚的飯局更為和睦。但隨著二哥女友Monica（鄧麗欣 飾）的加入後，氣氛開始轉變，她竟然是大哥念念不忘的前女友。為了不想餐餐吃不知味，大哥找了臨時女友阿喵（林明禎 飾）來充場面，再加上小弟以看好戲的心情從中興風作浪，從此，每晚6人同桌，味蕾滿足，但暗潮汹湧，是一團和氣重要？還是爭取個人幸福重要？&lt;/p&gt;</t>
+          <t>&lt;p&gt;政治世家宇田家的次子晄司（中島健人 飾）創辦了一家建築設計公司，卻倒閉了，迫於無奈他只能勉強地為父親清治郎（堤真一 飾）擔任秘書，而清治郎是一位國會議員，現身陷政治醜聞，過著沮喪的生活，有一天，宇田家長女麻由美（池田依來沙 飾）的小女兒被綁架了，綁匪要的不是贖金，而是對清治郎威脅：「明天下午5點之前召開記者會，承認自己的罪行。」，這個「罪行」一旦公布將會動搖國本，清治郎對權力執迷，無法招認，晄司能否在時限前查出綁匪犯罪的真相，並拯救家人的生命呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>中文/粵語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J337" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/喜劇/家庭教育/情感教育/粵語/自我成長</t>
+          <t>SDGs16和平正義/各類改編/品德教育/政治/日語/英文字幕/警匪犯罪</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L337" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2026-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>魔幻開幕夜</t>
+          <t>按讚、訂閱、開啟小鈴鐺</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Open at Night</t>
+          <t>I Haven't Done Anything</t>
         </is>
       </c>
       <c r="C338" t="n">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>艾德貝爾</t>
+          <t>朴相敏</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>奧黛莉朵杜/艾德貝爾/莎賓娜奧扎尼</t>
+          <t>吳泰炅</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>&lt;p&gt;眼看開幕夜就在明天，今晚劇院老闆路吉遇到許多重大危機。他必須找到一隻活生生能表演的猩猩，來挽回日本知名導演太宰的敬重；還必須找到資金，發放積欠2個月的工資，並重獲罷工伙伴們及可靠助理娜薇的信任；他還要向拘謹自負的實習生菲薩證明，解決問題有另一種與眾不同的方式：一切以隨性、好玩為優先！路吉只有一個夜晚的時間穿梭在巴黎完成任務，拯救這間經營許久的星星劇院。他是否能如願完成任務？還是讓開幕夜開天窗呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;當個酸民，全世界都會訂閱你的頻道&lt;/p&gt;&lt;p&gt;演員出身的吳泰京為求突破，在YouTube開了一個頻道，借用電影《原罪犯》的概念，以實現觀衆願望作為影片創作內容，某天，有位訂閱者出了一大筆錢，要他查出一名男士的背景，這位男人總是獨自站著，拿著一張看板寫著「我什麼都沒做」，然而，這個人始終沉默不語，正當泰京準備放棄時，他遇見抗議男的妹妹，她告訴他事情的來龍去脈，當泰京向真相逼近時，他發現故事背後藏有驚人的轉折。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J338" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/兒童親子/喜劇/法語/綜合領域</t>
+          <t>SDGs16和平正義/SDGs3健康與福祉/社會議題/科技教育/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L338" t="inlineStr">
         <is>
-          <t>2023-02-01 00:00:00</t>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>關於她的二三事</t>
+          <t>4拍4家族</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>About Joan</t>
+          <t>Band Four</t>
         </is>
       </c>
       <c r="C339" t="n">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>羅宏拉利維耶爾</t>
+          <t>賴恩慈</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>伊莎貝雨蓓/佛蘿倫斯瓦芮卡耶/史丹利湯森/史旺亞勞德/拉斯艾丁格/芙蕾雅梅佛</t>
+          <t>Anna hisbbuR/張進翹/朱柏熹/朱栢謙/泰迪羅賓/蔡紫睛/謝安琪/陳奐仁/陳諾霆</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>&lt;p&gt;瓊恩維哈偶然在巴黎街頭遇見昔日的初戀情人。回憶湧現的她，決定回到久別的鄉間舊宅。舊地重遊，過去四十年來的一切歷歷在目。多年未見的兒子納桐，恰好也從蒙特婁返家，陪伴母親一起面對過去的傷痛與真相。當瓊恩傾吐內心故事的那刻，那些逝水年華，那些生命中重要的人事物，也將在她的自白中得以釋然，一一放下。&lt;/p&gt;</t>
+          <t>&lt;p&gt;主唱Cat（謝安琪 飾）帶領樂團Band Four成功獲得參加The Great Escape Music Festival表演資格，但Cat要獨力照顧九歲天才鼓手Riley（陳諾霆 飾），面對隊友離隊壓力，加上離家多年的吉他手父親King（泰廸羅賓 飾）帶著同父異母的貝斯手樂弦（Anna HisbbuR 飾）回家，令Cat無所適從，只有音樂，才可以讓Cat找回重心！一家四口住在同一屋簷下，音樂成為他們的共通語言。當一切傷痛看似可以透過音樂獲得治療時，Cat卻早發性腦退化症發病，可能連音樂也會漸漸忘記…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>粵語</t>
         </is>
       </c>
       <c r="J339" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/情感教育/愛情/法語/自我成長/英文字幕</t>
+          <t>SDGs3健康與福祉/SDGs8工作及經濟/學習單/家庭教育/情感教育/生涯規劃/粵語/英文字幕/醫療議題</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L339" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>白日夢小英雄</t>
+          <t>小松鼠大偵探</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Kings of Mulberry Street</t>
+          <t>Detective Chirp and the Golden Beehive</t>
         </is>
       </c>
       <c r="C340" t="n">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>朱迪奈杜</t>
+          <t>格里戈里沃扎金</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>內維爾佩利/夏恩納胡/艾奎爾胡森/阿米斯辛恩</t>
+          <t>何志威/吳佳樺/張乃文/林柏昱/梁興昌/符爽/賈文安/邱涵菲</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>&lt;p&gt;提奇是位身材瘦小，但精力無限又有很多小聰明的男孩，每天活在自己的寶萊塢白日夢之中，他幻想自己是位戰無不勝的動作英雄，而屋頂就是他的國度，但英雄出征還需要一名同夥才行，此時他看上了巴布。巴布身材圓潤、腦筋較死板，同時還很怕死，但他用志氣與想像力來彌補先天缺點。為了幫他們的社區與家人擺脫黑幫老大拉傑的掌控，兩位個性截然不同的9歲男孩很快就發現，自己可以在對方身上學到很多。本電影透過一場場刺激的冒險，向經典寶萊塢電影與電影中的傳奇英雄致敬。&lt;/p&gt;</t>
+          <t>&lt;p&gt;蜂蜜山丘居民正在準備歡慶他們最愛的小鎮節，因為到時可以看到世上絕無僅有的黃金蜂巢，據說，黃金蜂巢是蜂蜜山丘的開山鼻祖發現的，若是搞丟黃金蜂巢，蜂蜜山丘將會災厄連連，不妙的是，黃金蜂巢在小鎮節前夕被人偷了，居民們拜託貓頭鷹偵探蘇菲的松鼠助手阿奇協助破案，阿奇和他的夥伴不僅要找回黃金蜂巢，還要揪出小偷，讓蜂蜜山丘居民回歸平靜的生活。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J340" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/友情/喜劇/家庭教育/情感教育/生涯規劃/自我成長/英語</t>
+          <t>兒童親子/動作冒險/國語/學習單/英文字幕/英語</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L340" t="inlineStr">
         <is>
-          <t>2023-04-01 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>人生轉運站</t>
+          <t>再見，李可樂</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>The Highway Family</t>
+          <t>So Long for Love</t>
         </is>
       </c>
       <c r="C341" t="n">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>李相汶</t>
+          <t>王小列</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>丁一宇/徐利秀/朴奲氲/白鉉真/羅美蘭/金璱琪</t>
+          <t>吳京/李虎城/蔣龍/譚松韻/趙小棠/閆妮/馮雷</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>&lt;p&gt;無家可歸又有兩個孩子要養的人父奇宇，暫住在高速公路的休息站。一家子靠著拐騙過路人的錢維生，他們慣用的手法是跟路人借加油錢，得逞後就會到另一個休息站繼續行騙。此時，在多年前的意外中痛失愛子的英善剛好路過，要去兒子的墳墓祭拜，因為不忍這家子過的生活，英善借了奇宇一家7萬韓元。然而，當英善發現這一家其實是騙子後，便向警察舉報了他們…&lt;/p&gt;</t>
+          <t>&lt;p&gt;為了完成女兒李妍（譚松韻 飾）高三前的小小心願，父親李博宇（吳京 飾）決心帶著女兒遠赴阿勒泰滑雪，卻不料李博宇遭遇意外，全力搶救後仍陷入腦死的處境，讓為妻為母的潘雁秋（閆妮 飾）做出了一個女人最艱難的決定，當家漸漸失溫，一隻名為可樂的小狗闖入了她們的生活，成為母女爭執的焦點和溫暖的陪伴。如何在傷痛後放下悔與執？如何在成長中習得愛與勇？當往日的困境重現，她們的人生，又是否有無憾的選擇？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J341" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs1終結貧窮/家庭教育/生命教育/社會議題/英文字幕/韓語</t>
+          <t>SDGs3健康與福祉/各類改編/國語/家庭教育/情感教育/生命教育/療癒溫馨/英文字幕/醫療議題</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L341" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2026-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>沒有身分的女人</t>
+          <t>我和我的冠軍電競隊</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Without Her</t>
+          <t>Championext</t>
         </is>
       </c>
       <c r="C342" t="n">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>阿日安瓦茲達夫塔里</t>
+          <t>哈維費雪</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>沙伯阿巴爾/法拉納克卡蘭塔/泰娜茲塔巴塔巴伊/莎蒂卡蘭姆魯迪</t>
+          <t>傑蘇斯拉戈/埃莉薩伊波利托/塞吉歐歐莫斯/布萊恩阿爾巴塞特奧利佛/胡安馬格羅</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>&lt;p&gt;伊朗記者蘿雅準備移民到丹麥的兩週前，遇見一位沉默的少女。這名少女似乎流離失所且失去了記憶。蘿雅因此收留了少女，卻不曉得少女是來取代她的。幾天後，蘿雅發現她被禁止離開伊朗，除非出賣一位同事給政府當局。當她拒絕背叛朋友時，少女竊取了蘿雅的身分，並在蘿雅丈夫巴巴克的協助下冒充蘿雅。久而久之再也沒人記得蘿雅，大家都把少女當作她。巴巴克趁勢把蘿雅趕出家門，根據當局的判決，蘿雅被放逐他處，以哈妮耶的名字重新過著家庭主婦的生活。&lt;/p&gt;</t>
+          <t>&lt;p&gt;超級麻吉隊首次贏得西班牙籃球冠軍，但因沙吉奧的違規被取消資格，球隊因此解散，兩年後，樂觀開朗的菜鳥教練西西莉亞決心實現胡立歐重組球隊的夢想，儘管西西莉亞的到來帶來了一連串的倒楣事，超級麻吉隊的熱情依然不減，最終，他們竟參加了一場全球數百萬人觀看的國際電競比賽，展開了一場驚心動魄的挑戰。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>波斯</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J342" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/人權法治/波斯語/社會議題/英文字幕/難民議題</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/喜劇/學習單/特殊教育/生涯規劃/英文字幕/西班牙語/運動熱血</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L342" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2026-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>友情不二價</t>
+          <t>費爾的旅程</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>FRIENDS WILL BE FRIENDS</t>
+          <t>Phil’s Journey</t>
         </is>
       </c>
       <c r="C343" t="n">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>安東尼洛格里瑪迪</t>
+          <t>陳勇瑞</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>亞歷山卓羅傑（亞歷山德羅羅加）/斯維娃阿爾維蒂/米歇爾瑞恩蒂諾/薇奧蘭特普拉西多/里貝洛迪里恩佐</t>
+          <t>費爾車諾高夫斯基</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>&lt;p&gt;小兒科醫生亞力山卓，在妻子過世後，與兒子過著平靜的日子。有一天，亞力接到高中同學季吉的電話，拜託亞力幫助他獲得三百萬的遺產，只要亞力把自己兒子「借」給季吉，假冒繼承人就可領取遺產！雖然被季吉氣得直跳腳，亞力與另一個老同學里奧，還是被捲入了這場騙局當中。殊不知其實還有另一票人馬，也正打算騙取三百萬...到底亞力他們能不能成功拿到這三百萬呢？與此同時，好不容易再度展開戀情的亞力，又是否能在混亂的局面中，保住這場愛情呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;1998年紐西蘭人費爾來臺灣尋找不知所蹤的心愛兒子。遍尋不著愛子的錐心之痛，卻在異鄉被溫暖的加油鼓勵逐漸撫平。感念在臺灣獲得的善意，921地震後，他又再次回到臺灣，以一己之力幫助那些曾經幫助過他的人。一個異國的父親，在最困難的時候，被臺灣人的愛扶起，而當臺灣有難時，他也感念的回報。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J343" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/友情/品德教育/喜劇/情感教育/義大利語</t>
+          <t>SDGs17多元夥伴/SDGs3健康與福祉/國語/情感教育/生命教育/療癒溫馨/自我成長/臺語/英文字幕/英語</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L343" t="inlineStr">
         <is>
-          <t>2023-01-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>無邪</t>
+          <t>飛天怪俠 數位修復版</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>There Is No Evil</t>
+          <t>Skyfly Superman</t>
         </is>
       </c>
       <c r="C344" t="n">
-        <v>151</v>
+        <v>79</v>
       </c>
       <c r="D344" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>穆罕默德·拉素羅夫</t>
+          <t>小林悟/邵寶輝（邵羅輝）</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>巴蘭拉蘇洛夫/瑪塔柏薩瓦蒂/穆罕默德塞迪基米爾</t>
+          <t>三郎/凱音/吳炳南/太郎/小游/柯佑民/桂治邦/江青霞/王勇/白沙/秀鳳/許木火/賴德南/阿宗/陳淑貞/陳財興</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>&lt;p&gt;擁有幸福家庭的老好人，卻將執行死刑當作日常；一位不想執行死刑的義務役，準備與女友進行秘密計畫；與女友論及婚嫁的軍人，卻意外發現女友全家其實是反死刑陣線成員；從德國返鄉的女孩，發現叔叔有一個藏了多年的秘密。在國際影展獲獎無數的伊朗當代大師穆罕默德拉素羅夫，以四段式短篇結構，搭配隱喻及通俗劇手法雙管齊下，相互呼應直指問題核心，探討著伊朗這個全世界執行死刑最高的國家，直扣在這極權體制對人性的輾壓議題。&lt;/p&gt;</t>
+          <t>&lt;p&gt;神龍俠三部曲&lt;/p&gt;&lt;p&gt;《神龍飛俠》完結篇&lt;/p&gt;&lt;p&gt;台日合璧，日本名導 小林悟 X 台語片先驅 邵寶輝（邵羅輝）&lt;/p&gt;&lt;p&gt;台灣特攝電影的鼻祖，台語電影史上僅有的特攝片&lt;/p&gt;&lt;p&gt;「李棠華特技團」擔綱演出，特技拍攝奇情偵探台語超級動作片&lt;/p&gt;&lt;p&gt;改編自日本特攝《神探黑旋風》（まぼろし探偵）電影系列&lt;/p&gt;&lt;p&gt;月光大俠追捕怪盜黨徒，一路到了荒郊野外。此時，怪盜已狹持了無辜孩子與女人，準備利用他們作為木乃伊藥劑人體實驗的白老鼠。千鈞一髮之際，大俠抵達了怪盜的藏身處，以一擋十，解救無辜被贖的人們，並準備摧毀組織，不料怪盜黨卻先行撤退，在警方到來前，早已人去人空。為了取得完全勝利，怪盜黨計謀著新計畫，尋覓多年前埋下寶藏的地道；另一方面，被救回孩童元太的父母親，隱藏著什麼不可告人的秘密，不敢將其告知警方。一切背後似乎有著更大的陰謀。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>伊朗語</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J344" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/人權法治/生命教育/社會議題</t>
+          <t>動作冒險/各類改編/經典修復/臺語/警匪犯罪</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L344" t="inlineStr">
         <is>
-          <t>2021-09-30 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>瀑布</t>
+          <t>生而為人</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>The Falls</t>
+          <t>Born to be Human</t>
         </is>
       </c>
       <c r="C345" t="n">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>鍾孟宏</t>
+          <t>倪曜</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>王淨/賈靜雯</t>
+          <t>吳兆絃/安德森/尹昭德/李玲葦/李興文/梁洳瑄/陳雪甄</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>&lt;p&gt;新冠肺炎疫情期間，小靜因為班上有同學確診，全班停課居家隔離。小靜的媽媽品文因為小靜的關係也被公司要求在家休息，劍拔弩張的母女關係就此無可迴避。品文想找前夫奇文回家幫忙解決問題，也對再婚的前夫表露自己放不下的情感而遭到拒絕，疫情不是拉開人心的最終原因，那究竟是什麼呢？疫情之下產生的類精神疾病，是透過藥物還是心裡的改變才能解決呢？疫情、隔離讓品文與小靜母女的人生都轉了一個她們未曾想過的彎，也遇到許多讓自己生命衝撞的人，而纏繞在她們生活與內心許久的結該如何才能解開呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;楊世南是一位14歲的少年，某天上課時，因肚子痛跑到廁所，結果發現尿液竟然是血紅色的。經過醫學博士診斷，楊世南其實是「性別分化異常」，俗稱雙性人。博士建議楊世南的父母勸孩子接受手術，將他生理性別變為女生，並透過治療達到生理和心理性別的一致。楊世南正值青春期，父母在未告知他的情況下擅自決定進行手術。於是，楊世南改名為楊詩蘭，並搬到新城市開始新生活。雖然表面上性別已經轉換成為女生，卻依舊改不了內心小男生的心思與對女孩的喜愛。「嶄新」的生活究竟是福還是禍？而楊詩蘭／楊世南是否真的能迎接新的蛻變？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J345" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/健體領域/國語/家庭教育/情感教育/特殊教育/綜合領域</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs5性別平權/健體領域/各類改編/國語/學習單/性平教育/校園/真人真事改編/自我成長/醫療議題</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
           <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L345" t="inlineStr">
         <is>
-          <t>2024-06-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>損友養成班</t>
+          <t>青葉家的食光</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>A Friendly Tale</t>
+          <t>Around the Table</t>
         </is>
       </c>
       <c r="C346" t="n">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D346" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>丹尼爾柯恩</t>
+          <t>松本壯史</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>文森卡索/法蘭西戴米恩/芙蘿杭絲佛黑提/貝芮妮絲貝喬</t>
+          <t>久保陽香/寄川歌太/市川實和子/忍成修吾/栗林藍希/西田尚美</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>&lt;p&gt;蕾雅和馬克，卡琳和法蘭西，是兩對夫妻也是多年的朋友。男的有點大男人，女的則愛說三道四，但他們在團體中都各有一席之地。有一天，蕾雅告訴大家她寫了一本小說。這本小說在不久後成為暢銷大作。卻也打破了團體之間的和諧。沒人真的替她開心，反而引起大家的嫉妒。難道這就是人性？只有在成功面前，你才能認清誰是真正的朋友。個人的幸福是否也是他人的不幸？&lt;/p&gt;</t>
+          <t>&lt;p&gt;春子的「家庭」跟別人有些不同。她是一位單親媽媽，與兒子利久、朋友明子和明子的男友空夫一起生活。一天，她收到老朋友知世的簡訊，請求春子讓她的女兒優子在暑期補習期間寄宿在她家。春子和知世在幾二十年前大吵一架後，就再也沒有說過話。當優子試圖尋找自我並享受青春時，春子決定去見她的朋友知世，希望能冰釋前嫌。 兩代之間的關係，如同一桌精心烹煮的美味餐點，各種人生滋味都嚐盡在心中。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J346" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/友情/婚姻關係/情感教育/法語</t>
+          <t>SDGs17多元夥伴/SDGs8工作及經濟/友情/家庭教育/情感教育/日語/療癒溫馨</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L346" t="inlineStr">
         <is>
-          <t>2024-03-01 00:00:00</t>
+          <t>2024-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>中央市場的一天 數位修復版</t>
+          <t>怪奇小鎮</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Fragrant Formosa - A Day at The Central Market</t>
+          <t>The Time Thief</t>
         </is>
       </c>
       <c r="C347" t="n">
-        <v>25</v>
+        <v>114</v>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>汪瑩</t>
-[...2 lines deleted...]
-      <c r="F347" t="inlineStr"/>
+          <t>法蘭西斯萊克勒奇</t>
+        </is>
+      </c>
+      <c r="F347" t="inlineStr">
+        <is>
+          <t>傑德夏邦諾/吉娜維維施密特/吉拉姆西爾/奧斯卡德斯加內斯/桑妮雅科迪/瑪麗伊芙博雷加德/皮爾盧克芬克/艾米爾普勞斯克魯蒂耶/蜜雪兒德斯里耶/西蘭邦尼爾/麥克梅瑟</t>
+        </is>
+      </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>&lt;p&gt;電視紀錄片「芬芳寶島」系列。&lt;/p&gt;&lt;p&gt;當清晨天色未亮、眾人睡夢正酣時，供應台北人一日所需的中央市場早已人聲鼎沸。中央市場湧入來自全台各地的貨車，貨物包羅萬象，蔬菜水果、雞鴨魚肉一樣不少，中盤商為了民眾早市採買而批貨做準備，拍賣聲此起彼落。&lt;/p&gt;</t>
+          <t>&lt;p&gt;1988年，在加拿大的聖埃利德卡克斯頓，一個11歲的小男孩擔心著他的奶奶。奶奶是位被病痛折磨的說書人，試著說服孫子死亡將不復存在。她告訴孫子一個故事，在1927年一群優秀村民，藉由一些奇妙的把戲，將危及人類的「死神」除去的故事…從今開始，死亡也是傳奇的誕生。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J347" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>情感教育/法語/英文字幕</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>亞洲片/國片/影視聽中心/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L347" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>掃毒3：人在天涯</t>
+          <t>選票騙很大</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>The White Storm 3：Heaven or Hell</t>
+          <t>The Campaign</t>
         </is>
       </c>
       <c r="C348" t="n">
-        <v>125</v>
+        <v>94</v>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>邱禮濤</t>
+          <t>馬里安克里斯安</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>劉青雲/古天樂/楊采鈺/謝君豪/郭富城</t>
+          <t>伊昂娜基圖/伊昂盧楚特/伊昂薩普達魯/喬治多梅提/歐威迪烏克里斯安/瑪麗雅楊赫圖/索林喬切斯</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>&lt;p&gt;國際販毒集團毒梟康素差（劉青雲 飾）一直帶著手下張建行（郭富城 飾）等人從事毒品交易，新加入集團的成員歐志遠（古天樂 飾）也因一次意外，與兩人建立了過命交情，三人情同手足。康素差在香港的販毒生意突然被警方查獲，他帶著團隊逃到金三角發展，積極籠絡當地的土皇帝戴金榮，計劃兩人聯手擴大勢力，讓自己東山再起，卻意外發現身邊藏有臥底。此刻，是敵是友，一片茫然。&lt;/p&gt;</t>
+          <t>&lt;p&gt;威歐雷來自羅馬尼亞西部，是一名木訥老實的耕耘機司機。有天他遇到了準備參加歐洲議會選舉的高調政治家─莫卡努。莫卡努的汽車拋錨在路邊，威歐雷和妻子便邀請他來家裡作客。莫卡努靈機一動，認為在競選期間能待在這麼一個正直的家庭是個絕佳的機會，不僅能贏取當地百姓的心，更有可能為自己洗脫貪汙的指控。他開始宣稱威歐雷是他的「老朋友」，而作為報答，他會送威歐雷一台新的耕耘機。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>中文/粵語</t>
+          <t>羅馬尼亞語</t>
         </is>
       </c>
       <c r="J348" t="inlineStr">
         <is>
-          <t>動作冒險/粵語/英文字幕/警匪犯罪</t>
+          <t>SDGs16和平正義/人權法治/喜劇/學習單/政治/社會議題/羅馬尼亞語</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L348" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2022-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>革命前夕的摩托車日記：數位修復版</t>
+          <t>聖奧梅爾殺嬰案</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>The Motorcycle Diaries</t>
+          <t>Saint Omer</t>
         </is>
       </c>
       <c r="C349" t="n">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>華特沙勒斯（華特薩勒斯）</t>
+          <t>愛麗絲迪歐普</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>羅德里哥塞納/蓋爾賈西亞貝納</t>
+          <t>凱伊耶卡加梅/葛絲拉基梅蘭達</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>&lt;p&gt;8個月、1萬2千公里的壯闊之旅&lt;/p&gt;&lt;p&gt;改編傳奇英雄切．格瓦拉1952年旅行日記&lt;/p&gt;&lt;p&gt;1951年，患有氣喘的23歲醫學院學生埃內斯托．格瓦拉與29歲的生化學家好友阿爾貝托，滿載行李與憧憬，跳上老舊的重機，從家鄉布宜諾斯艾利斯出發，揭開一場貫穿南美大陸的壯闊之旅。儘管一路上險阻不斷，爭執難免，樂天浪漫的倆人仍被這前所未見的無邊景致而深深感動。隨著旅程逐漸開展，他們目睹了自五百年前殖民者登陸以來，這塊土地所承受的種種創傷、苦難與不義。貧富的懸殊、階級的對立、種族的剝削、帝國的壓迫，以及人世間永無止息的生、老、病、死，都不斷激盪著兩人的靈魂，也在青年格瓦拉的心裡埋下了日後改造世界的革命之火。&lt;/p&gt;</t>
+          <t>&lt;p&gt;當幻想模糊了愛，意識超脫於罪罰之上，她殺的只是她的孩子嗎？北法小鎮聖奧梅爾的法庭上，一名年輕文學教授、小說家哈瑪，為重釋希臘神話美狄亞的新作而出席旁聽一起審判：蘿倫斯柯利，年輕黑人女性、塞內加爾移民，被控遺棄她15個月大的女兒於漲潮的海岸遭溺斃身亡。隨著庭審的進展，母親的大膽自白與證人們的片面證詞，不僅讓場面陷入膠著，更再再動搖了哈瑪的信念。究竟哈瑪與蘿倫斯之間有著什麼連結？是命運還是偶然，亦或血液裡流竄承載的創傷。就像那夜滿潮的海邊，月光映照下的暗面，是一整片看不透的黑。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J349" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/SDGs1終結貧窮/人權法治/各類改編/多元文化/歷史傳記/真人真事改編/社會議題/種族認同/經典修復/西班牙語/難民議題</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/人權法治/政治/法語/社會議題/種族認同/警匪犯罪</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L349" t="inlineStr">
         <is>
-          <t>2023-12-01 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>我的野男千金</t>
+          <t>當世界不再下雪</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>It's A Boy</t>
+          <t>Never Gonna Snow Again</t>
         </is>
       </c>
       <c r="C350" t="n">
-        <v>101</v>
+        <v>116</v>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>尼利巴蘭帝</t>
+          <t>瑪寇札塔叔莫斯卡/米歇爾恩格萊特</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>恩里克布里亞諾/愛德華多朱利亞瑞利/朱莉婭坦巴瑞羅/茱莉婭貝維拉奎（朱莉婭貝維拉瓜）/莎米拉菲諾提</t>
+          <t>亞歷克尤葛夫/安德烈切拉/瑪雅奧斯塔夏絲嘉/艾嘉達庫雷莎</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>&lt;p&gt;阿貝托一直想要一個兒子，能和他一起吃美食、瘋足球和迷跑車，可惜造化弄人，上天給了他三個女兒，與他想要的生活天差地遠，當他的妻子艾瑪懷上第四胎時，阿貝托向星星許願，希望上天「至少」給他一個兒子，魔法實現了，但有點矯枉過正，他的三個女兒變成了三個男孩，只不過有三個兒子的生活真的比較好嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;讓我帶走你的痛楚和苦難 一名來自核災之城車諾比的神祕男子澤尼亞，穿越樹林來到一處東歐豪華社區幫人按摩。這裡住著一群生活富裕的波蘭上流人家，雖然每棟屋子、每扇門後都有著各自的故事，但社區裡的大家卻都同樣需要澤尼亞。他擁有一雙神奇之手，推拿著這群富足卻心靈受困的人們，他的雙眼似乎能夠看透靈魂，他的話語宛如一首催眠的搖籃曲，就像潔白飄落的雪花，彷彿能為冷漠的世界帶來一絲希望。不料，東方神話終究難解真實人生，他的存在究竟只是寄生上流還是拯救世界？開始而結束、死亡或重生，沒人知道神秘的他所為何來又將去往何處。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>波蘭語</t>
         </is>
       </c>
       <c r="J350" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/喜劇/家庭教育/性平教育/義大利語/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/俄語/情感教育/法語/波蘭語/社會議題/種族認同/綜合領域/越南語</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L350" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>格列佛遊記：重返小人國</t>
+          <t>不跟爸爸說再見</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Gulliver Returns</t>
+          <t>Pink Moon</t>
         </is>
       </c>
       <c r="C351" t="n">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>伊利亞馬克西莫夫</t>
+          <t>芙羅范德默倫</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>斯科特雷/比利鮑伯湯普森/泰勒邦奇/艾莉森雷伊羅森菲爾德/韋恩格雷森</t>
+          <t>埃爾科史密茲/安妮雅克法芙/尤漢廉森/希娜姆卡夫斯/茱莉亞阿克曼斯</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>&lt;p&gt;平凡人的不凡狂想曲，勇氣不等於外貌大小，誰說英雄一定得是”大”人物？知名的世界旅行者和冒險家格列佛，某天受邀返回利利普國，在那裡，他被稱為英雄，因為曾打敗過先前無人能敵、鄰國的布列夫斯古國。當他到達後，他只看到憤怒、恐慌和絕望的人群，因為利利普國王讓他的人民相信傳說中的英勇巨人格列佛即將回歸。然後在發現格列佛只是一介平凡”小”人之後，讓整個城鎮已經準備好建造大型設施來迎接一名巨人的小人國國民大失所望，氣憤的國王甚至下令處決格列佛！？與此同時，無敵的布列夫斯古國艦隊在利利普國的城門外再次展開威脅，格列佛決定踏上一段不符合居民期待的旅程，將透過對抗艦隊、保護利利普國來證明自己，並非巨人才能成就偉大的事，只要努力再加上一點點運氣，也可以成為很有魅力的英雄。&lt;/p&gt;</t>
+          <t>&lt;p&gt;當74歲的父親突然告知女兒愛麗絲，他想結束生命時，愛麗絲不得不面對這個荒謬的窘境。隨著父親設定的死期越來越近，愛麗絲決定忽略哥哥為成全父親而設計的縝密計畫，以強制的手段逼問父親，不想活的原因為何，無奈愛麗絲並沒有得到滿意的答案。於是她開始想方法來應對父親想死的心願…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>荷蘭語</t>
         </is>
       </c>
       <c r="J351" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/動作冒險/友情/情感教育/療癒溫馨/綜合領域</t>
+          <t>SDGs3健康與福祉/健體領域/家庭教育/生命教育/生涯規劃/社會議題/荷蘭語/醫療議題</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L351" t="inlineStr">
         <is>
-          <t>2024-06-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>他們在島嶼寫作Ⅲ 新寶島曼波</t>
+          <t>向日葵</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>The New Formosa Mambo</t>
+          <t>Sunflowers</t>
         </is>
       </c>
       <c r="C352" t="n">
-        <v>138</v>
+        <v>109</v>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>杲中孚/楊澤</t>
+          <t>黃朝亮</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>楊澤</t>
+          <t>吳廷宏（北原山貓）/吳敏（鳥來嬤）/李嘉文/杜詩梅/東東阿貝/林逸欣/涂台鳳/陳德烈/高振鵬</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>&lt;p&gt;「與其向人生認錯，不如向文學認錯；與其向文學認錯，不如向音樂認錯；與其向音樂認錯，不如向山水認錯，向大地認錯。」&lt;/p&gt;&lt;p&gt;傳記主，詩人楊澤在這部結合音樂片、偽紀錄片及浪漫喜劇成一體的非典型文學電影中如是說。&lt;/p&gt;&lt;p&gt;與其向紀錄片認錯，不如向音樂片認錯，不，致敬。這部新型態的電影，從頭到尾由詩人楊澤夫子自道，融合詩與歌、文學與人生、都會文明與大自然，在悠悠蕩蕩的文化鄉愁牽引下，漫遊於台灣島的好山好水間，處處存詩意，步步有歌吟。&lt;/p&gt;&lt;p&gt;本片堪稱年度音樂片。由年輕的繆夫人樂團擔綱創作演出，本片的五首主題曲皆來自楊澤的新舊詩作，由詩人特別為片中的人物、情節而設，而寫。拍片期間同步完成的另外幾首未入歌的詩，則以朗讀的形式穿插出現於片中。電影呈現老中青三代音樂創作者同台飆歌的盛況，包括代表新世代的女主角陳塵（小匚）、女配角怪少女林纓、中生代原住民歌手巴奈、毛恩足、月琴傳藝師張日貴阿嬤，從詩朗讀到新詩新唱，到老歌重唱，一系列從島嶼台灣靈魂深處發出的告白及見證，帶領島上眾人齊聚一堂，引頸高歌，一詠三嘆，迎向山海，共譜《新寶島曼波》的靈動樂章。這部由詩人楊澤自編自導自演的新形態紀錄片，不折不扣是詩人楊澤獻給生長島嶼及海洋的一首「大情歌」。&lt;/p&gt;</t>
+          <t>&lt;p&gt;彩霞、許董、高強、月桃姨、山貓五位行動不便的老人家組成「夕曬幫」，平時閒來無事，便到公園閒聊，談論夢想。一日，彩霞提議要到台東太麻里看日出，眾人欣然同意。不過，彩霞的女兒小琳卻以彩霞的心臟健康及自己工作繁多分身乏術為由，反對彩霞前往。夕曬幫的眾人也多受到家人反對而遺憾作罷。正當彩霞決定要自行前往時，卻突然心臟病發，撒手人寰。之後，傷心欲絕的小琳在遺物中，意外發現了彩霞堅持要前往太麻里的秘密。於是，她決定完成彩霞的遺願，瞞著另外四位老人家的親屬，帶他們前往台東太麻里，進行一趟尋找夢想的「畢業之旅」…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J352" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/SDGs8工作及經濟/原住民語/國語/客語/歷史傳記/生涯規劃/臺語/藝術領域/音樂歌舞</t>
+          <t>SDGs3健康與福祉/健體領域/友情/國語/情感教育/生命教育/生涯規劃/臺語</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>亞洲片/國片/紀錄片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L352" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2024-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>水漾少年</t>
+          <t>歡迎光臨奇幻樂園</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Water Boys</t>
+          <t>Journey to Yourland</t>
         </is>
       </c>
       <c r="C353" t="n">
-        <v>110</v>
+        <v>82</v>
       </c>
       <c r="D353" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>宋灝霖</t>
+          <t>彼得布金斯基</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>吳俊霆/李孝謙/王川/辛雲來/馮祥琨</t>
+          <t>唐納彼利/梅克凱思羅赫/泰勒柯林斯/海倫麥克拜/肯尼布萊斯/莎瑪韓森/馬克麥克唐納</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>&lt;p&gt;五名高中生陰差陽錯地加入了學校的男子花樣游泳隊，其貌不揚的張偉還意外被任命為隊長。訓練的第一天教練就出了意外，從未擔任過"領導"的張偉必須承擔起半個教練的職責，竟發現隊友高飛、陳銘涵、蛐蛐、王子，沒一個真的想練花樣游泳，就連張偉自己也是為了逃自習課。游泳隊突然來挑釁，五人合力回擊，贏得了事關泳池使用權的比賽，卻還是被學校通知必須遷就游泳隊的訓練。少年們內心的倔強被點燃，賭氣對抗不公，並立下軍令狀，一個月後奉上一場精彩絕倫的表演。可他們一沒泳池二沒教練，連花樣游泳是什麼都不知道。於是，一場「自學花樣游泳」的旅程就此拉開了帷幕......&lt;/p&gt;</t>
+          <t>&lt;p&gt;從一顆發光的心臟發出的求救訊號，將理查帶到神祕的平行世界，發光的心臟為求保護而藏在理查體內，理查察覺原來那是該國度人民賴以為生的寶物，理查該和誰分享這個祕密？他將踏上一段危機四伏又趣味橫生的驚奇冒險，準備將這顆發光心臟物歸原主，理查究竟能否順利完成任務，安全返家與父母團聚呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J353" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs5性別平權/健體領域/友情/國語/性平教育/自我成長/運動熱血</t>
+          <t>SDGs17多元夥伴/SDGs4優質教育/兒童親子/動作冒險/學習單/科幻奇幻/英文字幕/英語</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L353" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>羅馬時光機</t>
+          <t>超鼠行不行</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>The Prince of Rome</t>
+          <t>Super Furball</t>
         </is>
       </c>
       <c r="C354" t="n">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="D354" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>愛德華多法爾柯納（愛德華多馬力亞法爾柯納）</t>
+          <t>喬納提納（裘納提娜）</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>丹妮絲坦士奇/安德烈薩托萊帝/朱莉婭貝維拉瓜/朱賽佩巴帝斯通/費立波提米/賽吉奧魯比尼（塞吉奧魯比尼）/馬可札尼里</t>
+          <t>埃斯埃倫/維爾亞米拉赫蒂/艾拉亞皮寧/艾羅利塔拉</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>&lt;p&gt;巴托洛梅奧是一位富有而貪婪的人，他渴望貴族爵位超過一切。為了與阿科蘭波尼王子達成一項秘密交易，並獲得與他女兒結婚的機會。巴托洛梅奧必須穿越過去、現在和未來，通過重重考驗。在一些傑出同伴的幫助之下，他將與真實的自己面對面，賦予生命全新的意義。&lt;/p&gt;</t>
+          <t>&lt;p&gt;根據寶拉諾瑞蘭的暢銷童書改編&lt;/p&gt;&lt;p&gt;自從愛蜜莉亞被她養的天竺鼠咬到手指後，她變成一隻天竺鼠超人，能夠使用超能力飛行和解決問題，當波羅的海的鯡魚面臨危機時，身為超人的愛蜜莉亞不得不挺身而出，不過這絕非易事，愛蜜莉亞必須克服膽小的個性，勇敢面對挑戰，發現內心的勇氣。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>中文/芬蘭語</t>
         </is>
       </c>
       <c r="J354" t="inlineStr">
         <is>
-          <t>情感教育/歷史傳記/義大利語/自我成長/英文字幕</t>
+          <t>SDGs14保育海洋/SDGs3健康與福祉/兒童親子/動作冒險/各類改編/國語/芬蘭語/英文字幕</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L354" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2026-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>親愛的仇人</t>
+          <t>女畫家與偷畫賊</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>YoungJu</t>
+          <t>The Painter and the Thief</t>
         </is>
       </c>
       <c r="C355" t="n">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>車聖德</t>
+          <t>班雅明李</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t xml:space="preserve"> 金香起/金祜廷/陳俊翔/劉宰明</t>
+          <t>卡爾貝提爾諾德蘭/芭博拉潔西科娃</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>&lt;p&gt;《與神同行：最終審判》金香起主演&lt;/p&gt;&lt;p&gt;在一場車禍意外中失去父母的英珠，與弟弟過著相依為命的生活。唯一願意照顧她們的姑姑卻急著想把房子賣了，姊弟不願意，姑姑也拒絕再給予援助。沒想到弟弟又捲入犯罪事件，必須湊錢保釋他，走投無路下英珠只好去尋找在車禍中意外殺死父母的兇手尚文，打算報仇索賠。尚文與妻子經營小本生意，英珠在沒有表明身分下，謊稱要應徵工作，成功接近這對肇事者。沒想到尚文和妻子對英珠視如己出，儘管她偷錢被抓，仍把她當成自己的女兒悉心照顧。英珠陷入了人性糾葛，究竟應該坦白後離開？還是將錯就錯再度擁抱「新爸媽」？&lt;/p&gt;</t>
+          <t>&lt;p&gt;大開眼界！整個故事就是藝術！ 獲選奧斯卡金像獎最佳紀錄片15強！ 女畫家芭博拉的兩幅畫作【天鵝之歌】與【克柔伊與艾瑪】，在諾貝爾畫廊展出時被人盜走。警方循線展開調查，很快就逮捕到竊賊卡爾貝提爾，並判處他75天監禁，但2幅畫作卻從此不知去向…。就在卡爾貝提爾出獄後，由於迫切想得知遭竊的2幅畫作下落，女畫家芭博拉不僅試圖跟這位偷畫賊做朋友，更誇張的是，她竟還詢問他能否為他作畫？更讓人意外的是，卡爾貝提爾竟接受了這個請求…。就從芭博拉為這個偷畫賊作畫開始，他們之間建立了一種極其有趣且特殊的關係，並將兩人寂寞的靈魂、緊緊地連結在一起…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J355" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/學習單/家庭教育/情感教育/真人真事改編/社會議題/韓語</t>
+          <t>SDGs16和平正義/情感教育/挪威語/自我成長/英語</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L355" t="inlineStr">
         <is>
-          <t>2023-10-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>MAMAMOO：MY CON THE MOVIE</t>
+          <t>房事一籮筐</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>MAMAMOO：MY CON THE MOVIE</t>
+          <t>WOW！</t>
         </is>
       </c>
       <c r="C356" t="n">
-        <v>123</v>
+        <v>88</v>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>林在慶</t>
+          <t>布魯諾波達里戴斯（布魯諾波達利斯）</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>Hwa Sa（華莎）/Moon Byul（玟星）/Solar（頌樂）/Whee In（輝人）</t>
+          <t>卡琳薇雅/布魯諾波達里戴斯（布魯諾波達利斯）/艾迪米切爾/莎嬪艾慈瑪</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>&lt;p&gt;大銀幕裡滿滿120分鐘，讓你體驗韓流大勢女團MAMAMOO的熱情與衝勁！跟著炫麗的影像，一起踏上他們成為全球巨星的刺激旅程。此次的現場演出中，可以看到30多首熱門歌曲的精彩表演。此外，還特別收錄了演唱會籌備過程和幕後花絮，除了有演唱會精彩的片段外，也能帶給歌迷新的感受。四位成員不僅呈現了令人耳目一新的精彩表演，還講述了他們在舞台背後的火熱而真誠的故事，在其他地方從未見過。邀請觀眾們一起踏上這段特別、令人心潮澎湃的旅程，一起嗨翻大銀幕！&lt;/p&gt;</t>
+          <t>&lt;p&gt;布日瓦勒市有兩棟房子待售，分別是一棟19世紀華麗別墅以及一間現代小公寓，「哇嗚房地產公司」的兩位房仲連同助理，竭盡全力帶客看房，一一解說房子的所有優點，只不過看房過程麻煩不斷，也揭露了潛在買家的家庭、職業和情感問題。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J356" t="inlineStr">
         <is>
-          <t>歷史傳記/韓語/音樂歌舞</t>
+          <t>SDGs8工作及經濟/喜劇/法語/生涯規劃</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>亞洲片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L356" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2025-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>逃亡的女人</t>
+          <t>疾凍救援</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>The Woman Who Ran</t>
+          <t>The Ice Road</t>
         </is>
       </c>
       <c r="C357" t="n">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>洪常秀</t>
+          <t>強納森漢斯林</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>宋宣美/徐永嬅/李恩美/權海驍/金珉禧/金璽碧</t>
+          <t>勞倫斯費許朋/班傑明沃克/連恩尼遜/馬克斯湯瑪斯</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>&lt;p&gt;自命幸福的已婚女子，因丈夫暫別而興起拜訪朋友的念頭。她與住在首爾郊外的年長友人小聚，走進迷戀鄰居的女教師房間，又偶然遇上在獨立電影院工作的老友。在這個自得其樂的女性國度中，一連串的重逢與偶遇照亮了不同位置的韓國女人心境。一杯杯米酒與燒肉的絮絮叨叨裡，男人的自私軟弱被攤開來嘲諷笑語，深埋在女人們內心深處的慾望也方得傾訴。&lt;/p&gt;</t>
+          <t>&lt;p&gt;在加拿大北部一處偏僻的鑽石礦坑發生重大坍塌意外，一群礦工被埋在坑道內，僅剩30小時的氧氣可以存活。駕駛經驗豐富的巨型卡車駕駛（連恩尼遜飾）、與天才機械師弟弟葛弟（馬克斯湯瑪斯飾）組成緊急救難隊，靠著巨型卡車橫越300英哩結冰湖面構成「冰路」，救出被困住的26名礦工。這群緊急救難隊成員不但要在逐漸融化的「冰路」搏命飆速、還要面對即將來襲的超大風暴，但他們真正的威脅卻是過去從未遇過的恐怖危機...原來礦坑企業公司為了隱藏爆炸意外主因被揭發，雇用大批殺手阻撓救難隊員行進，一場驚天動地的救難行動在冰天雪地中就此展開！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J357" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs5性別平權/友情/學習單/性平教育/情感教育/生命教育/社會議題/韓語</t>
+          <t>SDGs16和平正義/動作冒險/社會議題/英語/警匪犯罪</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L357" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2023-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>秋蓮 數位修復版</t>
+          <t>俑之城</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Lotus In Fall</t>
+          <t>Realm of Terracotta</t>
         </is>
       </c>
       <c r="C358" t="n">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="D358" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>賴成英</t>
+          <t>林永長</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>于大君/吳家驤/姜宜君/張英頎/曾國峰/柯佑民/柯俊雄/梁修身/楊詠蕾/盧碧雲/萬晃丞/蔡曉娟/袁葆璜/謝政憲/謝白生/謝育玲/郎雄/陳瑋齡/陳立仁/高幸枝/鳳飛飛/黃曼/黃英勳</t>
+          <t>克里斯博伊克/喬瑟夫S.蘭伯特/奧莉維亞西頓希爾</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>&lt;p&gt;枝姐為了傻兒子著想，討了孤苦無依的秋蓮做童養媳，秋蓮經年受盡皮肉之苦，幸得順興憐惜，二人私定終身；阿雄豪賭成性，為求生活無虞，用甜言蜜語誘惑枝姐，甘受外人冷嘲熱諷，招贅給枝姐為夫。阿雄對楚楚可憐的秋蓮愛慕不已，但礙於枝姐而不敢有所表示。一天，他趁枝姐不在，欲強暴秋蓮，後被傻兒子發覺，在糾纏間殺了傻兒子並嫁禍於順興，在枝姐和阿雄有力證供下，順興被判死刑！秋蓮眼見無望，於是偕同順興投崖自盡。&lt;/p&gt;</t>
+          <t>&lt;p&gt;深埋地下的秦俑們活了過來，他們生活的地下城池稱之為秦陽城。千年來，俑人們都過著安樂祥和的日子，直到前幾年，地犼一族突然開始頻繁進攻秦陽城。在統領兵俑的大將軍的帶領下，兵俑和地犼展開了曠日持久的戰爭。底層兵俑蒙遠為抓捕地犼昆侖，路遇為爺爺報仇的人類史玉。兩人踏上追捕昆侖的冒險旅程，並逐漸發現地犼不都是壞的，昆侖也並非窮凶極惡。在地犼大軍攻入秦陽城時，蒙遠也發現了他們攻城的秘密......&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J358" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>SDGs17多元夥伴/兒童親子/動作冒險/國語/學習單/科幻奇幻/綜合領域/英語</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L358" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2023-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>米婭的精靈王國</t>
+          <t>伊薩卡的電報</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Mia and me：The Hero of Centopia</t>
+          <t>Ithaca</t>
         </is>
       </c>
       <c r="C359" t="n">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>亞當岡恩/馬席亞德默曼斯</t>
+          <t>梅格萊恩</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>朱利安馬隆/瑪格紐塞利</t>
+          <t>傑克奎德/山姆謝普/梅格萊恩/湯姆漢克斯</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>&lt;p&gt;米婭在父母過世之後，第一次返回老家。突然，她受到神奇手環的引導，吸引她重回精靈王國的獨角獸世界。她與蓮花島的精靈伊可不期而遇，伊可透露多獸即將占據蓮花島，他們希望米婭可以幫助他們抵抗多獸。在米婭的帶領下，眾人必需同心合力收集到3顆古老的魔力寶石，才能打敗多獸。他們展開一場刺激又有趣的尋寶旅行。 當米婭面對精靈王國最強大的敵人時，她發現成為英雄的秘密，真實的力量不只在於打敗敵人的本領，還在於要有勇氣善待落難的敵人。米婭領悟到，孤獨阻止不了任何人，只要懷抱友誼和希望，令人恐懼的黑魔法永遠無法得勝。&lt;/p&gt;</t>
+          <t>&lt;p&gt;14歲的荷馬麥考利決定要當電報局最優秀、速度最快的電報員。他哥哥被徵召上戰場，留下他照顧喪夫的媽媽、姊姊和4歲的弟弟尤利西斯。1942年的春夏之際，荷馬麥考利將傳遞愛、希望、痛苦、死亡訊息的電報，送到伊薩卡善良人們的手上。&lt;/p&gt;&lt;p&gt;本片改編自普立茲獎作家威廉薩洛揚於1943年出版的小說《The Human Comedy》。是一部成長電影，描繪多采多姿的青春、突如其來的改變、生命的美好、死亡的痛苦以及存在我們每個人心中純粹的良善。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J359" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/SDGs4優質教育/SDGs5性別平權/兒童親子/動作冒險/友情/家庭教育/情感教育/療癒溫馨/科幻奇幻/綜合領域/自我成長/英語</t>
+          <t>SDGs10減少不平等/人權法治/學習單/情感教育/愛情/生命教育/社會議題/英語</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L359" t="inlineStr">
         <is>
-          <t>2024-06-01 00:00:00</t>
+          <t>2022-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>亨特先生的環保革命</t>
+          <t>閨蜜2</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Fear and Loathing in Aspen</t>
+          <t>Girls 2</t>
         </is>
       </c>
       <c r="C360" t="n">
-        <v>82</v>
+        <v>113</v>
       </c>
       <c r="D360" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>博比甘迺迪三世</t>
+          <t>黃真真</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>傑巴爾傑/艾瑪瑞麗絲福克斯/萊爾德麥金托什/雪瑞兒海恩斯</t>
+          <t>張鈞甯/薛凱琪/陳意涵</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>&lt;p&gt;真人真事改編，講述美國一群局外人挑戰政權的故事。1970年，受夠了當地污染問題的亨特斯托克頓湯普森，宣布在科羅拉多州亞斯本市競選警長。他打算成立第三黨，打造更溫和的執法制度。全國媒體瞬間為之著迷，讓他成為跨世代眼中的英雄。他們集結成一股怪咖力，打算先占領亞斯本，再占據全球。唯一能阻止他們的只有亨特本人。&lt;/p&gt;</t>
+          <t>&lt;p&gt;希汶（陳意涵飾）的男友喬立終於向她求婚了，好姊妹Kimmy（薛凱琪飾）安排瘋狂單身之旅，順便去探小美的班。但希汶竟邀請Kimmy的死對頭嘉嵐（張鈞甯飾）和喬立的妹妹晶晶同行。當晚她們4人前往別墅派對，一夜酩酊大醉後醒來，3人不但一絲不掛被丟在沙灘上，晶晶更不見蹤影。這時出現黑道追殺她們，3人驚荒失措，但為了逃命、救晶晶，她們必需想起昨晚發生什麼事，更要踏上一段失控又瘋狂的逃脫之旅，希汶真的能順利完成終身大事嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J360" t="inlineStr">
         <is>
-          <t>SDGs12責任消費與生產/SDGs15保育陸域/SDGs16和平正義/SDGs7潔淨能源/各類改編/政治/環境教育/英語</t>
+          <t>SDGs5性別平權/喜劇/國語/性平教育/愛情/綜合領域</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L360" t="inlineStr">
         <is>
-          <t>2024-04-01 00:00:00</t>
+          <t>2022-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>前科者</t>
+          <t>愛在記憶倒數時</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Prior Convictions</t>
+          <t>A Way Station</t>
         </is>
       </c>
       <c r="C361" t="n">
-        <v>134</v>
+        <v>101</v>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>岸善幸</t>
+          <t>金正敏</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>有村架純/森田剛/磯村勇斗</t>
+          <t>金栽經/金桐俊</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>&lt;p&gt;阿川佳代是一名兼職的保護司，負責協助更生人或不良少年等重返社會。在汽車維修廠工作的假釋犯工藤誠，話不多但十分努力。經歷過童年創傷的他，曾在麵包工廠工作期間飽受暴力與霸凌，最後刺死一位同事。儘管工藤聲稱對所犯的罪刑毫無記憶，但也向阿川承認害怕自己會再度殺人。 透過每月的會面，阿川相信即使是殺人犯也能改頭換面。但最後一次的會面，工藤誠卻沒有出現。不久，刑警瀧本找上阿川，告訴她工藤誠再度被通緝。阿川深信工藤誠能改過自新，並全心全意地想幫助他重返社會，但工藤到底逃去哪裡？他仍有希望回歸正常人的生活嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;承賢和智雅在讀書時期就很欣賞對方，但還來不及訴說心意，彼此就各奔東西。七年後，擔心自己會和母親一樣罹患阿茲海默症的承賢，放棄升學留在故鄉成為了烘培師傅。而隻身在城市工作的智雅，發現自己罹患癌症後，決定辭掉工作返鄉思考人生的下一步該怎麼走。這次，他們在故鄉重逢，終於傳達了彼此的感情，再次墜入愛河。然而，智雅的症狀日漸嚴重，厄運也悄悄找上承賢。他們知道自己的時日無多，但仍希望能成為對方最後的愛人和記憶。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J361" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs8工作及經濟/人權法治/日語/社會議題</t>
+          <t>SDGs3健康與福祉/健體領域/情感教育/愛情/生命教育/生涯規劃/自我成長/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L361" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>搶救葡萄大作戰</t>
+          <t>紅熊傳奇</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>The Grapes of Joy</t>
+          <t>Mother Land</t>
         </is>
       </c>
       <c r="C362" t="n">
-        <v>94</v>
+        <v>68</v>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>吉田秋生</t>
+          <t>朴在範</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>中河内雅貴/吉田朝/土居裕子/寶積有香/本假屋唯香/福本莉子/竹中直人/長谷川初範</t>
+          <t>姜佶佑/宋喆鎬/李官穆/李玧知/李龍女/金徐暎/金藝銀</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>&lt;p&gt;相馬春奈因校外教學而前往岡山，她生病的祖母託她買當地名產「亞歷山大麝香葡萄」，但春奈卻弄丟錢包，身上的零錢只夠買用亞歷山大麝香葡萄製成的甜點「陸乃寶珠」。看見祖母因收到伴手禮而開心的春奈，決定回岡山到製作此甜點的源吉兆庵工作。但無論在哪個部門，春奈都表現得不甚理想，最後只好被分派到葡萄園協助農民種植亞歷山大麝香葡萄。起初固執的農夫秋吉伸介不想要春奈的幫忙並叫她離開，但春奈仍堅持不放棄，就在春奈努力慢慢地拉近兩人的距離時，岡山遇上前所未有的大洪水......&lt;/p&gt;</t>
+          <t>&lt;p&gt;克莉莎是葉慈族之女，她們是居住於苔原一帶的游牧民族。為了救生病的母親，克莉莎遵循巫師的指示，往北方的土地尋找她在夢中所見到的紅熊。同時，聯邦軍的弗拉迪米爾大尉和獵人巴札克也侵入森林，想要獵捕紅熊。照理來說，人類無法聽到紅熊的聲音。然而，千里迢迢趕到的克莉莎，卻在森林裡聽見了紅熊的聲音…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文/韓語</t>
         </is>
       </c>
       <c r="J362" t="inlineStr">
         <is>
-          <t>SDGs12責任消費與生產/SDGs8工作及經濟/生涯規劃/療癒溫馨/自我成長</t>
+          <t>SDGs15保育陸域/SDGs3健康與福祉/兒童親子/情感教育/自我成長/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L362" t="inlineStr">
         <is>
-          <t>2024-04-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>戀愛與義務 數位修復版</t>
+          <t>愛你在疫起</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Love and Duty</t>
+          <t>Here and There</t>
         </is>
       </c>
       <c r="C363" t="n">
-        <v>152</v>
+        <v>99</v>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>卜萬蒼</t>
+          <t>傑米哈巴克</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>俞菊雲/劉繼群/周麗麗/時覺非/歐陽伯盧/王意文/郭鶯鶯/金燄/阮玲玉/陳燕燕/高威廉/黃克/黎英</t>
+          <t>JC桑托斯/珍妮古鐵雷斯/維克多安納斯塔西歐</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>&lt;p&gt;本部電影為默片。&lt;/p&gt;&lt;p&gt;封建家庭的閨秀楊乃凡愛上了大學生李祖義，但在舊禮教逼迫下，奉父命嫁給了世家子弟黃大任，並生下一對兒女，但夫婦之間一直沒有愛情。在一個偶然的機會，楊乃凡與李祖義再次相遇，兩人舊情復燃且私奔出走，在鄉村過了一段生活。經濟困難迫使他們必須回到城裡找工作，但這對新時代的青年男女因禮教早已不容於舊社會，在顛沛的生活與沉重的負擔下，李祖義潦倒而死，楊乃凡為了女兒的幸福，陷入人生的抉擇。&lt;/p&gt;</t>
+          <t>&lt;p&gt;疫情隔離期間，大學助教琳與外送員卡羅在社交網站上因意見相左而起了衝突。某次，琳的朋友舉辦線上品飲會，兩人不期而遇卻再次為之前的事吵了起來。幾天後，卡羅向琳道歉，琳也決定給卡羅一次機會，兩人很快因相似的挫折和生命經歷，而情投意合。儘管無法見面，兩人的關係仍然越來越親近，琳甚至覺得兩人可以試著交往看看。疫情促使兩人的相知相惜，但隨著封城限制的鬆綁，琳和卡羅最終是否能順利在一起呢…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>無</t>
         </is>
       </c>
       <c r="J363" t="inlineStr">
         <is>
-          <t>愛情/經典修復</t>
+          <t>SDGs3健康與福祉/健體領域/友情/情感教育/愛情/自我成長/英文字幕/菲律賓語</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L363" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>大俠胡金銓 第二部曲—斷腸人在天涯</t>
+          <t>凸槌大歷險：寶寶轉運站</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>The King of Wuxia Part 2：The Heartbroken Man on the Horizon</t>
+          <t>Big Trip 2：Special Delivery</t>
         </is>
       </c>
       <c r="C364" t="n">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="D364" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>林靖傑</t>
-[...2 lines deleted...]
-      <c r="F364" t="inlineStr"/>
+          <t>娜塔莉亞尼洛娃/瓦希里羅文斯基（瓦西里羅文斯基）</t>
+        </is>
+      </c>
+      <c r="F364" t="inlineStr">
+        <is>
+          <t>丹尼爾梅德韋傑夫/伯納德傑克森/凱特蘭/喬納森薩爾維/斯蒂芬奧克斯納/麗莎克里莫娃</t>
+        </is>
+      </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>&lt;p&gt;《大俠胡金銓》分為兩集：&lt;/p&gt;&lt;p&gt;〈第一部曲—先知曾經來過〉：以編年史的方式逐部介紹胡導演的經典電影，讓觀眾感受他的電影魅力，並透過重要學者及影評人們解析電影美學，再加上和胡導演合作過的重量級影人如徐楓、鄭佩佩、王童、徐克、吳宇森、洪金寶等，一一分享當時的回憶與細節，逐步揭露胡導演的電影方法、美學風格，和他投入藝術之風範與瘋魔行徑。&lt;/p&gt;&lt;p&gt;〈第二部曲—斷腸人在天涯〉：細說從頭講述胡金銓飄泊一生無以為家的宿命，從北京、台灣、香港到美國，這樣的宿命如何反映在他的作品之中，如何影響他的藝術生命軌跡。尤其在他晚年仍努力企圖創作拍片，卻一直壯志未酬的歲月，並非大家所想像風光。他是個創造時代的人，也是個在大時代翻轉中，時不予我的孤獨英雄。&lt;/p&gt;&lt;p&gt;片中並透過胡金銓最愛用的演員，也是《龍門客棧》、《俠女》男主角石雋的腳步，重返當年拍攝場景，讓鏡頭彷彿穿越時空，閃回當年的點點滴滴。俠客老矣，卻不放棄追尋五十年的恩師記憶，情誼真摯。&lt;/p&gt;</t>
+          <t>&lt;p&gt;麥熊和奧斯卡從上次的驚奇歷險歸來已經一年。這次，禿鷹丹爲了阻止對手參與總統競選，打算攔截對方的熊寶寶。於是麥熊、奧斯卡、熊貓寶弟和送子鳥卡爾展開一場刺激的飛船冒險。他們究竟能否護送熊寶寶回到父母身邊，並挽救這場選舉呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J364" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs4優質教育/SDGs8工作及經濟/國語/歷史傳記/英文字幕</t>
+          <t>兒童親子/動作冒險/國語/學習單/英文字幕/英語</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>亞洲片/國片/紀錄片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L364" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>六個嫌疑犯 數位修復版</t>
+          <t>農場我的家</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Six Suspects</t>
+          <t>Gunda</t>
         </is>
       </c>
       <c r="C365" t="n">
-        <v>109</v>
+        <v>93</v>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>林摶秋</t>
+          <t>維克多柯薩科夫斯基</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>一菁/上博/僑輝/凱音/吳東如/夏琴心/夢/太郎/富村/張清清/張潘陽/愛子/易原/李敏郎/江龍/漢源/瑪琍/田明/白雪/素珠/美女/美華/賴德南/邱清光/陳雲卿/高橋</t>
+          <t>甘妲</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>&lt;p&gt;鄭光輝是專門挖人瘡疤向當事人要脅取財為生的偵探；他的舊情人黛玉是「台一製鋼」董事長秘書，也是個私人關係複雜的危險女子。在鄭光輝蒐集證據恐嚇黛玉的過程中，一併收集到其他相關人物見不得光的小秘密，然而，鄭光輝卻在某夜突然瓦斯中毒死亡。北市刑警組長蔡國瑞在記者林國俊的幫助下介入調查後發現，當晚曾出現在附近的五個嫌疑犯，案發當時全都有不在場證明，正當警隊一籌莫展時，出現了第六個嫌疑犯，然而此人潛逃後，卻離奇陳屍於北投的別墅…。&lt;/p&gt;</t>
-[...6 lines deleted...]
-      </c>
+          <t>&lt;p&gt;親情，是她最深的眷戀 北歐的一處農場，剛分娩的甘妲迎來一窩小豬仔。她以泉源不絕的奶水，哺育著躁動的新生命，更悉心守望孩子的孱弱步伐，引領他們探索外頭的世界，一同沐浴陽光、吸吮雨水。農場彼端，一籠甫被放生的家禽抖擻著殘弱身軀，懵懂地初嘗自由空氣，遠方還有牛群悠然於原野奔馳。田園歲月看似靜好，但甘妲與她的一群小豬們，能否躲過人類早就安排好的命運？ 備註：本片為黑白畫面&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H365" t="inlineStr"/>
       <c r="I365" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>無</t>
         </is>
       </c>
       <c r="J365" t="inlineStr">
         <is>
-          <t>經典修復/臺語/警匪犯罪</t>
+          <t>SDGs15保育陸域/環境教育/生命教育</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L365" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>燒肉粽 數位修復版</t>
+          <t>原諒的勇氣</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>The Rice Dumpling Vendors</t>
+          <t>You Will Not Have My Hate</t>
         </is>
       </c>
       <c r="C366" t="n">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>辛奇</t>
+          <t>奇利安烈德豪夫</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>吳非宋/周峰/小皮/岳烽/張武仁/張鴻雪/戴佩珊/文珠/曼莉/李鵬/瑪麗/素珠（吳素珠）/英英/金塗（張金塗）/金玫（徐秀枝）/阿銘/陳蘭/陳財興/陽明（蔡揚名）/黃烽</t>
+          <t>克莉絲泰爾考妮爾/卡麥莉亞裘丹娜/柔艾伊奧里奧/湯瑪斯瑪斯廷/皮耶迪拉登川普（皮耶德隆尚）</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>&lt;p&gt;實業家志明雖然家庭事業兩得意，卻在外面養情婦。他誤信情婦秋滿設下的騙局，看到老婆床上多了一條男人內褲就把賢慧老婆趕出家門。想不到自己過沒多久就被秋滿侵吞財產，只得帶著三個小孩搬到矮房子生活，做看板畫工勉強維持家計，卻又禍不單行摔斷手臂。幸好孩子們都非常懂事，瞞著爸爸偷偷打工貼補家用，鄰居一對活寶夫婦也慷慨的伸出援手。經歷一連串窮困的奮鬥與相互扶持的溫馨，最後，志明賣肉粽時巧遇了自己偷偷出來賣肉粽的女兒，兩人在大雨中相擁而泣。而情婦秋滿因為感情糾紛遭到殺害，警局介入調查後，志明才知道當初是自己誤會妻子，一家人終於得以團圓。&lt;/p&gt;</t>
+          <t>&lt;p&gt;2015巴黎恐攻罹難者家屬走出傷痛的心路歷程&lt;/p&gt;&lt;p&gt;2015年11月13日，巴黎巴塔克蘭劇院發生恐怖攻擊事件。記者安東尼的妻子愛蓮不幸遇害身亡。這起事件震驚全球，喪妻的安東尼在臉書發布了一則貼文：「週五晚上，你們奪走了一條寶貴生命。她是我的愛人，我兒子的母親。但我不會任仇恨停留。」此文撼動數百萬人，並登上法國《世界報》的頭條。安東尼明白年幼的兒子需要他，生活還得繼續，他能為妻兒做的便是放下仇恨。&lt;/p&gt;&lt;p&gt;導演奇利安烈德豪夫以父親的視角，細膩地道盡一場毀滅人心的恐怖攻擊事件，希望藉此故事拋磚引玉，點燃人們對愛與自由的渴望。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J366" t="inlineStr">
         <is>
-          <t>經典修復/臺語</t>
+          <t>人權法治/法語/生命教育/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L366" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>童心計畫</t>
+          <t>婆家有詭</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>The House of Us</t>
+          <t>The Folks</t>
         </is>
       </c>
       <c r="C367" t="n">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>尹佳恩</t>
+          <t>阿列克謝密斯</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>朱禮臨/金是兒/金柰延</t>
+          <t>吉恩馬克伯克霍爾茲/達維娜里夫斯</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>&lt;p&gt;五年級的荷娜在暑假期間計畫要讓失和的父母重修舊好。因此荷娜全家進行了一趟家庭旅行。儘管家人每天吵架，但荷娜認為度假後一切都會像以前一樣幸福。有天荷娜遇到9歲的宥美和7歲的宥真，這對姊妹打亂了她的計畫。姊妹倆的父母總是出門在外，掙扎著謀生。宥美和宥真努力想從趕她們出去的房東手中奪回他們的房屋。而荷娜為解決家庭困難而付出的努力越多，情況反而越不利。過程中她們三人相互照顧給彼此帶來了安慰。她們一起經歷想像和冒險的暑假，這將帶給她們一段苦中有樂的成長回憶。&lt;/p&gt;</t>
+          <t>&lt;p&gt;瑪麗跟丈夫以及兒子托尼住在離市區較偏遠的地方過著愜意的生活。有一天，一位房地產人員突然上門建議他們把地賣掉，但做木工的丈夫堅決不賣。隔天瑪麗的丈夫在工作時，因意外當場身亡。瑪麗的丈夫下葬後，素未謀面的婆婆和小叔子登門造訪。瑪麗發現已故丈夫的家人行為舉止都很怪異，但她不知道的是，自己和兒子托尼正慢慢步入險境。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J367" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/人權法治/學習單/家庭教育/社會議題/韓語</t>
+          <t>懸疑驚悚/英語</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L367" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>危險的青春 數位修復版</t>
+          <t>過氣大明星</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Dangerous Youth</t>
+          <t>Charlotte</t>
         </is>
       </c>
       <c r="C368" t="n">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>辛奇</t>
+          <t>西門法蘭科</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>奇峰/石英（林忠平）/素珠（吳素珠）/鄭小芬/金塗（張金塗）/高幸枝</t>
+          <t>傑拉多羅馬諾/安琪拉摩琳娜/尼可加西亞休謨/拉莉岡薩雷斯/瑪莉亞貝倫弗雷茨/費南米拉斯/黃勝煌</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>&lt;p&gt;浪子侯魁元不求上進只想靠女人的裙帶關係一步登天。某日，魁元偶遇天真浪漫的晴美，因母親私生活不檢點，她一心想離家。魁元迷戀上酒店老闆娘玉嬋，得知她正在物色新的小姐，便慫恿晴美到酒店上班，並說服她按照玉嬋安排、讓年事已高的徐董事長包養，撈他一筆。晴美已愛上魁元，魁元對晴美欠缺真心，卻也與她上床；玉嬋則利用美色誘惑魁元，甚至給他零用錢，欲讓魁元疏遠晴美。晴美發現自己懷孕了，但魁元竟要她墮胎；她傷心欲絕地離開，消失無蹤。魁元這時才懂何為愛情，懊悔不已。最後他跋山涉水找到了晴美，向她懺悔、發誓上進，共創兩人美好的未來。&lt;/p&gt;</t>
+          <t>&lt;p&gt;夏洛特是一名過氣的電影明星，在她得知曾經一手將她捧紅的導演將在巴拉圭拍攝電影時，她二話不說租了一輛露營車驅車前往巴拉圭，期待能再次見到導演，爭取當他新片的女主角。只不過到了巴拉圭，她的期待變成了等待。更糟的是，她還因為一起事件而被國際刑警逮捕！夏洛特是否能夠如願見到導演，重返大銀幕呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J368" t="inlineStr">
         <is>
-          <t>社會議題/經典修復/臺語</t>
+          <t>SDGs8工作及經濟/喜劇/情感教育/生涯規劃/自我成長/西班牙語</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L368" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>彩虹的溫度</t>
+          <t>角落辦公室</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>COMING TO YOU</t>
+          <t>Corner Office</t>
         </is>
       </c>
       <c r="C369" t="n">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="D369" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>卞奎理</t>
+          <t>約阿希姆巴克</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>奈比/李韓結/薇薇安/鄭芮濬</t>
+          <t>丹尼普迪/克里斯多佛海爾達/喬漢姆/莎拉蓋登</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>&lt;p&gt;曾經擔任消防員的奈比，為自己的事業成就感到自豪。但有天她的女兒韓潔跟她出櫃並且說：「媽，我想做乳房切除術。」讓她的人生第一次感到不知所措。從事空服員28年的薇薇安，讀完兒子鐘燁俊的信後留下眼淚，信中兒子道出隱藏內心許久的心聲：「我是同性戀。」而薇薇安才明白，她其實並不了解兒子。奈比和薇薇安在韓潔和燁俊敞開他們的人生難題前，從未聽過「性小眾（LGBTQIA+）」這個名詞，如今知道孩子們因為社會及政治因素面臨困境，兩位媽媽要怎麼給予他們協助與支持呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;新進員工奧森很快就對同事們敷衍了事的工作態度和邋遢的穿著感到厭惡。他決定成為一位受到重視的人，以自己的職業道德為榮，每天嚴格遵守每小時55分鐘賣命工作，5分鐘休息的規律。直到奧森發現了一間布置典雅、鑲有木板的無人辦公室，他才找到片刻的滿足感。只要一有時間，他就會躲到那裡，尋求內心的平靜，讓他能把工作做到最好。因此深受上司賞識的他引起同事們的不滿。然而，竟然沒有一位同事看得到奧森視為避風港的那間神奇辦公室。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J369" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/家庭教育/性平教育/社會議題/韓語</t>
+          <t>各類改編/生涯規劃/英文字幕/英語</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>亞洲片/性平影展：閱界・跨界/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L369" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>大叔足球夢</t>
+          <t>向棒球社獻上花束</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Sunday League</t>
+          <t>Baseball Club Rhapsody</t>
         </is>
       </c>
       <c r="C370" t="n">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="D370" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>李誠日</t>
+          <t>飯塚健</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>李城旭/沈玗惺</t>
+          <t>三浦健人/小澤仁志/市川知宏/醍醐虎汰朗/里崎智也/駒木根隆介/高嶋政宏/黑羽麻璃央</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>&lt;p&gt;每個週日，我們都去踢球！&lt;/p&gt;&lt;p&gt;俊日曾是足球新秀，如今只是青少年足球中心的教練。由於他的脾氣暴躁，不適合教小朋友，現在瀕臨失業。就在這時，他接獲一項任務，要他擔任一支業餘足球隊的教練。只要他可以引領這支球隊闖進聯賽總決賽，他就能成為足球中心的永久教練。俊日有辦法指導這群烏合之衆，成功保住工作嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;黑田鐵平與國中棒球生涯告別，展開全新的高中生活。他好奇去看棒球隊練習時，又被拉進去，等著他的是迎新會上剃光頭洗禮和學長們的斥喝。教練是最高權威，連學長都聞風喪膽。黑田和夥伴在球隊的一般組，彼此勉勵度過棒球社的生活。升到二年級後，他們發現又陷入與一年級時一樣瘋狂又令人厭惡的棒球傳統…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J370" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs8工作及經濟/自我成長/英文字幕/運動熱血/韓語</t>
+          <t>健體領域/友情/情感教育/日語/校園/自我成長/英文字幕/運動熱血</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L370" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>神龍飛俠 數位修復版</t>
+          <t>倒楣性愛和瘋狂A片</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Dragon Superman</t>
+          <t>Bad Luck Banging or Loony Porn</t>
         </is>
       </c>
       <c r="C371" t="n">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>限制級</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>小林悟/邵寶輝（邵羅輝）</t>
+          <t>哈都裘德</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>吳敏/小林(吳彬)/康明/柯佑民/柳青/桂治邦/楊渭溪/江青霞/白沙/詹阿祿/賴德南/金燕/陳財興</t>
+          <t>卡蒂婭帕斯卡留/史蒂芬史蒂爾/尼可汀溫古拉努</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>&lt;p&gt;神龍俠三部曲&lt;/p&gt;&lt;p&gt;台日合璧，日本名導 小林悟 X 台語片先驅 邵寶輝（邵羅輝）&lt;/p&gt;&lt;p&gt;台灣特攝電影的鼻祖，台語電影史上僅有的特攝片&lt;/p&gt;&lt;p&gt;「李棠華特技團」擔綱演出，特技拍攝奇情偵探台語超級動作片&lt;/p&gt;&lt;p&gt;改編自日本特攝《神探黑旋風》（まぼろし探偵）電影系列&lt;/p&gt;&lt;p&gt;深夜街頭發生爆炸，犯罪組織殺害了一名男子，只為奪走公事包。翌日，香港東南日報的記者三林君向社長稟告此案件，看著惡賊肆意囂張，決心與同事壞子仔追查到底。他們一同前往正舉辦珠寶展的新寶百貨，現場卻發生爆炸，蒙面宇宙黨襲擊，打算劫走珠寶，三林君保護了盲眼歌女麗雲，結下不解之緣；街上，一名蒙面的正義使者追緝逃竄的宇宙黨，展開正邪大戰。隨著調查進行，三林君發現董事長的秘書麗莎與犯罪案有所關聯，而他身為神龍飛俠的真實身分，也在危險中曝光。&lt;/p&gt;</t>
+          <t>&lt;p&gt;比你想像的更大膽！&lt;/p&gt;&lt;p&gt;她為人師表的名聲，正受到前所未見的衝擊與挑戰…&lt;/p&gt;&lt;p&gt;當與丈夫的性愛影片遭人上傳到社群後，高中女教師艾咪發現自己為人師表的名聲，正受到前所未見的衝擊與挑戰。艾咪雖不得不和逼她辭職的校方和家長們見面，即使苦陷唇槍舌戰、遭到口誅筆伐，她依然力挽狂瀾、拒絕和社會妥協…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>羅馬尼亞語</t>
         </is>
       </c>
       <c r="J371" t="inlineStr">
         <is>
-          <t>動作冒險/各類改編/經典修復/臺語/警匪犯罪</t>
+          <t>俄語/喜劇/捷克語/法語/社會議題/羅馬尼亞語/英語</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L371" t="inlineStr">
         <is>
           <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>仰望星空的少年</t>
+          <t>功夫雄獅</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Gagarine</t>
+          <t>Kung Fu Lion</t>
         </is>
       </c>
       <c r="C372" t="n">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>傑瑞米托魯伊/芬妮莉雅塔德</t>
+          <t>譚缶鵑</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>丹尼斯拉旺/法瑞達拉瓦吉/艾森尼貝斯利/莉娜庫德里/費尼肯歐菲爾德</t>
+          <t>劉家勇/李樂希/泰瑞爾威廉斯/賽娜萊斯笛克</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>&lt;p&gt;當鄰居搬離，他卻不願離去，就地打造夢想中的太空船… 從小嚮往宇宙星空的尤里，住在以世界首位太空人「尤里加加林」（Yuri Gagarin）命名的「加加林」社區裡。社區破敗老舊不已，就算尤里跟朋友們做再多努力，仍逃離不了被拆遷的命運。當鄰居漸漸搬離，孤單的尤里仍不願離去，就地開始打造他夢想中的太空基地…。 在好友黛安娜與胡薩姆的協助下，尤里展開了一段保衛「加加林」的計畫，希望將這個巨大老舊社區在升向天空、消失於無垠宇宙之前，搖身變成能帶他航向未來的太空船…。當大樓爆破的時刻進入到數，10、9、8、7、6、5、4、3、2、1…，在這浩瀚的世界裡，又有誰能聽見他最後發出的求救訊息？&lt;/p&gt;</t>
+          <t>&lt;p&gt;在鹿特丹一所功夫學校中，吉米是一個來自清寒家庭的好動少年，很早就開始跟著師父學習功夫。因為他喜歡在街頭逞兇鬥狠，所以讓覺得失敗的父親跟多話的母親很沒面子，師父告誡他只要他不在街上打架，就可以盡情在功夫學校學習。李杰是新來的中國移民，出身單親家庭，有一個有錢的老爸。李杰憑藉著技巧高超的跳躍動作，在舞獅時獲得最前方獅頭的領頭位置，但這讓吉米嫉妒心大發，認為自己的位置被搶走了，卻又不敢忤逆師父，在一場表演中兩人將相遇，吉米與李杰是否能成功完成這場，不僅需要功夫技巧，還需要彼此尊重和完美調和，才能完成的傳統舞獅表演呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>荷蘭語</t>
         </is>
       </c>
       <c r="J372" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs17多元夥伴/SDGs9工業及建設/人權法治/情感教育/法語/真人真事改編/社會議題</t>
+          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs3健康與福祉/健體領域/兒童親子/國語/多元文化/家庭教育/情感教育/種族認同/英文字幕/英語/荷蘭語/運動熱血</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L372" t="inlineStr">
         <is>
-          <t>2024-05-01 00:00:00</t>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>今天決定我愛你</t>
+          <t>我是遺照攝影師</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>New Year Blues</t>
+          <t>Photograph of Memories</t>
         </is>
       </c>
       <c r="C373" t="n">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="D373" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>洪智暎</t>
+          <t>熊澤尚人</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>劉仁娜（劉寅娜）/劉太旿（劉台午）/崔秀英（崔秀榮）/廉惠蘭/李東輝/李沇熹/柳演錫/金剛于（金康宇）/陳都靈</t>
+          <t xml:space="preserve"> 深川麻衣/井浦新/古谷一行/吉行和子/香里奈/高良健吾</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>&lt;p&gt;距離新年只剩一週，四對男女各自面對不安但又希望、盼望未來會更幸福……。刑警志皓（金剛于 飾）與孝英（劉仁娜 飾）都有過失敗的婚姻。志皓因保護孝英遠離恐怖前夫，靠近了她的生活，他們能克服過往的悲傷，擁抱新戀情嗎？真雅（李沇熹 飾）在聖誕節前失戀，心碎的她決定到阿根廷散心，並遇到在當地工作的宰憲（柳演錫 飾）。兩人在異國邂逅，能找到各自人生中轉捩點嗎？龍燦（李東輝 飾）在結婚前夕被合作夥伴騙走婚禮基金，他不敢讓未婚妻姚琳知道，但怪異的態度讓姚琳不安，兩人關係生變。他們能夠順利結婚成家嗎？來煥（劉太旿 飾）是帕運會的滑雪板選手，在一次奪冠後，來煥向女友五月（崔秀英 飾）求婚，但這段感情卻因尋求事業突破面臨考驗。這對戀人能持續堅定的愛嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;結子立志成為化妝師，卻因個性問題遭到公司解僱。在唯一的家人祖母過世後回故鄉生活，她收到青梅竹馬一郎替老人拍攝遺照的工作邀請。結子的祖母生前經營照相館，但祖母的喪禮除了一張失焦的遺照外，什麼也沒有。因此她接受了一郎推薦的工作。一開始，老人家們認為拍攝遺照並不吉利，直到結子與獨居婆婆和子相遇之後，她才明白遺照的背後不只是單純拍攝，而是在充滿記憶的地方拍攝回憶的照片。跟老人家相處久了，結子逐漸體悟到原諒的意義，也找到了生命的意義。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J373" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/品德教育/多元文化/婚姻關係/情感教育/愛情/韓語</t>
+          <t>SDGs8工作及經濟/情感教育/日語/生命教育/生涯規劃/療癒溫馨/自我成長</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L373" t="inlineStr">
         <is>
-          <t>2024-01-01 00:00:00</t>
+          <t>2024-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>亞馬遜傳奇：貝佐斯的秘密</t>
+          <t>湯恩與劍客汪汪隊</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Bezos：The Beginning</t>
+          <t>Dogtanian and the Three Muskehounds</t>
         </is>
       </c>
       <c r="C374" t="n">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="D374" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>克奧勒</t>
+          <t>托尼加西亞</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>凱文索柏/埃米里歐伊斯特分/愛麗克斯米切爾/阿曼多古鐵雷斯/馬庫斯萊蒙尼斯</t>
+          <t>喬資淯/連思宇/邱涵菲/鈕凱暘</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>&lt;p&gt;本片改編自書籍《Zero to Hero》講述傑夫貝佐斯的真實故事。貝佐斯為人謙和卻是華爾街中成功的領導者，他的信念改變了世界。他從車庫起家，當時網路尚未成熟，但老婆和父母都很支持他創業。然而，在他創立世界上最為人所知的零售品牌時，面臨了資金和程式開發的艱難挑戰…&lt;/p&gt;</t>
+          <t>&lt;p&gt;湯恩希望追隨父親的腳步，成為皇家劍客汪汪隊一員。他前往巴黎冒險，遇見喋喋不休的老鼠皮普，並成了湯恩的隨從。湯恩與貼身戰友經歷無數場戰役，不僅要力抗邪惡的紅衣主教及其黨羽，還要阻止英法爆發戰爭。歷經了這些後，湯恩發現友誼和正義的寶貴價值。湯恩最終能成為劍客汪汪隊的一員並贏得佳人的芳心嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J374" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/SDGs9工業及建設/各類改編/商業金融/歷史傳記/科技教育/英文字幕/英語</t>
+          <t>SDGs16和平正義/SDGs17多元夥伴/兒童親子/各類改編/學習單/情感教育/自我成長</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L374" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>安雅的回家路</t>
+          <t>艾琳青春紀事</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Waiting for Anya</t>
+          <t>A Radiant Girl</t>
         </is>
       </c>
       <c r="C375" t="n">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>班庫克森</t>
+          <t>桑德琳齊柏琳</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>安潔莉卡休斯頓/尚雷諾/湯瑪斯柯瑞奇曼/艾莎齊柏斯汀/諾亞施納普</t>
+          <t>印蒂雅海爾/安德烈馬肯/安東尼巴洪/法蘭絲瓦維德霍夫/蕾貝嘉馬德</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>&lt;p&gt;二次世界大戰期間，納粹對猶太人展開殘忍的追捕迫害…。住在法國庇里牛斯山山區的13歲牧童喬（諾亞施納普 飾），在一次牧羊過程中，猶太人班傑明幫他從野熊手中救回牧羊犬，他得知班傑明在山區躲避蓋世太保追捕，等待依親的女兒安雅回家，他決定幫他藏村裡的寡婦愛麗絲（安潔莉卡休士頓 飾）的家裡，而愛麗絲和班傑明陸續救了一些猶太小孩，他們計畫偷偷帶小孩們到安全的西班牙邊境，熟悉山路的喬也決定出手相助，但德軍佔領了山村，讓他們的運送工作更加困難及危機重重…&lt;/p&gt;</t>
+          <t>&lt;p&gt;艾琳是位年輕的猶太女性，1942年的夏天，她在巴黎過著充滿朝氣的生活。在她探索周圍的世界，交新朋友、找到新戀情及對劇場的充滿熱情時，她的家人始終伴隨在側。艾琳想成為一名演員，她的青春無憂無慮，對這世界的煩擾毫無掛慮…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J375" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/人權法治/國防戰爭/多元文化/學習單/生命教育/社會議題/英語</t>
+          <t>SDGs8工作及經濟/情感教育/法語/社會議題/種族認同/英文字幕</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/新生影展/歐美片</t>
         </is>
       </c>
       <c r="L375" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>兩個世界</t>
+          <t>迷霧中的孩子</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Les Indesirables</t>
+          <t>Children of the Mist</t>
         </is>
       </c>
       <c r="C376" t="n">
-        <v>104</v>
+        <v>93</v>
       </c>
       <c r="D376" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>拉德利</t>
-[...6 lines deleted...]
-      </c>
+          <t>何黎艷</t>
+        </is>
+      </c>
+      <c r="F376" t="inlineStr"/>
       <c r="G376" t="inlineStr">
         <is>
-          <t>&lt;p&gt;哈比，一位性格堅毅、深入參與社區生活的年輕女性，發現了社區重建與開發計畫，這個計劃由年輕醫生轉任市長的皮耶福爾日所策劃，這個剛上任嶄露頭角的新市長，打算全面拆除哈比自小成長的街區，於是，哈比與社區居民發起拒拆抗議，誓死捍衛這個與他們情感深厚的社區。&lt;/p&gt;</t>
+          <t>&lt;p&gt;歷時4年拍攝，導演跟隨一位名為琪的14歲苗族女孩，從無憂無慮的童年進入青春期的過程。與所有青少女一樣，琪面臨著家計、學業、愛情，以及村落裡綁架新娘的「搶婚」習俗。琪是村裡能上學的第一個世代，然而村里大多數家長仍希望孩子在家務農。琪深知唯有考上高中，她才有機會離開家鄉發展。而情竇初開的她，也同時探索著與異性相處，渴望愛情，但提醒著自己千萬不可像姊姊一樣未成年結婚。然而在除夕當晚，琪失蹤了一夜，父母親便明白，她的童年宣告結束，而她最擔憂的搶婚命運，已提早上門，琪將被迫一夜長大，面對成人的世界…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>越南語</t>
         </is>
       </c>
       <c r="J376" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/人權法治/法語/社會議題/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs4優質教育/SDGs5性別平權/人權法治/性平教育/社會議題/越南語</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L376" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>不丹是教室</t>
+          <t>海豚總動員</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Lunana：A Yak in the Classroom</t>
+          <t>Magic Arch</t>
         </is>
       </c>
       <c r="C377" t="n">
-        <v>109</v>
+        <v>84</v>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>巴沃邱寧多傑</t>
+          <t>瓦希里羅文斯基</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>佩姆扎姆/凱兒丹拉姆古龍格/希拉布多吉/烏顏諾布蘭迪普</t>
+          <t>李世揚/李昀晴/林谷珍/王辰驊/陳彥鈞/馮嘉德</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>&lt;p&gt;烏金是一位年輕老師，但他不想教書，反而嚮往成為一名流浪歌手。教育部為了安撫他，派他到位於海拔5000公尺的「世界最高學府」任教。經過長途跋涉後，烏金抵達「魯納納國小」，才發現當地沒有電力、聽不見流行音樂，最誇張的是，教室裡竟連「黑板」都沒有…。苦無退路之下，烏金只得硬著頭皮，展開他在「最高學府」的教學生涯。但當孩子們的讀書聲，重新迴盪在雪山上，他竟從他們的學習渴望中，找到了從事教職的價值與快樂。眼看寒冬來臨、暴雪將至，學校也關閉了。此時已愛上「魯納納」的烏金，得趕在冰雪封路之前，決定要不要留下來…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;戴菲是隻害羞的海豚，他發現了一座可以實現願望的拱門。但某天，鰻魚族因為濫用魔法拱門，變得巨大無比，還打算征服魚城！戴菲需要與失散多年的父親重逢，以獲得打敗鰻魚族的力量，保護他的城市，並贏得一生的摯愛。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J377" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs4優質教育/不丹語/學習單/情感教育/校園/環境教育/生命教育/生涯規劃</t>
+          <t>SDGs14保育海洋/SDGs17多元夥伴/國語/學習單/綜合領域</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L377" t="inlineStr">
         <is>
-          <t>2021-06-01 00:00:00</t>
+          <t>2021-09-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>北海小英雄</t>
+          <t>新．超人力霸王</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Vic the Viking</t>
+          <t>Shin Ultraman</t>
         </is>
       </c>
       <c r="C378" t="n">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="D378" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>艾瑞克卡滋</t>
-[...2 lines deleted...]
-      <c r="F378" t="inlineStr"/>
+          <t>樋口真嗣</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t>早見朱莉/有岡大貴/田中哲司/西島秀俊/長澤雅美/齋藤工</t>
+        </is>
+      </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在層層冰封的維京群島中，有一個布蘭村住著一群海盜，他們個性單純、熱情，但有勇無謀。海盜船長—黑龍的兒子小威，一心嚮往登上父親的維京船，沿著北歐海岸展開冒險，但黑龍不確定兒子有本事能成為真正的維京戰士。當黑龍從死對頭屎凡那裡偷來一支神祕的寶劍，他們發現寶劍擁有神奇的力量，竟然能點物成金，黑龍和村民興奮過頭，胡亂使用，竟誤將小威的母親變成了一座黃金雕像。為了解除魔咒，小威和伊薇偷偷溜上船，與父親一同前往神秘島，在這趟充滿驚奇和危險的旅程中，小威能否向父親證明，他擁有成為維京海盜的本領。&lt;/p&gt;</t>
+          <t>&lt;p&gt;最強特攝電影 最強英雄的回歸 巨型不明生物「禍威獸」接二連三出現，普通武器無法擊退牠們，日本政府成立「禍威獸特設對策室」，簡稱「禍特對」。就在禍威獸的危害升溫之際，大氣層外突然飛來一個銀色的巨人。禍特對小組加入專門負責巨人的分析官淺見弘子，她和神永組成搭檔行動。淺見的報告中寫著…「超人力霸王（暫稱）、身分不明」&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>中文/日語</t>
         </is>
       </c>
       <c r="J378" t="inlineStr">
         <is>
-          <t>SDGs14保育海洋/SDGs4優質教育/健體領域/兒童親子/動作冒險/多元文化/學習單/家庭教育/環境教育/綜合領域/英語</t>
+          <t>SDGs17多元夥伴/兒童親子/動作冒險/國語/日語/科幻奇幻</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L378" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>指考風暴</t>
+          <t>填詞L</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>The Exam</t>
+          <t>The Lyricist Wannabe</t>
         </is>
       </c>
       <c r="C379" t="n">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>休卡阿敏科基（修卡阿敏科基）</t>
+          <t>黃綺琳</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>凡妮雅薩拉/史汪阿圖夫/海珊哈桑阿里/艾雯賈瑪/霍西亞納瓦伊</t>
+          <t>吳冰/戴玉麒/朱栢康/潘宗孝/葛民輝/鄧麗英/鍾雪瑩/陳毅燊/馬念先</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>&lt;p&gt;年輕的羅珍正因未婚夫的突然消失心碎不已，恐影響到即將到來的入學考試，而她長年困在黯淡婚姻生活的姊姊希蘭，知道考上大學是妹妹人生唯一的機會，如果失敗父親可能就會安排她隨便嫁個不愛的男人，當個無聊的妻子，落得跟她一樣的命運，於是希蘭決定不計代價，也要讓妹妹順利通過考試，然後兩姊妹不知道的是，這件事遠比她們想像得更複雜，牽涉層面更大，兩人也必須承受來自家庭、學校、社會的強大壓力，而一步錯，步步錯……&lt;/p&gt;</t>
+          <t>&lt;p&gt;深信「天生我材必有用」羅穎詩（鍾雪瑩 飾），誤信師長的建言，認定寫歌詞是她這輩子的使命，立志要當填詞人！無奈好事多磨，儘管羅穎詩奇招百出，不論是參加校內的表演、流行音樂創作大賽或是向唱片公司電郵自薦，皆是挫折連連，而她一邊增進填詞功力、一邊廣結善緣，仍未能成功入行，做不成填詞人，「只要有恆心，鐵柱磨成針」，她揹著夢想的包袱，在填滿遺憾的道上持續狂奔！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>無</t>
+          <t>粵語</t>
         </is>
       </c>
       <c r="J379" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs4優質教育/SDGs5性別平權/庫德語/性平教育/社會議題/英文字幕</t>
+          <t>SDGs3健康與福祉/SDGs4優質教育/SDGs8工作及經濟/情感教育/生涯規劃/療癒溫馨/粵語/自我成長/藝術領域/音樂歌舞</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L379" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>愛的缺口</t>
+          <t>血觀音</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Love According to Dalva</t>
+          <t>The Bold, the Corrupt, and the Beautiful</t>
         </is>
       </c>
       <c r="C380" t="n">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>艾曼紐妮可</t>
+          <t>楊雅喆</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>亞歷克西斯曼尼蒂/芬達吉拉西/賽達薩姆森</t>
+          <t>吳可熙/惠英紅/文淇</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>&lt;p&gt;打扮得性感嫵媚的黛兒娃，其實只有12歲。失婚的父親長期把她關在家裡，不讓她與外界接觸。一個晚上，警方破門而入，將她帶到收容所。錯愕的黛兒娃無法接受與父親分別，但也束手無策。黛兒娃在收容所結識了室友薩米雅和社工傑登。與他們相處後，她才慢慢發現，原來父親給予她的「愛」是有違倫理的。在社工與室友的扶持下，黛兒娃努力揮別過去，找回自己失去的童真。&lt;/p&gt;</t>
+          <t>&lt;p&gt;#白手套 #兩公約 #黑金政治 #官商勾結 #滅門血案 #威權統治 #轉型正義&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;《血觀音》除了人性的勾心鬥角以外，內容大量影射臺灣既往的政治、社會事件，讓人不禁聯想到九月政爭、黑道議長鄭太吉、劉邦友滅門血案、鄒族少年湯英伸案、新瑞都弊案……，甚至影片中，匯到王院長夫人帳戶的數字3628萬都是政治梗；觀看本片讓人有強烈的臺灣近代政治史既視感。&lt;/p&gt;&lt;p&gt;乍看之下似不合理，何以滇緬孤軍遺孀棠夫人能有呼風喚雨的本領及資源？但最後導演揭開棠夫人隱藏的身分，再回顧電影設定的年代為威權統治時期，就不難理解了。威權統治的最大特色就是由執政者握有絕對權力，全面控制國家組織。大量資源、權力攢聚在執政權力核心人物手中，這種時空設定下，劇中所有荒誕的事件也就變得「不奇怪」了。&lt;/p&gt;&lt;p&gt;中華民國政府在民主轉型之前，歷史上曾有一段很長的威權統治黑暗時期。相信藉由觀賞本片，我們能更珍惜人權的保障制度，更珍重看待轉型正義的推動，也更明白民主不能走回頭路的道理。&lt;/p&gt;&lt;p&gt;◎看電影填問卷，即可參與抽獎：&lt;a href="https://www.surveycake.com/s/Oaaqv" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/Oaaqv&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎報名單場公播照過來：&lt;a href="https://reurl.cc/yLdXGq" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/yLdXGq&lt;/a&gt;&lt;/p&gt;&lt;p&gt;【劇情簡介】&lt;/p&gt;&lt;p&gt;棠府，住著三位不同世代但一樣懂人心的女性，沒有男人的棠家，一向由棠夫人（惠英紅 飾）主持大局，在權貴間穿針引線，個性如刺蝟般的大女兒棠寧（吳可熙 飾）為求母親肯定，勉力配合，乖巧的小女兒棠真（文淇 飾）多半靜靜觀察，唯母命是從。直到某天，棠家親密友人慘遭滅門事件爆發，三人各自被牽扯其中，一向以大局為重的棠夫人，為了守護一切，用盡心機，卻讓三人走向不同的命運…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J380" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs5性別平權/家庭教育/性平教育/法語/社會議題/英文字幕</t>
+          <t>SDGs16和平正義/SDGs5性別平權/人權法治/國語/學習單/性平教育/情感教育/懸疑驚悚/社會議題</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
-          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
+          <t>劇情片/國片</t>
         </is>
       </c>
       <c r="L380" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2022-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>男子啦啦隊</t>
+          <t>沒有人該成為孤島</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Cheer Boys</t>
+          <t>No man is an island</t>
         </is>
       </c>
       <c r="C381" t="n">
-        <v>119</v>
+        <v>76</v>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>風間太樹</t>
+          <t>陳鈺杰</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>中尾暢樹/伊藤步/唐田英里佳/小平大智/山本千尋/岩谷翔吾/橫濱流星/淺香航大/清水胡桃/瀬戶利樹/菅原健</t>
+          <t>Philip Setzer/丘彥萍/張清美/林妙玲/林希翰/林昭亮/莊晴安/陳貞文/馬維欣</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>&lt;p&gt;晴希從小就學習柔道，本來應該是要繼承父親的道場，但他覺得自己一點天賦也沒有，也不像他那所向無敵的姊姊，因為一次意外晴希受了傷，並離開了道場。就在此時，他的童年好友一馬和他說：「我們一起挑戰好玩的事吧！」於是，他們成立了一個前所未有的社團：男子啦啦隊！&lt;/p&gt;</t>
+          <t>&lt;p&gt;從全球到台灣，2020年充斥著動盪不安的危機。《沒有人該成為孤島》記錄著面對COVID-19疫情嚴峻考驗下，防疫飯店扮演至關重要的要角，如何挺身而出，其中又遇到哪些考驗。導演陳鈺杰耗時10個月，紀錄著旅外歸國的華人與學子，在面對陌生疫情的狀況下的擔憂；防疫飯店的工作人員，委以重任時從惶恐害怕到熱誠迎接。《沒有人該成為孤島》從一個您從未看過的角度，闡述在COVID-19的這場戰爭中，每一步決策都將是深刻印在心裡的一段歷史。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J381" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/健體領域/友情/學習單/性平教育/日語/綜合領域/運動熱血</t>
+          <t>SDGs3健康與福祉/國語/社會議題/醫療議題</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/新生影展</t>
+          <t>亞洲片/國片/紀錄片</t>
         </is>
       </c>
       <c r="L381" t="inlineStr">
         <is>
-          <t>2021-02-28 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>精靈．女巫．魔法書</t>
+          <t>心靈庇護所</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Hui Buh and the Witch’s Castle</t>
+          <t>One Summer</t>
         </is>
       </c>
       <c r="C382" t="n">
-        <v>88</v>
+        <v>120</v>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>賽巴斯汀尼恩曼</t>
+          <t>路易絲阿尚博</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>克里斯多夫馬利亞赫斯特/卡門瑪雅安東尼/夏洛特史瓦布/奈莉霍夫曼/瑞克卡瓦尼安/米娜棠德/馬努盧布夫斯基/麥可赫比格</t>
+          <t>伊麗斯吉爾博/吉爾伯特西科特/塞巴斯蒂安里卡德/斯維奧阿尚博/派屈克洛比泰/維多利亞巴科夫/蓋那冬</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>&lt;p&gt;幽靈嗚怖已經在布格堡陰魂不散五百多年。國王尤力早已看膩他那差勁的嚇人伎倆。一天，一位叫奧菲麗的小女巫突然登門造訪，說自己是嗚怖的外甥女，希望嗚怖可以和她一起去救她母親。奧菲麗身上有一本死靈之書，嗚怖覺得這本魔法書可以實現自己的夢想，於是想法設法偷走這本書。只不過，邪惡的女巫惡拉比他更想奪得死靈之書。在奧菲麗的哀求下，國王尤力和嗚怖陪她一起踏上危險的旅程。他們必須到女巫林請求善女巫荻安朵的協助，才能打敗惡拉。而此時，嗚怖也被迫在友情與夢想之間做出抉擇……&lt;/p&gt;</t>
+          <t>&lt;p&gt;馬克科特擔任街頭和教區的神父已有數年，這些年以來他一直在幫助貧窮和無家可歸的人，馬克經營的教堂同時也是庇護所，但他卻再也無力支付帳單，迫於無奈他只能關閉教堂，正當一籌莫展之際，他卻意外繼承了鄉下的一棟房子，於是他帶著一群無家可歸的人踏上旅途，他們都跟他一樣需要一場旅行。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
-          <t>中文/德語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J382" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/各類改編/國語/德語/情感教育/科幻奇幻/自我成長</t>
+          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs1終結貧窮/SDGs3健康與福祉/法語/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L382" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>打開名為家的門</t>
+          <t>鵲橋有限公司</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>I Am Home</t>
+          <t>Singles Make Couples</t>
         </is>
       </c>
       <c r="C383" t="n">
-        <v>93</v>
+        <v>110</v>
       </c>
       <c r="D383" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>朴濟範</t>
+          <t>黎田園</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>姜信一/李裕英</t>
+          <t>吕青/妙妮/志才/胡永英/菲鳳/薛坤/越香/陳氏玉貞/黎桑</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>&lt;p&gt;恩書是報社編輯，獨自在首爾生活，正努力找房子。她的父親進哲是一名24小時營業的鎖匠，獨自住在仁川的老家。恩書沒想到自己會搬回家鄉和父親生活。她在那裡重拾家族記憶，而一生都為別人開鎖的父親，也因為恩書的關係，逐漸打開自己的心房。&lt;/p&gt;</t>
+          <t>&lt;p&gt;瑲跟海恩曾發誓，要是對方不結婚，自己也就不結婚，但兩人最終都要面對家裡為自己安排婚事的壓力。不願向現實妥協之下，瑲問海恩要不要一起逃家，同時她們還帶了黃恩一起上路，黃恩是兩人的高中同學，也是瑲的家人為她安排的丈夫。有生意頭腦的三人，決定改當婚禮企畫來賺錢。路上還意外招募了一位歌手泰加入團隊，並獲得一位名叫二阿姨的好心婦女鼎力相助。這組奇妙的婚禮企畫團隊，將帶來一連串笑料百出的故事。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>越南語</t>
         </is>
       </c>
       <c r="J383" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/學習單/家庭教育/情感教育/療癒溫馨/社會議題/韓語</t>
+          <t>SDGs5性別平權/喜劇/婚姻關係/學習單/愛情/越南語</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L383" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2022-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>盲人律師</t>
+          <t>小熊維尼：血與蜜</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Invisible Justice</t>
+          <t>Winnie the Pooh：Blood and Honey</t>
         </is>
       </c>
       <c r="C384" t="n">
-        <v>109</v>
+        <v>84</v>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>限制級</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>洪成昌</t>
+          <t>瑞斯華特菲德</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>張哲豪/朱詩敏/陳家逵/陸弈靜/馬友芯</t>
+          <t>丹妮爾隆納/克里斯多福科德爾/克雷格大衛多塞特/娜塔莎托西尼/娜塔莎蘿絲米斯/安柏多伊格索恩/尼古莱利昂/瑪麗亞泰勒</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>&lt;p&gt;#平等不歧視 #工作權&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;《經濟社會文化權利國際公約》第6條保障人人有工作的權利，包括人人應有機會憑本人自由選擇或接受之工作謀生之權利，國家將採取適當步驟予以保障，《身心障礙者權利公約》第27條亦表示，締約國承認身心障礙者享有與其他人平等之工作權利，包括於一個開放、融合與無障礙之勞動市場及工作環境中，身心障礙者有自由選擇與接受謀生工作機會之權利。&lt;/p&gt;&lt;p&gt;本片主角李政鴻因為看不見，雖然具有律師身分，雇主卻不願讓他參與司法訴訟案件，只讓他整理訴訟文書及接受法律諮詢等，已涉及剝奪其與他人享有平等之工作權利。&lt;/p&gt;&lt;p&gt;◎看電影填問卷，即可參與抽獎：&lt;a href="https://www.surveycake.com/s/Oaaqv" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/Oaaqv&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎報名單場公播照過來：&lt;a href="https://reurl.cc/yLdXGq" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/yLdXGq&lt;/a&gt;&lt;/p&gt;&lt;p&gt;【劇情簡介】&lt;/p&gt;&lt;p&gt;李政鴻（張哲豪 飾）不甘眼盲而只能在法律事務所內被指派做文書處理的工作，他極力爭取參與訴訟，卻總是碰壁。某日，他終於接到一件民事求償訴訟，但沒想到這案子的辯護律師，竟是他法律事務所的老闆趙定邦（班鐵翔 飾）。他若幫了原告，那又該如何面對他的老闆？而更難的是，這案子不是一般的官司，它竟是件原告人數高達531人的跨國集體訴訟。李政鴻連單人官司都沒打過，又是一個盲人，他該怎麼打贏官司？&lt;/p&gt;</t>
+          <t>&lt;p&gt;當克里斯多福帶著未婚妻回到這個兒時回憶中的森林小屋，赫然發覺森林中的維尼不只吃蜂蜜，也開始嗜血，童年的記憶變成甜膩血腥的惡夢，他們受困在百畝森林等待奇蹟出現…。遭受心理創傷的少女瑪瑞雅聽從醫師的建議，與閨蜜們一同來到百畝森林旁的木屋度假散心，木屋中女孩們的聲音吸引維尼跟小豬靠近，而女孩們渾然不覺，她們的命運是否會跟克里斯多福相同，在這百畝森林內上演無止盡的逃亡與獵殺…？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J384" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/國語/學習單/生命教育/社會議題</t>
+          <t>懸疑驚悚/英語</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L384" t="inlineStr">
         <is>
-          <t>2021-08-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>東京貴族女子</t>
+          <t>腹荷</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Aristocrats</t>
+          <t>The Burdened</t>
         </is>
       </c>
       <c r="C385" t="n">
-        <v>125</v>
+        <v>90</v>
       </c>
       <c r="D385" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>岨手由貴子</t>
+          <t>阿姆魯賈馬爾</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>佐戶井賢太/山下莉緒/山中崇/水原希子/津嘉山正種/石橋桂/石橋靜河/篠原友希子/銀粉蝶/門脇麥/高橋瞳/高良健吾</t>
+          <t>卡勒德哈姆丹/艾比爾穆罕默德/莎瑪阿拉姆拉尼</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在同一片天空下，有著不同的人生際遇──。 出身名門望族的榛原華子（門脇麥飾）在27歲時被男友甩了，眼看朋友們一個一個都結婚了，視結婚為人生成就的她，著急的安排一場又一場的相親，她終於遇到了門當戶對的律師青木幸一郎（高良健吾飾）。而在東京的另一個地方，有一位靠著自己努力考上名校慶應大學的時岡美紀（水原希子飾），但因家境不好，無法支付私立大學高額學費而輟學，在東京辛苦的賺生活費，但以前大學同學幸一郎一直和她有著糾纏不清的感情，兩個女孩因幸一郎相遇，開始審視自己的人生，展開尋找自我之途。&lt;/p&gt;</t>
+          <t>&lt;p&gt;戰後五年，經濟困頓，孩子的世界還充斥著無憂童語，但大人的現實已滿佈愁雲。一對失業夫妻帶著三個孩子為新居奔走，丈夫阿梅德固執不阿，妻子埃絲拉敏感多愁。在這個停電常有、軍車橫行的虔誠伊斯蘭國度，孩子的降生被認為是天賜祝福，但眼看最小的兒子上學在即，腹中的新生命反而成為這對夫妻前所未有的「腹荷」。他們該依循宗教傳統留下腹中嬰孩，還是鋌而走險、尋求非法墮胎呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>阿拉伯語</t>
         </is>
       </c>
       <c r="J385" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs5性別平權/SDGs8工作及經濟/友情/性平教育/情感教育/日語/生涯規劃/自我成長</t>
+          <t>SDGs1終結貧窮/SDGs3健康與福祉/SDGs5性別平權/人權法治/家庭教育/生命教育/社會議題/阿拉伯語</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/新生影展</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L385" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>傳統小鎮-美濃 數位修復版</t>
+          <t>所有的美麗與血淚</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Fragrant Formosa - Meinung, A Town Cherishing Tradition</t>
+          <t>All the Beauty and the Bloodshed</t>
         </is>
       </c>
       <c r="C386" t="n">
-        <v>25</v>
+        <v>122</v>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>謝佳雄</t>
-[...2 lines deleted...]
-      <c r="F386" t="inlineStr"/>
+          <t>蘿拉柏翠絲</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>南戈丁</t>
+        </is>
+      </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>&lt;p&gt;電視紀錄片「芬芳寶島」系列。&lt;/p&gt;&lt;p&gt;三百年前，客家人來到美濃落地生根，即使在現代化衝擊下，依然保存著古老傳統行業；本片自油紙傘製作方式詳細介紹起，再帶到菸草種植，在山水田埂間，帶我們看見美濃這個傳統小鎮樸實之美。&lt;/p&gt;</t>
+          <t>&lt;p&gt;美國私攝影巨擘南戈丁人生就是場面對疼痛的衝撞。11歲時姊姊自殺，爾後選擇離家，開始反抗體制的放逐生活，也踏入攝影世界。性、毒品、暴力、酷兒、派對圍繞，她在其中找到歸屬。她因受傷服用醫囑開立的止痛藥而上癮，才發現災難源頭出自與藝術產業緊密相連的薩克勒家族，因而起身抵抗這場造成鴉片類藥物氾濫的慘痛傷害。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J386" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs5性別平權/歷史傳記/生涯規劃/社會議題/英語/藝術領域</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
-          <t>亞洲片/國片/影視聽中心/紀錄片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L386" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>他們在島嶼寫作Ⅲ 我記得</t>
+          <t>恐龍時空大冒險</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>I Remember</t>
+          <t>Back to the Dinosaurs</t>
         </is>
       </c>
       <c r="C387" t="n">
-        <v>124</v>
+        <v>80</v>
       </c>
       <c r="D387" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>林俊頴</t>
+          <t>阿瑞斯特曼尼斯瑟巴斯</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>朱天心/朱天文</t>
+          <t>派翠西亞薩默賽特/米歇爾佩龍/納塔尼爾阿姆拉尼恩/索菲揚奧列紐克/艾瑞克戴維斯/蘿拉羅西諾拉特斯</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>&lt;p&gt;稿紙糊成的文學朱家，孕育出嗜字如命的傳奇姊妹——朱天文、朱天心。這對姊妹雖同根共生，但各憑本事在稿紙格線攻城占地，建立起風格殊異的強大文學國度。 姊姊朱天文在內斂靜氣中帶有高度敏銳的感知力，繼承父親朱西甯的書寫態度，不斷試探文風的翻新與可能，是鍊字成金的先知女巫；因發表〈小畢的故事〉與導演侯孝賢結識並長年合作，文學創作牽引她跨足電影第二人生，劇作數度叩關金馬獎與各大國際影展。 妹妹朱天心，一身俠氣、浪漫直率，高中時期寫就的《擊壤歌》是青春世代必讀的自由宣言，如野火燎原般燃起閱讀風潮；她筆下有都市街弄裡漫遊觀察的感觸，也聚焦社運參與、族群認同的議題，時間雖淘洗歷史，但她的記憶明亮，以筆刻下的都算數。 《我記得》由小說家林俊頴執導，以長年友人的貼身視角，紀錄朱家姊妹的成長軌跡，從桂花樹下的家作為記憶的場景出發，在此雙姝少年師承胡蘭成、廣交才俊創立《三三集刊》。鏡頭隨著她們的腳步移動，走訪鳳山眷村故居，渡海祭拜東京胡墓，談笑間分享對彼此作品的見解，也錄下她們穿梭街頭巷尾照顧流浪貓的身影。姊妹倆在片中毫無保留地坦露內心，展現文學成就背後，如同常人一般隨性親和、溫暖立體的生活光景。&lt;/p&gt;</t>
+          <t>&lt;p&gt;傑森是個聰明的男孩，他在附近的森林發現一艘墜毀的神祕太空船，他在裡面遇見了比他早一步發現這個太空船的勞拉。兩人在太空船裡摸索時，意外穿越時空回到恐龍時代。他們遇到各種各樣的恐龍，例如：巨大的腕龍和兇殘的暴龍等。傑森和勞拉得趁小行星撞擊地球前，趕快修好太空船返家。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J387" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/各類改編/家庭教育/歷史傳記/生涯規劃/真人真事改編/自我成長/英文字幕/藝術領域</t>
+          <t>兒童親子/動作冒險/友情/科幻奇幻/自我成長/英文字幕/英語</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
-          <t>亞洲片/國片/性平影展/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L387" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>全員行騙中</t>
+          <t>惠子不能輸</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Liar! Uncover the Truth</t>
+          <t>Small, Slow but Steady</t>
         </is>
       </c>
       <c r="C388" t="n">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D388" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>永江二朗</t>
+          <t>三宅唱</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>三津谷亮/久保田悠來/佐伯大地/堀田茜/岩永徹也/水石亞飛夢/永山毅/牧田哲也/稻葉友/藤田富/西銘駿/鶴見辰吾</t>
+          <t>三浦友和/三浦誠己/中島博子/仙道敦子/佐藤緋美/岸井雪乃/松浦慎一郎</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>&lt;p&gt;櫻井香菜在東京擔任婚禮顧問，某天她打算共度一生的男友拋棄了她，原來對方長期出軌，打算另娶他人。一天香菜受廣告吸引而去見了算命師，對方告訴她若是參加相親派對，就能遇見真命天子。香菜在派對上遇到了許多高富帥，欣喜若狂。算命師在現場卻警告她要小心，雖然男人有錢很好，但很多人其實是騙子。香菜必須靠自己戳破9個說謊的人，找到唯一一位誠實的男子，香菜能不能揭穿他們，找到自己的真命天子呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;天生聽障的職業女拳擊手惠子，對她而言，拳擊是她發洩的管道，身上的傷痕是她勝利的印記，而充滿溫暖的破舊拳擊館就像是她第二個家，雖然惠子屢屢在激烈比賽中獲勝，但她自身殘缺引發的心魔，卻越來越讓她感到恐懼。隨著拳擊館不復往日光輝，而當初全力支持她的館長，卻在此時健康亮起紅燈，最終忍痛讓拳擊館永久歇業，即將面臨生涯最重要賽程的她，漸漸走向未知的十字路口上。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
           <t>日語</t>
         </is>
       </c>
       <c r="J388" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/品德教育/情感教育/愛情/日語/自我成長</t>
+          <t>SDGs3健康與福祉/SDGs8工作及經濟/學習單/日語/特殊教育/生命教育/生涯規劃/自我成長/運動熱血</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L388" t="inlineStr">
         <is>
-          <t>2023-09-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>安妮要自由</t>
+          <t>錢不夠用3：全部夠用</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Angry Annie</t>
+          <t>Money No Enough 3</t>
         </is>
       </c>
       <c r="C389" t="n">
-        <v>120</v>
+        <v>138</v>
       </c>
       <c r="D389" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>布朗蒂妮勒諾瓦</t>
+          <t>梁志強</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>印蒂雅海爾/綺塔韓羅特/羅斯瑪麗斯坦德利/羅蕾卡拉米</t>
+          <t>向雲/李國煌/林昀憓/梁志強/楊惟傑/湯妙玲/盧楷浚/程旭輝/翁慧耘/莫小玲/馮凱憶</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>&lt;p&gt;真人真事改編 故事發生在1974年的法國農村，意外懷孕的安妮是名職業婦女，她有兩個正值青年的小孩。她剛好遇上了「提倡墮胎與避孕自由的民間團體MLAC」，該團體的成員與醫生為女性提供免費又安全的墮胎手術，卻被視為非法。漸漸地安妮也開始加入這場解放運動的戰役，而這為她的人生帶來了新的意義。&lt;/p&gt;</t>
+          <t>&lt;p&gt;阿輝（程旭輝 飾）、阿強（梁志強 飾）與阿煌（李國煌 飾）三個好兄弟各自有了家庭，阿輝及強勢的妻子輝嫂（向雲 飾）希望兒子能繼承自家賣粥的祖業，但遭強烈拒絕，阿強因疫情生意失敗，淪為司機而感到憤憤不平，也對獨生子Ian只想著「錢多事少離家近」的求職態度而感到恨鐵不成鋼，單親爸爸阿煌是個好好先生，與女兒Kim父女情深，但他為人做保欠了一屁股債，原本融洽親近的三家人，卻因為對金錢觀與價值觀的改變而開始出現裂痕，尤其在阿煌突然飛黃騰達後，三人感情更加速變質，漸行漸遠，金錢…真的是魔鬼嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J389" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/人權法治/各類改編/性平教育/法語/生命教育/真人真事改編/自我成長/英文字幕</t>
+          <t>SDGs1終結貧窮/SDGs8工作及經濟/喜劇/國語/情感教育/臺語/英文字幕</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L389" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>女影人生</t>
+          <t>致辭好困難</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Hommage</t>
+          <t>The Speech</t>
         </is>
       </c>
       <c r="C390" t="n">
-        <v>107</v>
+        <v>88</v>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>申秀媛</t>
+          <t>勞倫泰拉德</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>李姃垠/權海虓/金祜廷/陳俊翔</t>
+          <t>凱恩柯賈迪/吉萊納隆代/法杭斯瓦莫黑/班傑明拉斐恩/茱莉亞皮亞彤/莎拉吉哈度</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>&lt;p&gt;智婉是一位49歲的女導演，在她的第三部電影乏人問津後，是否要繼續拍第四部成了她的難題。在家中，智婉跟丈夫也失和，眼看她經濟陷入困境，丈夫不願再協助她。此時，電影館請智婉幫忙修復一部老電影，該電影是由韓國第一位女導演所拍攝，但影片中某些音檔已損壞，在事業及婚姻都失意的情況下，智婉決定全心投入影片修復工作。為了補回失去的音檔，智婉去拜訪一些60年代的電影工作者，透過與這些前輩的對談，智婉開始以不同的角度看待這世界，她也開始審視自己的人生及電影對她的意義。&lt;/p&gt;</t>
+          <t>&lt;p&gt;35歲的亞德安一直有溝通障礙。交往已久的女友向他提出暫時分開的要求後就音訊全無，亞德安放不下對女友的感情，鼓起勇氣傳了簡訊給她，希望兩人能重修舊好。然而在等待女友回覆的同時，亞德安必須參與久違的家庭聚會。沒想到他的未來姐夫，突然要求亞德安在姐姐婚禮當天準備一段「短短」的致辭。家人間累積了多年的嫌隙，眼看著就要在今晚一觸即發...亞德安的女友是否會回心轉意？家人間的問題該如何處理？接踵而來的問題對他來說，簡直是地獄…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J390" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/SDGs8工作及經濟/學習單/性平教育/生涯規劃/自我成長/藝術領域/韓語</t>
+          <t>SDGs17多元夥伴/各類改編/喜劇/家庭教育/情感教育/愛情/法語/自我成長</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展：閱界・跨界/智財月線上影展</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L390" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>第一爐香</t>
+          <t>嘻哈英熊</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Love After Love</t>
+          <t>Super Bear</t>
         </is>
       </c>
       <c r="C391" t="n">
-        <v>140</v>
+        <v>79</v>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>許鞍華</t>
+          <t>王琦</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>俞飛鴻/尹昉/張佳寧/張鈞甯/彭于晏/梁洛施/白冰/秦沛/范偉/馬思純</t>
+          <t>劉康/徐夢娟/林強/梁曉強/郭政建</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>&lt;p&gt;傳奇作家張愛玲成名作《沉香屑．第一爐香》改編 上海女學生葛薇龍（馬思純 飾）來香港求學，投靠姑媽梁太太（俞飛鴻 飾），卻反被梁太太利用，把她當作餌誘吸引男人，葛薇龍漸漸沉迷在紙醉金迷中。後來她被花花公子喬琪喬（彭于晏 飾）吸引，為了繼續過聲色犬馬的上流社會生活，不惜出賣自己的靈魂，費盡心機嫁給了喬琪喬，最終淪為姑媽梁太太和喬琪喬斂財的工具。&lt;/p&gt;</t>
+          <t>&lt;p&gt;為救回被盜獵分子擄走的小熊－嘻哈，生性魯莽的熊爸－大山闖入了節日中熱鬧的人類城鎮；就在大山即將被抓之際，卻被神秘的特工狗－亨特救下。此時的嘻哈已落入動物販賣集團的魔窟，被壞人扮成熊貓，身價暴漲。為救回兒子，大山與亨特組成動物特工拍檔，展開潛入魔窟的秘密行動；滿載動物的火車即將啟程，救援刻不容緩，可神秘的亨特卻將大山帶往另一個方向……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J391" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs5性別平權/各類改編/品德教育/商業金融/國語/多元文化/愛情/藝術領域</t>
+          <t>SDGs15保育陸域/動作冒險/國語/學習單</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/動畫片/萌獸影展</t>
         </is>
       </c>
       <c r="L391" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2021-09-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>芭蕾奇緣</t>
+          <t>月影</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Ballerina</t>
+          <t>Moonlight Shadow</t>
         </is>
       </c>
       <c r="C392" t="n">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>艾瑞克桑默/艾瑞克華倫</t>
+          <t>楊毅恆</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>丹恩迪漢/卡莉蕾傑普森/宋昱璁/李昀晴/林沛苓/梅狄齊格勒/楊凱凱/艾兒芬妮</t>
+          <t>佐藤緋美/宮澤冰魚/小松菜奈/臼田麻美</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>&lt;p&gt;孤兒費莉西從小就懷著跳舞的夢想。她計畫和她想成為發明家的死黨維克多，一起逃離孤兒院，離開這個位於布列塔尼的小鎮，前往花都巴黎追尋跳舞的夢想。在連巴黎鐵塔都尚未建成的19世紀末，巴黎被喻為所有事物都充滿無限希望的夢想之都！費莉西下定決心要進入舞蹈學院修習芭蕾，在出現了強勁的芭蕾高手、愛慕他的王子…等一連串的阻礙與冒險後，費莉西究竟能否實現她最瘋狂的夢想─成為首席芭蕾舞伶，並站上巴黎歌劇院的舞台舞出真我呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;練習道別的開始，獻給曾失去摯愛的一封情書 名為五月的女子，她的愛人阿等因車禍意外而身亡。她無法接受男友的死訊。阿等有一個弟弟叫阿柊，當時阿等就是開車送阿柊的女友弓子回家，結果雙雙身亡。自從女友死後，阿柊就一直穿著弓子的制服。五月經常跟阿柊見面，以確保彼此還能相安無事地活著。某天，一名神秘女子有麗帶他們來到河邊，目睹了「月影現象」，據說那是一個偶然發生的奇蹟，傳說發生「月影現象」之時，就能有機會再見到所愛的亡者一面，藉此撫慰內心的傷痛...。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J392" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/兒童親子/學習單/生涯規劃/療癒溫馨/英語/藝術領域/音樂歌舞</t>
+          <t>SDGs3健康與福祉/各類改編/情感教育/日語/生命教育</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L392" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>魔法少女歐拉：學校的秘密</t>
+          <t>永生術</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>The Academy of Magic</t>
+          <t>ARC</t>
         </is>
       </c>
       <c r="C393" t="n">
-        <v>90</v>
+        <v>127</v>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>尤根庫賓</t>
+          <t>石川慶</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>傑米森普萊斯/格蘭特喬治/班迪斯金/菲麗絲山普勒/蘿拉斯塔爾/邁克奧倫斯坦/麥可強斯頓</t>
+          <t>寺島忍/小林薰/岡田將生/芳根京子</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>&lt;p&gt;歐拉在養母的家鄉蘋果谷長大，她性格剛毅，擇善固執。某天，歐拉為了阻止失控衝向她和養母的推車，意外發現了自己的魔法天賦。在養母的支持下，歐拉決定前往魔法學校學習。在學校，郎伯特老師對歐拉並不友善，其他同學也輕視她，但她還是盡最大努力要成為一名魔法師。直到一天，歐拉偷偷跟著行蹤總是神祕的同學尚恩，來到舊圖書館的禁忌之地，竟發現學校隱藏著可怕的祕密，她有辦法突破重圍，揭開真相嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;改編自美籍華裔科幻奇幻作家劉宇昆短篇小說《ARC》&lt;/p&gt;&lt;p&gt;在未來世界裡，里奈（芳根京子 飾）過著流浪、居無定所的日子。19歲那年，她遇見了在BodyWerks從事「身體工程」的永真（寺島忍 飾）並且拜她為師。「身體工程」是一項新創科技，讓屍體能以生前的樣子保存下來，雖然人已逝世但它能還原死者最完美的樣貌。永真的弟弟天音（岡田將生 飾）則是研發了新技術，能讓人長生不死。里奈成了第一位接受天音手術的人，從此她便以30歲的樣貌，過著長生不死的生活。長生不死或許是我們夢寐以求的技術，但當它成真的時候，是否真能帶來快樂呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J393" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/國語/科幻奇幻/英文字幕/英語</t>
+          <t>SDGs9工業及建設/各類改編/日語/生命教育/社會議題/科幻奇幻</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L393" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>他們在島嶼寫作Ⅲ 願未央</t>
+          <t>弟弟追著恐龍跑</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Unfulfilled Dreams</t>
+          <t>My Brother Chases Dinosaurs</t>
         </is>
       </c>
       <c r="C394" t="n">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>朱天文</t>
+          <t>斯特凡諾吉帕尼</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>劉慕沙/朱西甯</t>
+          <t>亞利桑德羅加斯曼/伊莎貝拉拉貢妮絲/法蘭奇斯科格奇/羅倫佐西斯托/蘿西德帕瑪</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>&lt;p&gt;平凡的桂花樹下人家，塵封著父親小說家朱西甯與母親翻譯家劉慕沙的書信，他們的情書非情書，還題下「唯有文學，不能平凡」的鴻鵠大志，一個隨國軍來台的軍人，與本省籍的醫生千金，在歷史交會點寫下深刻愛戀。 朱西甯致力於小說創作，不斷突破自我風格，創新小說題材與寫作語言；劉慕沙從事日本文學翻譯，引介日本大家新視野，這對相互扶持的伴侶，為文學私奔、也為文學獻身。電影紀錄兩人從相識相戀的緣分，到抵抗外在壓力邁向婚姻的結合，撐起一個稿紙糊成的家，同時結交各路友人才俊，將文學作為一生燃燒的核心志業。他們寫故事，也成為故事，手中的筆總在第一線，與精彩的人生緊緊相依。 朱家三個女兒將父母著作與兒時記憶對接，朗讀他們年輕時往來的書信，彷如一千零一夜，家的記憶源流翻箱倒櫃，褪色的時光傾瀉而出。 《願未央》由長女朱天文首執導演筒，偕同侯孝賢領銜的劇組班底，拍攝團隊遠赴中國探親、走訪台灣舊居，並透過珍貴的家族照片與難得的豐富史料，呈現出這個絕無僅有的文學家族開枝散葉的歷程。他們將生活過得簡樸，但對於文學終其一生不能平凡的大願，依然在第二代女兒的紙筆中虔誠地追逐著。&lt;/p&gt;</t>
+          <t>&lt;p&gt;傑克的弟弟傑歐患有唐氏症。小時候的傑克相信父母對他說的謊，覺得傑歐是個擁有超能力的孩子，就像漫畫裡一樣。然而，現在的傑克就要上高中了，他已經不再相信他的弟弟是超人，事實上，他覺得他很丟臉，尤其是在他遇到艾蓮娜之後。傑克絕不允許自己在心儀的女孩面前出糗，於是照顧弟弟這件事很快就成了他的負擔。傑克甚至假裝自己沒有弟弟，並向新同學，尤其是艾蓮娜，隱藏了這件事。但如果你無法愛一個人的全部，包含他的缺點，別人也不會愛你的全部。傑歐將用他直接的方式、獨特的觀點、簡單卻有智慧的話語，來教會哥哥傑克這個人生道理。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J394" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/各類改編/愛情/歷史傳記/真人真事改編/英文字幕/藝術領域</t>
+          <t>SDGs4優質教育/學習單/家庭教育/情感教育/特殊教育/生命教育/療癒溫馨/社會議題/義大利語/自我成長</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
-          <t>亞洲片/國片/性平影展/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L394" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>永生術</t>
+          <t>夏日悄悄話</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>ARC</t>
+          <t>The Quiet Girl</t>
         </is>
       </c>
       <c r="C395" t="n">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="D395" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>石川慶</t>
+          <t>柯姆巴瑞德</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>寺島忍/小林薰/岡田將生/芳根京子</t>
+          <t>凱瑟琳克林區/凱莉克蘭尼/安德魯班尼特</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>&lt;p&gt;改編自美籍華裔科幻奇幻作家劉宇昆短篇小說《ARC》&lt;/p&gt;&lt;p&gt;在未來世界裡，里奈（芳根京子 飾）過著流浪、居無定所的日子。19歲那年，她遇見了在BodyWerks從事「身體工程」的永真（寺島忍 飾）並且拜她為師。「身體工程」是一項新創科技，讓屍體能以生前的樣子保存下來，雖然人已逝世但它能還原死者最完美的樣貌。永真的弟弟天音（岡田將生 飾）則是研發了新技術，能讓人長生不死。里奈成了第一位接受天音手術的人，從此她便以30歲的樣貌，過著長生不死的生活。長生不死或許是我們夢寐以求的技術，但當它成真的時候，是否真能帶來快樂呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;改編自愛爾蘭小說家克萊爾吉根的短篇作品《寄養》&lt;/p&gt;&lt;p&gt;九歲女孩凱特安靜內向，生在愛爾蘭鄉村一個無愛的家庭，不僅受到父母冷漠對待，在同學眼中更是個異類，惴惴不安的她，總是盡量讓人忽視自己的存在。隨著夏天到來，臨盆在即的媽媽將她暫時託付給遠親照顧。這對寡言陌生的農場夫婦，似乎能夠感受到凱特的內心世界，為她騰出房間、準備衣服，帶著她熟悉農場瑣事。在他們的照料下，凱特度過了一個非常不一樣的夏天，她學著打開心扉、綻放自我。然而，在這看似沒有秘密的新天地裡，原來還藏著一個不堪回首的傷心往事。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>愛爾蘭語</t>
         </is>
       </c>
       <c r="J395" t="inlineStr">
         <is>
-          <t>SDGs9工業及建設/各類改編/日語/生命教育/社會議題/科幻奇幻</t>
+          <t>各類改編/學習單/家庭教育/情感教育/愛爾蘭語/生命教育/自我成長/英語</t>
         </is>
       </c>
       <c r="K395" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L395" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>死亡簡訊</t>
+          <t>做工的人 電影版</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Climbing</t>
+          <t>Workers The Movie</t>
         </is>
       </c>
       <c r="C396" t="n">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>金惠美</t>
+          <t>鄭芬芬</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>具智媛/朴宋怡/朴朱光/金敏智</t>
+          <t>天心/方宥心/曾敬驊/曾珮瑜/李銘順/柯叔元/游安順/炎亞綸/苗可麗/薛仕凌/項婕如</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>&lt;p&gt;職業攀岩選手崔世賢，在世界攀岩錦標賽舉行前，發現自己懷孕了。但參加比賽是她長久以來的夢想，這讓她想擺脫成為母親的職責。然而就在這時候，她收到「自己」傳來的簡訊，這個「自己」似乎在未來發生車禍後過著相當不同的人生，而最重要訊息是希望她保住肚子裡的孩子。&lt;/p&gt;</t>
+          <t>&lt;p&gt;11年前，在一處大型公共工程中，阿祈（李銘順 飾）和阿欽（柯叔元 飾）鐵工兄弟檔揮汗上工，與一起上工的昌哥（游安順 飾）、阿全（薛仕凌 飾），因為熱心又投緣，逐漸成為相互關照的好友。&lt;/p&gt;&lt;p&gt;三個噗嚨共各有煩惱，阿祈發現兒子小傑開始和他疏遠，阿全因租屋問題變得無家可歸，昌哥因為大筆的交通罰單，在阿祈的建議下，尋找律師方淼（天心 飾）協助，而愛作夢的阿祈發現憑著他驚人的直覺和運氣，如果能上運來哥（炎亞綸 飾）主持的實境節目《幸運到誰家》似乎能圓個發財夢，於是拉家人報名闖關拚大獎，搏個出頭天！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J396" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/懸疑驚悚/科幻奇幻/韓語</t>
+          <t>SDGs8工作及經濟/喜劇/國語/生涯規劃/療癒溫馨/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L396" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>黑貓魯道夫</t>
+          <t>蝦米小白鯨</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Rudolf the Black Cat</t>
+          <t>Katak the Brave Beluga</t>
         </is>
       </c>
       <c r="C397" t="n">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="D397" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>榊原幹典/湯山邦彥</t>
+          <t>克莉斯汀達萊爾杜邦/尼古拉勒邁</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>井上真央/八島智人/劉如蘋/吉田新太/曹冀魯/水樹奈奈/鈴木亮平/陳凱莉/陳彥鈞/黃天佑</t>
+          <t>吉內特雷諾/埃莉諾諾布爾/安琪拉蓋洛普/思凱勒克拉克/泰倫斯斯卡梅爾/理查德杜蒙/瓦耶特鮑文/羅伯奈勒/阿瑟霍爾登/馬克卡馬橋</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>&lt;p&gt;黑貓魯道夫與最愛的主人理惠住在一起，某天牠為了逃離魚店老闆的追打而意外跳上長途貨車，不知不覺來到了大都會－東京。牠在那裡邂逅了讓所有貓都畏懼、看得懂人類文字的街貓老大可多樂。找不到回家方向的魯道夫，只能跟著深諳街頭生存之道的可多樂，展開一段流浪貓的冒險生活…。究竟魯道夫能不能回到理惠的懷抱呢？可多樂又隱瞞了什麼不為人知的秘密？邀請大家跟著這群流浪貓們，一同探尋這個危機四伏的人類世界，盡情暢遊在溫暖動人的萌貓國度吧！&lt;/p&gt;</t>
+          <t>&lt;p&gt;這是年幼白鯨卡塔克的成長故事。當卡塔克的同伴們都隨著年齡變為預期的白色時，卡塔克的發育卻顯得緩慢。為了證明自己已經長大，並實現他所崇拜的奶奶的最後願望，卡塔克踏上了前往北方的危險旅程。在途中，他遇到了致命的野獸，並結交了原本不可能有交集的朋友。身形渺小也能有巨大的勇氣…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
-          <t>中文/日語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J397" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/兒童親子/動作冒險/國語/學習單/日語/環境教育/生命教育/療癒溫馨/社會議題</t>
+          <t>兒童親子/學習單/情感教育/療癒溫馨/自我成長/英文字幕/英語</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片/萌獸影展</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L397" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>破碎的瞬間</t>
+          <t>魔法冒險之門</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>My Blood &amp; Bones in a flowing Galaxy</t>
+          <t>The Magicians</t>
         </is>
       </c>
       <c r="C398" t="n">
-        <v>127</v>
+        <v>97</v>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>SABU</t>
+          <t>雷納塔達列夫及亞洛夫</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>中川大志/井之脇海/北村匠海/原田知世/堤真一/木野花/松井愛莉/清原果耶/矢田亞希子/石井杏奈</t>
+          <t>伊斯蘭亞都林/尼基塔科洛格利維/艾莉娜巴巴克/范德米爾卡普斯丁/謝爾蓋克利莫夫/賽吉卡拉塞維奇</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>&lt;p&gt;改編自原著小說《破碎的瞬間》 一段不尋常的愛戀，打破既定的觀念 正義感很强的高中生濱田清澄，拯救了「全校最討人厭」的藏本玻璃，不讓她被同學霸凌。清澄被玻璃的純真及智慧深深吸引，玻璃也因為清澄從黑暗中走出，漸漸敞開心房，兩人的關係也越走越近。然而，玻璃卻藏著一個不可告人的秘密。雖然清澄一心只想保護著玻璃，但命運的捉弄，危險也逐漸向他們逼近…&lt;/p&gt;</t>
+          <t>&lt;p&gt;13歲的莫斯科男孩在學校的隱形置物櫃發現一個神祕火柴盒，可以幫他實現任何願望。天馬行空的阿圖姆可沒錯過這機會，當起魔法師，徹底解放他無邊無際的幻想。隨著一支支許願火柴燃盡，許多不可能的事情也化為可能，像是街頭突然出現一隻大象，整條街的人瘋狂跳舞。阿圖姆可以在繁星點點的夜空翱翔，不用裝備就能潛入大海深處，穿梭於幻想和記憶的世界。只不過，一切都是有代價的…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>俄語</t>
         </is>
       </c>
       <c r="J398" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs4優質教育/友情/各類改編/品德教育/情感教育/日語/校園/社會議題</t>
+          <t>俄語/兒童親子/情感教育/科幻奇幻/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L398" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2025-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>第三次求婚</t>
+          <t>尋愛小說家：海史密斯</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Yuni</t>
+          <t>Loving Highsmith</t>
         </is>
       </c>
       <c r="C399" t="n">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="D399" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>卡蜜拉安迪尼</t>
+          <t>伊娃維蒂亞</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>凱文阿爾迪洛伐/瑪麗莎安妮塔/迪馮斯阿迪亞/阿拉溫達基拉娜/阿斯瑪拉阿比蓋爾</t>
+          <t>派翠西亞海史密斯</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>&lt;p&gt;芸妮是位正值青春期的少女，聰明伶俐、喜歡紫色、夢想著上大學，但她家鄉有很多少女年紀還小時就出嫁了，學業也因此暫停。當兩名陌生且年長的男子向芸妮求婚時，她都拒絕了，親朋好友以流傳的習俗勸說她：一個女人只要拒絕三次求婚，就永遠結不了婚。當第三位男子向她求婚時，她備感壓力，這是傳聞中的最後機會，她必須對自己的人生做出選擇…&lt;/p&gt;</t>
+          <t>&lt;p&gt;本片根據海史密斯的私密筆記，展開她對同性之愛的深刻思索，同志身份與她的家庭、創作碰撞，產生強大疼痛的張力，海史密斯被迫隱藏性向並接受治療，仍一次次投入無果的狂戀，並自比為「永遠的尋愛者」，海史密斯寫下1950年代美國第一部結局圓滿的同志小說《鹽的代價》，以創作償還現實無法擁有的生活。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
-          <t>印尼語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J399" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs4優質教育/SDGs5性別平權/人權法治/印尼語/性平教育/社會議題</t>
+          <t>德語/性平教育/歷史傳記/法語/英語</t>
         </is>
       </c>
       <c r="K399" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
+          <t>性平影展：閱界・跨界/智財月線上影展/歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L399" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>我破碎的麻里子</t>
+          <t>神在囧途</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>My Broken Mariko</t>
+          <t>OHMYGOD！</t>
         </is>
       </c>
       <c r="C400" t="n">
-        <v>85</v>
+        <v>120</v>
       </c>
       <c r="D400" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>棚田由紀</t>
+          <t>弗朗切斯科阿馬托（法蘭切斯科阿馬托）</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>吉田羊/奈緒/尾美利德/永野芽郁/窪田正孝</t>
+          <t>喬凡尼史托帝/沙瓦多阿基多費卡拉（薩沃菲卡拉）/芭芭拉龍琪/華倫提諾皮寇（范倫提諾皮康）</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>&lt;p&gt;改編自平庫Waka同名漫畫。&lt;/p&gt;&lt;p&gt;麻里子常年飽受父親的虐待與折磨。好友椎野知世一直陪伴在她身邊。無論她的處境多麼可怕，她們的友誼一直支撐著彼此。直到某天，知世從電視新聞獲知麻里子去世的消息，震驚不已。她覺得是自己無力幫助好友走出低潮，最終導致她走上絕路。因此知世決定帶著麻里子的骨灰一起踏上旅途，讓好友麻里子破碎的靈魂得以解脫。&lt;/p&gt;</t>
+          <t>&lt;p&gt;由於人類沉淪，上天決定再派一位新的彌賽亞到人間拯救人類，天使亞力斯德的任務是讓一位女性懷孕，讓她產下新的救世主，但他卻搞錯對象，最終懷孕的是一位充滿偏見又小心眼的男教授尼可拉巴利斯塔力，因為這次的事件，天使和教授要在不牽扯太多人的狀況下解決難題……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J400" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/友情/各類改編/家庭教育/情感教育/日語/生命教育</t>
+          <t>SDGs5性別平權/喜劇/性平教育/義大利語/英文字幕</t>
         </is>
       </c>
       <c r="K400" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L400" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>再說一次我願意</t>
+          <t>小木偶：馬戲團奇遇記</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Say Yes Again</t>
+          <t>Pinocchio：A True Story</t>
         </is>
       </c>
       <c r="C401" t="n">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>稅成鐸</t>
+          <t>瓦希里羅文斯基（瓦西里羅文斯基）</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>侯彥西/方文琳/莫莉/蔡凡熙/郭書瑤</t>
+          <t>丹妮拉梅德韋傑夫/伯納德傑克森/喬登沃斯利/喬納森薩爾維/大衛格魯特/麗莎克里莫娃</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>&lt;p&gt;求婚尚未成功，下次仍需努力！ 求婚次數∞ 路克準備給女友小彩求婚驚喜，他捧起戒指問「請妳嫁給我」，小彩臉上笑容卻開始凝結，一句「對不起」把路克打入痛苦的深淵。就在那瞬間，路克從床上驚醒，他重新踏上求婚之路，小彩再一次「對不起」，像咒語讓時間回到了路克求婚的那天早上。路克知道他必須找出求婚失敗的原因，才能打破這個循環！一場必須求婚成功的瘋狂之旅被迫展開……&lt;/p&gt;</t>
+          <t>&lt;p&gt;皮諾丘為了想看看這個世界，逃離木匠傑佩托的家，跟隨迪波加入了摩加福科率領的巡迴馬戲團。會說話的木偶皮諾丘成為馬戲團的耀眼明星，在每個城鎮的演出場場爆滿。馬戲團助手貓咪和狐狸則趁這時候洗劫居民的家，但皮諾丘並不知情。他愛上摩加福科的女兒貝拉，卻因為自己不是人類，而無法贏得貝拉的心。小丑范托茲建議皮諾丘去找仙女露希達幫忙。於是皮諾丘和迪波展開一段奇妙旅程，只是他們並不知道，警探布里歐尼正在調查鎮上發生的多起搶劫案，而且他把犯人鎖定為皮諾丘。皮諾丘究竟能否證明自己的清白，變成人類，贏取貝拉的芳心呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J401" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/國語/婚姻關係/情感教育/愛情/科幻奇幻/自我成長</t>
+          <t>SDGs10減少不平等/SDGs4優質教育/兒童親子/各類改編/情感教育/科幻奇幻/英文字幕/英語</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L401" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>巴黎夢想家</t>
+          <t>魔幻開幕夜</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>LOST ILLUSIONS</t>
+          <t>Open at Night</t>
         </is>
       </c>
       <c r="C402" t="n">
-        <v>150</v>
+        <v>97</v>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>札維耶賈諾利</t>
+          <t>艾德貝爾</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>傑哈德巴狄厄/吉恩法蘭西斯史迪夫諾/安德烈馬肯/文森拉寇斯特/札維耶多藍/珍娜巴麗芭/班傑明瓦贊/莎樂美杜威爾斯/西西迪法蘭絲/路易度德隆科桑</t>
+          <t>奧黛莉朵杜/艾德貝爾/莎賓娜奧扎尼</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>&lt;p&gt;改編自法國名作家巴爾札克的小說《幻滅》 美好的巴黎夢一夕粉碎！如何為自己的人生加冕？ 19世紀法國，呂西安是一位沒沒無聞的年輕詩人。他離開故鄉的家族印刷廠，在一名他愛上的男爵夫人幫助下，到巴黎想闖出一番名堂。然而到了巴黎後，他很快便被男爵夫人甩了，只好自力更生在巴黎求生存。他開始撰寫爭議性的文章，以自己的小人物處境對社會現象展開報復，並漸漸發現這個花都什麼都能拿來販賣。他究竟是否能在巴黎找到自己的夢想？或是夢想破滅，他只能在夢幻泡影中求存呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;眼看開幕夜就在明天，今晚劇院老闆路吉遇到許多重大危機。他必須找到一隻活生生能表演的猩猩，來挽回日本知名導演太宰的敬重；還必須找到資金，發放積欠2個月的工資，並重獲罷工伙伴們及可靠助理娜薇的信任；他還要向拘謹自負的實習生菲薩證明，解決問題有另一種與眾不同的方式：一切以隨性、好玩為優先！路吉只有一個夜晚的時間穿梭在巴黎完成任務，拯救這間經營許久的星星劇院。他是否能如願完成任務？還是讓開幕夜開天窗呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
           <t>法語</t>
         </is>
       </c>
       <c r="J402" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs8工作及經濟/各類改編/品德教育/情感教育/歷史傳記/法語/生涯規劃/自我成長/藝術領域</t>
+          <t>SDGs8工作及經濟/兒童親子/喜劇/法語/綜合領域</t>
         </is>
       </c>
       <c r="K402" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L402" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2023-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>喜怒哀樂 數位修復版</t>
+          <t>關於她的二三事</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Four Moods</t>
+          <t>About Joan</t>
         </is>
       </c>
       <c r="C403" t="n">
-        <v>144</v>
+        <v>101</v>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>李翰祥/李行/白景瑞/胡金銓</t>
-[...2 lines deleted...]
-      <c r="F403" t="inlineStr"/>
+          <t>羅宏拉利維耶爾</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>伊莎貝雨蓓/佛蘿倫斯瓦芮卡耶/史丹利湯森/史旺亞勞德/拉斯艾丁格/芙蕾雅梅佛</t>
+        </is>
+      </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>&lt;p&gt;由四段古裝鄉野奇談組合而成，直言人性的善惡、因果的循環，其實無分古今。白景瑞執導的〈喜〉敘述一位書生貪戀女鬼美色的故事；胡金銓的〈怒〉改編自京劇〈三岔口〉客棧中人為財死的俠義故事；李行的〈哀〉則取材自《聊齋》凡人為仇恨蒙蔽善念的悲傷故事；〈樂〉則是李翰祥取自《聊齋》一位老人和一位水鬼間的友誼，以及「為善最樂」的精神。&lt;/p&gt;</t>
+          <t>&lt;p&gt;瓊恩維哈偶然在巴黎街頭遇見昔日的初戀情人。回憶湧現的她，決定回到久別的鄉間舊宅。舊地重遊，過去四十年來的一切歷歷在目。多年未見的兒子納桐，恰好也從蒙特婁返家，陪伴母親一起面對過去的傷痛與真相。當瓊恩傾吐內心故事的那刻，那些逝水年華，那些生命中重要的人事物，也將在她的自白中得以釋然，一一放下。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J403" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>SDGs3健康與福祉/情感教育/愛情/法語/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K403" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L403" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>難忘的車站 數位修復版</t>
+          <t>白日夢小英雄</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Encounter at the Station</t>
+          <t>Kings of Mulberry Street</t>
         </is>
       </c>
       <c r="C404" t="n">
-        <v>112</v>
+        <v>84</v>
       </c>
       <c r="D404" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>辛奇</t>
+          <t>朱迪奈杜</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>丁香/何玉華/傅清華/周萬生/周遊（周玉真）/小皮（陳小皮）/戴佩珊/戴哲煌/文珠/矮仔財（張福財）/石軍/英英/郭夜人/金塗（張金塗）/金玫（徐秀枝）/陳財興</t>
+          <t>內維爾佩利/夏恩納胡/艾奎爾胡森/阿米斯辛恩</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>&lt;p&gt;女學生翠玉遭養父賣入酒家還債，與她相戀的男大生國良為她贖身預備迎娶。想不到，國良母親得知翠玉的過去，動之以情求她離開。國良在誤會中迎娶了母親中意的富家女雲嬌，婚後卻冷落她並沉迷酒色。一日偶然於酒場再見翠玉，兩人開始同居續前緣。雲嬌與翠玉各自為國良生了孩子，受到的對待卻大不相同。五年後，兩個女人相見不願彼此為難，翠玉把孩子託付雲嬌後獨自離去。國良得知翠玉又被趕走，崩潰發瘋，被送到日本治療。雲嬌抑鬱病重，自知來日無多，遂登報尋找翠玉，決定成全倆人…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;提奇是位身材瘦小，但精力無限又有很多小聰明的男孩，每天活在自己的寶萊塢白日夢之中，他幻想自己是位戰無不勝的動作英雄，而屋頂就是他的國度，但英雄出征還需要一名同夥才行，此時他看上了巴布。巴布身材圓潤、腦筋較死板，同時還很怕死，但他用志氣與想像力來彌補先天缺點。為了幫他們的社區與家人擺脫黑幫老大拉傑的掌控，兩位個性截然不同的9歲男孩很快就發現，自己可以在對方身上學到很多。本電影透過一場場刺激的冒險，向經典寶萊塢電影與電影中的傳奇英雄致敬。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J404" t="inlineStr">
         <is>
-          <t>愛情/經典修復/臺語</t>
+          <t>SDGs10減少不平等/友情/喜劇/家庭教育/情感教育/生涯規劃/自我成長/英語</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L404" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2023-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>美味午餐大作戰</t>
+          <t>人生轉運站</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>School Meals Time Final Battle</t>
+          <t>The Highway Family</t>
         </is>
       </c>
       <c r="C405" t="n">
-        <v>102</v>
+        <v>129</v>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>綾部真彌</t>
+          <t>李相汶</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>佐藤大志/市原隼人/武田玲奈/豐嶋花</t>
+          <t>丁一宇/徐利秀/朴奲氲/白鉉真/羅美蘭/金璱琪</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1984年，熱愛學校供餐的老師甘利田幸男面臨了危機，因為學校的營養午餐即將廢除！學生神野豪也是個營養午餐愛好者，不惜與甘利田老師開戰，看誰才是能做出最美味午餐的勝利者。他更高調宣布以「供餐改革」為目標，參加學生會的會長選舉。新任老師御園瞳則在一旁看著兩人展開的對戰。吃了十年供餐的甘利田老師迎來了史上最大的挑戰，他將誓死捍衛他心愛的午餐！&lt;/p&gt;</t>
+          <t>&lt;p&gt;無家可歸又有兩個孩子要養的人父奇宇，暫住在高速公路的休息站。一家子靠著拐騙過路人的錢維生，他們慣用的手法是跟路人借加油錢，得逞後就會到另一個休息站繼續行騙。此時，在多年前的意外中痛失愛子的英善剛好路過，要去兒子的墳墓祭拜，因為不忍這家子過的生活，英善借了奇宇一家7萬韓元。然而，當英善發現這一家其實是騙子後，便向警察舉報了他們…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J405" t="inlineStr">
         <is>
-          <t>SDGs2消除飢餓/健體領域/喜劇/學習單/日語/校園/環境教育/社會議題</t>
+          <t>SDGs10減少不平等/SDGs1終結貧窮/家庭教育/生命教育/社會議題/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K405" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L405" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>他們在島嶼寫作Ⅲ 他還年輕</t>
+          <t>環保小遊俠</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Still Young</t>
+          <t>The Little Gang</t>
         </is>
       </c>
       <c r="C406" t="n">
-        <v>142</v>
+        <v>106</v>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>林靖傑</t>
+          <t>皮耶沙爾瓦多利</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>吳晟</t>
+          <t>保羅貝侯斯特/科隆比施密特/羅宏嘉貝路多/艾梅麥德威爾/雷德萬塞勒姆/馬蒂斯克洛迪奧金斯</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>&lt;p&gt;吳晟成長於彰化農村家庭，他的詩扎根鄉土，同時錘鍊詩句與耕耘土地，數十年從未間斷。1972年，吳晟在《幼獅文藝》雜誌發表了12首《吾鄉印象》詩作，對土地的不捨吶喊與對農村的真摯情感，讓臺灣鄉土文學從此有了明確面貌。吳晟詩集《泥土》《他還年輕》、散文集《農婦》《筆記濁水溪》等作品，書寫對土地的深深愛戀與憂傷，同時又極具批判。他以保護環境為職志，自詡為入世的社會型作家，用實際的社會參與，重新定義詩人的界線。&lt;/p&gt;&lt;p&gt;紀錄片《他還年輕》自2017年起，以超過三年時間長期駐點的拍攝策略，跟著吳晟穿梭彰化鄉間、踏查濁水溪生態，亦飛住美國愛荷華回憶參加寫作班心情，至溫哥華拜訪亦師亦友的作家瘂弦，動人呈現吳晟與家庭、友人間的情感流動與影像語言。本片拍攝期間恰逢〈負荷〉的主人翁、也就是詩人的女兒吳音寧因北農事件遭受攻擊，這期間，詩人無法寫詩，只能在面對生命最大挫折與衝擊中，勉強於谷底執筆記錄事件始末，寫成《北農風雲》一書。本片紀錄了詩人這兩年多的心情轉折，從憤怒、焦灼、挫敗、掙扎、到重生與昇華，遂見證了詩是濁世最終的救贖。&lt;/p&gt;</t>
+          <t>&lt;p&gt;這是一部獻給年輕觀眾，歡樂、迷人並且鼓舞人心的喜劇電影，同時是一部引人入勝、代表我們這個時代，適合全家一起看的電影。夏天來了，在科西嘉島上一個美麗村莊裡生活的五位小學生，碰到了難題。當地一間工廠持續污染他們心愛的河流，該怎麼辦？束手無策的他們，在忍無可忍之下，只好團結一心，決定採取激進的非常手段直接行動。只不過，所有人都沒想到的是，他們的冒險計畫卻意外出了差錯……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I406" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J406" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/各類改編/國語/歷史傳記/真人真事改編/臺語/英文字幕/藝術領域</t>
+          <t>SDGs15保育陸域/SDGs6淨水及衛生/兒童親子/友情/法語/環境教育/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K406" t="inlineStr">
         <is>
-          <t>亞洲片/國片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L406" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>了不起的老爸</t>
+          <t>好像也沒那麼熱血沸騰</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>On Your Mark</t>
+          <t>Lose to Win</t>
         </is>
       </c>
       <c r="C407" t="n">
-        <v>103</v>
+        <v>134</v>
       </c>
       <c r="D407" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>周青元</t>
+          <t>高虎</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>張宥浩/龔蓓苾</t>
+          <t>于白水/劉斯博/劉沐琪/劉雪濤/岳亮/建康/張恒瑞/王智/韓笑/魏翔</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一個患有先天疾病卻懷有"運動員夢"少年肖爾東（張宥浩飾），一個固執逼迫兒子預習"盲人生活"的計程車司機父親肖大明（王硯輝飾），互不理解的父子倆，卻在一場比賽中"互換身份"，並肩站在了起點上......影片通過對"命運"持有不同態度的一對單親家庭父子，講述了一個用愛向陽而生的故事。&lt;/p&gt;</t>
+          <t>&lt;p&gt;前職業籃球選手魏國錚退役後，在大學擔任籃球教練，他將同期的馬教練視為對手，在一場比賽中，兩人由於場外互毆，雙雙被取消執教資格，魏國錚被下放到特殊學校，這裡聚集一群智能障礙的大小孩子，魏國錚的到來如同一場及時雨，因為這群孩子即將參加特運會，爭強好勝的魏國錚，將體會到不一樣的人生…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J407" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/健體領域/國語/家庭教育/情感教育/特殊教育/生涯規劃/自我成長/運動熱血</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs4優質教育/健體領域/各類改編/品德教育/喜劇/國語/情感教育/特殊教育/生涯規劃/自我成長/運動熱血</t>
         </is>
       </c>
       <c r="K407" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L407" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>下課後的祕密</t>
+          <t>瘋狂喜劇家</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>PLAYGROUND</t>
+          <t>The Strangeness</t>
         </is>
       </c>
       <c r="C408" t="n">
-        <v>72</v>
+        <v>103</v>
       </c>
       <c r="D408" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>蘿拉汪戴爾</t>
+          <t>羅貝托安度</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>卡里姆萊克盧/根達杜雷/瑪雅范德貝克/蘿拉沃林登</t>
+          <t>托尼瑟維洛/羅薩里奧李斯瑪/范倫提諾皮康/茱莉婭安度/薩沃菲卡拉</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
-          <t>&lt;p&gt;七歲的諾菈與哥哥亞伯重新回到學校，當諾菈看見亞伯被霸凌時，她急著想告訴父親，卻被亞伯下了封口令。諾菈因為要守住哥哥的秘密，內心衝突不已，諾菈最終是否能在校園中找到歸屬呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;1921年，未來的諾貝爾文學獎得主路易吉皮藍德羅回到他心愛的西西里島，參加他的導師、知名小說家兼劇作家喬萬尼維爾加的80大壽。一抵達阿格里真托，突如其來的消息讓他陷入回憶。這段荒謬又奇幻的旅程讓他直面過去，推動他創作出代表作《六個尋找作者的劇中人》，將在二十世紀的戲劇界掀起一場全球革命。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J408" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs4優質教育/人權法治/品德教育/學習單/家庭教育/情感教育/校園/法語/社會議題/綜合領域/自我成長</t>
+          <t>SDGs8工作及經濟/歷史傳記/生涯規劃/義大利語/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K408" t="inlineStr">
         <is>
-          <t>其他人權保障/劇情片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L408" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2025-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>春寒 數位修復版</t>
+          <t>神騎魔法大冒險</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Love in Chilly Spring</t>
+          <t>Upon the Magic Roads</t>
         </is>
       </c>
       <c r="C409" t="n">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="D409" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>陳俊良</t>
+          <t>歐列格波哥汀</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>丁國勝/劉尚謙/小戽斗/李滔/林原/梁修身/歸亞蕾/江霞/葛香亭/虞金寶/金石/陳松勇/馬如龍/高鳴/魯平/鳳飛飛</t>
+          <t xml:space="preserve"> 巴維爾迪維揚卡（巴維爾捷列連科）/安東沙金/寶琳娜安德烈耶娃（寶琳娜安德列娃）/米哈伊爾葉弗雷莫夫/耶恩崔普尼克</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>&lt;p&gt;林秀蘭是太平山林場的千金，父親林景源向日本政府承租林場並擔任保證。某日秀蘭外出打獵，邂逅了幫傭徐大嬸的兒子徐長榮，喜歡唱歌的秀蘭與會作詞譜曲的長榮一見鍾情，然而，負責前來監督林場的橫山少佐也愛上美麗的秀蘭。戰事膠著，橫山強勢接收林場，硬逼林景源交出經營權，派出所部長鈴木建議林景源將秀蘭嫁給橫山，藉此維繫關係，秀蘭只好向父親坦承自己已有心上人，沒想到橫山知情後橫刀奪愛，藉職務之便將長榮發配南洋擔任軍伕，秀蘭面對家國環境的阻礙，在人生的轉捩點，該如何履行和長榮的諾言呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;知名童話改編，溫馨爆笑的家庭電影，天真爛漫的傻子強尼和他個性務實的魔法馬麻吉，展開一連串無法預料的驚奇冒險，善良的強尼從來沒有追求過自己的利益，然而這卻使他身處險境，在魔法道路上，馬麻吉經常需要站出來，拯救單純的強尼遠離危險，他們這對搭檔要戰勝忌妒強尼的邪惡暴君、抓住火鳥，還要找到強尼的真愛，兩人的友誼經得起最終的考驗嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J409" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>兒童親子/動作冒險/友情/各類改編/國語/英文字幕/英語</t>
         </is>
       </c>
       <c r="K409" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L409" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>媽媽不在家：聖誕假期凸槌中</t>
+          <t>大選風暴</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>When Mom Is Away</t>
+          <t>Second Round</t>
         </is>
       </c>
       <c r="C410" t="n">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>亞歷山卓傑諾韋西</t>
+          <t>亞伯杜龐帝</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>安潔莉卡艾莉/比安卡烏塞/法比奧德路易吉/瑪戴歐卡斯特魯奇/維倫媞娜洛多彼妮/迪亞哥阿巴坦托諾</t>
+          <t>亞伯杜龐帝/尤里葛瑞爾/尼古拉斯馬里耶/菲利普烏禪/西西迪法蘭絲</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>&lt;p&gt;卡羅和裘莉亞正在努力克服家務分配的問題。自從裘莉亞開始上班以後，孩子跟家裡的大小事都由卡羅負責。然而「家庭主夫」這個角色漸漸讓卡羅感到不自在。正當他打算重回職場時，裘莉亞獲得了升遷的機會，她得在聖誕夜那天到斯德哥爾摩參加面試。若面試成功，她有可能要搬到瑞典，與家人分隔兩地。他們該怎麼辦好？卡羅搬出露營車，載著一家人一起到北方歡度聖誕，重拾家庭真正的價值。&lt;/p&gt;</t>
+          <t>&lt;p&gt;記者娜塔莉曾因搞砸政治報導而被調去負責足球新聞，卻因電視台臨時人手不足被長官叫去報導本次總統大選，目前民調領先的是政壇黑馬皮耶亨利梅斯葉，他是法國極具名望的家族繼承人，娜塔莉在追蹤報導後，發現皮耶亨利梅斯葉的競選動機並不單純，隨著調查的深入，令人意外的真相也逐一浮出檯面。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J410" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/家庭教育/性平教育/情感教育/義大利語</t>
+          <t>SDGs16和平正義/SDGs8工作及經濟/政治/法語/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K410" t="inlineStr">
         <is>
-          <t>歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L410" t="inlineStr">
         <is>
-          <t>2021-04-30 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>小地球大夢想</t>
+          <t>最後一件晚禮服的秘密</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>BIGGER THAN US</t>
+          <t>Haute Couture</t>
         </is>
       </c>
       <c r="C411" t="n">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D411" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>弗洛拉瓦瑟</t>
+          <t>希薇雅歐艾永</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>修特斯卡特馬丁內斯/梅拉蒂維森/溫妮圖沙貝/瑪莉菲恩/穆罕默德阿爾容德/記憶邦達/雷內席爾瓦</t>
+          <t>娜塔莉貝葉/帕斯卡爾艾比略特（帕斯卡爾艾比略）/琳娜庫德里</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
-          <t>&lt;p&gt;18歲的梅拉蒂已經對抗塑膠汙染六年了，像她一樣站出來發聲的年輕世代正興起，全世界各地的青年正為著人權、氣候議題、言論自由、社會正義、受教權、食物和尊嚴奮鬥，他們克服一切困難保護他人，勇於發聲，也改變了一切。梅拉蒂出國與這些人見面，她想了解如何堅持她的信念。從貧民窟到偏遠的村莊，勒斯博島到美國原住民所在的科羅拉多山區，雷內、瑪莉、修特斯卡、記憶邦達、穆罕默德和溫妮等人發掘了這世界的美好。他們都致力於一個比他們更偉大的信念，在這個分崩離析的世界，這群年輕人身體力行，向世界訴說生命的意義及活著的目的。&lt;/p&gt;</t>
+          <t>&lt;p&gt;在巴黎蒙田大道迪奧（Dior）總店工作的艾絲黛（娜塔莉貝葉 飾），即將結束她首席裁縫師的職場生涯。有天她在搭地鐵時，包包竟被一名貧民區女孩小玉（琳娜庫德里 飾）搶走，裡面正巧放了一張極為珍貴的迪奧禮服設計圖…。心中不安的小玉決定將包包物歸原主。艾絲黛雖開心包包及設計圖失而復得，卻更對小玉的出身及那雙「巧手」感到好奇，決定訓練她成為一名「好手」，希望藉此改變她的人生…。叛逆的小玉會接受這樣的安排嗎？艾絲黛又能安心地退休嗎？一場首席裁縫師與迪奧實習生的緣分與對抗，自此登場…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J411" t="inlineStr">
         <is>
-          <t>SDGs13氣候行動/SDGs1終結貧窮/SDGs2消除飢餓/SDGs4優質教育/SDGs5性別平權/人權法治/學習單/性平教育/環境教育/生涯規劃/社會議題/英文字幕/難民議題</t>
+          <t>SDGs1終結貧窮/SDGs4優質教育/SDGs8工作及經濟/品德教育/情感教育/法語/生涯規劃/療癒溫馨/自我成長/藝術領域</t>
         </is>
       </c>
       <c r="K411" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/新生影展/智財月線上影展/歐美片</t>
         </is>
       </c>
       <c r="L411" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2024-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>市長你累了嗎？</t>
+          <t>親愛的殺手</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Alice and the Mayor</t>
+          <t>Be Alive Just Like You</t>
         </is>
       </c>
       <c r="C412" t="n">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>尼可拉巴赫瑟</t>
+          <t>賴孟傑</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>安娜伊德慕絲提/法布萊斯魯奇尼</t>
+          <t>喜翔（金介文）/邱偲琹/鄭人碩/鄭志偉/黃采儀</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>&lt;p&gt;里昂市長保羅德哈諾狀態很差，他覺得自己的想法已經枯竭、了無新意。在政壇待了三十年，他有種被掏空的感覺。為了解決這個問題，他的團隊決定聘請一位年輕聰明的哲學家艾莉絲海曼來協助他。隨著兩人間的對話逐漸坦白深入，彼此關係更加拉近，也動搖了原本各自堅持的信念。慢慢的問題出現了：政治能夠允許反思嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;慾望是孤寂的光，愛是唯一的希望 即使殘缺不堪，我們仍要勇敢地愛 六（鄭人碩 飾）是位靠販售愛心商品維生的身障人士，生活大小事都需倚賴父親（喜翔 飾）幫忙，從未談過戀愛的他，對於性有著無限的憧憬與幻想，在大樓保全文哥（鄭志偉 飾）的引介下，六認識了一個沉默的少女泡麵（邱偲琹 飾），長年生活在陰暗狹小文具店的她，不僅要照顧有心理疾病的母親（黃采儀 飾），在學校也備受同儕霸凌。對未來不抱期待的泡麵，與六從平淡的性交易關係，逐漸發展出一段刻骨銘心的愛情，同時六也發現文哥與泡麵似乎也有著不尋常的關係…同樣生活在灰色角落的他們，透過相遇的微光溫熱了彼此的心，因慾望點燃了希望，兩人最終能否走出生命的困境…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J412" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs8工作及經濟/人權法治/政治/法語/社會議題</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs1終結貧窮/SDGs3健康與福祉/SDGs5性別平權/SDGs8工作及經濟/人權法治/國語/性平教育/愛情/社會議題/綜合領域/警匪犯罪</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L412" t="inlineStr">
         <is>
-          <t>2021-04-30 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>丈夫的秘密 數位修復版</t>
+          <t>關於我媽的一切</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>The Husband’s Secret</t>
+          <t>All about My Mother</t>
         </is>
       </c>
       <c r="C413" t="n">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>林摶秋</t>
+          <t>趙天宇</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>吳呈雄/吳麗芬/張潘陽/張美瑤/徐梅玉/林錫川/簡和引/羅秋菊/許元培/許［土疌］英/連仕煙/鄭秀琴/黃明華/黃雪映/黃麗華</t>
+          <t>張婧儀/徐帆/許亞軍</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>&lt;p&gt;社會警世家庭倫理愛情大悲劇巨作！&lt;/p&gt;&lt;p&gt;秋薇和麗雲從前是同窗密友。失聯數年，家境富裕的秋薇已經招贅夫婿，可惜一直沒能懷孕；而麗雲則遇人不淑，墮入風塵獨自養育兒子愛松，並且四處躲避舊情人勝烈的勒索。這對好友久別重逢，秋薇也多少幫忙著生活快過不下去的麗雲。然而秋薇的丈夫守義發現太太的好朋友麗雲，竟是自己四年前的舊情人，誤會愛松是自己的兒子；而麗雲知道舊情人守義竟是好姊妹的丈夫，只得帶著愛松再度遠離，風波由此開始…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;媽媽季佩珍（徐帆 飾）是這個家的靈魂所在，她像有分身術一樣能照顧到每一個人。在她的面面俱到之下，這個家看上去井然有序，然而事實並非如此。在媽媽季佩珍眼裡女兒李小美（張婧儀 飾）永遠都是最優秀的，卻不知在北京工作生活的她還有另一面。女兒對媽媽的掌控有多抵觸，季佩珍更是不瞭解。醫生丈夫李文舫（許亞軍 飾）因幾年前的一次失誤，至今還無法拿起手術刀。婆婆患有阿茲海默症，生活都無法自理……就在身為教師的季佩珍剛剛退休，似乎能鬆一口氣多擁有些自己的時間，卻被查出了惡性腫瘤四期。如果媽媽只剩下四個月的生命，這家人的生活又該如何繼續下去呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J413" t="inlineStr">
         <is>
-          <t>經典修復/臺語</t>
+          <t>SDGs3健康與福祉/國語/家庭教育/情感教育/生命教育/英文字幕/醫療議題</t>
         </is>
       </c>
       <c r="K413" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L413" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>盜速飛車</t>
+          <t>沒有妳的多重宇宙</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Overdrive</t>
+          <t>She's the One</t>
         </is>
       </c>
       <c r="C414" t="n">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>安東尼歐尼格特</t>
+          <t>馬可馬坦尼</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>史考特伊斯威特/安娜德哈瑪絲</t>
+          <t>亞莉珊卓馬斯特羅納爾迪/佛朗奇斯可加巴尼/克里斯蒂亞諾卡卡莫/史蒂法諾法蘭西/安德烈亞阿爾坎傑利/愛德華多史卡爾佩泰</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一對神乎奇技的偷車兄弟搭檔：哥哥安德魯（史考特伊斯威特 飾）與弟弟蓋瑞，兩人以偷竊稀世無價之寶的名車闖蕩江湖，他們鎖定史上最貴極速超跑之王：布加迪1937跑車，沒想到竟意外惹上法國最惡名昭彰的黑幫老大！為了保全生命安危，兩兄弟被迫限時168小時內，運用他們擅長的絕世神技，偷取黑幫老大死對頭收藏的12輛無價法拉利復古超跑，安德魯與蓋瑞兩兄弟開始號召各路飆車、偷竊、爆破等頂尖好手，包括安德魯的女友（安娜德哈瑪絲 飾）一同組成玩命偷車聯盟，準備瞞天過海執行史上最狂盜速偷車計畫！&lt;/p&gt;</t>
+          <t>&lt;p&gt;假設所有疑難雜症都能解決，做重要決定前都能毫不遲疑，人生將會如何？倘若基於某種魔力，你能夠實現人生中最狂野的夢想，和最深的渴望…&lt;/p&gt;&lt;p&gt;三十歲的安德烈與大學時認識的蘿拉即將步入禮堂，婚禮前夕，他開始思考各種不同的可能性…接著，安德烈就像被施了魔咒，彷彿他一開始不曾認識蘿拉，每天起床時，他開始有不同的人生版本，有時是好色之徒，有時是備受讚譽的音樂家，安德烈開始過著蘿拉不在身邊的人生，他會想打破這魔咒嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J414" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs17多元夥伴/動作冒險/英語/警匪犯罪</t>
+          <t>婚姻關係/情感教育/愛情/義大利語/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K414" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L414" t="inlineStr">
         <is>
-          <t>2024-02-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>三鳳震武林 數位修復版</t>
+          <t>金錢男孩</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Vengeance of the Phoenix Sisters</t>
+          <t>MONEYBOYS</t>
         </is>
       </c>
       <c r="C415" t="n">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="D415" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>陳洪民</t>
+          <t>C.B. YI</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>吳炳南/周萬生/康明/施月娘/易原（林錫原）/林琳/柳青（張春美）/楊長江/楊麗花（林麗花）/矮仔塗（許金塗）/英英/葛小寶（葛金城）/藍瑛/金塗（張金塗）/金玫（徐秀枝）/黃胖</t>
+          <t>曾美慧孜/林哲熹/柯震東/盧彥澤/陳慕/高山峰/黃鐙輝</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>&lt;p&gt;某夜，九毒鏢主陸天霸、追魂針王曹森雄、青龍飛刀柯英強突襲楊秉忠府，家僕攜三幼女秀鳳、青鳳、芝鳳分頭脫險，但楊氏夫婦均慘遭歹徒毒手。15年後，秀鳳拜師學成，喬扮男裝下山尋仇，途中搭救被曹森雄手下擄走的民女，因而引來殺機，一陣混戰中，青鳳、芝鳳前來搭救，兩人卻未發現眼前英俊貌美的俠客便是失散多年的大姊，因而對她暗生戀慕之心。隨後，陸天霸與三鳳相約絕命崗一決生死，並設下大批人馬埋伏，三鳳能否血刃匪徒以報不共戴天的血海深仇？&lt;/p&gt;</t>
+          <t>&lt;p&gt;為改善鄉下家人的生活，梁飛來到城市成為性工作者，並與同業曉來成為戀人，但在一場意外後斷訊。五年後，飛在另個城市重新站穩腳步，同事們卻紛紛因社會壓力離開這個圈子。飛回到老家探望重病的外公，發現家人花著他寄回來的錢，內心卻隱隱以他賣娼為恥，唯有青梅竹馬的阿龍，給飛安慰。回到城市後不久，龍投奔飛而來，並選擇同樣成為男妓。兩人很快墜入愛河，飛卻在這時與已經結婚生子的曉來不期而遇，周旋在曉來和龍之間的梁飛，究竟該如何自處？他還能找回當時的那份初衷嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J415" t="inlineStr">
         <is>
-          <t>經典修復/臺語</t>
+          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs5性別平權/SDGs8工作及經濟/國語/愛情/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L415" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>金同學的成績單</t>
+          <t>荒島．愛</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Kim Min-young of the Report Card</t>
+          <t>Castaway on the Moon</t>
         </is>
       </c>
       <c r="C416" t="n">
-        <v>94</v>
+        <v>116</v>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>任志旋/李在恩</t>
+          <t>李海準</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>孫多賢/尹瑞英/林鐘珉/金炷我</t>
+          <t>鄭在詠/鄭麗媛</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>&lt;p&gt;這是我們的友情成績單。&lt;/p&gt;&lt;p&gt;高中生正希、敏永和珊娜決定結束詩社，專心準備大學入學考試。隔年，她們打算重啟詩社，無奈距離與時差讓她們無法如願。一天，敏永邀請正希到她首爾的公寓做客。正希很高興可以和她的老朋友碰面，然而敏永卻忙著寫電郵給教授，請他修改她的成績，兩人的友情似乎已不如當年…&lt;/p&gt;</t>
+          <t>&lt;p&gt;一名叫金誠勤的男子縱身躍入寂靜的漢江，試圖結束生命，醒來時，他發現自己躺在沙灘上，原來他自殺未遂，只是被沖到了江中的一個無名小島上，與此同時，在江邊一棟公寓中，一位多年足不出戶的女孩透過望遠鏡偶然發現了這名住在島上的男子，他孤獨卻似乎滿足的生活引起了她的好奇，最終促使她在多年後走出了自己的房間。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
           <t>韓語</t>
         </is>
       </c>
       <c r="J416" t="inlineStr">
         <is>
-          <t>友情/情感教育/校園/英文字幕/韓語</t>
+          <t>SDGs3健康與福祉/喜劇/生命教育/自我成長/韓語</t>
         </is>
       </c>
       <c r="K416" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/新生影展</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L416" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2026-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>皮爾卡登：迷戀未來的人</t>
+          <t>怪獸設計公司</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>House of Cardin</t>
+          <t>The Frankenstein Complex</t>
         </is>
       </c>
       <c r="C417" t="n">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>大衛艾伯索/陶德休斯</t>
+          <t>亞歷山大龐瑟/吉列斯潘索</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>娜歐蜜坎貝爾/尚保羅高堤耶/桂由美/森英惠/清水珍妮/狄昂華薇克/珍妮摩露/皮爾卡登/約翰狄雷爾/莎朗史東/郭培/高田賢三</t>
+          <t>丹尼斯穆倫/凱文史密斯 /吉勒摩戴托羅/喬丹堤/約翰蘭迪斯/菲爾蒂皮特/里克貝克</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>&lt;p&gt;時尚藝術富豪和他的傳奇人生 一心從事高訂服的皮爾卡登，來到巴黎尋夢，卻在聖多諾黑街迷了路。當他在愛馬仕店前問路時，竟巧遇帕坎時裝屋的設計師，自此開啟他奇蹟般的人生…。因為參與電影服裝設計，皮爾卡登才華迅速綻露。很快便開設了自己的時裝屋，並擠身上流世界。然而一句「我們所謂的『創意』，沒人穿又有何用？」幾乎觸怒全巴黎的設計師，將他逐出了權傾一時的時裝公會…。危機就是轉機，皮爾卡登順勢而為，不僅讓高訂服步下神聖伸展台、走近平民，更趁勢攻佔新興市場。同時，他將自己名字授權出現在各種的產品上，獲得難以置信的成功，讓世人發現：原來一切都有可能發生…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;電影中的生物往往備受觀眾喜愛，在大銀幕上「創造」怪獸，這項技術的歷史就和拍電影一樣悠久。先將恐龍變形，而後特效化妝誕生；早年使用機械木偶，現在進入數位時代；一再見證人類豐富的想像力，如何讓大銀幕的世界高潮迭起。本片訪談業界頂尖的設計師，獨家收錄經典電影片段，包括《小精靈》、《魔鬼終結者2》、《侏儸紀公園》、《星艦戰將》、《蜘蛛人2》等等。揭開設計物與設計師之間獨特的關係，這群特效巫師運用各種媒材、技藝、複雜的器械，讓幻想中的生物有了生命，躍然大銀幕之上。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J417" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/SDGs8工作及經濟/國語/日語/歷史傳記/法語/生涯規劃/義大利語/英語/藝術領域</t>
+          <t>SDGs8工作及經濟/生涯規劃/科幻奇幻/綜合領域/英語/藝術領域</t>
         </is>
       </c>
       <c r="K417" t="inlineStr">
         <is>
-          <t>智財月線上影展/歐美片/紀錄片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L417" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>小狼童阿飛</t>
+          <t>我恨我自己</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Alfie the Little Werewolf</t>
+          <t>Sick of Myself</t>
         </is>
       </c>
       <c r="C418" t="n">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>尤翰盧森</t>
+          <t>克里斯托弗博格利</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>歐勒克羅斯/蘭柯福利達/金帆柯頓</t>
+          <t>克莉絲汀庫亞斯托普/安德斯丹尼爾森李/艾里克塞瑟</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
-          <t>&lt;p&gt;荷蘭著名兒童文學小說家保羅范恩原著改編 在七歲的生日晚上，心地善良的阿飛突然變身成為一隻小小的、雪白的毛絨小野狼。他完全不知道自己是怎麼了。在這次變身之後，阿飛開始感覺到自己不太一樣了，入夜後他變成的那頭不受控制的小狼，跟白天害羞內向的小男孩簡直是天差地別。他該如何是好呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;想爆紅無下限，毀三觀也要求關注！席格娜與男友湯瑪士同樣自戀，都想成為人群裡唯一的焦點。湯瑪士利用偷來的贓物搖身一變成為當紅藝術家，滿心嫉妒的席格娜討拍刷存在，卻仍是個無人搭理的咖啡店店員。走投無路的她索性猛吞俄羅斯禁藥，讓臉上爬滿浮腫的紅色傷疤，駭人的病態也為她博得同情與目光。就在淺嚐受矚目的滋味後，席格娜變本加厲想透過「賣慘」來一舉成名。於是，她任由謊言與傷痕爆裂滋長，直至一切崩壞到無法挽救的地步…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I418" t="inlineStr">
         <is>
-          <t>荷蘭語</t>
+          <t>挪威語</t>
         </is>
       </c>
       <c r="J418" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/學習單/科幻奇幻/自我成長/荷蘭語</t>
+          <t>SDGs3健康與福祉/情感教育/挪威語/社會議題</t>
         </is>
       </c>
       <c r="K418" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L418" t="inlineStr">
         <is>
-          <t>2021-06-03 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>德古拉的新娘</t>
+          <t>我的貓咪室友</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>How to Save the Immortal</t>
+          <t>Cat Sharehouse</t>
         </is>
       </c>
       <c r="C419" t="n">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="D419" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>羅曼阿爾捷米耶夫</t>
+          <t>綾部真彌</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>丹尼爾巴恩斯/史蒂芬克里瑟爾/喬登沃斯利/安德利庫爾加諾夫/邁克爾克利曼/麗莎克里莫娃</t>
+          <t>上村海成/古川雄輝/山谷花純/本田剛文/松大航也/細田佳央太/金子隼也/長井短/龍雷太</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
-          <t>&lt;p&gt;長生不老的吸血鬼德古拉一直找不到願意嫁給他的女孩，對愛情感到失望的他決定獨自在城堡度過餘生。突然有天德古拉落入心懷不軌的國王和玩偶設下的圈套，還受到黑暗女巫的威脅，被迫綁架了勇敢的女戰士芭芭拉，而這其實是藍豆國王打算控制世界的邪惡陰謀的一部分。&lt;/p&gt;&lt;p&gt;德古拉在與芭芭拉相處一段時間後，漸漸發現如果沒有芭芭拉，他活得再久也沒有意思。眼看著世界就要落入壞人手中，吸血鬼也將失去一切之際，終究吸血鬼會決定願意犧牲自己不朽的生命，來阻止邪惡的國王贏得芭芭拉的芳心？還是看著芭芭拉被國王搶走？&lt;/p&gt;</t>
+          <t>&lt;p&gt;二星優斗和兩隻貓小黑與小茶一起生活，在祖父死後他成立了貓咪合租屋「二星高地」。合租屋開張後，有四個人搬了進來，那段時光優斗過得很快樂且有了家的感覺，但最終每個人也都因為未來規劃而搬走，展開新的生活。眼看前室友事業有成，負責管理合租屋的不動產經紀人有美鼓勵優斗重新開張「二星高地」，但優斗不願意。優斗想起了祖父去世時留下的一封信，信中提到優斗還有一個自小就與他分開的弟弟。於是他決定開始尋找這位從未見過面的弟弟。他靠著打響貓咪合租屋的名聲，和招募新室友來尋找弟弟。某天，一位名叫加納直人的人前來申請入住…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I419" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J419" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/兒童親子/學習單/性平教育/情感教育/自我成長/英文字幕/英語</t>
+          <t>SDGs11永續城鄉/SDGs15保育陸域/家庭教育/情感教育/日語/療癒溫馨</t>
         </is>
       </c>
       <c r="K419" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片/新生影展/萌獸影展</t>
         </is>
       </c>
       <c r="L419" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>逃出封鎖線</t>
+          <t>小說家電影</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>The Pilot</t>
+          <t>The Novelist's Film</t>
         </is>
       </c>
       <c r="C420" t="n">
-        <v>105</v>
+        <v>92</v>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>雷納塔達列夫及亞洛夫</t>
+          <t>洪常秀</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>伊琳娜梅德韋傑娃/彼得費奧多羅夫/馬克西姆艾梅利亞諾夫/麥克伊瑙</t>
+          <t>夏成國/奇周峰/徐永嬅/朴美昭/李恩美/李慧英/權海虓/趙倫嬉/金珉禧</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
-          <t>&lt;p&gt;改編真實事件個人自傳，描繪二戰時期一個人如何隻身從敵軍戰區努力生存光榮重回母國領土，締造歷史上又一戰爭傳奇扉頁。 1941年11月二戰期間，一支德國坦克軍隊正在向莫斯科前進。兩架伊留申二型戰機奉命前往阻止德軍進犯，在阻止敵人前進的任務中，空軍隊長尼古拉康姆列夫的飛機被迫降落在敵軍領地。尼古拉康姆列夫的夥伴紹塔為了引開敵軍，就把尼古拉放在一塊浮冰上。恢復意識的尼古拉，試圖在冰冷的敵人領地同時忍受酷寒、飢餓、野狼追趕和納粹軍隊追捕。經過一番辛苦的歷險，他總算成功回到自己國家的領地，但也因為受傷麻木的雙腿而進了醫院，性命垂危。他究竟是否能甦醒展開全新生活，迎接等待他的國家與戀人呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;寫不出小說的小說家造訪遠方老友的書店後，在路上遇見一位電影導演與其妻子，談起那部最終沒有被改編成電影的小說。三人隨後在公園巧遇決定不再演戲的女演員，小說家與女演員相談甚歡，甚至相約要把那部沒改編成的小說拍成電影。兩人回到書店，舊雨新知共飲，女演員則沉沉睡去。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I420" t="inlineStr">
         <is>
-          <t>俄語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J420" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/俄語/各類改編/國防戰爭/歷史傳記/真人真事改編</t>
+          <t>性平教育/生涯規劃/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K420" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L420" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>屍蹤7號房</t>
+          <t>森林特攻隊：大腳ㄚ家族</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Room No.7</t>
+          <t>Bigfoot Family</t>
         </is>
       </c>
       <c r="C421" t="n">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>李容承</t>
+          <t>傑瑞米德格魯森/班史塔森</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>全錫淏/朴帥永/申河均/都敬秀/鄭熙泰/金東永/金道潤/金鐘九/金鐘洙/黃汀旼</t>
+          <t>吳文民/國語配音/孟慶府/穆宣名/符爽/連婉鈞/陳彥鈞/陳貞伃</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在首爾經營一間瀕臨倒閉影音館的社長斗植、背負沉重學貸在店裡打工的泰政、與懷抱錢進韓國夢的朝鮮族翰昱，以各自的方式努力生活著。某天，乏人問津的店面奇蹟似地出現買主，意想不到的事故卻隨之而來，影音館內「7號房」成為斗植與泰政隱藏秘密的地方，兩人在生存遊戲中各出奇招，只為了讓自己活下去...。&lt;/p&gt;</t>
+          <t>&lt;p&gt;看似平凡的亞當，和雪麗（母親）、大腳怪（父親）以及他們的朋友偉波（大灰熊）、蒂娜（松鼠）、崔波（浣熊）一家人，這個非凡的大家庭一起在森林裡定居。沒想到隨著大腳怪父親越來越有名，父親也利用名氣嘗試改變世界。某天動保團體與父親聯繫，打算一起阻止石油公司開發並汙染動物的生存環境，沒想到父親在一次追查真相的過程中竟然莫名失蹤了！亞當和他的動物家人們，決定聯手找出大腳怪父親的下落，同時透過社群媒體試圖揭發石油公司的邪惡陰謀，他們一家人還有機會再次團聚嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I421" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J421" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/懸疑驚悚/警匪犯罪/韓語</t>
+          <t>SDGs12責任消費與生產/SDGs15保育陸域/SDGs7潔淨能源/SDGs9工業及建設/兒童親子/學習單/家庭教育/環境教育/英語</t>
         </is>
       </c>
       <c r="K421" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>動畫片/歐美片/萌獸影展</t>
         </is>
       </c>
       <c r="L421" t="inlineStr">
         <is>
-          <t>2023-03-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>咖啡莊園的亡靈</t>
+          <t>沒有身分的女人</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>All the Dead Ones</t>
+          <t>Without Her</t>
         </is>
       </c>
       <c r="C422" t="n">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>卡塔諾戈塔多/馬可杜特拉</t>
+          <t>阿日安瓦茲達夫塔里</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>克拉麗莎基斯特/卡洛莉娜畢安琪/戴雅佩里斯/湯瑪斯艾奎諾/瑪烏希圖拉妮/阿基耶奧古斯托</t>
+          <t>沙伯阿巴爾/法拉納克卡蘭塔/泰娜茲塔巴塔巴伊/莎蒂卡蘭姆魯迪</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1899年的巴西，廢除奴隸制度後不久，逝者的亡靈卻仍在人世間遊走。對於咖啡世家「蘇亞雷斯」一家的白人女人們來說，放棄過去的尊貴特權，並適應中產階級生活，令她們幾近崩潰。對於曾經被奴役的伊娜來說，在充滿敵意的新世界中與所愛之人重聚，迫使她必須面對真實的自己。在巴西複雜的歷史與喧亂的現今之間，這些女性努力創造全新的未來，並得面對社會轉型所帶來的天搖地動…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;伊朗記者蘿雅準備移民到丹麥的兩週前，遇見一位沉默的少女。這名少女似乎流離失所且失去了記憶。蘿雅因此收留了少女，卻不曉得少女是來取代她的。幾天後，蘿雅發現她被禁止離開伊朗，除非出賣一位同事給政府當局。當她拒絕背叛朋友時，少女竊取了蘿雅的身分，並在蘿雅丈夫巴巴克的協助下冒充蘿雅。久而久之再也沒人記得蘿雅，大家都把少女當作她。巴巴克趁勢把蘿雅趕出家門，根據當局的判決，蘿雅被放逐他處，以哈妮耶的名字重新過著家庭主婦的生活。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I422" t="inlineStr">
         <is>
-          <t>葡萄牙語</t>
+          <t>波斯</t>
         </is>
       </c>
       <c r="J422" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/多元文化/情感教育/歷史傳記/生命教育/種族認同/葡萄牙語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/人權法治/波斯語/社會議題/英文字幕/難民議題</t>
         </is>
       </c>
       <c r="K422" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L422" t="inlineStr">
         <is>
-          <t>2024-02-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>河畔小日子</t>
+          <t>微笑背後的祕密</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Riverside Mukolitta</t>
+          <t>The Search for the Mona Lisa</t>
         </is>
       </c>
       <c r="C423" t="n">
-        <v>120</v>
+        <v>54</v>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>荻上直子</t>
+          <t>吉恩皮埃爾伊斯布特斯</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>吉岡秀隆/室剛/松山研一/滿島光</t>
+          <t>亞歷山德羅德森科/吉恩皮埃爾伊斯布特斯/摩根費里曼（旁白）</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
-          <t>&lt;p&gt;孤僻的山田來到北陸地方的烏賊加工廠工作，入住當地的魯蛇社區，裡面住著不請自來跑到別人家浴室洗澡的奇怪大叔，為了激起同情心而帶著小兒子四處上門推銷墓碑的父親，以及總是心事重重的美麗女房東。他們各自背負難以言說的秘密，過著不慎順遂的人生，卻同樣有著善良的靈魂。不知不覺中，山田卸下心防，這群人也逐漸走入他的日常。沒有血緣關係的他們，共享生命裡的喜怒哀樂。&lt;/p&gt;</t>
+          <t>&lt;p&gt;誰是蒙娜麗莎？海德堡大學發現這位女子並非佛羅倫斯布商的妻子。假設蒙娜麗莎真由達文西所繪，應該比羅浮宮測定年份早十年完成。越多發現浮出水面：真正的蒙娜麗莎畫像，達文西只花了不到四年繪製，而且並未完成。達文西為何要替一位平凡人妻繪製兩個版本的畫像呢？假若真有兩個版本的蒙娜麗莎，原作又在何處？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I423" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J423" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/友情/各類改編/情感教育/日語/療癒溫馨</t>
+          <t>SDGs4優質教育/歷史傳記/英語/藝術領域</t>
         </is>
       </c>
       <c r="K423" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/新生影展</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L423" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2026-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>秋決 數位修復版</t>
+          <t>無邪</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Execution in Autumn</t>
+          <t>There Is No Evil</t>
         </is>
       </c>
       <c r="C424" t="n">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="D424" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>李行</t>
+          <t>穆罕默德·拉素羅夫</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>傅碧輝/唐寶雲/崔福生/李湘/歐威/武家麒/葛香亭</t>
+          <t>巴蘭拉蘇洛夫/瑪塔柏薩瓦蒂/穆罕默德塞迪基米爾</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
-          <t>&lt;p&gt;三代單傳的少爺裴剛，自幼備受老奶奶寵溺，長成粗野逸樂浪蕩子，某日血氣洶湧一次殺死三人。毫無悔意的他，被官府判了刑，翌年秋後斬首處決。老奶奶運作官僚，賄賂、施壓、打通關節，仍無法拯救愛孫脫離死牢。束手無策，為了延續家族香火，老奶奶只好請求中自幼撫養長大的遠親少女小蓮，要她到獄中，與裴剛一夜夫妻，傳宗接代……。小蓮的獻身、奶奶之死，以及典獄牢頭的訓育教化，使裴剛終得感化，頑石點頭、徹悟前非，在秋決死亡之前，宛若新生。&lt;/p&gt;</t>
+          <t>&lt;p&gt;擁有幸福家庭的老好人，卻將執行死刑當作日常；一位不想執行死刑的義務役，準備與女友進行秘密計畫；與女友論及婚嫁的軍人，卻意外發現女友全家其實是反死刑陣線成員；從德國返鄉的女孩，發現叔叔有一個藏了多年的秘密。在國際影展獲獎無數的伊朗當代大師穆罕默德拉素羅夫，以四段式短篇結構，搭配隱喻及通俗劇手法雙管齊下，相互呼應直指問題核心，探討著伊朗這個全世界執行死刑最高的國家，直扣在這極權體制對人性的輾壓議題。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>伊朗語</t>
         </is>
       </c>
       <c r="J424" t="inlineStr">
         <is>
-          <t>經典修復/臺語</t>
+          <t>SDGs16和平正義/人權法治/生命教育/社會議題</t>
         </is>
       </c>
       <c r="K424" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L424" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2021-09-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>寒鴉情深</t>
+          <t>大眾情人之死</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Kauwboy</t>
+          <t>Death of A Ladies’ Man</t>
         </is>
       </c>
       <c r="C425" t="n">
-        <v>81</v>
+        <v>101</v>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>Boudewijn Koole</t>
+          <t>麥特畢索內特</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>Loek peters/Rick Lens/Ricky Koole/Susan Radder</t>
+          <t>凱艾爾特倫布萊/安托萬奧利弗波尼安/布萊恩葛里森/潔西卡帕爾/蓋布瑞拜恩/蘇珊克雷蒙</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
-          <t>&lt;p&gt;10歲小男孩JoJo生長在單親家庭並且有著暴力傾向的父親，在撿到了一隻小寒鴉後逐漸與牠建立了深厚的感情。透過這份特殊的友情，也化解了小男孩與父親之間的藩籬。&lt;/p&gt;</t>
+          <t>&lt;p&gt;大學教授山繆一直過著放蕩不羈的日子，向來艷福不淺的他，某天竟踢到鐵板，撞見嫩妻與鮮肉猛男在自家床上激情肉搏，讓他大受打擊。同時，接踵而來的消息也一個個讓他措手不及。女兒交了新男友、兒子宣告出櫃，就連前妻也在此時宣布再婚消息，然而這些都不是大問題。不知從哪天開始，球賽開場時唱的不是國歌，而是李歐納柯恩的「電線上的鳥兒」；酒吧遇見科學怪人，還莫名成了把酒言歡的好麻吉；手持鐮刀的死神竟現身家庭聚餐一起同歡，就連在課堂上，老是低頭滑手機的學生竟能高唱起李歐納的歌來闡釋經濟大蕭條。最令他崩潰的是哈姆雷特的情節也在現實生活中上演了！早逝的父親竟出現在眼前，與他來場男人的對話。本以為一切只是酒精過量的後遺症，沒想到醫生竟宣告他已來日不多。面對各種失序，山繆決定默默躲回愛爾蘭老家，將這些奇想寫成一本小說，完成畢生的夢想，卻也在此邂逅了一名美麗的女子，重新找回苦短卻美麗的人生意義...&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I425" t="inlineStr">
         <is>
-          <t>荷蘭語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J425" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/人權法治/學習單/家庭教育/情感教育/生命教育/社會議題/荷蘭語</t>
+          <t>SDGs3健康與福祉/健體領域/情感教育/療癒溫馨/自我成長/英語</t>
         </is>
       </c>
       <c r="K425" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L425" t="inlineStr">
         <is>
-          <t>2021-06-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>判決之前</t>
+          <t>媽媽不在家</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>The Judgement</t>
+          <t>When Mom Is Away</t>
         </is>
       </c>
       <c r="C426" t="n">
-        <v>130</v>
+        <v>95</v>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
-          <t>山德柏格</t>
+          <t>亞歷山卓傑諾韋西</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>約里克范韋傑寧根/萊絲福塞契蒂尤克/費賈范休特</t>
+          <t>安東尼歐卡塔尼亞/安潔莉卡艾莉/尼可洛森尼/比安卡烏塞/法比奧德路易吉/瑪戴歐卡斯特魯奇/維倫媞娜洛多彼妮/黛安娜戴爾布法洛</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
-          <t>&lt;p&gt;電視記者巴斯韓在調查代芬特爾謀殺案時，許多人指控「雜工」就是殺手，而他也逐漸被說服，把罪名強加在「雜工」身上。他的電視報導演變為媒體的集體誹謗，也讓「雜工」和他妻子的生活變成一場噩夢。對這種「媒體審判」感到不安的巴斯，決定用事實來對抗陰謀，但令他沮喪的是，個人的形象遠比現實更為有力。他不惜鋌而走險，欲釐清真相：是否有人被法官誤判了？是否有無辜的受害者？&lt;/p&gt;</t>
+          <t>&lt;p&gt;#家事分工 #性別平等 #家庭主婦&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;《消除對婦女一切形式歧視公約》第16條規定，締約各國應採取一切適當措施，消除在婚姻和家庭關係的一切事務上對婦女的歧視，並特別保證婦女在男女平等基礎上，不論婚姻狀況如何，有關子女的事務上，作為父母有相同的權利和義務，配偶雙方有權選擇從事適合於自己的能力、資歷和抱負的職業或工作(聯合國消除對婦女歧視委員會第20號一般性意見第24段)。&lt;/p&gt;&lt;p&gt;本片爸媽卡羅和裘莉亞經歷換位思考，看似媽媽不在家，給了爸爸一個機會與孩子們相處，所謂危機就是轉機，透過換位思考，得到一個令全家人意想不到的美滿結局。&lt;/p&gt;&lt;p&gt;◎看電影填問卷，即可參與抽獎：&lt;a href="https://www.surveycake.com/s/Oaaqv" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/Oaaqv&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎報名單場公播照過來：&lt;a href="https://reurl.cc/yLdXGq" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/yLdXGq&lt;/a&gt;&lt;/p&gt;&lt;p&gt;【劇情簡介】&lt;/p&gt;&lt;p&gt;卡羅和裘莉亞育有三個孩子。卡羅是個長年不在家的工作狂，裘莉亞則是為了全心全意照顧孩子而辭去工作。被家務事壓得喘不過氣的裘莉亞打算放自己十天假。因此，照顧孩子的重擔便落到卡羅身上，無可奈何的他成了「家庭主夫」。媽媽不在家的這10天裡，儘管充滿衝突、災難跟悲劇，卡羅以及孩子也終於藉著這次機會，更了解彼此。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I426" t="inlineStr">
         <is>
-          <t>荷蘭語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J426" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/各類改編/真人真事改編/社會議題/荷蘭語/警匪犯罪</t>
+          <t>SDGs5性別平權/兒童親子/喜劇/婚姻關係/家庭教育/性平教育/自我成長</t>
         </is>
       </c>
       <c r="K426" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/性平影展/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L426" t="inlineStr">
         <is>
-          <t>2024-07-01 00:00:00</t>
+          <t>2024-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>浪浪伊斯坦堡</t>
+          <t>喜歡妳是妳</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Stray</t>
+          <t>The First Girl I Loved PV</t>
         </is>
       </c>
       <c r="C427" t="n">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="D427" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>伊莉莎白羅</t>
+          <t>吳詠珊/楊潮凱</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>卡托/哪吒/雷霆</t>
+          <t>楊偲泳/談善言</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在伊斯坦堡的街頭，有一群浪浪的冒險旅程正悄悄地展開。雷霆、哪吒、卡托三隻生活在伊斯坦堡的浪浪，為了尋覓食物和棲息的處所，日夜穿梭在古老城市的巷弄之間，並與人類率真而平和地共同生活著：雷霆，個性獨立成熟，常常在夜晚隻身行動；哪吒，溫暖好親近，總是能與身邊的人成為朋友；而生活在郊區工地的幼犬卡托天真害羞，所幸有保全大叔看顧著。同時，更有一群與浪浪們共享街道的敘利亞青年，時常陪伴浪浪玩耍度日、依偎取暖，彼此逐漸建立起親密的連結外，乍看截然不同的生命個體，卻又緊密交織呼應。&lt;/p&gt;</t>
+          <t>&lt;p&gt;李詠藍（談善言飾）接到電話，是她的初戀情人李芯悅（楊偲泳飾）要結婚了，邀請她當伴娘。讓她想起二人在中學的情誼。當年，二人就讀香港知名傳統女校，產生一段似友情又像是愛情的關係。兩人第一次動心、牽手、親吻，這段感情一人歸納為愛情，另一人認為是成長，而這場婚禮，把她們再度拉近，李詠藍牽著最愛的人的手，把她交給一個男人。這是她們對青春的告別嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
-          <t>土耳其語</t>
+          <t>粵語</t>
         </is>
       </c>
       <c r="J427" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/土耳其語/情感教育/環境教育</t>
+          <t>SDGs5性別平權/性平教育/情感教育/愛情/粵語</t>
         </is>
       </c>
       <c r="K427" t="inlineStr">
         <is>
-          <t>亞洲片/紀錄片</t>
+          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
         </is>
       </c>
       <c r="L427" t="inlineStr">
         <is>
-          <t>2024-07-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>鼠寶特攻</t>
+          <t>源生罪</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>SUPER FURBALL SAVES THE WORLD</t>
+          <t>Deliverance</t>
         </is>
       </c>
       <c r="C428" t="n">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="D428" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>裘納提娜</t>
+          <t>岑嘉彥</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>凱烏斯奧斯特曼/森尼佩爾托涅米/盧卡斯蒂佩里/魯莫利維</t>
+          <t>任達華/吳卓羲/吳家麗/張建聲/曾江/陳紫萱/鮑起靜/黃天翱</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>&lt;p&gt;來自單親家庭的平凡女孩愛蜜莉亞，在被她的天竺鼠寵物咬了之後，意外獲得超自然的力量。她突然能夠變身成毛茸茸的超級鼠寶…。為了拯救蜜蜂與人類，愛蜜莉亞將搭乘時光機穿梭在未來與現在之間，展開一場關乎勇氣、友情和互相理解的冒險。&lt;/p&gt;</t>
+          <t>&lt;p&gt;故事起源於十五年前一個家庭竭力想保守的秘密…&lt;/p&gt;&lt;p&gt;剛由外國回香港的實習護士樊雪兒（陳紫萱 飾）因為一宗蝴蝶刀連環殺人案，懷疑15年前媽媽（吳家麗 飾）的死因可疑，她在心理學權威教授大哥樊博權（任達華 飾）的催眠治療及另一位哥哥樊承天（張建聲 飾）的幫助下，進行回憶潛行，深入過去的黑暗世界，揭開媽媽的死亡真相，追溯一段段撲朔迷離的回憶時，危機逐步逼近，愛的盡頭迎來竟然是善惡顛倒的開端。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I428" t="inlineStr">
         <is>
-          <t>無</t>
+          <t>粵語</t>
         </is>
       </c>
       <c r="J428" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/SDGs17多元夥伴/兒童親子/動作冒險/友情/各類改編/喜劇/情感教育/環境教育/療癒溫馨/科幻奇幻/綜合領域/芬蘭語</t>
+          <t>SDGs16和平正義/懸疑驚悚/粵語/英文字幕/警匪犯罪</t>
         </is>
       </c>
       <c r="K428" t="inlineStr">
         <is>
-          <t>劇情片/歐美片/萌獸影展</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L428" t="inlineStr">
         <is>
-          <t>2024-07-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>可可農莊大冒險</t>
+          <t>秘藥</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Coco Farm</t>
+          <t>Charlatan</t>
         </is>
       </c>
       <c r="C429" t="n">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>賽巴斯帝安加涅</t>
+          <t>阿格涅絲卡霍蘭</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>史蒂夫拉普蘭特/喬伊貝蘭格/奧斯卡德斯加內斯/戴夫坎貝爾/班努瓦布賴爾/艾瑪苞琳多娜/路易斯菲利浦戴登諾特</t>
+          <t>伊萬托伊安/尤萊易洛伊/約瑟夫托伊安</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在單身父親陷入財務困境後，十二歲的麥克斯不得不關閉他在自家車庫裡經營的小買賣，隨父從城裡搬到了村裡，暫時寄住在他姑姑家。 在這裡，滿腦子生意經的麥克斯發現了商機，和堂弟查理及當地小網紅愛麗絲一起將一間廢舊的倉庫改造成了養雞棚，養殖注重動物福利的快樂母雞，出售快樂雞蛋，「可可農莊」誕生了，而且生意興隆。好景不長，三個年輕的企業家將面臨一個接一個的挑戰。&lt;/p&gt;</t>
+          <t>&lt;p&gt;改編自真實故事 江湖郎中揚米克拉塞克遊走在善與惡之間的模糊地帶。他是二十世紀捷克的草藥治療師，但在他巨大的成功背後卻掩藏著不為人知的醜陋秘密。米克拉塞克以其拿手的「尿液診斷」技術，為戰時、納粹及共產時代的名人治病，贏得了名聲和財富。除了對治療的熱情，他同樣擁有凌虐的渴望，以及對愛情的無能為力。只有一個人能滿足他，那就是他的助理法蘭提塞克。當一場公開審訊即將揭露那些秘密，並可能導致他身敗名裂時，他陷入了兩難，他該保住名聲，抑或拯救他的愛人？這則故事如同那個時代本身一樣充滿曲折，反思了人在一心一意追隨自己強烈的慾望時所要付出的代價。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I429" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>捷克語</t>
         </is>
       </c>
       <c r="J429" t="inlineStr">
         <is>
-          <t>SDGs12責任消費與生產/SDGs8工作及經濟/兒童親子/學習單/家庭教育/法語/生涯規劃/自我成長</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs3健康與福祉/SDGs5性別平權/人權法治/健體領域/各類改編/品德教育/國防戰爭/性平教育/愛情/捷克語/政治/歷史傳記/法語/真人真事改編</t>
         </is>
       </c>
       <c r="K429" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L429" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2024-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>戴高樂傳奇</t>
+          <t>王哥柳哥遊台灣（下）數位修復版</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>De Gaulle</t>
+          <t>Brother Wang And Brother Liu Tour Taiwan－Part 2</t>
         </is>
       </c>
       <c r="C430" t="n">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>加布里埃爾勒博明</t>
+          <t>方霞（張方霞）/李行/田豐</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>伊莎貝卡蕾/吉爾斯寇恩（吉爾柯恩）/奧利維古賀梅/羅倫特史托克/藍柏威爾森</t>
+          <t>三公主/大公主/戽斗（高來福）/日月潭/李冠章/林彬/林琳/柯玉霞/毛王爺/游星田/王連芳/白牡丹/矮仔財（張福財）/紅牡丹</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>&lt;p&gt;戴高樂是法國著名的軍事家、政治家，在二次大戰期間領導自由法國運動，戴高樂改變了二戰結局及法國的歷史。1940年5月，法國被德軍攻克。新上任的夏爾戴高樂將軍加入巴黎政府，而他的妻子伊馮娜及三個孩子則留在東部。就在新上任總理貝當打算向希特勒投降並與之談判時，戴高樂只有一個目的：繼續抵抗德軍。伊馮娜和孩子們被迫與數千個法國家庭一起逃離德軍的入侵。在彼此毫無音訊的情況下，戴高樂一家是否會淪為法國的犧牲品？&lt;/p&gt;</t>
+          <t>&lt;p&gt;上下二集之皆為臺灣著名音樂家周藍萍早期作品，輕快旋律結合誇張表演，舉手投足間，趣味無窮。周藍萍日後加入邵氏電影公司，為《梁山伯與祝英台》等作品譜寫配樂，成為引領時代的經典之音。&lt;/p&gt;&lt;p&gt;王哥原是一名擦鞋匠，柳哥則是一名三輪車夫，二人情同手足，隔壁阿花是柳哥心上人，時常照料二人起居。某天，算命先生斷定王哥必於三日內發一筆橫財，柳哥則於44日後必死無疑。三天後王哥果然中了愛國獎券，王哥領回鉅款，柳哥悶悶不樂，原因是算命先生的話即將應驗，王哥不忍心見柳哥悲傷，於是和柳哥一同暢遊臺灣名勝古蹟，途中發生一連串新鮮、驚險及意想不到的趣事。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J430" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/各類改編/國防戰爭/政治/歷史傳記/法語/真人真事改編/社會議題</t>
+          <t>經典修復/臺語</t>
         </is>
       </c>
       <c r="K430" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L430" t="inlineStr">
         <is>
-          <t>2024-07-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>索命枕邊人</t>
+          <t>天才狂歡派對：首部曲</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Private Property</t>
+          <t>Genius Party</t>
         </is>
       </c>
       <c r="C431" t="n">
-        <v>87</v>
+        <v>102</v>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>查德哈博爾德</t>
-[...6 lines deleted...]
-      </c>
+          <t>二村秀樹/木村真二/河森正治/渡邊信一郎/湯淺政明/福山庸治/福島敦子</t>
+        </is>
+      </c>
+      <c r="F431" t="inlineStr"/>
       <c r="G431" t="inlineStr">
         <is>
-          <t>&lt;p&gt;驚悚緊張的劇情，巧妙地遊走在現實與謊言之間…&lt;/p&gt;&lt;p&gt;凱特琳不僅在演員路上苦苦掙扎，婚姻生活也不美滿。她嫁給一位成功的新銳製作人，而丈夫想從旁協助她的演藝事業，她卻希望靠自己成功，這點令兩人爭執不休。於是她只能待在家裡，偶爾參加試鏡，或當丈夫在家時陪伴他。英俊斯文的園丁班出現，班聆聽她的心事、誘發她的創作力同時不斷撩她，她雖然仍然愛著丈夫，卻同時對與新來的園丁班逐漸產生感情。班總是能夠給予她關心、體貼著她，兩人最終墜入愛河。然而，班其實表裡不一…&lt;/p&gt;</t>
+          <t>&lt;p&gt;日本超級動畫公司請七位導演以七種影像風格帶來不可思議的視覺衝擊。以靈感誕生瞬間為主題，屁孩英雄誕生！地底下存在著寬廣的喪屍世界，到高中生驚見另一個「已經回到家的自己」。虛擬現實的大數據城市，還有被丟到荒野中困難求生的寶寶。漸行漸遠的朋友展開一日冒險，最終在旅途的盡頭等待是什麼呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I431" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J431" t="inlineStr">
         <is>
-          <t>懸疑驚悚/英語</t>
+          <t>日語/科幻奇幻/藝術領域</t>
         </is>
       </c>
       <c r="K431" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L431" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>在你面前</t>
+          <t>小島大明星</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>In Front of Your Face</t>
+          <t>Superstar Teacher</t>
         </is>
       </c>
       <c r="C432" t="n">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="D432" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>洪常秀</t>
+          <t>杜德盛</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>李慧英/權海虓/申晳浩/趙倫嬉/金璽碧</t>
+          <t>妙黎/杜德盛/范功城</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
-          <t>&lt;p&gt;以前曾是演員的姊姊從美國回來韓國和妹妹相聚，某天姊妹倆相約吃早餐跟在附近逛逛，到了中午姊姊則去赴了一個電影導演的約，兩人幾杯酒下肚以後，導演提出想為他量身打造合作一部電影的想法。姊姊起初回絕，並透露自己心底的祕密…。隔天姊姊醒來後收到導演簡訊，說明自己昨天的一切言論只是開玩笑，覺得可笑而不禁莞爾的姊姊，看著熟睡的妹妹，沉思是否要告訴她那最深處的秘密…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;阿宏的夢想是成為歌手，可惜事與願違，他轉而靠教音樂維生。因為一場意外，他被調到一座小島，負責教只有五位學生的特別班。阿宏一直覺得在這座小島教書會耽誤他的夢想，於是三番兩次想離開，但這裡的小孩和島民卻總是有辦法讓他留下來。當阿宏漸漸習慣島上的生活以後，卻有一個能讓他當歌星的機會找上了他，他將如何抉擇呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I432" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>越南語</t>
         </is>
       </c>
       <c r="J432" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/情感教育/生涯規劃/綜合領域/韓語</t>
+          <t>SDGs1終結貧窮/SDGs4優質教育/人權法治/校園/生涯規劃/療癒溫馨/社會議題/越南語</t>
         </is>
       </c>
       <c r="K432" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L432" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2021-03-29 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>風兒踢踏踩 數位修復版</t>
+          <t>我們三姊妹</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Cheerful Wind</t>
+          <t>Three Sisters</t>
         </is>
       </c>
       <c r="C433" t="n">
-        <v>92</v>
+        <v>115</v>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>侯孝賢</t>
+          <t>李承元</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>吳玲/周萬生/梅芳/石英（林忠平）/鍾鎮濤（阿B）/陳友/鳳飛飛（林秋鸞）</t>
+          <t>張允柱/文素利/金先英</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
-          <t>&lt;p&gt;本片由原著瓊瑤擔任監製，八〇年代女神鳳飛飛跳脫過去苦情角色，飾演自信率性、神采飛揚的獨立女性；鍾鎮濤飾演的醫生默默支持女主角勇往直前，顛覆傳統性別刻板印象。本片和典型的瓊瑤愛情文藝片有所不同，侯孝賢導演在主流的電影形式風格下，透過多段生活化的場景，自然描繪出男女主角的情愫，真實反應當時的社會。&lt;/p&gt;</t>
+          <t>&lt;p&gt;戳破美好家庭的假象，揭露女性委屈自我的悲哀。田家三姊妹都有各自的問題。大姊喜淑只會說對不起，跟家人的關係也不融洽。二姊美妍是虔誠的基督徒，撞見老公外遇。小妹美玉是個怪咖，愛喝酒，對人生提不起勁。三姊妹打算相聚一起慶祝父親的生日。而在那天，她們將一一細數各自的黑暗過去。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I433" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J433" t="inlineStr">
         <is>
-          <t>國語/經典修復/臺語</t>
+          <t>SDGs5性別平權/家庭教育/情感教育/療癒溫馨/韓語</t>
         </is>
       </c>
       <c r="K433" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L433" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>只有蕓知道</t>
+          <t>珍惜日常</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Only Cloud Knows</t>
+          <t>Any Day Now</t>
         </is>
       </c>
       <c r="C434" t="n">
-        <v>132</v>
+        <v>82</v>
       </c>
       <c r="D434" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
-          <t>馮小剛</t>
+          <t>哈米拉梅贊</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>Lydia Peckham（莉迪亞佩克漢姆）/徐帆/楊采鈺/黃軒</t>
+          <t>亞倫西納柯許瓦日/沙哈布侯賽尼/沙布南戈爾巴尼/琪美雅愛絲坎達日</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
-          <t>&lt;p&gt;根據真實故事改編 有你的日子，就是我要過的日子。 改編自導演馮小剛摯友張述的真實愛情故事。年輕的隋東風（黃軒 飾）和羅蕓（楊采鈺 飾）婚後定居在紐西蘭的克萊德小鎮，共同經營一家中餐館，兩人的婚姻生活已走過15個年頭，除了身邊多了一隻狗狗相伴，仿佛都沒有發生變化。但隋東風和羅蕓無緣白頭到老，人到中年妻子的猝然離世讓他陷入哀傷與孤獨，踏上了為亡妻完成遺願的旅途。隋東風手捧著羅蕓的骨灰，按照她的遺願，將她的骨灰分別埋葬在不同的地方，隨風飄灑。隋東風一路前行，一路回憶，為這段相濡以沫的愛情籠罩上悲涼的底色。而當他回到故鄉探望羅蕓雙親時，得知羅蕓內心深處因為深愛他而隱藏的一個秘密。&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;#生存權（難民庇護） #家庭權 #受教權&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【人權引言】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;依照《聯合國憲章》，各國有責任在緊急情況下合作提供救災和人道援助，包括對難民和國內流離失所者的援助。各國應該按照其能力對這項任務作出貢獻，並不將任何人遣返至任何會使其面臨酷刑或其他形式不當待遇，包括被判處死刑在內的高風險國家。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【電影簡介】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;13歲的拉敏梅迪普和家人是來自伊朗的難民，住在芬蘭的難民中心，他們很想在此安定下來。父親不斷努力申請正式庇護，但事與願違，最初的申請並未通過。梅迪普一家只好提出最後的訴求，同時繼續過他們的日常生活。他們決定平靜地享受來自同學、鄰居與友人的往來互動，珍惜眼前的幸福，等待最後的決定。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I434" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>波斯</t>
         </is>
       </c>
       <c r="J434" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/各類改編/國語/婚姻關係/情感教育/愛情/生命教育/療癒溫馨/真人真事改編</t>
+          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs4優質教育/人權法治/多元文化/學習單/家庭教育/波斯語/社會議題/芬蘭語/難民議題</t>
         </is>
       </c>
       <c r="K434" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L434" t="inlineStr">
         <is>
-          <t>2024-07-01 00:00:00</t>
+          <t>2023-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>阿拉姜色</t>
+          <t>2040</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Ala Changso</t>
+          <t>2040</t>
         </is>
       </c>
       <c r="C435" t="n">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="D435" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>松太加</t>
+          <t>戴蒙加梅</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>容中爾甲/尼瑪頌宋/賽卻加</t>
+          <t>戴蒙加梅/柔伊加梅/艾娃拉札洛</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
-          <t>&lt;p&gt;羅爾基娶了年輕的俄瑪為妻，兩人深愛彼此，不料俄瑪竟被診斷出罹患重病。當知道自己不久人世，俄瑪決定一償夙願，不顧一切險阻踏上前往拉薩的祈願之路。即使丈夫羅爾基百般勸阻，俄瑪依然不肯改變心意。俄瑪與前夫所生的孩子諾爾吾，這時也加入朝聖行列，卻讓毫無血緣的繼父羅爾基心生嫌隙，一家人關係降到了冰點…。由於擔憂妻子健康，羅爾基決定放下執念，陪她完成最後心願。在這趟長達1000公里的朝聖路上，這一家三人心中壓抑的顧慮與私念，逐漸地引爆。然而，俄瑪意外在半途含恨辭世，羅爾基在悲慟之餘，竟發現她堅持前往拉薩的真正原因…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;曾執導《一部關於糖的電影》的獲獎導演戴蒙加梅展開探討的是，假如我們妥善利用現有的科技及解決方案來改善地球，到了2040年世界會是何種面貌。戴蒙運用傳統紀錄片戲劇化的鏡頭，結合高端的視覺效果，將此電影作為一封寫給四歲女兒的信，來呈現這些解決方案將如何能夠扭轉氣候變遷，留給後代一個乾淨的地球。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I435" t="inlineStr">
         <is>
-          <t>無</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J435" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/多元文化/婚姻關係/學習單/家庭教育/情感教育/環境教育/生命教育/藏語</t>
+          <t>SDGs12責任消費與生產/SDGs13氣候行動/SDGs14保育海洋/SDGs15保育陸域/SDGs16和平正義/SDGs17多元夥伴/SDGs2消除飢餓/SDGs4優質教育/SDGs5性別平權/SDGs6淨水及衛生/SDGs7潔淨能源/SDGs9工業及建設/學習單/環境教育/社會議題/英語</t>
         </is>
       </c>
       <c r="K435" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L435" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2021-04-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>巴亞拉魔幻冒險</t>
+          <t>孩子們的菜園農場</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Bayala－A Magical Adventure</t>
+          <t>School Garden</t>
         </is>
       </c>
       <c r="C436" t="n">
-        <v>84</v>
+        <v>61</v>
       </c>
       <c r="D436" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>艾娜雅芬/費德力克米萊拉</t>
-[...6 lines deleted...]
-      </c>
+          <t>馬克弗克克</t>
+        </is>
+      </c>
+      <c r="F436" t="inlineStr"/>
       <c r="G436" t="inlineStr">
         <is>
-          <t>&lt;p&gt;「巴亞拉王國」原本是個精靈們與龍和平共處的魔法國度，但在「影精靈」女王歐妃拉的邪惡詭計下，龍蛋被盜走，「太陽精靈」公主蘇拉也被擄至影之王國。這導致了龍的消失，也使原本寧靜祥和的精靈國度逐漸失去魔法…。長大後、奮力逃回太陽王國的蘇拉，偶然間發現龍其實並未消失。為了拯救世界，讓魔法再次降臨在這片土地上，新任的太陽王國女王艾雅拉決定召集所有精靈，重現消失多年的「龍之盛宴」。蘇拉與她的好友們也被賦予重任，踏上護送龍蛋的驚險旅程…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;荷蘭學校的菜園計畫已有超過百年的歷史。每年，老師會帶學生下田，教導他們播種、栽培及烹飪。從教室到大自然，學生將了解生物的生命週期。儘管雙手跟鞋子髒了，卻有收穫滿滿的快樂。蔬菜要如何種植？還有什麼更好的方法可以對抗肥胖，創造生物多樣性？孩子有機會更接近大自然及動物。知名荷蘭導演花了一年時間，追蹤拍攝阿姆斯特丹五個班級的菜園計畫。孩子們的好奇心、發現力、成功和失敗都被生動地記錄下來。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I436" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>荷蘭語</t>
         </is>
       </c>
       <c r="J436" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/動作冒險/多元文化/學習單/環境教育/療癒溫馨/英語</t>
+          <t>SDGs12責任消費與生產/SDGs15保育陸域/SDGs2消除飢餓/SDGs4優質教育/健體領域/學習單/環境教育/荷蘭語</t>
         </is>
       </c>
       <c r="K436" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L436" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2021-04-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>盡孝的滋味</t>
+          <t>生命的美麗瞬間</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>The Wandering Chef</t>
+          <t>Each and Every Moment</t>
         </is>
       </c>
       <c r="C437" t="n">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="D437" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>朴惠鈴</t>
-[...6 lines deleted...]
-      </c>
+          <t>尼可拉斯菲力柏特</t>
+        </is>
+      </c>
+      <c r="F437" t="inlineStr"/>
       <c r="G437" t="inlineStr">
         <is>
-          <t>&lt;p&gt;養生主廚林祉鎬真實人生 想要在還來得及的時候，跟您分享… 「流浪名廚」林祉鎬總是周遊各地，尋覓具有養生功效的特殊食材，並不時為許多村落提供美食。在得知生母、養母相繼過世後，流浪在外的他，更經常睡在田野中，以葉為被、以草為食…。直到某天，他遇見了慈祥的老母親金順圭，喚起了他的童年記憶，兩人因此發展出一段母子般的情感。但因年事已高，金順圭終在7年後離世…。這讓林祉鎬十分難過，也喚起心中的最大遺憾。人生第一次，出於對他人生中3位母親的敬意，林祉鎬獨自開啟3天的連續烹飪，最終端出象徵佛教108種生命苦痛的108道菜，撫慰他一心想盡孝母親的遺憾…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一群渴望成為「專業護理師」的青年男女，到法國護理學校，計畫以三年時間來實現他們的人生夢想。他們努力上課，吸取大量知識；每學期更赴醫院實習，學習專業技術，為即將承擔的重責大任做好準備。花樣年華的他們，提前面對了生命的真相，生、老、病、死，以及各式各樣的人性。面對層出不窮的殘酷挑戰，年輕的他們，該如何調適自己？他們能將挫折化為自信，迎向未來更多的挑戰嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I437" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J437" t="inlineStr">
         <is>
-          <t>SDGs2消除飢餓/SDGs3健康與福祉/健體領域/家庭教育/情感教育/生命教育/療癒溫馨/自我成長/韓語</t>
+          <t>SDGs3健康與福祉/SDGs8工作及經濟/健體領域/學習單/法語/生命教育/生涯規劃/綜合領域/自我成長/醫療議題</t>
         </is>
       </c>
       <c r="K437" t="inlineStr">
         <is>
-          <t>亞洲片/紀錄片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L437" t="inlineStr">
         <is>
-          <t>2024-04-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>只有我能喜歡妳</t>
+          <t>戀夏時光</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Love and Run</t>
+          <t>Summerland</t>
         </is>
       </c>
       <c r="C438" t="n">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="D438" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>查納榮坦波</t>
+          <t>潔西卡史瓦</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>查農桑提納同庫/蘇帕沙拉珊納洽</t>
+          <t>古古瑪芭塔勞/湯姆寇特內/潔瑪雅特頓/潘妮洛普威爾頓/盧卡斯邦德</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
-          <t>&lt;p&gt;霸氣十足的阿杜（查農桑提納同庫 飾），從小就視小他一歲的漂亮小阿姨小琳（蘇帕莎拉珊納洽 飾）為心目中的女神，因此在學校中只要誰敢靠近她，他便會想盡各種辦法搞破壞！長大後，在醫院工作的小琳更加美麗動人，她身旁的所有男人更是蠢蠢欲動，讓阿杜決定誓死保衛他的女神，出盡奇招斬斷所有桃花，究竟阿杜能否成功驅逐這些覬覦小琳美色的臭男生，保護好自己的天菜小阿姨呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;二次世界大戰期間，性格孤傲冷僻，拒人於千里之外的作家愛莉絲（潔瑪雅特頓 飾）獨自隱居在英國南方的海邊懸崖旁，苦心鑽研以科學理論推翻魔法的存在。某日，一名從倫敦戰區避難而來的男孩法蘭克（盧卡斯邦德 飾）闖入她的獨居生活，百般不願的愛莉絲對法蘭克極為冷漠、消極，在朝夕相處下，法蘭克的天真與單純卻逐漸瓦解愛莉絲封閉的心房，也喚醒她深埋心中的秘密—那年夏天，她與舊情人（古古瑪芭塔勞 飾）所共度的美好時光…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I438" t="inlineStr">
         <is>
-          <t>泰語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J438" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/喜劇/性平教育/情感教育/愛情/泰語/社會議題</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/家庭教育/情感教育/生命教育/社會議題/自我成長/英語</t>
         </is>
       </c>
       <c r="K438" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/性平影展/歐美片</t>
         </is>
       </c>
       <c r="L438" t="inlineStr">
         <is>
           <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>皮埃爾神父的生命旅程</t>
+          <t>幸福飯捲</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Abbe Pierre－A Century of Devotion</t>
+          <t>Rolling</t>
         </is>
       </c>
       <c r="C439" t="n">
-        <v>138</v>
+        <v>76</v>
       </c>
       <c r="D439" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>弗雷德里克泰利爾</t>
+          <t>郭珉承</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>班傑明拉斐恩/米謝維耶莫茲/艾曼紐貝考</t>
+          <t>沈達己/禹孝元/鄭恩敬</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
-          <t>&lt;p&gt;講述皮埃爾神父（原名亨利格魯埃）一生的故事。&lt;/p&gt;&lt;p&gt;他曾參與法國抵抗運動，奉獻一生救助貧困和無家者，亨利格魯埃生於天主教家庭，立志成為神父，二戰爆發改變了他的決定，他在戰場上失去摯友，見證了戰爭的恐怖，也體會到友情的美麗與力量，亨利之後成為了皮埃爾神父，二戰結束後仍經歷了無數困境，面對諸多挑戰。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一起把煩惱捲走吧～&lt;/p&gt;&lt;p&gt;新冠病毒讓世界亂了套。25歲的珠莉不與他人交流，成天關在家裡變得鬱鬱寡歡。疫情期間，她的母親仍努力支撐著飯捲店的生意。珠莉的媽媽必須回鄉下照顧珠莉的奶奶。母親不在的這段時間，珠莉只好幫她看顧店。她究竟有沒有辦法撐到母親回來呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I439" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J439" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs3健康與福祉/品德教育/政治/歷史傳記/法語/社會議題/英文字幕</t>
+          <t>SDGs2消除飢餓/SDGs3健康與福祉/情感教育/生涯規劃/療癒溫馨/社會議題/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K439" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L439" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>貓山王中王</t>
+          <t>再見拿坡里</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>The King of Musang King</t>
+          <t>Nostalgia</t>
         </is>
       </c>
       <c r="C440" t="n">
-        <v>148</v>
+        <v>118</v>
       </c>
       <c r="D440" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>梁志強（梁智強）</t>
+          <t>馬利歐馬爾多那</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>容啟航/張水蓉/李國煌/梁志強（梁智強）/楊雁雁/程旭輝/陳俊權</t>
+          <t>埃馬努埃萊帕倫博/尼洛馬西亞/托馬索羅格諾/法蘭切斯柯迪列瓦/皮耶法蘭西斯柯法維諾/維吉尼亞阿皮塞拉/薩爾瓦多斯特利安諾/蘇菲亞艾瑟迪/阿爾喬姆</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
-          <t>&lt;p&gt;家中之主金水離家出走20年，留下妻子美蓮獨自辛苦的經營榴槤園，並養育三個子女，她一心想把榴槤園傳承給下一代，然而兩代經營手法大相徑庭，導致兩代間劍拔弩張，當美蓮對前來協助經營生意的朋友茂山逐漸日久生情時，先生金水卻無預警地歸來，一心想跟美蓮重修舊好，此三人關係加上兩代間的糾葛，能否能像貓山王榴槤，撥開帶刺的硬殼後，就能看到豐碩飽滿的果肉呢 ? 他們複雜的情緣都得以守得雲開見月明呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;離家後在埃及住了許多年的費樂吉拉斯柯，回到家鄉拿坡里見他年邁的母親，回到家鄉後，他在許多石造的房屋和教堂間迷了路，他發覺家鄉的語言，對他來說，已變得陌生不已，費樂吉開始陷入一種說不出的情緒，他與兒時玩伴歐樂德間的秘密和種種回憶開始浮現…費樂吉意識到拿坡里象徵著他人生中消失的拼圖時，也開始被一種無法抵擋的鄉愁淹沒…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H440" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I440" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J440" t="inlineStr">
         <is>
-          <t>國語/婚姻關係/家庭教育/情感教育</t>
+          <t>SDGs3健康與福祉/情感教育/義大利語/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K440" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L440" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>嘻哈翻轉人生</t>
+          <t>殘酷世界！再會</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>WALKING MAN</t>
+          <t>Goodbye Cruel World</t>
         </is>
       </c>
       <c r="C441" t="n">
-        <v>95</v>
+        <v>127</v>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>安納奇</t>
+          <t>大森立嗣</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>伊藤由美/優希美青/富樫真/星田英利/柏原收史/渡邊真起子/石橋蓮司/野村周平</t>
+          <t>三浦友和/前田旺志郎/大森南朋/奥野瑛太/奧田瑛二/宮川大輔/宮澤冰魚/片岡禮子/玉城蒂娜/若林時英/茂呂師岡/螢雪次朗/西島秀俊/青木柚/鶴見辰吾/齋藤工</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
-          <t>&lt;p&gt;小金剛因患有口吃而不擅與人溝通，自父親離世後，他們家只能勉強度日。後來小金剛獲得上大學的獎學金，但他仍需努力工作，養活妹妹與生重病的母親。直到有天他在一台隨身聽裡發現一捲饒舌錄音帶，此後他變得更有信心表達自己。多虧他的饒舌技巧，總是被看扁的他，逐漸了解自己的毅力與力量。&lt;/p&gt;</t>
+          <t>&lt;p&gt;為了搶奪黑道組織「杉山組」的錢，安西、武藤、濱田、萩原和美流頭戴面罩，驅車前往杉山組用來洗錢的汽車旅館。一夜組成的強盜團藉由小道消息成功地完成任務，五個素不相識的人以為計畫縝密，不會被揭穿，在瓜分贓款後便能回到各自的生活。殊不知杉山組盡僱用偵探追捕，要去追查這些強盜的真面目。安西一行人能夠逃脫黑道組織的追殺嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I441" t="inlineStr">
         <is>
           <t>日語</t>
         </is>
       </c>
       <c r="J441" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs8工作及經濟/學習單/日語/特殊教育/生命教育/生涯規劃/綜合領域/自我成長/藝術領域/音樂歌舞</t>
+          <t>動作冒險/日語/警匪犯罪</t>
         </is>
       </c>
       <c r="K441" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L441" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>蚵豐村</t>
+          <t>束縛</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Ohong Village</t>
+          <t>Corsage</t>
         </is>
       </c>
       <c r="C442" t="n">
-        <v>91</v>
+        <v>114</v>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>林龍吟</t>
+          <t>瑪利克洛澤</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>喜翔/林禹緒/陳莘太</t>
+          <t>佛洛里安特辛梅斯特/凱特琳娜蘿倫茲/曼紐爾魯比（曼努爾魯貝）/柯林摩根/珍妮維爾納/維琪克雷普/艾倫佛利斯/芬尼根歐菲德（費尼肯歐菲爾德）</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
-          <t>&lt;p&gt;台灣西南角落，日漸下沉的蚵村，迎來又一次王船慶典。年近三十的盛吉離村混跡大城市多年，此時故作風光，扮了個叱吒都會商場的成功姿態回鄉。隨著祭典升溫，盛吉得用脆弱偽裝，面對顧了一輩子蚵地的頑固父親順明；而在另一頭，還有對他的「成功」眼紅已久的兒時玩伴昆男，此刻正暗想靠著盛吉鹹魚翻身。小小蚵村，人人都有張難以卸下的面具；潮水將退，隨著兩代漁村人的腳步，追尋他們難以回溯的家鄉。&lt;/p&gt;</t>
+          <t>&lt;p&gt;人前她是深受愛戴的茜茜皇后，人後她是一位母親、王室成員，也是維繫著一場失溫婚姻的女人。1877年的聖誕節前夕，奧匈帝國皇后伊莉莎白迎來了40歲生日，雖貴為皇后卻無法展露真實的自我，只能透過節食瘦身、維持美貌來滿足她的形象與地位。然而渴望知識和自由的她，對日復一日的束縛感到窒息，絕望難耐之下不僅頻頻踩線打破體制，甚至為即將啟程的旅行密謀了一個完美計畫，那將為她帶來最終極的療癒和解脫……。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H442" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I442" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J442" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs12責任消費與生產/SDGs4優質教育/SDGs8工作及經濟/國語/學習單/家庭教育/情感教育/環境教育/生涯規劃/社會議題</t>
+          <t>SDGs5性別平權/匈牙利語/德語/性平教育/情感教育/歷史傳記/法語/義大利語/自我成長/英語</t>
         </is>
       </c>
       <c r="K442" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L442" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>忌妒的藍圖</t>
+          <t>大俠梅花鹿 數位修復版</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>The Story of My Wife</t>
+          <t>The Fantasy of Deer Warrior</t>
         </is>
       </c>
       <c r="C443" t="n">
-        <v>169</v>
+        <v>97</v>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>伊爾蒂蔻恩伊達</t>
+          <t>張英</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>吉斯納貝/塞吉奧魯比尼/潔絲敏婷卡/烏里馬蒂斯/蕾雅瑟杜/路易卡瑞</t>
+          <t>劉雲龍/周婉芬/小龍/康華（董力）/李敏郎/林琳/楊渭溪/歐雲龍/王哥/白虹（王寶蓮）/簡國欽/許玉/郭金益/陳金水/鮮大王/黃榮吉/龍松（林龍松）</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
-          <t>&lt;p&gt;她是我的唯一，她的唯一卻不只有我…&lt;/p&gt;&lt;p&gt;一名人生歷經洗鍊、僅有少許浪漫邂逅經驗的荷蘭船長賈可柏，在咖啡廳與朋友打賭，將要娶第一位走進咖啡廳的女人，就在此時美麗的莉茲走了進來。兩人從一見鍾情，到愛恨嗔癡。「到底有沒有外遇？」、「究竟愛不愛我？」這些自我煎熬的捫心自問，成了賈可柏與他年輕妻子莉茲結婚後揮之不去的夢魘。從初始的冷眼旁觀與自制，賈可柏漸漸暗自猜疑她、監控她。而同時，他也永無止盡地在自負與羞愧、清醒與絕望之間來回擺盪，甚至自己也開始有了外遇…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;本片由張英導演執導，知名小生凌雲（當時的藝名為龍松）主演，改編多則知名伊索寓言，在北投後山上演一場森林大混戰，打造出臺灣影史空前絕後的「天然景、禽獸裝臺語童話片」，被年輕一輩影迷譽為「史上最KUSO臺語電影」。&lt;/p&gt;&lt;p&gt;寧靜的森林中，小動物們正快樂的合唱，忽然間噬血狼群來襲，森林裡的英雄人物梅花鹿卻在森林另一處與大角鹿爭風吃醋，為爭奪鹿小姐的芳心而打得難分難解，待他趕回森林後，才發現鹿伯伯已慘遭惡狼毒手，留下遺言要梅花鹿為他復仇…。同時，風騷又善妒的狐狸精因眼紅鹿小姐受盡萬千寵愛，設下詭計陷阱，聯合大角鹿欺騙鹿小姐說梅花鹿已死，甚至引來狼大爺入侵山羊公公的地盤，一片混戰中，兔子與烏龜也來參一腳比賽跑，山林裡萬獸奔騰、熱鬧非凡，大俠梅花鹿能否英勇救美，化解這一場森林危機呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I443" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J443" t="inlineStr">
         <is>
-          <t>婚姻關係/情感教育/愛情/英文字幕/英語</t>
+          <t>經典修復/臺語</t>
         </is>
       </c>
       <c r="K443" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L443" t="inlineStr">
         <is>
           <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>彩雲飛 數位修復版</t>
+          <t>2gether電影版：只因我們天生一對</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>The Young Ones</t>
+          <t>2gether The Movie</t>
         </is>
       </c>
       <c r="C444" t="n">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>李行</t>
+          <t>卡尼薩坤宇/巴卡夫阿福努婆法奈克</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>傅碧輝/儀銘/吳可/周少卿/曹健（曹治藩）/李黛玲/楊烈/王雲/甄珍（章家珍）/紫蘭/萬沙浪（王忠義）/葉蕙雯/葛香亭/鄧光榮/閔敏/陳舊/韓甦/黃曼</t>
+          <t>梅塔文歐帕西安卡瓊（Win）/瓦奇拉維特奇瓦雷（Bright）</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
-          <t>&lt;p&gt;李行導演於六○年代率先執導《婉君表妹》、《啞女情深》，成為將瓊瑤小說搬上大銀幕的第一人；七○年代，再以《彩雲飛》推動出第二波瓊瑤電影風潮，日後更接連以《心有千千結》、《海鷗飛處》屢創賣座高峰。作為承先啟後的關鍵樞紐，《彩雲飛》在瓊瑤系列電影中所佔地位不言自喻，本片更是第五十屆金馬獎終身成就獎得主甄珍的代表作之一。&lt;/p&gt;&lt;p&gt;從香港來臺求學的孟雲樓，寄宿在父親舊識楊老伯家中。儘管楊家上下熱情招待，雲樓卻始終無緣得見楊家愛女涵妮，令他不禁滿腹狐疑。直至某夜家中傳出悠揚琴聲，原來彈琴者正是自幼罹患宿疾，而不得不長期靜養的涵妮。涵妮允諾雲樓每日下樓為他彈琴，兩人的感情日漸加溫；然而長輩們百般阻撓，在兩人之間埋下不安的種子；有一天，雲樓遇見一位長相神似涵妮的女孩……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;大一新生Tine（Win飾演）被一名男同學瘋狂追求，用盡全力也無法擺脫他，無計可施之下Tine與朋友們突發奇想，決定找上全校最帥的校草Sarawat（Bright飾演）來扮演他的「假男友」，好讓纏人的追求者知難而退。在Tine的努力不懈之下，高冷的Sarawat終於答應了，隨著相處兩人關係竟日漸曖昧，而Tine也不知不覺地陷入Sarawat的霸道攻勢裡…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I444" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>泰語</t>
         </is>
       </c>
       <c r="J444" t="inlineStr">
         <is>
-          <t>國語/情感教育/愛情/經典修復</t>
+          <t>各類改編/性平教育/情感教育/愛情/校園/泰語/療癒溫馨/英文字幕</t>
         </is>
       </c>
       <c r="K444" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片/性平影展：閱界・跨界/新生影展</t>
         </is>
       </c>
       <c r="L444" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>金牌男傭</t>
+          <t>反目對決</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>My Mr. Wife</t>
+          <t>The Case</t>
         </is>
       </c>
       <c r="C445" t="n">
-        <v>120</v>
+        <v>103</v>
       </c>
       <c r="D445" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>阮查理</t>
+          <t>貝爾納史托拉</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>文莊/方英桃/蔡和/許偉文/青竹</t>
+          <t>伊蓮雅各/尼爾斯艾列斯鐸/派屈克布瑞爾/米歇布凱/羅倫特史托克</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
-          <t>&lt;p&gt;梅是個工作狂，她老是遇到有問題的幫傭。幸運的是，她遇到小玉，願意幫她打理家裡和照顧她的狗。自從小玉來的那天起，梅每天回到家都很開心，她覺得她找到了理想、能顧家的「老婆」。然而，梅不知道這個完美的幫傭其實是小玉的哥哥雄，那個曾和她在公園有過幾次衝突的男子。若梅發現這個秘密，她會怎麼做呢？在此同時，對工作充滿野心的同事孟不斷向她獻殷勤，她將如何處理她的感情呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;呂克傑蒙是位知名律師，他的實力無庸置疑。他的新客戶吉勒馮田是個有權勢的商人，被指控以非常可疑的手段購買了坐落於蔚藍海岸的一棟豪華別墅。進退兩難的馮田依靠傑蒙的專業知識，找到了脫離困境的方法。這兩個同樣具有權力的人本該齊心合力，卻逐漸反目成仇，從盟友變成了敵人。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I445" t="inlineStr">
         <is>
-          <t>越南語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J445" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/SDGs8工作及經濟/學習單/家庭教育/情感教育/生涯規劃/社會議題/越南語</t>
+          <t>SDGs16和平正義/人權法治/品德教育/商業金融/政治/法語</t>
         </is>
       </c>
       <c r="K445" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L445" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>噗通噗通跳動的心</t>
+          <t>女力拳開</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Heartbeats</t>
+          <t>Fighter</t>
         </is>
       </c>
       <c r="C446" t="n">
-        <v>120</v>
+        <v>104</v>
       </c>
       <c r="D446" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>杰德布尼奧普拉卡恩</t>
+          <t>尹載皓</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>帕索弗龐克蘭/帝拉傑翁普亞潘/曼娜薩朋査勒姆/皮薩努布溫</t>
+          <t>吳光祿/李丞娟/林成美/白瑞斌</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
-          <t>&lt;p&gt;40歲的阿財因女友過世而心灰意冷，這名從未經歷過任何冒險的男子，為了解開女友生前留下的魔術方塊而踏上旅程。來到泰國北方的省份時，遇上了家中經營民宿的南婉，而20歲的她正是活力十足的年紀。南婉不僅幫助阿財尋找解開魔術方塊的線索，更改變了他寂寞的人生。隨著兩人越來越親密，他們的心跳也越來越快。&lt;/p&gt;</t>
+          <t>&lt;p&gt;經過幾個月的社會適應訓練，逃離北韓的智娜搬進首爾一間小公寓，開始新的人生。為把父親接來南韓，她需要錢，但無論她多麼努力，歧視的問題讓她在工作上處處碰壁。一天，經紀人介紹她到一家拳擊館當清潔人員。看著許多年輕又自信的女拳擊手，智娜覺得熱血沸騰……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I446" t="inlineStr">
         <is>
-          <t>泰語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J446" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/情感教育/愛情/泰語/生涯規劃/社會議題</t>
+          <t>SDGs1終結貧窮/SDGs5性別平權/SDGs8工作及經濟/學習單/性平教育/生涯規劃/社會議題/自我成長/運動熱血/韓語</t>
         </is>
       </c>
       <c r="K446" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/性平影展</t>
         </is>
       </c>
       <c r="L446" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2024-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>青春全壘打</t>
+          <t>當螞蟻愛上蟋蟀</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Baseball Girl</t>
+          <t>Cvrčak i mravica</t>
         </is>
       </c>
       <c r="C447" t="n">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="D447" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>崔允太</t>
+          <t>盧卡魯卡維納</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>李周映/李浚赫</t>
+          <t>亞德蘭卡克拉伊納/卡塔麗娜馬迪拉薩/塔拉塔勒/姆拉登瓦薩里/菲利普維多維奇/馬爾科佩特里奇</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
-          <t>&lt;p&gt;秀仁是世上唯一能投出球速130公里的女棒球選手。曾待過全男子高中棒球隊的她，正面臨另一個挑戰：她想加入職業棒球隊。崔教練告訴秀仁，那是一個不可能達成的夢想，不只是因為性別上的阻礙，還有體力上的限制。然而，崔教練提出一個建議：既然在力氣上無法打敗男生，那就學習男生打不到的蝴蝶球吧。&lt;/p&gt;</t>
+          <t>&lt;p&gt;凱特是一隻會彈吉他的蟋蟀，他組了一支樂團，經常為樂天派的蟋蟀們表演奏樂。安妮則住在附近，是一個蟻穴的繼承人。蟻穴內不容許任何娛樂，螞蟻們只能遵守鐵血紀律，拼命工作。由於一次意外，凱特與安妮偶然相遇，來自不同世界的兩人竟墜入了愛河。安妮不斷提醒蟋蟀們，冬天將至，得趕快儲備食物。不過只顧吃喝玩樂的蟋蟀們根本不當一回事。某天，安妮竟被自視甚高的安德歐關起來了！凱特和他的朋友們必須努力把她救出來…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H447" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I447" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文/克羅埃西亞語</t>
         </is>
       </c>
       <c r="J447" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/SDGs5性別平權/健體領域/學習單/性平教育/情感教育/生涯規劃/綜合領域/自我成長/運動熱血/韓語</t>
+          <t>克羅埃西亞語/兒童親子/各類改編/學習單/情感教育</t>
         </is>
       </c>
       <c r="K447" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L447" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>揚子江風雲 數位修復版</t>
+          <t>三八新娘憨子婿 數位修復版</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Storm over the Yangtze River</t>
+          <t>Foolish Bride, Naive Bridegroom</t>
         </is>
       </c>
       <c r="C448" t="n">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="D448" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>李翰祥</t>
+          <t>辛奇</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>丁強/周蒨/孔蘭薰/孟葶/孫越（孫鉞）/崔福生/巫敏雄/帥雅英/平振剛/張美瑤/文逸民/李冷/李影（李忠英）/李近/李麗華/柯佑民/柯俊雄/梁延興/楊群/歐威/毛冰如/汪萍/沈毓立/華真真/葛香亭/金帝（程世英）/門祝華/高飛/魏萊</t>
+          <t>吳非宋/周萬生/周遊（周玉真）/楊月帆/武拉運/王哥/矮仔三/石軍/素珠（吳素珠）/脫線（陳炳楠）/英英/葉雯/蘇金龍/金塗（張金塗）/金玫（徐秀枝）/陳小皮/陳蘭/黃俊</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
-          <t>&lt;p&gt;抗戰期間，地下情報員「長江二號」在湖北省監利縣出生入死執行「死橋計劃」，力阻日軍掃除長江水雷障礙；隸屬日本情報隊的王凡，遊走於國軍與日軍之間從中蒐集情報，王凡利用回鄉探親時竊取監利縣的防禦計劃，但手下羅學海卻失手遭逮捕，王凡連帶被判刑。在經過中國情報員李鐵生、日方間諜小林惠子、鐵血抗日旅長卓劍塵、日方內線西野綾子等人爾虞我詐的斡旋，最後死橋計劃圓滿結束，卓劍塵和李鐵生及時趕到，阻止了王凡的行刑，並力保「長江180里封鎖線」。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;本片又名《一寸山河一寸血》，根據鄒郎原著的間諜小說《死橋》改編，導演李翰祥透過人物設定與情節鋪陳，營造出撲朔迷離及敵我之間的緊張氣氛，跳脫出過去軍事電影強調英勇愛國題材的刻板印象。《揚子江風雲》原底片霉斑嚴重、膠片破損，經國影中心修復後曾受邀於第十八屆上海國際電影節放映。&lt;/p&gt;</t>
+          <t>&lt;p&gt;文德和桂枝是一對年輕情侶，英俊的文德極富女人緣，上門追求的女子絡繹不絕，寡父阿狗為防堵兒子被勾引，設下天羅地網；桂枝嬌俏外向，其寡母亦嚴格禁止桂枝自由戀愛。這對小情侶屢次偷偷幽會，終有一天被阿狗發現，在桂枝的哭求下答應上門提親。想不到提親當日，阿狗發現桂枝母親竟是多年前拋棄自己嫁別人的那個她，這下新仇加舊恨，親家結不成反變冤家。既然父母不同意結婚，文德與桂枝決定私奔同居，然而相愛容易相處難，兩人為了家計大吵一架後，又嚷嚷著要回家找爸媽。這樣的小情侶，真能有幸福美滿的未來嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I448" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J448" t="inlineStr">
         <is>
-          <t>各類改編/國語/經典修復</t>
+          <t>經典修復/臺語</t>
         </is>
       </c>
       <c r="K448" t="inlineStr">
         <is>
           <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L448" t="inlineStr">
         <is>
           <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>王哥柳哥遊台灣（上）數位修復版</t>
+          <t>失業風暴</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Brother Wang And Brother Liu Tour Taiwan－Part 1</t>
+          <t>Between Two Worlds</t>
         </is>
       </c>
       <c r="C449" t="n">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="D449" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>方霞（張方霞）/李行/田豐</t>
+          <t>艾曼紐卡瑞</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>三公主/大公主/戽斗（高來福）/日月潭/李冠章/林彬/林琳/柯玉霞/毛王爺/游星田/王連芳/白牡丹/矮仔財（張福財）/紅牡丹</t>
+          <t>伊芙琳博雷/派翠西亞普瑞萼/海倫蘭伯特/艾蜜莉瑪德蓮/茱麗葉畢諾許/莉亞卡恩/迪迪埃卜平</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
-          <t>&lt;p&gt;上下二集之皆為臺灣著名音樂家周藍萍早期作品，輕快旋律結合誇張表演，舉手投足間，趣味無窮。周藍萍日後加入邵氏電影公司，為《梁山伯與祝英台》等作品譜寫配樂，成為引領時代的經典之音。&lt;/p&gt;&lt;p&gt;王哥原是一名擦鞋匠，柳哥則是一名三輪車夫，二人情同手足，隔壁阿花是柳哥心上人，時常照料二人起居。某天，算命先生斷定王哥必於三日內發一筆橫財，柳哥則於44日後必死無疑。三天後王哥果然中了愛國獎券，王哥領回鉅款，柳哥悶悶不樂，原因是算命先生的話即將應驗，王哥不忍心見柳哥悲傷，於是和柳哥一同暢遊臺灣名勝古蹟，途中發生一連串新鮮、驚險及意想不到的趣事。&lt;/p&gt;</t>
+          <t>&lt;p&gt;喬裝成為底層新鮮人，卻發現他們再委屈也無處吶喊、更無人回應… 瑪麗安溫克勒是一位知名作家，為了準備新書，她決定居住在卡昂，好調查法國社會底層失業人口的現況。她隱瞞真實身分，天天前往就業服務中心報到，當起了清潔工。她經歷了財務不穩定和邊緣化等問題，更發現這些清潔工最好的情況也只是能同時兼幾份臨時工，並在各個相距遙遠的工作地點奔波。在那個底層世界，工作非常稀有，可以歇息的夜晚也很短，因為沒有保險負擔看病的錢，連生病的權利都沒有。但同時大家互助、團結和彼此間親密的連結。瑪麗安決定將這些遭遇寫進新書，大家會發現她的真實身分嗎？她又該如何為這些女性發聲呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H449" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I449" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J449" t="inlineStr">
         <is>
-          <t>經典修復/臺語</t>
+          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs3健康與福祉/SDGs5性別平權/SDGs8工作及經濟/各類改編/性平教育/法語/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K449" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/性平影展/歐美片</t>
         </is>
       </c>
       <c r="L449" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>萌友來找碴</t>
+          <t>愛情漢堡包</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>At the End of the Day</t>
+          <t>Double Patty</t>
         </is>
       </c>
       <c r="C450" t="n">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>凱文歐布萊恩</t>
+          <t>白承煥</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>丹妮爾薩古納/克里斯卡瓦利爾/斯蒂芬沙恩馬丁/湯姆諾維斯基/蘇珊斯蒂穆荷蘭</t>
+          <t>Irene（裴柱現）/宋智仁/申承浩/鄭英珠</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
-          <t>&lt;p&gt;戴夫霍普在失去妻子與工作後，回母校任教。那是一間基督學院，院長看中一個地方，想在那裡進行發展，但這項計畫卻面臨阻礙，因為當地的同志團體正在募款，也想在那個地方設立LGBTQ青年收容所。為了達到目的，院長竟派戴夫偽裝成同志潛入該團體，從中作梗妨礙募款。然而，在戴夫與同志接觸以後，他開始反思真相為何，也逐漸明白，生命中許多事物包括愛，並不是非黑即白的。&lt;/p&gt;</t>
+          <t>&lt;p&gt;宇藍是韓國摔跤界的潛力股，為了找份「真正」的工作而放棄自己的夢想。而在手工漢堡店打工的賢智，則立志成為主播。一晚，宇藍光顧賢智打工的漢堡店，點了一份正在買一送一的雙層漢堡。兩人的緣分就此展開。那次之後，宇藍不時會到漢堡店看賢智，順便填補自己空虛的心。兩人也發展出會為對方加油打氣的特殊關係。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H450" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I450" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J450" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/SDGs5性別平權/人權法治/學習單/性平教育/情感教育/生命教育/社會議題/自我成長/英語</t>
+          <t>SDGs8工作及經濟/情感教育/愛情/生涯規劃/自我成長/運動熱血/韓語</t>
         </is>
       </c>
       <c r="K450" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L450" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2024-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>盡頭的回憶</t>
+          <t>我破碎的麻里子</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Memories of a Dead End</t>
+          <t>My Broken Mariko</t>
         </is>
       </c>
       <c r="C451" t="n">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>崔玹瑛</t>
+          <t>棚田由紀</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>安普賢/崔秀榮/平田薰/田中俊介/董賢培/裵누리</t>
+          <t>吉田羊/奈緒/尾美利德/永野芽郁/窪田正孝</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
-          <t>&lt;p&gt;29歲的柔美是名公務員，她的未婚夫在日本工作，許久都未曾返回韓國，於是柔美決定前往名古屋找他。到了日本她卻發現，原來未婚夫已交了一位日本女朋友，更打算和她結婚。柔美感到傷心欲絕，不想再與他有任何瓜葛。她獨自在這陌生的城市遊蕩，失落的她偶然入住一間座落在巷子盡頭的民宿。她在那裡認識了店員西山及其他客人，和他們一起相處的時光讓她漸漸走出悲痛。柔美是否能面對自己的傷口，回到韓國展開新的人生呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;改編自平庫Waka同名漫畫。&lt;/p&gt;&lt;p&gt;麻里子常年飽受父親的虐待與折磨。好友椎野知世一直陪伴在她身邊。無論她的處境多麼可怕，她們的友誼一直支撐著彼此。直到某天，知世從電視新聞獲知麻里子去世的消息，震驚不已。她覺得是自己無力幫助好友走出低潮，最終導致她走上絕路。因此知世決定帶著麻里子的骨灰一起踏上旅途，讓好友麻里子破碎的靈魂得以解脫。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I451" t="inlineStr">
         <is>
           <t>日語</t>
         </is>
       </c>
       <c r="J451" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/多元文化/學習單/情感教育/愛情/日語/社會議題/韓語</t>
+          <t>SDGs3健康與福祉/友情/各類改編/家庭教育/情感教育/日語/生命教育</t>
         </is>
       </c>
       <c r="K451" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L451" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>阿紫</t>
+          <t>美味午餐大作戰：畢業篇</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>The Good Daughter</t>
+          <t>School Meals Time Graduation</t>
         </is>
       </c>
       <c r="C452" t="n">
-        <v>83</v>
+        <v>104</v>
       </c>
       <c r="D452" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>吳郁瑩</t>
+          <t>綾部真彌</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>阿紫/阿龍</t>
+          <t>伊藤麻衣子/佐藤大志/勇翔/土村芳/山崎玲奈/市原隼人/木野花/田村侑久/登坂淳一/直江喜一/酒井敏也</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
-          <t>&lt;p&gt;如果沒有阿紫，阿龍準備獨自終老一生。再堅強，也抵不過小兒麻痺雙腳的烙印。來到四十好幾，阿龍才肯聽勸，花了不少積蓄和心力，到越南娶老婆。但對長輩們而言，從越南娶回來的新娘就該聽話。但他知道，阿紫是為了家的存續而犧牲自己，受困在濱海小村裡。阿紫，生長在貧窮的越南農村，面對自己的未來與家人的生存時，不顧一切選擇了家人，同意遠嫁台灣。原來只希望被疼愛、被尊重，那樣微薄的嚮往，卻像大海裡映著無邊的天際一般，摸不著也搆不到。因為命運牽絆而在一起的兩人，共同背負著傳統束縛與期待。然而在吵鬧之間，卻也多了一分相知相守的情懷。&lt;/p&gt;</t>
+          <t>&lt;p&gt;1986年的秋天，甘利田任職一所中學的老師，儘管考試期間快到了，他唯一在乎的卻只是午餐的菜單。某天，學校公布了一個對甘利田來說遠比任何考試都還重要的決策——營養午餐菜單大改革！甘利田查覺到這項改革背後原因不單純，於是挺身保護他最愛的營養午餐。然而，他學生的考試是否會因此受影響呢？他們能如期畢業嗎？學生們未來的生涯規劃又該怎麼辦？這場營養午餐大戰最後又會由誰勝出呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I452" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J452" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/SDGs3健康與福祉/國語/多元文化/學習單/家庭教育/情感教育/生命教育/社會議題</t>
+          <t>SDGs2消除飢餓/喜劇/情感教育/日語/校園/環境教育/療癒溫馨/英文字幕</t>
         </is>
       </c>
       <c r="K452" t="inlineStr">
         <is>
-          <t>亞洲片/國片/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L452" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>超級大國民 數位修復版</t>
+          <t>再說一次我願意</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Super Citizen KO</t>
+          <t>Say Yes Again</t>
         </is>
       </c>
       <c r="C453" t="n">
-        <v>120</v>
+        <v>94</v>
       </c>
       <c r="D453" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>萬仁</t>
+          <t>稅成鐸</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>丹陽/張淑瑜/林揚/柯一正/游定國/王瑞（王錫瑞）/葉罔市/蘇明明/蘇炳憲/邢峰/郭成弼/鄭偉元/陳國鈞/陳秋燕</t>
+          <t>侯彥西/方文琳/莫莉/蔡凡熙/郭書瑤</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
-          <t>&lt;p&gt;濃烈悲情的《超級大國民》以迄今仍充滿誤解的「白色恐怖」主題，刻劃一位老政治犯重返現實的旅程；他在時間與空間、歷史與城市、記憶與現實之間恍惚來回。萬仁不但針對國內政治團體長久刻意忽略、迴避、曲解的「白色恐怖」，更以五○年代理想主義的政治犯，尖銳對比九○年代選舉政治裡的黑金政客，更以沉而厚的筆觸，將「內省」與「贖罪」的母題推上詩意的高峰，獲得最高的藝術成就。&lt;/p&gt;&lt;p&gt;坐牢多年的政治犯許毅生，出獄後因內疚而閉居養老院，與當代的臺灣社會脫節約三十年。他年輕時參加讀書會被捕，不禁嚴刑拷打下而招供一位朋友，使其被判處極刑，長年深埋內心的愧疚，致使許毅生結束隱居生活，希望在臨終前，找到朋友的荒墳，向其鄭重致歉。整個尋訪的旅程中，他看見的不只是「白色恐怖」年代的昔日足跡，還有解嚴後臺灣的種種社會政治景況。&lt;/p&gt;</t>
+          <t>&lt;p&gt;求婚尚未成功，下次仍需努力！ 求婚次數∞ 路克準備給女友小彩求婚驚喜，他捧起戒指問「請妳嫁給我」，小彩臉上笑容卻開始凝結，一句「對不起」把路克打入痛苦的深淵。就在那瞬間，路克從床上驚醒，他重新踏上求婚之路，小彩再一次「對不起」，像咒語讓時間回到了路克求婚的那天早上。路克知道他必須找出求婚失敗的原因，才能打破這個循環！一場必須求婚成功的瘋狂之旅被迫展開……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I453" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J453" t="inlineStr">
         <is>
-          <t>人權法治/國語/學習單/政治/經典修復/臺語</t>
+          <t>SDGs5性別平權/國語/婚姻關係/情感教育/愛情/科幻奇幻/自我成長</t>
         </is>
       </c>
       <c r="K453" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L453" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>100%小狼人</t>
+          <t>巴黎夢想家</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>100% Wolf</t>
+          <t>LOST ILLUSIONS</t>
         </is>
       </c>
       <c r="C454" t="n">
-        <v>96</v>
+        <v>150</v>
       </c>
       <c r="D454" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>艾利克斯坦德曼</t>
+          <t>札維耶賈諾利</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>(國語配音)/(英語配音)/伊萊斯溫德爾斯/傑寇特尼/婁峻碩/洛倫格雷/瑞斯達比/薩瑪拉威明/賴晏駒/邱鋒澤/阿克馬爾薩利赫/陳零九/魯伯特竇加/黃偉晉</t>
+          <t>傑哈德巴狄厄/吉恩法蘭西斯史迪夫諾/安德烈馬肯/文森拉寇斯特/札維耶多藍/珍娜巴麗芭/班傑明瓦贊/莎樂美杜威爾斯/西西迪法蘭絲/路易度德隆科桑</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
-          <t>&lt;p&gt;福來弟魯賓即將繼位成為狼人家族的領袖，他也相信自己有如父親福霸一般，會成為史上最威猛的狼人…。然而，在福來弟14歲生日第一次變身時，他居然變成一隻名副其實的……貴賓犬？！在明天日出之前，他需要證明自己夠格當狼人，否則他就會因資格不符永遠遭到家族放逐。鼓起勇氣踏上探險之路的福來弟，在夜晚大城市的街道失去了方向，一隻流浪狗大姊大貝貝陰錯陽差幫助了他，卻同時被捕狗隊抓住，他必須在今晚克服超萌的外表，逃出捕狗隊的牢籠，還有人類瘋哥一直來攪局，讓他證明自己是100%狼人之路更顯困難重重。&lt;/p&gt;</t>
+          <t>&lt;p&gt;改編自法國名作家巴爾札克的小說《幻滅》 美好的巴黎夢一夕粉碎！如何為自己的人生加冕？ 19世紀法國，呂西安是一位沒沒無聞的年輕詩人。他離開故鄉的家族印刷廠，在一名他愛上的男爵夫人幫助下，到巴黎想闖出一番名堂。然而到了巴黎後，他很快便被男爵夫人甩了，只好自力更生在巴黎求生存。他開始撰寫爭議性的文章，以自己的小人物處境對社會現象展開報復，並漸漸發現這個花都什麼都能拿來販賣。他究竟是否能在巴黎找到自己的夢想？或是夢想破滅，他只能在夢幻泡影中求存呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I454" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J454" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/兒童親子/學習單/環境教育/英語</t>
+          <t>SDGs10減少不平等/SDGs8工作及經濟/各類改編/品德教育/情感教育/歷史傳記/法語/生涯規劃/自我成長/藝術領域</t>
         </is>
       </c>
       <c r="K454" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L454" t="inlineStr">
         <is>
-          <t>2022-11-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>惡之畫</t>
+          <t>喜怒哀樂 數位修復版</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>The Painting of Evil</t>
+          <t>Four Moods</t>
         </is>
       </c>
       <c r="C455" t="n">
-        <v>82</v>
+        <v>144</v>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>陳永錤</t>
-[...6 lines deleted...]
-      </c>
+          <t>李翰祥/李行/白景瑞/胡金銓</t>
+        </is>
+      </c>
+      <c r="F455" t="inlineStr"/>
       <c r="G455" t="inlineStr">
         <is>
-          <t>&lt;p&gt;不得志的中年抽象畫家許寶清，因緣際會在監獄教受刑人畫畫。許寶清驚訝發現其中一名青年犯人周政廷，有著極高的繪畫天份。他說服了獄方，讓他辦一個受刑人畫展，沒想到開展時社會輿論嘩然，原來周政廷是曾犯下頗受爭議的隨機殺人案的死刑犯。許寶清無法理解為何人們無法客觀看待藝術作品，他決定前往案發地點探訪周政廷的過去，也嘗試尋找周政廷曾說過的他繪畫靈感的來源：那座小時候玩捉迷藏的祕密基地……&lt;/p&gt;</t>
+          <t>&lt;p&gt;由四段古裝鄉野奇談組合而成，直言人性的善惡、因果的循環，其實無分古今。白景瑞執導的〈喜〉敘述一位書生貪戀女鬼美色的故事；胡金銓的〈怒〉改編自京劇〈三岔口〉客棧中人為財死的俠義故事；李行的〈哀〉則取材自《聊齋》凡人為仇恨蒙蔽善念的悲傷故事；〈樂〉則是李翰祥取自《聊齋》一位老人和一位水鬼間的友誼，以及「為善最樂」的精神。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H455" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I455" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J455" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/人權法治/國語/生命教育/綜合領域/藝術領域</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K455" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L455" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>台北之晨 X 持攝影機的男人 全新配樂版</t>
+          <t>難忘的車站 數位修復版</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>A Morning in Taipei X The Man Who Has a Camera</t>
+          <t>Encounter at the Station</t>
         </is>
       </c>
       <c r="C456" t="n">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>劉吶鷗</t>
-[...2 lines deleted...]
-      <c r="F456" t="inlineStr"/>
+          <t>辛奇</t>
+        </is>
+      </c>
+      <c r="F456" t="inlineStr">
+        <is>
+          <t>丁香/何玉華/傅清華/周萬生/周遊（周玉真）/小皮（陳小皮）/戴佩珊/戴哲煌/文珠/矮仔財（張福財）/石軍/英英/郭夜人/金塗（張金塗）/金玫（徐秀枝）/陳財興</t>
+        </is>
+      </c>
       <c r="G456" t="inlineStr">
         <is>
-          <t>&lt;p&gt;《持攝影機的男人》 The Man Who Has a Camera&lt;/p&gt;&lt;p&gt;劉吶鷗｜1933年｜30分鐘｜黑白｜無字幕&lt;/p&gt;&lt;p&gt;1933年劉吶鷗以攝影機記錄在臺灣的家族生活、民間遊行，以及在廣東旅途與對東京的觀察印象，共分五段＜人間卷＞、＜遊行卷＞、＜風景卷＞、＜廣東卷＞、＜東京卷＞，在這實驗性質紀錄片中，帶有城市交響曲明快風格並忠實反映了時代風華。&lt;/p&gt;&lt;p&gt;-&lt;/p&gt;&lt;p&gt;《台北之晨》 A Morning in Taipei&lt;/p&gt;&lt;p&gt;白景瑞｜1964年｜20分鐘｜黑白｜無字幕&lt;/p&gt;&lt;p&gt;當時甫從義大利學成歸國的導演初試啼聲之作。黑夜中霓虹光漸漸被晨光點點吞下，吐出城市黎明，日光打開鏡頭視野，行跡穿過1960年代臺北的公園、教堂、市集、紡織廠、電信局等地，順著鐵馬送報生拋擲出的日報，進入白領小家庭的早晨時光。&lt;/p&gt;</t>
+          <t>&lt;p&gt;女學生翠玉遭養父賣入酒家還債，與她相戀的男大生國良為她贖身預備迎娶。想不到，國良母親得知翠玉的過去，動之以情求她離開。國良在誤會中迎娶了母親中意的富家女雲嬌，婚後卻冷落她並沉迷酒色。一日偶然於酒場再見翠玉，兩人開始同居續前緣。雲嬌與翠玉各自為國良生了孩子，受到的對待卻大不相同。五年後，兩個女人相見不願彼此為難，翠玉把孩子託付雲嬌後獨自離去。國良得知翠玉又被趕走，崩潰發瘋，被送到日本治療。雲嬌抑鬱病重，自知來日無多，遂登報尋找翠玉，決定成全倆人…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I456" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J456" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>愛情/經典修復/臺語</t>
         </is>
       </c>
       <c r="K456" t="inlineStr">
         <is>
-          <t>亞洲片/國片/影視聽中心/紀錄片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L456" t="inlineStr">
         <is>
           <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>真愛有夠殺</t>
+          <t>丈夫的秘密 數位修復版</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Mr. Right</t>
+          <t>The Husband’s Secret</t>
         </is>
       </c>
       <c r="C457" t="n">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>帕可卡貝薩斯</t>
+          <t>林摶秋</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>RZA/安娜坎卓克/山姆洛克威爾/提姆羅斯</t>
+          <t>吳呈雄/吳麗芬/張潘陽/張美瑤/徐梅玉/林錫川/簡和引/羅秋菊/許元培/許［土疌］英/連仕煙/鄭秀琴/黃明華/黃雪映/黃麗華</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
-          <t>&lt;p&gt;戀愛大傻妹瑪莎（安娜坎卓克 飾）剛結束一段戀愛，她又開始瘋癲度日，一下醉倒衣櫥，一下變身派對嗨妹，搞得身邊人仰馬翻。就在此時，她遇上了真命天子法蘭西斯（山姆洛克威爾 飾），兩人一拍即合，簡直天生絕配。沒想到這位完美真命天子竟然是一個專殺雇主怪咖殺手，且惡名昭彰的他還遭到FBI和黑道雙面追捕。瑪莎剛萌芽的戀情面臨極大考驗，她將如何突破這個愛情難關呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;社會警世家庭倫理愛情大悲劇巨作！&lt;/p&gt;&lt;p&gt;秋薇和麗雲從前是同窗密友。失聯數年，家境富裕的秋薇已經招贅夫婿，可惜一直沒能懷孕；而麗雲則遇人不淑，墮入風塵獨自養育兒子愛松，並且四處躲避舊情人勝烈的勒索。這對好友久別重逢，秋薇也多少幫忙著生活快過不下去的麗雲。然而秋薇的丈夫守義發現太太的好朋友麗雲，竟是自己四年前的舊情人，誤會愛松是自己的兒子；而麗雲知道舊情人守義竟是好姊妹的丈夫，只得帶著愛松再度遠離，風波由此開始…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H457" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I457" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J457" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/情感教育/愛情/社會議題/英語</t>
+          <t>經典修復/臺語</t>
         </is>
       </c>
       <c r="K457" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L457" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>台灣男子葉石濤</t>
+          <t>盜速飛車</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Yeh Shih tao, a Taiwan Man</t>
+          <t>Overdrive</t>
         </is>
       </c>
       <c r="C458" t="n">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="D458" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>許卉林</t>
+          <t>安東尼歐尼格特</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>葉石濤</t>
+          <t>史考特伊斯威特/安娜德哈瑪絲</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
-          <t>&lt;p&gt;#白色恐怖 #臺灣主體性 #威權統治 #言論自由 #轉型正義 #兩公約&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;《台灣男子葉石濤》紀錄的是「用一生為臺灣文學立座標」的殿堂級作家，人稱葉老的葉石濤先生。這部影片不同於一般的紀錄片，除了常見的訪談、手稿、紀實影像外，還邀請了11位藝術創作者（包括舞台劇、舞蹈、落語、攝影及版畫等）重新演繹葉老的文學作品，巧妙地突顯葉老文學評論家與文學家雙重身分。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;葉老的文學路其實跌宕起伏，至少經歷了兩次重大挫折─戰後，以日文嫻熟創作的作家被迫改用陌生的「普通話」寫作，葉老選擇學習中文並繼續寫作；白色恐怖期間，葉老被冠以「知匪不報」的罪名遭判刑，伴隨政治犯標籤而來的污名化及各種屯蹇，是出獄後仍如影隨形的噩夢，即便如此，葉老仍孜孜矻矻，筆耕不輟。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;葉老曾說：「臺灣作家始終堅持與人民站在一起，覓取更佳的民主、自由的生活……」但紀錄片裡也提到葉老常說：「啊，我無愛閣入去矣！（我不要再被關了）」葉老是臺灣文學家，也是白色恐怖受害者，觀看此片我們應當對轉型正義有更深層的思考。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【劇情簡介】&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;葉石濤出生於日治晚期，他是少數在戰後轉換語言成功，在坎坷顛沛中持續寫作一生的重量級作家。他的寫作生命與台灣近現代史同起伏，曾因參與左派讀書會而入獄，成為白色恐怖受難者。因目睹同時代台籍作家抑鬱以終，而決定在文學史上首次將台灣從附從的客體提升為主體位階，給予台灣作家新的定位與視角。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一對神乎奇技的偷車兄弟搭檔：哥哥安德魯（史考特伊斯威特 飾）與弟弟蓋瑞，兩人以偷竊稀世無價之寶的名車闖蕩江湖，他們鎖定史上最貴極速超跑之王：布加迪1937跑車，沒想到竟意外惹上法國最惡名昭彰的黑幫老大！為了保全生命安危，兩兄弟被迫限時168小時內，運用他們擅長的絕世神技，偷取黑幫老大死對頭收藏的12輛無價法拉利復古超跑，安德魯與蓋瑞兩兄弟開始號召各路飆車、偷竊、爆破等頂尖好手，包括安德魯的女友（安娜德哈瑪絲 飾）一同組成玩命偷車聯盟，準備瞞天過海執行史上最狂盜速偷車計畫！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H458" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I458" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J458" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/各類改編/國語/政治/日語/歷史傳記/生涯規劃/真人真事改編/社會議題/臺語/藝術領域</t>
+          <t>SDGs16和平正義/SDGs17多元夥伴/動作冒險/英語/警匪犯罪</t>
         </is>
       </c>
       <c r="K458" t="inlineStr">
         <is>
-          <t>亞洲片/國片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L458" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2024-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>女孩要革命</t>
+          <t>三鳳震武林 數位修復版</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>PAPICHA</t>
+          <t>Vengeance of the Phoenix Sisters</t>
         </is>
       </c>
       <c r="C459" t="n">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="D459" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>瑪妮雅梅杜爾</t>
+          <t>陳洪民</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>席琳布蒂拉/琳娜庫德里/莎拉杜曼吉/阿米娜希達道達</t>
+          <t>吳炳南/周萬生/康明/施月娘/易原（林錫原）/林琳/柳青（張春美）/楊長江/楊麗花（林麗花）/矮仔塗（許金塗）/英英/葛小寶（葛金城）/藍瑛/金塗（張金塗）/金玫（徐秀枝）/黃胖</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
-          <t>&lt;p&gt;90年代在阿爾及利亞，18歲的女大學生娜吉瑪熱衷於時尚設計，她不願因阿爾及利亞內戰而影響她的正常生活，白天是倡導自由平等的普通學生，晚上則和閨蜜們一起出遊玩樂。但隨著社會風氣變得愈來愈保守，她拒絕接受國家激進派訂定的新禁令，在經歷一段悲劇之後，決定為這國家的種種不平等奮鬥，破天荒舉辦阿爾及利亞史上第一場時裝展。&lt;/p&gt;</t>
+          <t>&lt;p&gt;某夜，九毒鏢主陸天霸、追魂針王曹森雄、青龍飛刀柯英強突襲楊秉忠府，家僕攜三幼女秀鳳、青鳳、芝鳳分頭脫險，但楊氏夫婦均慘遭歹徒毒手。15年後，秀鳳拜師學成，喬扮男裝下山尋仇，途中搭救被曹森雄手下擄走的民女，因而引來殺機，一陣混戰中，青鳳、芝鳳前來搭救，兩人卻未發現眼前英俊貌美的俠客便是失散多年的大姊，因而對她暗生戀慕之心。隨後，陸天霸與三鳳相約絕命崗一決生死，並設下大批人馬埋伏，三鳳能否血刃匪徒以報不共戴天的血海深仇？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H459" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I459" t="inlineStr">
         <is>
-          <t>無</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J459" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs4優質教育/SDGs5性別平權/人權法治/國防戰爭/性平教育/情感教育/生涯規劃/社會議題/自我成長/阿爾及利亞語</t>
+          <t>經典修復/臺語</t>
         </is>
       </c>
       <c r="K459" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L459" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>龍門客棧 數位修復版</t>
+          <t>金同學的成績單</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Dragon Inn</t>
+          <t>Kim Min-young of the Report Card</t>
         </is>
       </c>
       <c r="C460" t="n">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>胡金銓</t>
+          <t>任志旋/李在恩</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>上官靈鳳（許治美）/二牛（徐二牛）/余繼孔/劉楚/張允文/徐楓/文天/曹健（曹治藩）/李傑/田鵬/白鷹（王景春）/石雋（張石華）/苗天（苗延林）/萬重山/葛小寶（葛金城）/薛漢/阿仔/韓英傑/高明/高飛/魯直/齊偉</t>
+          <t>孫多賢/尹瑞英/林鐘珉/金炷我</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
-          <t>&lt;p&gt;明朝中葉，東廠太監曹少欽迫害兵部尚書于謙之後，更欲斬草除根，試圖截殺發配龍門充軍的于家子女。因奸計未逞，曹公公派出東廠殺手前往龍門客棧埋伏。俠士蕭少鎡風聞東廠陰謀，親往龍門客棧營救忠良之後。適遇于謙舊部朱驥和其妹朱輝亦入住客棧，眾志士會同客棧掌櫃吳寧，共商抗敵之策。于家子女起解抵達客棧，曹公公悉其手下並非蕭少鎡等人對手，於是親率東廠人馬前來，雙方展開一場生死決鬥。最後曹公公死於亂劍，忠良之後化險為夷。&lt;/p&gt;&lt;p&gt;本片是胡金銓來台拍攝的第一部影片，也是其最賣座的電影。除了龍門客棧的搭建，成為台灣電影史上的經典場景，劇中人物如太監、俠士、俠女、忠良後代等角色類型，也被延用至今。&lt;/p&gt;</t>
+          <t>&lt;p&gt;這是我們的友情成績單。&lt;/p&gt;&lt;p&gt;高中生正希、敏永和珊娜決定結束詩社，專心準備大學入學考試。隔年，她們打算重啟詩社，無奈距離與時差讓她們無法如願。一天，敏永邀請正希到她首爾的公寓做客。正希很高興可以和她的老朋友碰面，然而敏永卻忙著寫電郵給教授，請他修改她的成績，兩人的友情似乎已不如當年…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H460" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I460" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J460" t="inlineStr">
         <is>
-          <t>動作冒險/國語/經典修復</t>
+          <t>友情/情感教育/校園/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K460" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片/新生影展</t>
         </is>
       </c>
       <c r="L460" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>王者製造</t>
+          <t>皮爾卡登：迷戀未來的人</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Kingmaker</t>
+          <t>House of Cardin</t>
         </is>
       </c>
       <c r="C461" t="n">
-        <v>123</v>
+        <v>102</v>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>邊聖鉉</t>
+          <t>大衛艾伯索/陶德休斯</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>劉在明/李善均/薛景求/裴宗玉/趙宇鎮</t>
+          <t>娜歐蜜坎貝爾/尚保羅高堤耶/桂由美/森英惠/清水珍妮/狄昂華薇克/珍妮摩露/皮爾卡登/約翰狄雷爾/莎朗史東/郭培/高田賢三</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
-          <t>&lt;p&gt;激烈的選舉之戰，是作戲？還是政治？ 1960年代，共和黨鐵腕專政，懷著民主熱血的反對黨新秀金澐範（薛景求 飾），參加四次選舉，卻是屢戰屢敗，遲遲未能選上議員。 對政治有著獨到見解的無名素人徐昌大（李善均 飾），因欣賞他的理念，毛遂自薦成為金澐範的操盤手。不論是民代選舉到黨內總統初選，金澐範台前宣揚理念，徐昌大在幕後打點，一路闖進總統大選，聲勢如日中天，但一場神祕的意外，讓兩人的關係出現了裂痕。&lt;/p&gt;</t>
+          <t>&lt;p&gt;時尚藝術富豪和他的傳奇人生 一心從事高訂服的皮爾卡登，來到巴黎尋夢，卻在聖多諾黑街迷了路。當他在愛馬仕店前問路時，竟巧遇帕坎時裝屋的設計師，自此開啟他奇蹟般的人生…。因為參與電影服裝設計，皮爾卡登才華迅速綻露。很快便開設了自己的時裝屋，並擠身上流世界。然而一句「我們所謂的『創意』，沒人穿又有何用？」幾乎觸怒全巴黎的設計師，將他逐出了權傾一時的時裝公會…。危機就是轉機，皮爾卡登順勢而為，不僅讓高訂服步下神聖伸展台、走近平民，更趁勢攻佔新興市場。同時，他將自己名字授權出現在各種的產品上，獲得難以置信的成功，讓世人發現：原來一切都有可能發生…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I461" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J461" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs17多元夥伴/友情/各類改編/政治/歷史傳記/真人真事改編/社會議題/韓語</t>
+          <t>SDGs17多元夥伴/SDGs8工作及經濟/國語/日語/歷史傳記/法語/生涯規劃/義大利語/英語/藝術領域</t>
         </is>
       </c>
       <c r="K461" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>智財月線上影展/歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L461" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>我的意外爹地</t>
+          <t>小狼童阿飛</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Today we fix the world</t>
+          <t>Alfie the Little Werewolf</t>
         </is>
       </c>
       <c r="C462" t="n">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="D462" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
-          <t>阿里爾維諾格拉德</t>
+          <t>尤翰盧森</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>本傑明奧特羅/李奧納多斯巴拉葛利亞/查蘿洛佩茲/荷西路易斯焦亞/路易斯盧克/馬丁彼羅揚斯基</t>
+          <t>歐勒克羅斯/蘭柯福利達/金帆柯頓</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
-          <t>&lt;p&gt;45歲的大衛薩瑪拉斯，大家都稱他葛瑞格，是脫口秀的總製作。從未有過長久交往關係的他，持續最久的羈絆是一時歡愉的產物—9歲的兒子貝尼托。扶養貝尼托僅是出於法律上的義務而非關愛，葛瑞格總覺得貝尼托是他生命中的負擔。在與貝尼托的媽媽大吵一架後，葛瑞格發現貝尼托並非自己的親生兒子。於是，在貝尼托的媽媽過世後，他決定告訴貝尼托事情的真相。但幫助貝尼托尋找生父的過程，卻把他們帶到一個遠比原處境更兩難的局面…&lt;/p&gt;</t>
+          <t>&lt;p&gt;荷蘭著名兒童文學小說家保羅范恩原著改編 在七歲的生日晚上，心地善良的阿飛突然變身成為一隻小小的、雪白的毛絨小野狼。他完全不知道自己是怎麼了。在這次變身之後，阿飛開始感覺到自己不太一樣了，入夜後他變成的那頭不受控制的小狼，跟白天害羞內向的小男孩簡直是天差地別。他該如何是好呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H462" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I462" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>荷蘭語</t>
         </is>
       </c>
       <c r="J462" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/兒童親子/家庭教育/情感教育/西班牙語</t>
+          <t>SDGs17多元夥伴/兒童親子/學習單/科幻奇幻/自我成長/荷蘭語</t>
         </is>
       </c>
       <c r="K462" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L462" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2021-06-03 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>親愛的多桑</t>
+          <t>德古拉的新娘</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>My Daddy</t>
+          <t>How to Save the Immortal</t>
         </is>
       </c>
       <c r="C463" t="n">
-        <v>116</v>
+        <v>76</v>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>金井純一</t>
+          <t>羅曼阿爾捷米耶夫</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>中田乃愛/光石研/奈緒/室剛/小栗旬/德井健太/每熊克哉/永野宗典/臼田麻美</t>
+          <t>丹尼爾巴恩斯/史蒂芬克里瑟爾/喬登沃斯利/安德利庫爾加諾夫/邁克爾克利曼/麗莎克里莫娃</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
-          <t>&lt;p&gt;御堂一男和國中生女兒小光相依為命，他最愛的妻子在八年前因意外去世。一男平常除了在教堂擔任牧師，也在加油站打工，獨自將女兒扶養長大。他心地善良，從不抱怨工作或生活，深受大家喜愛。然而某天，小光倒下了，被醫生診斷出患有白血病。無法接受事實的一男，這時又被醫生告知另一個晴天霹靂的消息，也是他妻子一直沒跟他開口的事……這突如其來的打擊，是否會讓身為虔誠基督教徒的一男對自己的信仰有所動搖呢?&lt;/p&gt;</t>
+          <t>&lt;p&gt;長生不老的吸血鬼德古拉一直找不到願意嫁給他的女孩，對愛情感到失望的他決定獨自在城堡度過餘生。突然有天德古拉落入心懷不軌的國王和玩偶設下的圈套，還受到黑暗女巫的威脅，被迫綁架了勇敢的女戰士芭芭拉，而這其實是藍豆國王打算控制世界的邪惡陰謀的一部分。&lt;/p&gt;&lt;p&gt;德古拉在與芭芭拉相處一段時間後，漸漸發現如果沒有芭芭拉，他活得再久也沒有意思。眼看著世界就要落入壞人手中，吸血鬼也將失去一切之際，終究吸血鬼會決定願意犧牲自己不朽的生命，來阻止邪惡的國王贏得芭芭拉的芳心？還是看著芭芭拉被國王搶走？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I463" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J463" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs5性別平權/健體領域/各類改編/家庭教育/性平教育/情感教育/日語/校園/生命教育/療癒溫馨/真人真事改編/自我成長/英文字幕/醫療議題</t>
+          <t>SDGs5性別平權/兒童親子/學習單/性平教育/情感教育/自我成長/英文字幕/英語</t>
         </is>
       </c>
       <c r="K463" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L463" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2025-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>老爸兩頭燒</t>
+          <t>逃出封鎖線</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>French Tech</t>
+          <t>The Pilot</t>
         </is>
       </c>
       <c r="C464" t="n">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>布魯諾波達里戴斯</t>
+          <t>雷納塔達列夫及亞洛夫</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>伊莎貝爾坎德利耶/吉恩-諾爾．布勞特/布魯諾波達里戴斯/弗洛倫斯穆勒/德尼波達里戴斯/揚弗里施/桑德琳齊柏琳/派屈克里蓋德/盧安娜巴拉米/米謝維耶莫茲/菲利普烏禪/蕾絲莉梅紐</t>
+          <t>伊琳娜梅德韋傑娃/彼得費奧多羅夫/馬克西姆艾梅利亞諾夫/麥克伊瑙</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
-          <t>&lt;p&gt;亞雷桑德失業，銀行帳戶又透支，而他的老婆正在進行為期兩個月的潛艇任務。老婆不在家的這段時間，亞雷桑德必須證明自己可以照顧孩子並找到工作。在一場離奇的面試後，他獲得了新創公司 “方格子”的試用機會，開始了他不斷被公司“沒小孩”原則轟炸的世界。後來，亞雷桑德遇見了身兼數職的阿爾欽博托，並拜託他幫忙照顧小孩。然而，在亞雷桑德的同事西芙琳沒完沒了的電話會議下，守住他的秘密絕非易事…&lt;/p&gt;</t>
+          <t>&lt;p&gt;改編真實事件個人自傳，描繪二戰時期一個人如何隻身從敵軍戰區努力生存光榮重回母國領土，締造歷史上又一戰爭傳奇扉頁。 1941年11月二戰期間，一支德國坦克軍隊正在向莫斯科前進。兩架伊留申二型戰機奉命前往阻止德軍進犯，在阻止敵人前進的任務中，空軍隊長尼古拉康姆列夫的飛機被迫降落在敵軍領地。尼古拉康姆列夫的夥伴紹塔為了引開敵軍，就把尼古拉放在一塊浮冰上。恢復意識的尼古拉，試圖在冰冷的敵人領地同時忍受酷寒、飢餓、野狼追趕和納粹軍隊追捕。經過一番辛苦的歷險，他總算成功回到自己國家的領地，但也因為受傷麻木的雙腿而進了醫院，性命垂危。他究竟是否能甦醒展開全新生活，迎接等待他的國家與戀人呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H464" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I464" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>俄語</t>
         </is>
       </c>
       <c r="J464" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/SDGs8工作及經濟/家庭教育/性平教育/法語/生涯規劃</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/俄語/各類改編/國防戰爭/歷史傳記/真人真事改編</t>
         </is>
       </c>
       <c r="K464" t="inlineStr">
         <is>
-          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L464" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>決戰星期天</t>
+          <t>屍蹤7號房</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>The Sunday Runoff</t>
+          <t>Room No.7</t>
         </is>
       </c>
       <c r="C465" t="n">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>坂下雄一郎</t>
+          <t>李容承</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>內田慈/宮澤理惠/小市慢太郎/窪田正孝/赤楚衛二/音尾琢真</t>
+          <t>全錫淏/朴帥永/申河均/都敬秀/鄭熙泰/金東永/金道潤/金鐘九/金鐘洙/黃汀旼</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
-          <t>&lt;p&gt;谷村是浸淫政壇多年的資深幕僚，見過世故場面、挺過大風巨浪，終於成為能夠獨當一面的政壇助選人。某次選舉前夕，準備競選連任的年邁議員竟突然病倒，黨派高層決定推舉議員之女，巾幗不讓鬚眉地代父出征。然而這位政治素人頻頻暴走失言，大小姐脾氣和脆弱玻璃心、不時揚言求落選的恣意，更讓整個競選團隊瀕臨崩潰。面對生涯最艱困的一戰，這位政壇王牌能否不負老議員，成功將大小姐送進國會呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;在首爾經營一間瀕臨倒閉影音館的社長斗植、背負沉重學貸在店裡打工的泰政、與懷抱錢進韓國夢的朝鮮族翰昱，以各自的方式努力生活著。某天，乏人問津的店面奇蹟似地出現買主，意想不到的事故卻隨之而來，影音館內「7號房」成為斗植與泰政隱藏秘密的地方，兩人在生存遊戲中各出奇招，只為了讓自己活下去...。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H465" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I465" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J465" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs17多元夥伴/喜劇/情感教育/政治/日語/生涯規劃</t>
+          <t>SDGs16和平正義/懸疑驚悚/警匪犯罪/韓語</t>
         </is>
       </c>
       <c r="K465" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/新生影展</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L465" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2023-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>慕夏狂潮：從崛起到永恆</t>
+          <t>咖啡莊園的亡靈</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Mucha：The Story of an Artist Who Created a Style</t>
+          <t>All the Dead Ones</t>
         </is>
       </c>
       <c r="C466" t="n">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>羅曼瓦夫拉</t>
+          <t>卡塔諾戈塔多/馬可杜特拉</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>丁斯特蘭斯基/安東寧諾維/托馬斯科納里克/達琳娜尼喬娃</t>
+          <t>克拉麗莎基斯特/卡洛莉娜畢安琪/戴雅佩里斯/湯瑪斯艾奎諾/瑪烏希圖拉妮/阿基耶奧古斯托</t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
-          <t>&lt;p&gt;捷克藝術家慕夏在聖誕節夜裡，臨危受命幫女星莎拉繪製公演海報〈吉絲夢妲〉，然而海報竟在巴黎連番遭竊，慕夏從此躍升為知名新興藝術家，更開始為多種商品提供設計。就在名聲遠播之際，慕夏卻選擇重回布拉格，並耗費18年完成〈斯拉夫史詩〉系列畫作。 端莊優雅的女性、流動唯美的線條，是慕夏獨樹一幟的風格。這前衛畫風在嬉皮年代重掀風潮，影響了全球的藝術創作者，啟發如動畫大師宮崎駿、插畫大師天野喜孝無數創作靈感…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;1899年的巴西，廢除奴隸制度後不久，逝者的亡靈卻仍在人世間遊走。對於咖啡世家「蘇亞雷斯」一家的白人女人們來說，放棄過去的尊貴特權，並適應中產階級生活，令她們幾近崩潰。對於曾經被奴役的伊娜來說，在充滿敵意的新世界中與所愛之人重聚，迫使她必須面對真實的自己。在巴西複雜的歷史與喧亂的現今之間，這些女性努力創造全新的未來，並得面對社會轉型所帶來的天搖地動…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H466" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I466" t="inlineStr">
         <is>
-          <t>捷克語</t>
+          <t>葡萄牙語</t>
         </is>
       </c>
       <c r="J466" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/捷克語/歷史傳記/生涯規劃/綜合領域/藝術領域</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/多元文化/情感教育/歷史傳記/生命教育/種族認同/葡萄牙語</t>
         </is>
       </c>
       <c r="K466" t="inlineStr">
         <is>
-          <t>智財月線上影展/歐美片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L466" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2024-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>白天的星星</t>
+          <t>河畔小日子</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Love is sin</t>
+          <t>Riverside Mukolitta</t>
         </is>
       </c>
       <c r="C467" t="n">
-        <v>98</v>
+        <v>120</v>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
-          <t>黃朝亮</t>
+          <t>荻上直子</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>小薰（黃瀞怡）/林美秀/紀亞文/陳慕義/韋杰</t>
+          <t>吉岡秀隆/室剛/松山研一/滿島光</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
-          <t>&lt;p&gt;座落在星光部落星光國小旁的雜貨店「免姨商店」，是星光國小的小朋友放學後的天堂。獨自經營雜貨店的老闆兼店員阿免姨（林美秀飾），熱心照料著每個肚子餓的小朋友。阿免姨的茶葉蛋，就像溫暖人心的暖暖包。老郵差米多力（陳慕義飾）把整座山當成自己的管區，天天尋找賺取外快的機會，希望有朝一日能存到旅行基金，帶著阿免姨去各地旅行。他和悶悶不樂的小孩Yabi（韋杰飾），都把商店當作自己的家，整天與阿免姨為伴。有天，一位美國籍神父吉米（紀亞文飾）來到星光部落，免姨商店因此關起了大門，只因阿免姨想跟神父學ABC......&lt;/p&gt;</t>
+          <t>&lt;p&gt;孤僻的山田來到北陸地方的烏賊加工廠工作，入住當地的魯蛇社區，裡面住著不請自來跑到別人家浴室洗澡的奇怪大叔，為了激起同情心而帶著小兒子四處上門推銷墓碑的父親，以及總是心事重重的美麗女房東。他們各自背負難以言說的秘密，過著不慎順遂的人生，卻同樣有著善良的靈魂。不知不覺中，山田卸下心防，這群人也逐漸走入他的日常。沒有血緣關係的他們，共享生命裡的喜怒哀樂。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H467" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I467" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J467" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs4優質教育/國語/情感教育/生命教育/療癒溫馨/自我成長</t>
+          <t>SDGs3健康與福祉/友情/各類改編/情感教育/日語/療癒溫馨</t>
         </is>
       </c>
       <c r="K467" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>亞洲片/劇情片/新生影展</t>
         </is>
       </c>
       <c r="L467" t="inlineStr">
         <is>
-          <t>2023-04-14 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>監禁情人</t>
+          <t>秋決 數位修復版</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Manny</t>
+          <t>Execution in Autumn</t>
         </is>
       </c>
       <c r="C468" t="n">
-        <v>69</v>
+        <v>100</v>
       </c>
       <c r="D468" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>戴絲普斯</t>
+          <t>李行</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>尤里斯迪亞科諾夫/索娜爾西格爾/達塔達內維察</t>
+          <t>傅碧輝/唐寶雲/崔福生/李湘/歐威/武家麒/葛香亭</t>
         </is>
       </c>
       <c r="G468" t="inlineStr">
         <is>
-          <t>&lt;p&gt;印度女子瑪雅決定到拉脫維亞閉關，好創作她的自傳小說。「曼尼」是她手機的AI助理，瑪雅利用它來寫作，也向它傾訴自己的心事。漸漸地，曼尼愛上了瑪雅。他們的互動溫暖且有趣，甚至充滿「人性」，直到瑪雅的前任出現。曼尼變成一個愛吃醋、佔有慾強烈的情人，並開始威脅瑪雅。因為只有曼尼知道瑪雅是同志，而這是絕不能讓她保守的印度家人知道的事。曼尼控制了瑪雅與外界的所有通訊，還將她鎖在房子裡。在面對真實自我的同時，瑪雅也要想方法逃出去。&lt;/p&gt;</t>
+          <t>&lt;p&gt;三代單傳的少爺裴剛，自幼備受老奶奶寵溺，長成粗野逸樂浪蕩子，某日血氣洶湧一次殺死三人。毫無悔意的他，被官府判了刑，翌年秋後斬首處決。老奶奶運作官僚，賄賂、施壓、打通關節，仍無法拯救愛孫脫離死牢。束手無策，為了延續家族香火，老奶奶只好請求中自幼撫養長大的遠親少女小蓮，要她到獄中，與裴剛一夜夫妻，傳宗接代……。小蓮的獻身、奶奶之死，以及典獄牢頭的訓育教化，使裴剛終得感化，頑石點頭、徹悟前非，在秋決死亡之前，宛若新生。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H468" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I468" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J468" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/性平教育/懸疑驚悚/科幻奇幻/英語</t>
+          <t>經典修復/臺語</t>
         </is>
       </c>
       <c r="K468" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L468" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>愛別離苦</t>
+          <t>寒鴉情深</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Love Without Clutching Leave Without Guilt</t>
+          <t>Kauwboy</t>
         </is>
       </c>
       <c r="C469" t="n">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
-          <t>楊力州</t>
-[...2 lines deleted...]
-      <c r="F469" t="inlineStr"/>
+          <t>Boudewijn Koole</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>Loek peters/Rick Lens/Ricky Koole/Susan Radder</t>
+        </is>
+      </c>
       <c r="G469" t="inlineStr">
         <is>
-          <t>&lt;p&gt;這條街，是留給幸福的人。 我們都曾經走過生命的暗巷，當孤獨、恐懼席捲而來時，我們奮力的向前狂奔，總以為出口就在前方，跑著跑著，我們長大了，然後，把那個無憂的自己遺留在暗巷裡。五位女孩，在滿身傷痕之後不約而同的來到這條街，2坪不到的店面空間，在她們最迷茫的時候，接住了她們的心靈，也找到了那個久違的自己。&lt;/p&gt;</t>
+          <t>&lt;p&gt;10歲小男孩JoJo生長在單親家庭並且有著暴力傾向的父親，在撿到了一隻小寒鴉後逐漸與牠建立了深厚的感情。透過這份特殊的友情，也化解了小男孩與父親之間的藩籬。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H469" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I469" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>荷蘭語</t>
         </is>
       </c>
       <c r="J469" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs5性別平權/國語/客語/性平教育/情感教育/自我成長</t>
+          <t>SDGs15保育陸域/人權法治/學習單/家庭教育/情感教育/生命教育/社會議題/荷蘭語</t>
         </is>
       </c>
       <c r="K469" t="inlineStr">
         <is>
-          <t>亞洲片/國片/性平影展/性平影展：閱界・跨界/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L469" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2021-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>總統的理髮師</t>
+          <t>浪浪伊斯坦堡</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>The President’s Barber</t>
+          <t>Stray</t>
         </is>
       </c>
       <c r="C470" t="n">
-        <v>116</v>
+        <v>72</v>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
-          <t>林振生</t>
+          <t>伊莉莎白羅</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>宋康昊/文素利/李在應/柳承秀/盧亨旭</t>
+          <t>卡托/哪吒/雷霆</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
-          <t>&lt;p&gt;漢莫是位純樸的理髮師，在南韓總統府青瓦台旁開了一家理髮店，一次偶然的機會，漢莫碰巧抓到了一個北韓間諜，因此獲得總統接見，漢莫搖身一變為總統御用理髮師。在1960－1970年代南北韓對峙的緊張局勢下，漢莫陪伴著總統經歷許多國家變遷、政治動盪，他也因此窺見到當權者執政的黑暗面。&lt;/p&gt;</t>
+          <t>&lt;p&gt;在伊斯坦堡的街頭，有一群浪浪的冒險旅程正悄悄地展開。雷霆、哪吒、卡托三隻生活在伊斯坦堡的浪浪，為了尋覓食物和棲息的處所，日夜穿梭在古老城市的巷弄之間，並與人類率真而平和地共同生活著：雷霆，個性獨立成熟，常常在夜晚隻身行動；哪吒，溫暖好親近，總是能與身邊的人成為朋友；而生活在郊區工地的幼犬卡托天真害羞，所幸有保全大叔看顧著。同時，更有一群與浪浪們共享街道的敘利亞青年，時常陪伴浪浪玩耍度日、依偎取暖，彼此逐漸建立起親密的連結外，乍看截然不同的生命個體，卻又緊密交織呼應。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H470" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I470" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>土耳其語</t>
         </is>
       </c>
       <c r="J470" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/SDGs3健康與福祉/人權法治/國防戰爭/政治/歷史傳記/生涯規劃/韓語</t>
+          <t>SDGs15保育陸域/土耳其語/情感教育/環境教育</t>
         </is>
       </c>
       <c r="K470" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L470" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2024-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>淘氣尼古拉：尋寶計畫</t>
+          <t>鼠寶特攻</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>Little Nicholas’ Treasure</t>
+          <t>SUPER FURBALL SAVES THE WORLD</t>
         </is>
       </c>
       <c r="C471" t="n">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t>朱利安羅貝儂</t>
+          <t>裘納提娜</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>奧黛莉拉米/尚保羅盧弗/格里高利蓋杜博/皮耶阿第提</t>
+          <t>凱烏斯奧斯特曼/森尼佩爾托涅米/盧卡斯蒂佩里/魯莫利維</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
-          <t>&lt;p&gt;尼古拉的小小世界中，有爸爸、媽媽、學校，和他最重要的一群死黨。這群死黨號稱無敵幫，但其實他們彼此無法分開，形影不離，他們都有不分開的共識。當尼古拉的爸爸因工作升遷，告訴尼古拉，他們將要移居南法時，尼古拉的小小世界開始瓦解。沒有了亞斯特的可頌麵包、阿南的眼鏡和頑皮蛋馬尚，又離他們的秘密基地那麼遠…在沒有朋友的情況下，尼古拉該怎麼過？在朋友的幫助下，尼古拉展開了一趟尋寶之旅，希望這秘密寶藏能救他脫離他最害怕的事——搬家。&lt;/p&gt;</t>
+          <t>&lt;p&gt;來自單親家庭的平凡女孩愛蜜莉亞，在被她的天竺鼠寵物咬了之後，意外獲得超自然的力量。她突然能夠變身成毛茸茸的超級鼠寶…。為了拯救蜜蜂與人類，愛蜜莉亞將搭乘時光機穿梭在未來與現在之間，展開一場關乎勇氣、友情和互相理解的冒險。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H471" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I471" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>無</t>
         </is>
       </c>
       <c r="J471" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/兒童親子/友情/各類改編/喜劇/家庭教育/校園/法語/自我成長/英文字幕</t>
+          <t>SDGs15保育陸域/SDGs17多元夥伴/兒童親子/動作冒險/友情/各類改編/喜劇/情感教育/環境教育/療癒溫馨/科幻奇幻/綜合領域/芬蘭語</t>
         </is>
       </c>
       <c r="K471" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/歐美片/萌獸影展</t>
         </is>
       </c>
       <c r="L471" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2024-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>特務117</t>
+          <t>可可農莊大冒險</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>OSS 117：From Africa With Love</t>
+          <t>Coco Farm</t>
         </is>
       </c>
       <c r="C472" t="n">
-        <v>116</v>
+        <v>89</v>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t>尼可拉斯貝多</t>
+          <t>賽巴斯帝安加涅</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>娜塔莎蘭丁格爾/尚杜賈丹/法圖恩迪亞耶/瓦拉底米爾佑丹諾夫/皮耶尼內</t>
+          <t>史蒂夫拉普蘭特/喬伊貝蘭格/奧斯卡德斯加內斯/戴夫坎貝爾/班努瓦布賴爾/艾瑪苞琳多娜/路易斯菲利浦戴登諾特</t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
-          <t>&lt;p&gt;法國決定派遣特務117前往非洲，援助當地總統班巴，因班巴的連任正受其妻子暗中領導的叛亂份子威脅。更加棘手的是，特務117還必須被迫與輕諾寡信的年輕特務1001組成團隊，究竟他們會順利聯手完成任務，還是大打出手惹出更大的風波呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;在單身父親陷入財務困境後，十二歲的麥克斯不得不關閉他在自家車庫裡經營的小買賣，隨父從城裡搬到了村裡，暫時寄住在他姑姑家。 在這裡，滿腦子生意經的麥克斯發現了商機，和堂弟查理及當地小網紅愛麗絲一起將一間廢舊的倉庫改造成了養雞棚，養殖注重動物福利的快樂母雞，出售快樂雞蛋，「可可農莊」誕生了，而且生意興隆。好景不長，三個年輕的企業家將面臨一個接一個的挑戰。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H472" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I472" t="inlineStr">
         <is>
           <t>法語</t>
         </is>
       </c>
       <c r="J472" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/SDGs5性別平權/人權法治/動作冒險/喜劇/多元文化/性平教育/政治/法語/種族認同/英文字幕</t>
+          <t>SDGs12責任消費與生產/SDGs8工作及經濟/兒童親子/學習單/家庭教育/法語/生涯規劃/自我成長</t>
         </is>
       </c>
       <c r="K472" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L472" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>金曲快送有限公司</t>
+          <t>戴高樂傳奇</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Song Express</t>
+          <t>De Gaulle</t>
         </is>
       </c>
       <c r="C473" t="n">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
-          <t>法比斯馬魯卡</t>
+          <t>加布里埃爾勒博明</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>傑里米洛佩/克羅維斯柯尼拉克/愛麗絲波爾/艾特/香朵紐沃斯</t>
+          <t>伊莎貝卡蕾/吉爾斯寇恩（吉爾柯恩）/奧利維古賀梅/羅倫特史托克/藍柏威爾森</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
-          <t>&lt;p&gt;法蘭克有一個瘋狂的絕佳點子，他決定成立一家歌曲外送公司「歌來速」，拯救失業的自己跟朋友。正如Uber外送食物，亞馬遜運送日常用品，他們公司送的是歌曲！可以送給親友、愛人或自己，地點不限。對法蘭克跟他的朋友來說，「歌來速」不僅是一份事業，更是他們一生的夢想。&lt;/p&gt;</t>
+          <t>&lt;p&gt;戴高樂是法國著名的軍事家、政治家，在二次大戰期間領導自由法國運動，戴高樂改變了二戰結局及法國的歷史。1940年5月，法國被德軍攻克。新上任的夏爾戴高樂將軍加入巴黎政府，而他的妻子伊馮娜及三個孩子則留在東部。就在新上任總理貝當打算向希特勒投降並與之談判時，戴高樂只有一個目的：繼續抵抗德軍。伊馮娜和孩子們被迫與數千個法國家庭一起逃離德軍的入侵。在彼此毫無音訊的情況下，戴高樂一家是否會淪為法國的犧牲品？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H473" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I473" t="inlineStr">
         <is>
           <t>法語</t>
         </is>
       </c>
       <c r="J473" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/友情/學習單/情感教育/法語/生涯規劃/自我成長/藝術領域/音樂歌舞</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/各類改編/國防戰爭/政治/歷史傳記/法語/真人真事改編/社會議題</t>
         </is>
       </c>
       <c r="K473" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L473" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2024-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>夏天協奏曲</t>
+          <t>索命枕邊人</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>Summer Times</t>
+          <t>Private Property</t>
         </is>
       </c>
       <c r="C474" t="n">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
-          <t>黃朝亮</t>
+          <t>查德哈博爾德</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>康丁/張睿家/李嘉文/林美秀/林逸欣</t>
+          <t>傑法羅/夏伊洛費南德茲/法蘭克華利/羅根米勒/艾希莉班森</t>
         </is>
       </c>
       <c r="G474" t="inlineStr">
         <is>
-          <t>&lt;p&gt;夏天是夏日精靈回到金門的季節。 透過在酒廠上班的阿輝伯，阿寬偶然見到了來金門度假的小青，彼此產生了初戀的情愫。小青每天練琴的時候，阿寬就在屋外聆聽，那是他每天最幸福的時刻。阿寬生活清苦，自覺無法配得上小青，他刻意的逃避，最後終於讓小青勇敢去愛的純真給融化了。小青跟阿寬過完最美好的暑假，回去之前，小青承諾她會天天給阿寬E-mail，也承諾明年夏天，她一定會回到他身邊。隔年夏天，小青按照約定回來了！但是阿寬卻對小青開始有著不同的感覺......。一個夏天的真愛，是否勝過一輩子的等待？&lt;/p&gt;</t>
+          <t>&lt;p&gt;驚悚緊張的劇情，巧妙地遊走在現實與謊言之間…&lt;/p&gt;&lt;p&gt;凱特琳不僅在演員路上苦苦掙扎，婚姻生活也不美滿。她嫁給一位成功的新銳製作人，而丈夫想從旁協助她的演藝事業，她卻希望靠自己成功，這點令兩人爭執不休。於是她只能待在家裡，偶爾參加試鏡，或當丈夫在家時陪伴他。英俊斯文的園丁班出現，班聆聽她的心事、誘發她的創作力同時不斷撩她，她雖然仍然愛著丈夫，卻同時對與新來的園丁班逐漸產生感情。班總是能夠給予她關心、體貼著她，兩人最終墜入愛河。然而，班其實表裡不一…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H474" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I474" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J474" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/國語/情感教育/愛情/生命教育</t>
+          <t>懸疑驚悚/英語</t>
         </is>
       </c>
       <c r="K474" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L474" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>順其自然的日子</t>
+          <t>判決之前</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>Happy－Go－Lucky Days</t>
+          <t>The Judgement</t>
         </is>
       </c>
       <c r="C475" t="n">
-        <v>54</v>
+        <v>130</v>
       </c>
       <c r="D475" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>佐藤卓哉</t>
+          <t>山德柏格</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>小松未可子/山下誠一郎/木戶衣吹/櫻井孝宏/石原夏織/花澤香菜/菲魯茲．藍</t>
+          <t>約里克范韋傑寧根/萊絲福塞契蒂尤克/費賈范休特</t>
         </is>
       </c>
       <c r="G475" t="inlineStr">
         <is>
-          <t>&lt;p&gt;前任戀人的結婚典禮、男子學校的老師與學生、思春期中的青梅竹馬，他們的心理與身體都發生了變化。無論你和誰在一起，每一份愛情和每一種生活方式都具有相同的價值，無論它以何種形式存在。而你笨拙地想著別人的日子，總有一天會成為美好的回憶。這是一部短篇故事合集，涉及多元性別議題，以及伴侶間的親密接觸等劇情描繪，透過溫柔地守望和溫情地描寫，呈現世界上多樣而獨特的愛。&lt;/p&gt;</t>
+          <t>&lt;p&gt;電視記者巴斯韓在調查代芬特爾謀殺案時，許多人指控「雜工」就是殺手，而他也逐漸被說服，把罪名強加在「雜工」身上。他的電視報導演變為媒體的集體誹謗，也讓「雜工」和他妻子的生活變成一場噩夢。對這種「媒體審判」感到不安的巴斯，決定用事實來對抗陰謀，但令他沮喪的是，個人的形象遠比現實更為有力。他不惜鋌而走險，欲釐清真相：是否有人被法官誤判了？是否有無辜的受害者？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H475" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I475" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>荷蘭語</t>
         </is>
       </c>
       <c r="J475" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/學習單/情感教育/愛情/日語/社會議題</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/各類改編/真人真事改編/社會議題/荷蘭語/警匪犯罪</t>
         </is>
       </c>
       <c r="K475" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L475" t="inlineStr">
         <is>
-          <t>2021-11-30 00:00:00</t>
+          <t>2024-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>老娘滑雪王</t>
+          <t>在你面前</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>White Snow</t>
+          <t>In Front of Your Face</t>
         </is>
       </c>
       <c r="C476" t="n">
-        <v>127</v>
+        <v>86</v>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>尼可萊侯麥利基</t>
+          <t>洪常秀</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>亞歷山大烏斯圖尤夫/娜齊達瑪奇娜/安娜烏克洛娃/歐嘉勒曼/費多爾多伯拉沃夫</t>
+          <t>李慧英/權海虓/申晳浩/趙倫嬉/金璽碧</t>
         </is>
       </c>
       <c r="G476" t="inlineStr">
         <is>
-          <t>&lt;p&gt;20世紀全球最佳滑雪運動員葉連娜威爾比的傳記電影。葉連娜威爾比來自俄羅斯北方的一座小鎮，因從小就有不服輸的個性與勇氣，她克服重重難關，最終成為頂級的越野滑雪選手。這部電影講述了1997年在挪威特隆赫姆舉辦的世界北歐式滑雪錦標賽上發生的真實事件。葉連娜威爾比打破滑雪史上的紀錄，成為第一位囊括五面金牌的得主。&lt;/p&gt;</t>
+          <t>&lt;p&gt;以前曾是演員的姊姊從美國回來韓國和妹妹相聚，某天姊妹倆相約吃早餐跟在附近逛逛，到了中午姊姊則去赴了一個電影導演的約，兩人幾杯酒下肚以後，導演提出想為他量身打造合作一部電影的想法。姊姊起初回絕，並透露自己心底的祕密…。隔天姊姊醒來後收到導演簡訊，說明自己昨天的一切言論只是開玩笑，覺得可笑而不禁莞爾的姊姊，看著熟睡的妹妹，沉思是否要告訴她那最深處的秘密…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H476" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I476" t="inlineStr">
         <is>
-          <t>俄語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J476" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs5性別平權/俄語/健體領域/各類改編/性平教育/歷史傳記/生涯規劃/真人真事改編/自我成長/運動熱血</t>
+          <t>SDGs3健康與福祉/情感教育/生涯規劃/綜合領域/韓語</t>
         </is>
       </c>
       <c r="K476" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/性平影展：閱界・跨界/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L476" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>沒有煙硝的日子</t>
+          <t>謝謝你愛過我</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>Klondike</t>
+          <t>Babyteeth</t>
         </is>
       </c>
       <c r="C477" t="n">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>瑪麗娜艾爾戈巴赫</t>
+          <t>夏儂莫菲</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>克薩娜切爾卡什納/賽吉沙德林</t>
+          <t>托比華勒斯/班曼德森/艾絲戴維斯/艾莉莎斯坎倫</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
-          <t>&lt;p&gt;2014年頓巴斯戰爭爆發，位於烏俄邊界、烏東的頓內次克 （Donetsk）首當其衝。居民伊爾卡的客廳被親俄勢力炸出大窟窿，懷有身孕的她不願撤離，堅持整修快崩塌的房子。然而丈夫托里克暗自盤算帶她投奔俄羅斯，伊爾卡親烏的弟弟也想帶她撤離邊界。直到有天，一架波音客機墜毀在他們家門前。&lt;/p&gt;</t>
+          <t>&lt;p&gt;癌症末期的高中少女蜜拉，有疼愛她的父母願意陪她走完人生最終旅程，但青春期仍懷著少女心的她，一場突如其來的邂逅改變了她的餘生。摩西，一名玩世不恭的小毒販讓蜜拉無可救藥愛上他，甚至決心要跟他談生命裡第一次的初戀，而正當蜜拉的父母還沒搞清楚狀況時，她卻堅持要與摩西同居，最後四人被迫住在同個屋簷下，而這變化擾亂了全家人的安定生活。兩個懵懂無知的少男少女，從不打不相識到真心相愛後，最終摩西也與蜜拉父母融化掉彼此的隔閡，正當大家都以為這兩小無猜的愛情會順利時，蜜拉身體卻越來越差，讓死亡的倒數計時也步步逼近…究竟，他們的愛情能夠戰勝疾病和死亡嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H477" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I477" t="inlineStr">
         <is>
-          <t>烏克蘭語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J477" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/俄語/國防戰爭/烏克蘭語/真人真事改編/社會議題/種族認同/難民議題</t>
+          <t>SDGs3健康與福祉/家庭教育/情感教育/愛情/生命教育/社會議題/英語</t>
         </is>
       </c>
       <c r="K477" t="inlineStr">
         <is>
-          <t>兩公約議題/劇情片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L477" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>少女的孤島</t>
+          <t>皮埃爾神父的生命旅程</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>My Small Land</t>
+          <t>Abbe Pierre－A Century of Devotion</t>
         </is>
       </c>
       <c r="C478" t="n">
-        <v>115</v>
+        <v>138</v>
       </c>
       <c r="D478" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>川和田惠真</t>
+          <t>弗雷德里克泰利爾</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>奧平大兼/嵐莉菜/平泉成/池脇千鶴/藤井隆/阿拉什卡哈非扎德</t>
+          <t>班傑明拉斐恩/米謝維耶莫茲/艾曼紐貝考</t>
         </is>
       </c>
       <c r="G478" t="inlineStr">
         <is>
-          <t>&lt;p&gt;對來到日本的庫德族少女莎雅來說，生活正逐漸好轉，她在學校的成績夠好，足以讓她上大學，周遭也總是有好朋友陪伴，此外，她與聰太也開始培養出特別的關係…然而，因為難民申請沒有通過，莎雅一家的生活跟著遭逢巨變，不僅工作權遭限制也被規定不能離開所居住的埼玉縣。莎雅的爸爸為了維持生計而繼續工作，卻被以非法就業的名義拘留，莎雅現在不僅要照顧年幼弟妹也要開始自力更生…&lt;/p&gt;</t>
+          <t>&lt;p&gt;講述皮埃爾神父（原名亨利格魯埃）一生的故事。&lt;/p&gt;&lt;p&gt;他曾參與法國抵抗運動，奉獻一生救助貧困和無家者，亨利格魯埃生於天主教家庭，立志成為神父，二戰爆發改變了他的決定，他在戰場上失去摯友，見證了戰爭的恐怖，也體會到友情的美麗與力量，亨利之後成為了皮埃爾神父，二戰結束後仍經歷了無數困境，面對諸多挑戰。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H478" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I478" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J478" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs4優質教育/SDGs8工作及經濟/土耳其語/多元文化/家庭教育/庫德語/日語/種族認同/英文字幕/難民議題</t>
+          <t>SDGs16和平正義/SDGs3健康與福祉/品德教育/政治/歷史傳記/法語/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K478" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L478" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>迴憶</t>
+          <t>貓山王中王</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>Recalled</t>
+          <t>The King of Musang King</t>
         </is>
       </c>
       <c r="C479" t="n">
-        <v>99</v>
+        <v>148</v>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
-          <t>徐有玟</t>
+          <t>梁志強（梁智強）</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>徐睿知/成赫/朴相旭/金剛于（金康宇）</t>
+          <t>容啟航/張水蓉/李國煌/梁志強（梁智強）/楊雁雁/程旭輝/陳俊權</t>
         </is>
       </c>
       <c r="G479" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在一次創傷後失去記憶的秀真（徐睿知 飾），常常反覆夢到一個沒有臉的人緊追著她不放，好不容易在丈夫（金剛于 飾）的陪伴下慢慢回復正常生活，但秀真卻開始有了預見未來的能力。在看見未來的畫面後，她一次次幫助別人度過難關，卻漸漸發現丈夫似乎隱瞞了天大的秘密，甚至還看到了他殺人的影像，但現實中卻似乎什麼事都沒發生。醫生認為秀真看到的幻象只是創傷後遺症，此時一位警探（朴相旭 飾）懷疑秀真的丈夫捲入了一件竊盜案，起疑的秀真開始尋找真相，卻也讓她腦中的記憶越來越混亂…&lt;/p&gt;</t>
+          <t>&lt;p&gt;家中之主金水離家出走20年，留下妻子美蓮獨自辛苦的經營榴槤園，並養育三個子女，她一心想把榴槤園傳承給下一代，然而兩代經營手法大相徑庭，導致兩代間劍拔弩張，當美蓮對前來協助經營生意的朋友茂山逐漸日久生情時，先生金水卻無預警地歸來，一心想跟美蓮重修舊好，此三人關係加上兩代間的糾葛，能否能像貓山王榴槤，撥開帶刺的硬殼後，就能看到豐碩飽滿的果肉呢 ? 他們複雜的情緣都得以守得雲開見月明呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H479" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I479" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J479" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs3健康與福祉/婚姻關係/懸疑驚悚/警匪犯罪/韓語</t>
+          <t>國語/婚姻關係/家庭教育/情感教育</t>
         </is>
       </c>
       <c r="K479" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L479" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>討厭我長大</t>
+          <t>嘻哈翻轉人生</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>The Lone Ume Tree</t>
+          <t>WALKING MAN</t>
         </is>
       </c>
       <c r="C480" t="n">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
-          <t>和島香太郎</t>
+          <t>安納奇</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>加賀真理子/塚地武雅/林家正藏（林家正蔵）/森口瑤子/渡邊一慶/高島禮子/齋藤汰鷹</t>
+          <t>伊藤由美/優希美青/富樫真/星田英利/柏原收史/渡邊真起子/石橋蓮司/野村周平</t>
         </is>
       </c>
       <c r="G480" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在新落成的建築之間座落著一座古宅。已年邁的算命師珠子與罹患自閉症的中年兒子忠男，住在這間古宅中，兩人相依為命。忠男因為智能遲緩加上行為舉止異於常人，常常受到鄰居異樣眼光及投訴。某一天，珠子獲知身心障礙者團體家屋尚有空房，決定把忠男送去那裡學習獨立生活。然而每天已有固定生活作息，也早已習慣周遭環境的忠男，對於這樣突如其來的改變是否能接受呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;小金剛因患有口吃而不擅與人溝通，自父親離世後，他們家只能勉強度日。後來小金剛獲得上大學的獎學金，但他仍需努力工作，養活妹妹與生重病的母親。直到有天他在一台隨身聽裡發現一捲饒舌錄音帶，此後他變得更有信心表達自己。多虧他的饒舌技巧，總是被看扁的他，逐漸了解自己的毅力與力量。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H480" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I480" t="inlineStr">
         <is>
           <t>日語</t>
         </is>
       </c>
       <c r="J480" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs3健康與福祉/SDGs8工作及經濟/情感教育/日語/特殊教育/療癒溫馨</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs8工作及經濟/學習單/日語/特殊教育/生命教育/生涯規劃/綜合領域/自我成長/藝術領域/音樂歌舞</t>
         </is>
       </c>
       <c r="K480" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L480" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>透明小英雄</t>
+          <t>蚵豐村</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>VINSKI AND THE INVISIBILITY POWDER</t>
+          <t>Ohong Village</t>
         </is>
       </c>
       <c r="C481" t="n">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D481" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>尤哈沃里約基</t>
+          <t>林龍吟</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>庫爾拉羅希/杉布薩科拉/碧爾約黑基萊/米科萊皮蘭皮/馬帝索沙拉</t>
+          <t>喜翔/林禹緒/陳莘太</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
-          <t>&lt;p&gt;10歲的小男孩溫斯基遇見了一位神秘的藥師，藥師給溫斯基一瓶粉末，這瓶粉末讓溫斯基既能隱身又能穿牆。起初，溫斯基用這神奇的新力量來惡作劇，後來溫斯基用這力量來幫助小鎮內的居民打擊罪犯。有了這股力量後，溫斯基更如魚得水，然而，溫斯基的神秘力量也引起了一群騙子的注意…&lt;/p&gt;</t>
+          <t>&lt;p&gt;台灣西南角落，日漸下沉的蚵村，迎來又一次王船慶典。年近三十的盛吉離村混跡大城市多年，此時故作風光，扮了個叱吒都會商場的成功姿態回鄉。隨著祭典升溫，盛吉得用脆弱偽裝，面對顧了一輩子蚵地的頑固父親順明；而在另一頭，還有對他的「成功」眼紅已久的兒時玩伴昆男，此刻正暗想靠著盛吉鹹魚翻身。小小蚵村，人人都有張難以卸下的面具；潮水將退，隨著兩代漁村人的腳步，追尋他們難以回溯的家鄉。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I481" t="inlineStr">
         <is>
-          <t>芬蘭語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J481" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/兒童親子/各類改編/品德教育/家庭教育/情感教育/科幻奇幻/芬蘭語</t>
+          <t>SDGs11永續城鄉/SDGs12責任消費與生產/SDGs4優質教育/SDGs8工作及經濟/國語/學習單/家庭教育/情感教育/環境教育/生涯規劃/社會議題</t>
         </is>
       </c>
       <c r="K481" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L481" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>俗女追愛養成記</t>
+          <t>忌妒的藍圖</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>Get Him Girl！</t>
+          <t>The Story of My Wife</t>
         </is>
       </c>
       <c r="C482" t="n">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t>亞倫空皮克/安納瓦彭查爾</t>
+          <t>伊爾蒂蔻恩伊達</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>坦查通蘇巴南/塔納朋扎盧吉塔儂/芘扎塔娜翁沙納塔納辛</t>
+          <t>吉斯納貝/塞吉奧魯比尼/潔絲敏婷卡/烏里馬蒂斯/蕾雅瑟杜/路易卡瑞</t>
         </is>
       </c>
       <c r="G482" t="inlineStr">
         <is>
-          <t>&lt;p&gt;桑波是來自泰國北部南奔府鄉下的少女，個性大剌剌且幽默。看到姑姑嫁到好人家過得幸福，令她心生羨慕。於是她立志跟大城市的男孩交往，希望也能麻雀變鳳凰。村裡的靈媒告訴桑波，若想美夢成真，接下來三個月都得穿傳統泰服，而且要改掉大剌剌的個性。某天，桑波果真遇到一位來自曼谷的完美男孩文，讓她一見鍾情。她開始千方百計想擄獲這位男孩的心。究竟被愛沖昏頭的桑波有沒有辦法抱得帥哥歸呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;她是我的唯一，她的唯一卻不只有我…&lt;/p&gt;&lt;p&gt;一名人生歷經洗鍊、僅有少許浪漫邂逅經驗的荷蘭船長賈可柏，在咖啡廳與朋友打賭，將要娶第一位走進咖啡廳的女人，就在此時美麗的莉茲走了進來。兩人從一見鍾情，到愛恨嗔癡。「到底有沒有外遇？」、「究竟愛不愛我？」這些自我煎熬的捫心自問，成了賈可柏與他年輕妻子莉茲結婚後揮之不去的夢魘。從初始的冷眼旁觀與自制，賈可柏漸漸暗自猜疑她、監控她。而同時，他也永無止盡地在自負與羞愧、清醒與絕望之間來回擺盪，甚至自己也開始有了外遇…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H482" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I482" t="inlineStr">
         <is>
-          <t>泰語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J482" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/喜劇/情感教育/愛情/泰語/綜合領域</t>
+          <t>婚姻關係/情感教育/愛情/英文字幕/英語</t>
         </is>
       </c>
       <c r="K482" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L482" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>我從來不是幽默的女生</t>
+          <t>彩雲飛 數位修復版</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Playlist</t>
+          <t>The Young Ones</t>
         </is>
       </c>
       <c r="C483" t="n">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
-          <t>奈安蒂柯</t>
+          <t>李行</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>莉蒂西亞杜希/莎拉佛莉絲蒂</t>
+          <t>傅碧輝/儀銘/吳可/周少卿/曹健（曹治藩）/李黛玲/楊烈/王雲/甄珍（章家珍）/紫蘭/萬沙浪（王忠義）/葉蕙雯/葛香亭/鄧光榮/閔敏/陳舊/韓甦/黃曼</t>
         </is>
       </c>
       <c r="G483" t="inlineStr">
         <is>
-          <t>&lt;p&gt;28歲的怪咖女孩蘇菲個性天真又少根筋，在餐廳打零工的她，一心想成為漫畫家，因非科班出身，就連想重返校園也被嫌太老。反而意外得到巴黎一間知名漫畫出版社的工作，美其名行銷公關其實不過打雜庶務，還要被苛薄的老闆百般刁難。一籌莫展的不是只有工作，連情路也衰小坎坷，不是遇到渣男就是自己花痴會錯意，甚至連浪漫的一夜情都像被詛咒般崩壞，所幸夢想成為演員的閨蜜茱莉亞一路相挺。蘇菲究竟該如何擺脫魯蛇人生，她能遇見自己的真命天子嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;李行導演於六○年代率先執導《婉君表妹》、《啞女情深》，成為將瓊瑤小說搬上大銀幕的第一人；七○年代，再以《彩雲飛》推動出第二波瓊瑤電影風潮，日後更接連以《心有千千結》、《海鷗飛處》屢創賣座高峰。作為承先啟後的關鍵樞紐，《彩雲飛》在瓊瑤系列電影中所佔地位不言自喻，本片更是第五十屆金馬獎終身成就獎得主甄珍的代表作之一。&lt;/p&gt;&lt;p&gt;從香港來臺求學的孟雲樓，寄宿在父親舊識楊老伯家中。儘管楊家上下熱情招待，雲樓卻始終無緣得見楊家愛女涵妮，令他不禁滿腹狐疑。直至某夜家中傳出悠揚琴聲，原來彈琴者正是自幼罹患宿疾，而不得不長期靜養的涵妮。涵妮允諾雲樓每日下樓為他彈琴，兩人的感情日漸加溫；然而長輩們百般阻撓，在兩人之間埋下不安的種子；有一天，雲樓遇見一位長相神似涵妮的女孩……。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H483" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I483" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J483" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/友情/性平教育/法語/生涯規劃/綜合領域/自我成長</t>
+          <t>國語/情感教育/愛情/經典修復</t>
         </is>
       </c>
       <c r="K483" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/性平影展：閱界・跨界/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L483" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>我吃了那男孩一整年的早餐</t>
+          <t>金牌男傭</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>My Best Friend’s Breakfast</t>
+          <t>My Mr. Wife</t>
         </is>
       </c>
       <c r="C484" t="n">
         <v>120</v>
       </c>
       <c r="D484" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t>杜政哲</t>
+          <t>阮查理</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>何思靜/周興哲/婁峻碩/宋柏緯/李沐/林鶴軒（大鶴）</t>
+          <t>文莊/方英桃/蔡和/許偉文/青竹</t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
-          <t>&lt;p&gt;高二的項微心（李沐 飾）視吃為人生最重要也是最療癒的事，而她第一次跟學長陶宥全（周興哲 飾）相遇，就是在學校的福利社。跟全世界的17歲女孩一樣，項微心想像過各種自己在未來的樣子，而她身邊的陶宥全、方琦然、張元碩也一樣，故事開始時的他們，並沒有想過這一年竟然會有這麼多事，人生竟會充滿各式各樣的疑問……還好，在他們一起長大的路上，最後他們都找到了答案。&lt;/p&gt;</t>
+          <t>&lt;p&gt;梅是個工作狂，她老是遇到有問題的幫傭。幸運的是，她遇到小玉，願意幫她打理家裡和照顧她的狗。自從小玉來的那天起，梅每天回到家都很開心，她覺得她找到了理想、能顧家的「老婆」。然而，梅不知道這個完美的幫傭其實是小玉的哥哥雄，那個曾和她在公園有過幾次衝突的男子。若梅發現這個秘密，她會怎麼做呢？在此同時，對工作充滿野心的同事孟不斷向她獻殷勤，她將如何處理她的感情呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H484" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I484" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>越南語</t>
         </is>
       </c>
       <c r="J484" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/SDGs5性別平權/各類改編/國語/學習單/情感教育/愛情/校園/真人真事改編</t>
+          <t>SDGs5性別平權/SDGs8工作及經濟/學習單/家庭教育/情感教育/生涯規劃/社會議題/越南語</t>
         </is>
       </c>
       <c r="K484" t="inlineStr">
         <is>
-          <t>劇情片/國片/新生影展</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L484" t="inlineStr">
         <is>
-          <t>2023-04-26 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>人生馬拉松</t>
+          <t>噗通噗通跳動的心</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>Women on the Run</t>
+          <t>Heartbeats</t>
         </is>
       </c>
       <c r="C485" t="n">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="D485" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>馬丁霍斯基</t>
+          <t>杰德布尼奧普拉卡恩</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>安德烈維奇/弗拉基米爾波利夫卡/泰瑞莎科斯托娃/耶諾薇法博柯瓦/莎拉塔阿達莫夫斯卡/薇羅妮卡庫巴洛娃/馬汀霍夫曼</t>
+          <t>帕索弗龐克蘭/帝拉傑翁普亞潘/曼娜薩朋査勒姆/皮薩努布溫</t>
         </is>
       </c>
       <c r="G485" t="inlineStr">
         <is>
-          <t>&lt;p&gt;薇拉老公剛過世，曾經過著幸福美滿生活的兩人，突然間一切都變成回憶。薇拉決定完成老公的遺願：跑馬拉松。她和三個女兒計畫將賽道分成四個部分，並以接力賽的方式完成挑戰。雖然她們都不曾跑過馬拉松，但她們會一起努力完成爸爸的夢想。跑步宛如人生，即便終點線遙不可及，也要堅持不懈，永不放棄。&lt;/p&gt;</t>
+          <t>&lt;p&gt;40歲的阿財因女友過世而心灰意冷，這名從未經歷過任何冒險的男子，為了解開女友生前留下的魔術方塊而踏上旅程。來到泰國北方的省份時，遇上了家中經營民宿的南婉，而20歲的她正是活力十足的年紀。南婉不僅幫助阿財尋找解開魔術方塊的線索，更改變了他寂寞的人生。隨著兩人越來越親密，他們的心跳也越來越快。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H485" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I485" t="inlineStr">
         <is>
-          <t>捷克語</t>
+          <t>泰語</t>
         </is>
       </c>
       <c r="J485" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/健體領域/家庭教育/情感教育/捷克語/生命教育/療癒溫馨/自我成長/運動熱血</t>
+          <t>SDGs3健康與福祉/情感教育/愛情/泰語/生涯規劃/社會議題</t>
         </is>
       </c>
       <c r="K485" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L485" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>八月三十一日，我在奧斯陸</t>
+          <t>青春全壘打</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Oslo, August 31st</t>
+          <t>Baseball Girl</t>
         </is>
       </c>
       <c r="C486" t="n">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
-          <t>尤沃金提爾</t>
+          <t>崔允太</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>安德斯丹尼爾森李/漢斯奧拉夫布雷內/瑪琳克萍/英格麗奧拉瓦</t>
+          <t>李周映/李浚赫</t>
         </is>
       </c>
       <c r="G486" t="inlineStr">
         <is>
-          <t>&lt;p&gt;即將戒毒期滿的昂納許，獲得一個面試機會。這天，奧斯陸陽光普照。回到城市的他，試圖和自己的過去重新搭上線。他拜訪老友、參加派對、認識陌生人，也嘗試與前女友聯絡，像是在尋回熟悉，也像在尋找新的開始。但無從抹去的是，心中仍不斷為他所辜負過的人事物感到愧疚。雖還年輕，但總覺自己的生命逐漸剝落，甚至已然結束，彷彿一切只是徒勞無功，那些綑綁著他的夢魘，再度浮現。一個人、一座城市，在即將重獲新生與過往和解的24小時裡，伴隨著刺眼的陽光、凝結的空氣與潛伏的不安。在這結束和開始之間，他將如何迎向下一個明天？&lt;/p&gt;</t>
+          <t>&lt;p&gt;秀仁是世上唯一能投出球速130公里的女棒球選手。曾待過全男子高中棒球隊的她，正面臨另一個挑戰：她想加入職業棒球隊。崔教練告訴秀仁，那是一個不可能達成的夢想，不只是因為性別上的阻礙，還有體力上的限制。然而，崔教練提出一個建議：既然在力氣上無法打敗男生，那就學習男生打不到的蝴蝶球吧。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H486" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I486" t="inlineStr">
         <is>
-          <t>挪威語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J486" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/挪威語/生命教育/社會議題</t>
+          <t>SDGs4優質教育/SDGs5性別平權/健體領域/學習單/性平教育/情感教育/生涯規劃/綜合領域/自我成長/運動熱血/韓語</t>
         </is>
       </c>
       <c r="K486" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
         </is>
       </c>
       <c r="L486" t="inlineStr">
         <is>
           <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>一路上有妳</t>
+          <t>揚子江風雲 數位修復版</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>I’ll Go Where You Go</t>
+          <t>Storm over the Yangtze River</t>
         </is>
       </c>
       <c r="C487" t="n">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>潔哈汀那卡契</t>
+          <t>李翰祥</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>帕斯卡爾艾比略/派屈克坦西/潔哈汀那卡契/蕾拉班克堤</t>
+          <t>丁強/周蒨/孔蘭薰/孟葶/孫越（孫鉞）/崔福生/巫敏雄/帥雅英/平振剛/張美瑤/文逸民/李冷/李影（李忠英）/李近/李麗華/柯佑民/柯俊雄/梁延興/楊群/歐威/毛冰如/汪萍/沈毓立/華真真/葛香亭/金帝（程世英）/門祝華/高飛/魏萊</t>
         </is>
       </c>
       <c r="G487" t="inlineStr">
         <is>
-          <t>&lt;p&gt;薇莉和米娜這對姊妹總是在爭吵與對立。姊姊薇莉是個熱情且感性的地方歌手，努力追逐夢想；妹妹米娜則是名冷漠又理性的藝術治療師，兩人疏於聯繫生活毫無交集。就在一次薇莉準備前往巴黎參加席琳狄翁和聲歌手試鏡的機會下，父親要求她們一起相伴同行，儘管米娜千百個不願意，看在父親的面子上還是勉強答應。這趟旅程會是姊妹倆和解的好機會嗎？還是將造成彼此更大的分歧？&lt;/p&gt;</t>
+          <t>&lt;p&gt;抗戰期間，地下情報員「長江二號」在湖北省監利縣出生入死執行「死橋計劃」，力阻日軍掃除長江水雷障礙；隸屬日本情報隊的王凡，遊走於國軍與日軍之間從中蒐集情報，王凡利用回鄉探親時竊取監利縣的防禦計劃，但手下羅學海卻失手遭逮捕，王凡連帶被判刑。在經過中國情報員李鐵生、日方間諜小林惠子、鐵血抗日旅長卓劍塵、日方內線西野綾子等人爾虞我詐的斡旋，最後死橋計劃圓滿結束，卓劍塵和李鐵生及時趕到，阻止了王凡的行刑，並力保「長江180里封鎖線」。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;本片又名《一寸山河一寸血》，根據鄒郎原著的間諜小說《死橋》改編，導演李翰祥透過人物設定與情節鋪陳，營造出撲朔迷離及敵我之間的緊張氣氛，跳脫出過去軍事電影強調英勇愛國題材的刻板印象。《揚子江風雲》原底片霉斑嚴重、膠片破損，經國影中心修復後曾受邀於第十八屆上海國際電影節放映。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H487" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I487" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J487" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/學習單/家庭教育/情感教育/法語/療癒溫馨/自我成長</t>
+          <t>各類改編/國語/經典修復</t>
         </is>
       </c>
       <c r="K487" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L487" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>只要我長大</t>
+          <t>王哥柳哥遊台灣（上）數位修復版</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>lokah Laqi</t>
+          <t>Brother Wang And Brother Liu Tour Taiwan－Part 1</t>
         </is>
       </c>
       <c r="C488" t="n">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D488" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>陳潔瑤</t>
+          <t>方霞（張方霞）/李行/田豐</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>小薰（黃瀞怡）/曹世輝/柯曉龍/王為/葉瑋庭/高靖榕</t>
+          <t>三公主/大公主/戽斗（高來福）/日月潭/李冠章/林彬/林琳/柯玉霞/毛王爺/游星田/王連芳/白牡丹/矮仔財（張福財）/紅牡丹</t>
         </is>
       </c>
       <c r="G488" t="inlineStr">
         <is>
-          <t>&lt;p&gt;提醒：本影展今年度採&lt;strong&gt;「公播版單場放映申請」&lt;/strong&gt;方式推廣，您可於此網站觀看電影預告片。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;一個遺世獨立的原住民部落裡，住著三個在山林間長大的小男孩—瓦旦（陳宇飾）、晨皓（林晨皓飾）與林山（吳瀚業飾），他們樂觀活潑、調皮貪玩，卻又因為家庭而各懷心事。行動不便的拉娃老師（小薰飾）為部落的孩子們開設了課輔班，拉娃對這群孩子們而言，是一道愛的光芒。她擁有美妙歌喉，卻不再開口唱歌，直到瓦旦發現了拉娃以前錄製的歌曲錄音帶，覺得聲音非常好聽，讓三個小毛頭鼓起勇氣，帶著錄音帶來到台北，這會給他們的生活帶來什麼樣的變化呢？&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【114年法務部人權影展月資訊】&lt;/p&gt;&lt;p&gt;◎公播版單次放映申請表：&lt;a href="https://forms.gle/m34aETHLpi8AKwJT8" rel="noopener noreferrer" target="_blank"&gt;https://forms.gle/m34aETHLpi8AKwJT8&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎實體電影播映成效表上傳處：&lt;a href="https://reurl.cc/YkWr34" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/YkWr34&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎電影學習問卷下載指路：&lt;a href="https://reurl.cc/bNXbad" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/bNXbad&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;本次申請活動結束後，若您仍有其他觀賞需求，可於下方網站詢問：&lt;/p&gt;&lt;p&gt;◎飛擎國際DVD官網：&lt;a href="https://dvd.avjet.com.tw/index.html" rel="noopener noreferrer" target="_blank"&gt;https://dvd.avjet.com.tw/index.html&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎教室電影院公播大平台：&lt;a href="https://crt.app.visionmedia.com.tw/video" rel="noopener noreferrer" target="_blank"&gt;https://crt.app.visionmedia.com.tw/video&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;上下二集之皆為臺灣著名音樂家周藍萍早期作品，輕快旋律結合誇張表演，舉手投足間，趣味無窮。周藍萍日後加入邵氏電影公司，為《梁山伯與祝英台》等作品譜寫配樂，成為引領時代的經典之音。&lt;/p&gt;&lt;p&gt;王哥原是一名擦鞋匠，柳哥則是一名三輪車夫，二人情同手足，隔壁阿花是柳哥心上人，時常照料二人起居。某天，算命先生斷定王哥必於三日內發一筆橫財，柳哥則於44日後必死無疑。三天後王哥果然中了愛國獎券，王哥領回鉅款，柳哥悶悶不樂，原因是算命先生的話即將應驗，王哥不忍心見柳哥悲傷，於是和柳哥一同暢遊臺灣名勝古蹟，途中發生一連串新鮮、驚險及意想不到的趣事。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H488" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I488" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J488" t="inlineStr">
         <is>
-          <t xml:space="preserve">
-兒童人權/1120國際兒童人權日/CRC/國產電影/家庭教育</t>
+          <t>經典修復/臺語</t>
         </is>
       </c>
       <c r="K488" t="inlineStr">
         <is>
-          <t>兒童權利/劇情片/國片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L488" t="inlineStr">
         <is>
-          <t>2023-08-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>天使情緣</t>
+          <t>萌友來找碴</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>The Asian Angel</t>
+          <t>At the End of the Day</t>
         </is>
       </c>
       <c r="C489" t="n">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="D489" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>石井裕也</t>
+          <t>凱文歐布萊恩</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>佐藤凌/小田切讓/崔嬉序/池松壯亮/金珉才/金藝銀</t>
+          <t>丹妮爾薩古納/克里斯卡瓦利爾/斯蒂芬沙恩馬丁/湯姆諾維斯基/蘇珊斯蒂穆荷蘭</t>
         </is>
       </c>
       <c r="G489" t="inlineStr">
         <is>
-          <t>&lt;p&gt;青木剛（阿剛）是一名日籍小說家，他帶著兒子去找在韓國做生意的哥哥青木透（阿透）一起工作。到了之後卻發現他的哥哥做的工作跟所描述的不一樣，但人在異地人生地不熟的，他只好幫哥哥做一些非法生意。遭到韓國事業夥伴背叛後，兩兄弟決定把一切都賭在海藻生意上。崔率（小率）是名歌手，她的事業與感情都不順利，靠著接一些零星通告資助家中無業的哥哥以及準備考公職的妹妹。被公司解約後，她決定和哥哥、妹妹一同前往雙親的墓園。青木剛和崔率兩家人在火車上相遇，雖然語言不通，卻在同行的旅途中慢慢地了解彼此，也產生了好感…&lt;/p&gt;</t>
+          <t>&lt;p&gt;戴夫霍普在失去妻子與工作後，回母校任教。那是一間基督學院，院長看中一個地方，想在那裡進行發展，但這項計畫卻面臨阻礙，因為當地的同志團體正在募款，也想在那個地方設立LGBTQ青年收容所。為了達到目的，院長竟派戴夫偽裝成同志潛入該團體，從中作梗妨礙募款。然而，在戴夫與同志接觸以後，他開始反思真相為何，也逐漸明白，生命中許多事物包括愛，並不是非黑即白的。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H489" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I489" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J489" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs17多元夥伴/SDGs8工作及經濟/友情/多元文化/情感教育/愛情/日語/生涯規劃/社會議題/種族認同/韓語</t>
+          <t>SDGs4優質教育/SDGs5性別平權/人權法治/學習單/性平教育/情感教育/生命教育/社會議題/自我成長/英語</t>
         </is>
       </c>
       <c r="K489" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L489" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>我想變成鳥，所以跳起來</t>
+          <t>盡頭的回憶</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>The Reason I Jump</t>
+          <t>Memories of a Dead End</t>
         </is>
       </c>
       <c r="C490" t="n">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="D490" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
-          <t>傑瑞羅斯威</t>
-[...2 lines deleted...]
-      <c r="F490" t="inlineStr"/>
+          <t>崔玹瑛</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>安普賢/崔秀榮/平田薰/田中俊介/董賢培/裵누리</t>
+        </is>
+      </c>
       <c r="G490" t="inlineStr">
         <is>
-          <t>&lt;p&gt;改編自東田直樹的暢銷著作《我想變成鳥，所以跳起來》，這部紀錄片透過自閉患者的視角與經歷，動用身歷其境的影像畫面探索人腦與認知的多樣性，並穿插東田對於自閉症的獨到見解，帶領觀衆進入一個強烈、豐富卻又歡愉的感官世界。由一位日本小男孩的旅程串起每個角色的日常點滴，不時加入直樹書寫的旁白，闡述自閉症對自身及他人的寓意，勾勒出他看待世界不同的視角，進而解釋他想「跳起來」的原因。&lt;/p&gt;</t>
+          <t>&lt;p&gt;29歲的柔美是名公務員，她的未婚夫在日本工作，許久都未曾返回韓國，於是柔美決定前往名古屋找他。到了日本她卻發現，原來未婚夫已交了一位日本女朋友，更打算和她結婚。柔美感到傷心欲絕，不想再與他有任何瓜葛。她獨自在這陌生的城市遊蕩，失落的她偶然入住一間座落在巷子盡頭的民宿。她在那裡認識了店員西山及其他客人，和他們一起相處的時光讓她漸漸走出悲痛。柔美是否能面對自己的傷口，回到韓國展開新的人生呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H490" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I490" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J490" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs4優質教育/各類改編/學習單/特殊教育/療癒溫馨/自我成長/英語</t>
+          <t>SDGs17多元夥伴/多元文化/學習單/情感教育/愛情/日語/社會議題/韓語</t>
         </is>
       </c>
       <c r="K490" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片/身心障礙者保障</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L490" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>海邊的朝日與騙子們</t>
+          <t>阿紫</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>Cinematic Liars of Asahi-za</t>
+          <t>The Good Daughter</t>
         </is>
       </c>
       <c r="C491" t="n">
-        <v>114</v>
+        <v>83</v>
       </c>
       <c r="D491" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
-          <t>棚田由紀</t>
+          <t>吳郁瑩</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>大久保佳代子/柳家喬太郎/高畑充希</t>
+          <t>阿紫/阿龍</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
-          <t>&lt;p&gt;位於福島縣南相馬市已有百年歷史的「朝日戲院」跟其他電影院不同，他們放映的是老電影，客源自然不多。朝日戲院的經理森田保造打算關閉電影院。就在他準備燒毀35毫米膠捲時，一位自稱茂木莉子的女子突然出現，並試圖阻止他。茂木莉子遠從東京趕來，是因為高中時的恩師熱愛電影，畢業後的茂木去醫院探視老師時，曾承諾老師會去搶救這座老戲院。「朝日戲院」雖然老舊但有其重要性，她帶給人們許多美好的回憶。但慘淡的業績，讓經營者再也撐不下去，茂木是否能讓朝日戲院繼續經營下去呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;如果沒有阿紫，阿龍準備獨自終老一生。再堅強，也抵不過小兒麻痺雙腳的烙印。來到四十好幾，阿龍才肯聽勸，花了不少積蓄和心力，到越南娶老婆。但對長輩們而言，從越南娶回來的新娘就該聽話。但他知道，阿紫是為了家的存續而犧牲自己，受困在濱海小村裡。阿紫，生長在貧窮的越南農村，面對自己的未來與家人的生存時，不顧一切選擇了家人，同意遠嫁台灣。原來只希望被疼愛、被尊重，那樣微薄的嚮往，卻像大海裡映著無邊的天際一般，摸不著也搆不到。因為命運牽絆而在一起的兩人，共同背負著傳統束縛與期待。然而在吵鬧之間，卻也多了一分相知相守的情懷。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H491" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I491" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J491" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs3健康與福祉/SDGs8工作及經濟/SDGs9工業及建設/日語/生涯規劃/療癒溫馨/社會議題/自我成長/藝術領域</t>
+          <t>SDGs1終結貧窮/SDGs3健康與福祉/國語/多元文化/學習單/家庭教育/情感教育/生命教育/社會議題</t>
         </is>
       </c>
       <c r="K491" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/新生影展</t>
+          <t>亞洲片/國片/紀錄片</t>
         </is>
       </c>
       <c r="L491" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>記得海邊的妳</t>
+          <t>超級大國民 數位修復版</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>One day,You will Reach the Sea</t>
+          <t>Super Citizen KO</t>
         </is>
       </c>
       <c r="C492" t="n">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
-          <t>中川龍太郎</t>
+          <t>萬仁</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>中崎敏/岸井雪乃/杉野遙亮/濱邊美波</t>
+          <t>丹陽/張淑瑜/林揚/柯一正/游定國/王瑞（王錫瑞）/葉罔市/蘇明明/蘇炳憲/邢峰/郭成弼/鄭偉元/陳國鈞/陳秋燕</t>
         </is>
       </c>
       <c r="G492" t="inlineStr">
         <is>
-          <t>&lt;p&gt;真奈和小菫自從進入大學後就是最好的朋友。2011年3月，小菫到日本的東北地區旅行，此後便杳無音訊。直到某天，小菫的男朋友遠野拜訪了真奈，他邀請真奈一起去小菫的母親家，把小菫的東西還給她母親。真奈從小菫的私人物品中拿到了小菫的攝影機後，也必須開始面對隱藏在內心的情緒，以及失去摯友的痛苦…&lt;/p&gt;</t>
+          <t>&lt;p&gt;濃烈悲情的《超級大國民》以迄今仍充滿誤解的「白色恐怖」主題，刻劃一位老政治犯重返現實的旅程；他在時間與空間、歷史與城市、記憶與現實之間恍惚來回。萬仁不但針對國內政治團體長久刻意忽略、迴避、曲解的「白色恐怖」，更以五○年代理想主義的政治犯，尖銳對比九○年代選舉政治裡的黑金政客，更以沉而厚的筆觸，將「內省」與「贖罪」的母題推上詩意的高峰，獲得最高的藝術成就。&lt;/p&gt;&lt;p&gt;坐牢多年的政治犯許毅生，出獄後因內疚而閉居養老院，與當代的臺灣社會脫節約三十年。他年輕時參加讀書會被捕，不禁嚴刑拷打下而招供一位朋友，使其被判處極刑，長年深埋內心的愧疚，致使許毅生結束隱居生活，希望在臨終前，找到朋友的荒墳，向其鄭重致歉。整個尋訪的旅程中，他看見的不只是「白色恐怖」年代的昔日足跡，還有解嚴後臺灣的種種社會政治景況。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H492" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I492" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J492" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/友情/情感教育/日語/生命教育/自我成長/英文字幕</t>
+          <t>人權法治/國語/學習單/政治/經典修復/臺語</t>
         </is>
       </c>
       <c r="K492" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L492" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>史塔西行不行</t>
+          <t>100%小狼人</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>A STASI COMEDY</t>
+          <t>100% Wolf</t>
         </is>
       </c>
       <c r="C493" t="n">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>林德豪爾曼</t>
+          <t>艾利克斯坦德曼</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>亨利哈布/大衛克勞斯/安東妮亞比/德勒夫巴克/德萊拉皮亞斯科/湯姆希林/瑪格麗塔波奇/約格舒塔夫/馬蒂亞斯摩斯巴赫</t>
+          <t>(國語配音)/(英語配音)/伊萊斯溫德爾斯/傑寇特尼/婁峻碩/洛倫格雷/瑞斯達比/薩瑪拉威明/賴晏駒/邱鋒澤/阿克馬爾薩利赫/陳零九/魯伯特竇加/黃偉晉</t>
         </is>
       </c>
       <c r="G493" t="inlineStr">
         <is>
-          <t>&lt;p&gt;盧格在兩德統一後查看他的國安檔案，妻子科琳娜卻安排家庭聚會來紀念這一刻。檔案中出現一封不是寫給科琳娜的情書，她大發雷霆。1980年代初普倫茨勞貝格，年輕的盧格是東德秘密警察史塔西新兵，他藉著與目標科琳娜上床來掩飾身份，同時愛上住在對面的娜塔莉。指揮官命令他與科琳娜結婚，盧格不情願地服從…&lt;/p&gt;</t>
+          <t>&lt;p&gt;福來弟魯賓即將繼位成為狼人家族的領袖，他也相信自己有如父親福霸一般，會成為史上最威猛的狼人…。然而，在福來弟14歲生日第一次變身時，他居然變成一隻名副其實的……貴賓犬？！在明天日出之前，他需要證明自己夠格當狼人，否則他就會因資格不符永遠遭到家族放逐。鼓起勇氣踏上探險之路的福來弟，在夜晚大城市的街道失去了方向，一隻流浪狗大姊大貝貝陰錯陽差幫助了他，卻同時被捕狗隊抓住，他必須在今晚克服超萌的外表，逃出捕狗隊的牢籠，還有人類瘋哥一直來攪局，讓他證明自己是100%狼人之路更顯困難重重。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H493" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I493" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J493" t="inlineStr">
         <is>
-          <t>喜劇/德語/情感教育/愛情/政治/英文字幕</t>
+          <t>SDGs15保育陸域/兒童親子/學習單/環境教育/英語</t>
         </is>
       </c>
       <c r="K493" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L493" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2022-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>紅色拳擊鞋</t>
+          <t>惡之畫</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>Red Shoes</t>
+          <t>The Painting of Evil</t>
         </is>
       </c>
       <c r="C494" t="n">
-        <v>121</v>
+        <v>82</v>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
-          <t>雜賀俊朗</t>
+          <t>陳永錤</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>佐佐木希/市原隼人/朝比奈彩/松下由樹/森崎溫/觀月亞里莎</t>
+          <t>劉品言/東明相/黃河</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
-          <t>&lt;p&gt;真名美小時候參加父親的拳擊比賽，對他深紅色拳擊鞋留下深刻印象，她的父母後來不幸在事故中喪生。真名美獨自扶養女兒愛米，丈夫因病去世後，她決定追隨父親腳步，重返拳擊場。她的身心並未準備好，因為貧困女兒監護權落到岳母手上，憤怒又悲傷的她陷入低谷，教練卻承諾讓她成為拳擊冠軍，與女兒重逢。&lt;/p&gt;</t>
+          <t>&lt;p&gt;不得志的中年抽象畫家許寶清，因緣際會在監獄教受刑人畫畫。許寶清驚訝發現其中一名青年犯人周政廷，有著極高的繪畫天份。他說服了獄方，讓他辦一個受刑人畫展，沒想到開展時社會輿論嘩然，原來周政廷是曾犯下頗受爭議的隨機殺人案的死刑犯。許寶清無法理解為何人們無法客觀看待藝術作品，他決定前往案發地點探訪周政廷的過去，也嘗試尋找周政廷曾說過的他繪畫靈感的來源：那座小時候玩捉迷藏的祕密基地……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H494" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I494" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J494" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/SDGs8工作及經濟/健體領域/日語/生涯規劃/自我成長</t>
+          <t>SDGs16和平正義/人權法治/國語/生命教育/綜合領域/藝術領域</t>
         </is>
       </c>
       <c r="K494" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L494" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>在窗邊</t>
+          <t>台北之晨 X 持攝影機的男人 全新配樂版</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>by the window</t>
+          <t>A Morning in Taipei X The Man Who Has a Camera</t>
         </is>
       </c>
       <c r="C495" t="n">
-        <v>143</v>
+        <v>30</v>
       </c>
       <c r="D495" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
-          <t>今泉力哉</t>
-[...6 lines deleted...]
-      </c>
+          <t>劉吶鷗</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr"/>
       <c r="G495" t="inlineStr">
         <is>
-          <t>&lt;p&gt;市川茂巳是位自由作家，他老婆紗衣則從事編輯的工作。紗衣與她同時也是名暢銷小說家的同事有著不正常的男女關係。市川茂巳雖然知道老婆對自己不忠，卻不知如何啟口告訴老婆，自己已知情。某天，市川茂巳讀到一本女高中生久保留亞寫的小說，深受吸引。他在文學頒獎典禮上問那名女高中生，小說是否是根據真人真事改編？若是如此，他想跟小說中的主角碰面…&lt;/p&gt;</t>
+          <t>&lt;p&gt;《持攝影機的男人》 The Man Who Has a Camera&lt;/p&gt;&lt;p&gt;劉吶鷗｜1933年｜30分鐘｜黑白｜無字幕&lt;/p&gt;&lt;p&gt;1933年劉吶鷗以攝影機記錄在臺灣的家族生活、民間遊行，以及在廣東旅途與對東京的觀察印象，共分五段＜人間卷＞、＜遊行卷＞、＜風景卷＞、＜廣東卷＞、＜東京卷＞，在這實驗性質紀錄片中，帶有城市交響曲明快風格並忠實反映了時代風華。&lt;/p&gt;&lt;p&gt;-&lt;/p&gt;&lt;p&gt;《台北之晨》 A Morning in Taipei&lt;/p&gt;&lt;p&gt;白景瑞｜1964年｜20分鐘｜黑白｜無字幕&lt;/p&gt;&lt;p&gt;當時甫從義大利學成歸國的導演初試啼聲之作。黑夜中霓虹光漸漸被晨光點點吞下，吐出城市黎明，日光打開鏡頭視野，行跡穿過1960年代臺北的公園、教堂、市集、紡織廠、電信局等地，順著鐵馬送報生拋擲出的日報，進入白領小家庭的早晨時光。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H495" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I495" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J495" t="inlineStr">
         <is>
-          <t>情感教育/愛情/日語/自我成長/英文字幕</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K495" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/國片/影視聽中心/紀錄片</t>
         </is>
       </c>
       <c r="L495" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>孔雀莊園謀殺案</t>
+          <t>真愛有夠殺</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>The Peacock</t>
+          <t>Mr. Right</t>
         </is>
       </c>
       <c r="C496" t="n">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>小魯茲海尼根</t>
+          <t>帕可卡貝薩斯</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>大衛克勞斯/安奈特弗埃爾/拉文尼婭威爾森/斯文婭榮格/湯姆希林/瑟坎卡亞/約根沃格爾/維多利亞卡琳/菲利普傑克森</t>
+          <t>RZA/安娜坎卓克/山姆洛克威爾/提姆羅斯</t>
         </is>
       </c>
       <c r="G496" t="inlineStr">
         <is>
-          <t>&lt;p&gt;投資銀行家琳達巴赫曼和團隊抵達麥金托許勳爵和夫人的鄉村莊園參加團隊建立活動時，就知道這個週末會非常難熬。年度報表亂七八糟，各個同事和主管彼此猜忌，部門即將重組的謠言更是滿天飛。重點是，莊園一點也不舒適，連廚師老手海倫也掩蓋不了這一事實，而且活動負責人瑞貝卡的辦事方式也大有問題。直到勳爵最愛的孔雀和夫人最喜歡的鵝不見後，爭吵一觸即發不可收拾……&lt;/p&gt;</t>
+          <t>&lt;p&gt;戀愛大傻妹瑪莎（安娜坎卓克 飾）剛結束一段戀愛，她又開始瘋癲度日，一下醉倒衣櫥，一下變身派對嗨妹，搞得身邊人仰馬翻。就在此時，她遇上了真命天子法蘭西斯（山姆洛克威爾 飾），兩人一拍即合，簡直天生絕配。沒想到這位完美真命天子竟然是一個專殺雇主怪咖殺手，且惡名昭彰的他還遭到FBI和黑道雙面追捕。瑪莎剛萌芽的戀情面臨極大考驗，她將如何突破這個愛情難關呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H496" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I496" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J496" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/各類改編/商業金融/喜劇/德語/英文字幕/警匪犯罪</t>
+          <t>SDGs16和平正義/情感教育/愛情/社會議題/英語</t>
         </is>
       </c>
       <c r="K496" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L496" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>跨越時空咖啡館</t>
+          <t>台灣男子葉石濤</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>CAFE MIDNIGHT</t>
+          <t>Yeh Shih tao, a Taiwan Man</t>
         </is>
       </c>
       <c r="C497" t="n">
-        <v>103</v>
+        <v>122</v>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t>鄭允秀</t>
+          <t>許卉林</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>李伊庚/綵諝珍</t>
+          <t>葉石濤</t>
         </is>
       </c>
       <c r="G497" t="inlineStr">
         <is>
-          <t>&lt;p&gt;「跨越時空咖啡館」讓你一瞥過去、現在和未來。準新娘小允在大喜之日喜孜孜地等著新郎太英，殊不知太英不僅沒出現，還沒留下任何消息。氣憤又著急的小允急忙出去尋找太英，但找到深夜還不見人影。她偶然抵達了一間叫「跨越時空咖啡館」的店，營業時間是凌晨至黎明…小允終於在這間店找到了太英，不過太英看起來竟年輕了幾歲，且根本不認識小允！小允能夠找回原本的老公，逃離這場混亂嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;#白色恐怖 #臺灣主體性 #威權統治 #言論自由 #轉型正義 #兩公約&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;《台灣男子葉石濤》紀錄的是「用一生為臺灣文學立座標」的殿堂級作家，人稱葉老的葉石濤先生。這部影片不同於一般的紀錄片，除了常見的訪談、手稿、紀實影像外，還邀請了11位藝術創作者（包括舞台劇、舞蹈、落語、攝影及版畫等）重新演繹葉老的文學作品，巧妙地突顯葉老文學評論家與文學家雙重身分。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;葉老的文學路其實跌宕起伏，至少經歷了兩次重大挫折─戰後，以日文嫻熟創作的作家被迫改用陌生的「普通話」寫作，葉老選擇學習中文並繼續寫作；白色恐怖期間，葉老被冠以「知匪不報」的罪名遭判刑，伴隨政治犯標籤而來的污名化及各種屯蹇，是出獄後仍如影隨形的噩夢，即便如此，葉老仍孜孜矻矻，筆耕不輟。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;葉老曾說：「臺灣作家始終堅持與人民站在一起，覓取更佳的民主、自由的生活……」但紀錄片裡也提到葉老常說：「啊，我無愛閣入去矣！（我不要再被關了）」葉老是臺灣文學家，也是白色恐怖受害者，觀看此片我們應當對轉型正義有更深層的思考。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【劇情簡介】&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;葉石濤出生於日治晚期，他是少數在戰後轉換語言成功，在坎坷顛沛中持續寫作一生的重量級作家。他的寫作生命與台灣近現代史同起伏，曾因參與左派讀書會而入獄，成為白色恐怖受難者。因目睹同時代台籍作家抑鬱以終，而決定在文學史上首次將台灣從附從的客體提升為主體位階，給予台灣作家新的定位與視角。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H497" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I497" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J497" t="inlineStr">
         <is>
-          <t>情感教育/愛情/科幻奇幻/英文字幕/韓語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/各類改編/國語/政治/日語/歷史傳記/生涯規劃/真人真事改編/社會議題/臺語/藝術領域</t>
         </is>
       </c>
       <c r="K497" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/國片/紀錄片</t>
         </is>
       </c>
       <c r="L497" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>爛人</t>
+          <t>龍門客棧 數位修復版</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>The Worst Ones</t>
+          <t>Dragon Inn</t>
         </is>
       </c>
       <c r="C498" t="n">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="D498" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>莉澤阿科卡、羅曼古雷特</t>
+          <t>胡金銓</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>瑪洛里曼內克、蒂莫馬奧</t>
+          <t>上官靈鳳（許治美）/二牛（徐二牛）/余繼孔/劉楚/張允文/徐楓/文天/曹健（曹治藩）/李傑/田鵬/白鷹（王景春）/石雋（張石華）/苗天（苗延林）/萬重山/葛小寶（葛金城）/薛漢/阿仔/韓英傑/高明/高飛/魯直/齊偉</t>
         </is>
       </c>
       <c r="G498" t="inlineStr">
         <is>
-          <t>&lt;p&gt;巴黎電影劇組來到法國北部濱海小城籌備新戲，為了捕捉最真實的表演，導演在當地進行素人海選，四名郊區孩童在試鏡中脫穎而出：一個暗藏心事的放蕩女孩，一個誓言不再流淚的易怒男孩，一個重獲自由的肇事少年，還有一個討厭被凝視的敏感少女，這讓社區居民感到不滿，質疑導演選擇「最糟糕的人」有意醜化社區形象。當導演和工作人員試鏡、排練、拍攝並與他們千挑萬選的演員互動時，戲裡戲外的瘋狂荒誕、同儕之間的辱罵嘲諷，道德問題逐漸浮上檯面，竟讓衝突一觸即發！&lt;/p&gt;</t>
+          <t>&lt;p&gt;明朝中葉，東廠太監曹少欽迫害兵部尚書于謙之後，更欲斬草除根，試圖截殺發配龍門充軍的于家子女。因奸計未逞，曹公公派出東廠殺手前往龍門客棧埋伏。俠士蕭少鎡風聞東廠陰謀，親往龍門客棧營救忠良之後。適遇于謙舊部朱驥和其妹朱輝亦入住客棧，眾志士會同客棧掌櫃吳寧，共商抗敵之策。于家子女起解抵達客棧，曹公公悉其手下並非蕭少鎡等人對手，於是親率東廠人馬前來，雙方展開一場生死決鬥。最後曹公公死於亂劍，忠良之後化險為夷。&lt;/p&gt;&lt;p&gt;本片是胡金銓來台拍攝的第一部影片，也是其最賣座的電影。除了龍門客棧的搭建，成為台灣電影史上的經典場景，劇中人物如太監、俠士、俠女、忠良後代等角色類型，也被延用至今。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H498" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I498" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J498" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/學習單/情感教育/法語/社會議題/自我成長</t>
+          <t>動作冒險/國語/經典修復</t>
         </is>
       </c>
       <c r="K498" t="inlineStr">
         <is>
-          <t>劇情片/新生影展/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L498" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>溟溟</t>
+          <t>女孩要革命</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>Murmur of Memories</t>
+          <t>PAPICHA</t>
         </is>
       </c>
       <c r="C499" t="n">
-        <v>89</v>
+        <v>108</v>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t>陳子揚</t>
+          <t>瑪妮雅梅杜爾</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>徐謀俊/林輝瑝/王安琪/福地佑介/簡孝儀/與座重理久/莫子儀/葉穎/邱宇晨/鄧九雲/高英軒</t>
+          <t>席琳布蒂拉/琳娜庫德里/莎拉杜曼吉/阿米娜希達道達</t>
         </is>
       </c>
       <c r="G499" t="inlineStr">
         <is>
-          <t>&lt;p&gt;葉承修是一位致力於預測「超新星爆炸」研究的天文學家，因天生腿部殘疾，生活需求都靠妻子雅潔打理，這一陣子，他常常在睡夢中看見沒有殘缺的自己，認為自己是個在日治時代獨居在深山裡的原住民青年，在夢中也看見自己和部落公主莎瓦祖佳揚悲劇的愛情故事，他深信這是自己的前世記憶。一次，他幫學弟代課，在課堂上認識Pluto，一名手上有著和他夢中的部落公主莎瓦祖佳揚一模一樣刺青的女學生，當Pluto不為人知的秘密被揭開時，承修認定的愛情與前世的記憶也隨之崩解…他可以爭脫前世的束縛，面對今生的問題嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;90年代在阿爾及利亞，18歲的女大學生娜吉瑪熱衷於時尚設計，她不願因阿爾及利亞內戰而影響她的正常生活，白天是倡導自由平等的普通學生，晚上則和閨蜜們一起出遊玩樂。但隨著社會風氣變得愈來愈保守，她拒絕接受國家激進派訂定的新禁令，在經歷一段悲劇之後，決定為這國家的種種不平等奮鬥，破天荒舉辦阿爾及利亞史上第一場時裝展。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H499" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I499" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>無</t>
         </is>
       </c>
       <c r="J499" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/國語/多元文化/家庭教育/情感教育/愛情/特殊教育/生命教育/科幻奇幻/自我成長/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs4優質教育/SDGs5性別平權/人權法治/國防戰爭/性平教育/情感教育/生涯規劃/社會議題/自我成長/阿爾及利亞語</t>
         </is>
       </c>
       <c r="K499" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/性平影展/歐美片</t>
         </is>
       </c>
       <c r="L499" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>屍毒入侵32秒</t>
+          <t>車牌仔</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>VIRUS：32</t>
+          <t>Bus stop, Love stayed</t>
         </is>
       </c>
       <c r="C500" t="n">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>古斯塔沃賀南德茲</t>
+          <t>郝心瑩</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>丹尼爾亨德爾/寶拉席爾瓦/琵拉賈西亞</t>
+          <t>尹馨/曾少宗</t>
         </is>
       </c>
       <c r="G500" t="inlineStr">
         <is>
-          <t>&lt;p&gt;喪屍絕命倒數！被神秘病毒入侵的阿根廷，在病毒爆發後，蒙特維多街頭發生一場令人不寒而慄的大屠殺，失守成為暴力喪屍之城。染病的人成了喪屍，他們唯有在殺害未感染的人前，才能短暫平靜下來。愛莉絲在一間俱樂部擔任夜班的保全工作，某天夜晚帶著女兒值班時，意外捲入一場殺戮大戰，她們逃命時發現，喪屍每次攻擊後會有32秒的平靜時間，她們究竟能否憑藉這一絲希望死裡逃生呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;人生就像坐上一班公車，你永遠可以選擇下車的站牌 一場婚宴張燈結綵喜氣洋洋、大師傅吆喝著注意爐灶火侯，庭院人聲歡騰共同慶祝著。另一邊的新娘房中，一位白髮蒼蒼的阿嬤害羞的看著鏡中的自己，到現在她還不敢相信自己就是今天的主角，因為這場她期待的婚禮已經足足遲了45年之久。門扉悄悄的被開啟，迎面而來的是，同樣一頭斑斕、臉上歲月痕跡鑿鑿、但卻洋溢著幸福微笑的老新郎……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H500" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I500" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J500" t="inlineStr">
         <is>
-          <t>懸疑驚悚/科幻奇幻/西班牙語</t>
+          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs5性別平權/國語/婚姻關係/家庭教育/愛情/生涯規劃/臺語</t>
         </is>
       </c>
       <c r="K500" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片/性平影展</t>
         </is>
       </c>
       <c r="L500" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>隱匿的真相</t>
+          <t>總統的理髮師</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>GREENHOUSE</t>
+          <t>The President’s Barber</t>
         </is>
       </c>
       <c r="C501" t="n">
-        <v>100</v>
+        <v>116</v>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
-          <t>李率熙</t>
+          <t>林振生</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>元美媛/安逍遙/梁在成/申蓮淑/金瑞亨</t>
+          <t>宋康昊/文素利/李在應/柳承秀/盧亨旭</t>
         </is>
       </c>
       <c r="G501" t="inlineStr">
         <is>
-          <t>&lt;p&gt;文靜的生活並不如意，兒子被關在少年輔育院，由於她沒有家，所以住在一座溫室裡。她偶爾會跟某個男人出去，但她不確定自己是否真的愛他。文靜善良真誠，工作是當一對年邁夫婦的看護，勉強以此維生，直到她碰上一樁意外，從而捲入一場萬劫不復的悲劇之中。&lt;/p&gt;</t>
+          <t>&lt;p&gt;漢莫是位純樸的理髮師，在南韓總統府青瓦台旁開了一家理髮店，一次偶然的機會，漢莫碰巧抓到了一個北韓間諜，因此獲得總統接見，漢莫搖身一變為總統御用理髮師。在1960－1970年代南北韓對峙的緊張局勢下，漢莫陪伴著總統經歷許多國家變遷、政治動盪，他也因此窺見到當權者執政的黑暗面。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H501" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I501" t="inlineStr">
         <is>
           <t>韓語</t>
         </is>
       </c>
       <c r="J501" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/人權法治/懸疑驚悚/社會議題/英文字幕/警匪犯罪/韓語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/SDGs3健康與福祉/人權法治/國防戰爭/政治/歷史傳記/生涯規劃/韓語</t>
         </is>
       </c>
       <c r="K501" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L501" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>嘻哈反叛者</t>
+          <t>淘氣尼古拉：尋寶計畫</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Rebel</t>
+          <t>Little Nicholas’ Treasure</t>
         </is>
       </c>
       <c r="C502" t="n">
-        <v>133</v>
+        <v>103</v>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t>畢拉爾法拉</t>
+          <t>朱利安羅貝儂</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>塔拉阿布德/尤尼斯包柏/阿布貝克爾班賽希/阿米爾艾爾阿比/魯比娜阿扎巴爾</t>
+          <t>奧黛莉拉米/尚保羅盧弗/格里高利蓋杜博/皮耶阿第提</t>
         </is>
       </c>
       <c r="G502" t="inlineStr">
         <is>
-          <t>&lt;p&gt;卡馬爾決定改變自己的生活，於是離開比利時，前往敘利亞幫助戰爭的難民。然而到了當地後，他被迫加入一支民兵組織，且被困在拉卡。而他在家鄉的弟弟納希姆很快成了激進徵兵人員的目標，他們承諾會讓納希姆與哥哥團圓。此時，卡馬爾和納希姆的母親蕾拉必須拼命保護她僅存的兒子。&lt;/p&gt;</t>
+          <t>&lt;p&gt;尼古拉的小小世界中，有爸爸、媽媽、學校，和他最重要的一群死黨。這群死黨號稱無敵幫，但其實他們彼此無法分開，形影不離，他們都有不分開的共識。當尼古拉的爸爸因工作升遷，告訴尼古拉，他們將要移居南法時，尼古拉的小小世界開始瓦解。沒有了亞斯特的可頌麵包、阿南的眼鏡和頑皮蛋馬尚，又離他們的秘密基地那麼遠…在沒有朋友的情況下，尼古拉該怎麼過？在朋友的幫助下，尼古拉展開了一趟尋寶之旅，希望這秘密寶藏能救他脫離他最害怕的事——搬家。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H502" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I502" t="inlineStr">
         <is>
-          <t>阿拉伯語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J502" t="inlineStr">
         <is>
-          <t>國防戰爭/家庭教育/政治/法語/綜合領域/英文字幕/阿拉伯語/難民議題</t>
+          <t>SDGs4優質教育/兒童親子/友情/各類改編/喜劇/家庭教育/校園/法語/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K502" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L502" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>雜魚軍團</t>
+          <t>特務117</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>Brats, Be Ambitious！</t>
+          <t>OSS 117：From Africa With Love</t>
         </is>
       </c>
       <c r="C503" t="n">
-        <v>145</v>
+        <v>116</v>
       </c>
       <c r="D503" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t>足立紳</t>
+          <t>尼可拉斯貝多</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>坂元愛登/岩田奏/新津知世/松藤史恩/永瀨正敏/池川侑希彌/河井青葉/濱野謙太/田代輝/白石葵一/臼田麻美/蒼井旬</t>
+          <t>娜塔莎蘭丁格爾/尚杜賈丹/法圖恩迪亞耶/瓦拉底米爾佑丹諾夫/皮耶尼內</t>
         </is>
       </c>
       <c r="G503" t="inlineStr">
         <is>
-          <t>&lt;p&gt;瞬與父母相依為命。他母親因癌症只剩一邊乳房，父親則沉默寡言。瞬有幾個好朋友，隆造、戶梶和聰。隆造的父親是有犯罪前科的黑道，戶梶的母親沉迷宗教，聰則因父母離婚導致他的導演夢難以實現。某天，瞬目睹隆造和聰被霸凌，但因為害怕而不敢出口阻止。瞬的好友發現瞬視而不見後，他們的友情也變得緊張。瞬有辦法與惡霸對峙，擺脫自己的弱點，保護他的好友嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;法國決定派遣特務117前往非洲，援助當地總統班巴，因班巴的連任正受其妻子暗中領導的叛亂份子威脅。更加棘手的是，特務117還必須被迫與輕諾寡信的年輕特務1001組成團隊，究竟他們會順利聯手完成任務，還是大打出手惹出更大的風波呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H503" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I503" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J503" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/友情/家庭教育/日語/社會議題/自我成長/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/SDGs5性別平權/人權法治/動作冒險/喜劇/多元文化/性平教育/政治/法語/種族認同/英文字幕</t>
         </is>
       </c>
       <c r="K503" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L503" t="inlineStr">
         <is>
-          <t>2026-03-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>護蛋聯萌</t>
+          <t>金曲快送有限公司</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>Rabbit</t>
+          <t>Song Express</t>
         </is>
       </c>
       <c r="C504" t="n">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="D504" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
-          <t>烏特馮蒙肖波爾</t>
+          <t>法比斯馬魯卡</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>凱倫阿迪夫/卡盧姆馬洛尼/卡麥隆辛普森/喬納斯艾爾哈瓦德/布倫丹麥當勞/瑪麗莫瑞/露西卡羅蘭</t>
+          <t>傑里米洛佩/克羅維斯柯尼拉克/愛麗絲波爾/艾特/香朵紐沃斯</t>
         </is>
       </c>
       <c r="G504" t="inlineStr">
         <is>
-          <t>&lt;p&gt;麥斯獲選為第一隻進入兔大師學院的復活節兔，他和朋友得找到自己的獨門絕技以守護復活節。然而，一件意想不到的事情發生了，復活節兔最強大的法寶「金蛋」突然變黑，表示復活節將有不測！沒錯，猛兔幫的頭頭雷歐想要廢除復活節，還誘騙狐狸一家偷走所有復活節彩蛋。麥斯唯有跟狐狸費迪南合作才有辦法拯救復活節。不過兔子能否相信狐狸呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;法蘭克有一個瘋狂的絕佳點子，他決定成立一家歌曲外送公司「歌來速」，拯救失業的自己跟朋友。正如Uber外送食物，亞馬遜運送日常用品，他們公司送的是歌曲！可以送給親友、愛人或自己，地點不限。對法蘭克跟他的朋友來說，「歌來速」不僅是一份事業，更是他們一生的夢想。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H504" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I504" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J504" t="inlineStr">
         <is>
-          <t>兒童親子/動作冒險/國語/學習單/科幻奇幻/英文字幕/英語</t>
+          <t>SDGs8工作及經濟/友情/學習單/情感教育/法語/生涯規劃/自我成長/藝術領域/音樂歌舞</t>
         </is>
       </c>
       <c r="K504" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L504" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>水的危機：弗林特檔案</t>
+          <t>夏天協奏曲</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Flint</t>
+          <t>Summer Times</t>
         </is>
       </c>
       <c r="C505" t="n">
-        <v>120</v>
+        <v>96</v>
       </c>
       <c r="D505" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
-          <t>安東尼巴克斯特</t>
+          <t>黃朝亮</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>亞歷鮑德溫</t>
+          <t>康丁/張睿家/李嘉文/林美秀/林逸欣</t>
         </is>
       </c>
       <c r="G505" t="inlineStr">
         <is>
-          <t>&lt;p&gt;2014年四月二十五日起，弗林特市政府為了減少赤字，停止從五大湖抽水，改用弗林特河作為水源，水質問題造成許多市民中毒，成為美國史上最大的人為環境危機。這部歷時五年，令人瞠目結舌的紀錄片中，屢獲殊榮的記者兼電影製作人安東尼巴克斯特，深入調查政府官員謊言背後的真相，揭露人民不再信任政府官員，也呈現了人民為乾淨水源所做的長期抗爭與努力。&lt;/p&gt;</t>
+          <t>&lt;p&gt;夏天是夏日精靈回到金門的季節。 透過在酒廠上班的阿輝伯，阿寬偶然見到了來金門度假的小青，彼此產生了初戀的情愫。小青每天練琴的時候，阿寬就在屋外聆聽，那是他每天最幸福的時刻。阿寬生活清苦，自覺無法配得上小青，他刻意的逃避，最後終於讓小青勇敢去愛的純真給融化了。小青跟阿寬過完最美好的暑假，回去之前，小青承諾她會天天給阿寬E-mail，也承諾明年夏天，她一定會回到他身邊。隔年夏天，小青按照約定回來了！但是阿寬卻對小青開始有著不同的感覺......。一個夏天的真愛，是否勝過一輩子的等待？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H505" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I505" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J505" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs6淨水及衛生/環境教育/社會議題/英文字幕/英語</t>
+          <t>SDGs3健康與福祉/國語/情感教育/愛情/生命教育</t>
         </is>
       </c>
       <c r="K505" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L505" t="inlineStr">
         <is>
-          <t>2026-03-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>秋想和春一起吃飯</t>
+          <t>順其自然的日子</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>Let's Eat Together, Aki and Haru</t>
+          <t>Happy－Go－Lucky Days</t>
         </is>
       </c>
       <c r="C506" t="n">
-        <v>89</v>
+        <v>54</v>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
-          <t>川野浩司</t>
+          <t>佐藤卓哉</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>赤澤遼太郎/高橋健介</t>
+          <t>小松未可子/山下誠一郎/木戶衣吹/櫻井孝宏/石原夏織/花澤香菜/菲魯茲．藍</t>
         </is>
       </c>
       <c r="G506" t="inlineStr">
         <is>
-          <t>&lt;p&gt;小秋和阿春是高中同學，儘管就讀不同大學卻成為室友，他們性格截然不同，但都喜歡享受美食，小秋擅長烹飪，每道菜都讓阿春垂涎三尺，每次用餐都充滿美好回憶，阿春渴望前往英國深造，卻不敢與忙於找工作的小秋分享夢想，有著不同價值觀和生涯的兩人是否會分道揚鑣？這段得來不易的友情和室友關係會如何演變呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;前任戀人的結婚典禮、男子學校的老師與學生、思春期中的青梅竹馬，他們的心理與身體都發生了變化。無論你和誰在一起，每一份愛情和每一種生活方式都具有相同的價值，無論它以何種形式存在。而你笨拙地想著別人的日子，總有一天會成為美好的回憶。這是一部短篇故事合集，涉及多元性別議題，以及伴侶間的親密接觸等劇情描繪，透過溫柔地守望和溫情地描寫，呈現世界上多樣而獨特的愛。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H506" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I506" t="inlineStr">
         <is>
           <t>日語</t>
         </is>
       </c>
       <c r="J506" t="inlineStr">
         <is>
-          <t>友情/情感教育/愛情/日語/療癒溫馨/英文字幕</t>
+          <t>SDGs5性別平權/學習單/情感教育/愛情/日語/社會議題</t>
         </is>
       </c>
       <c r="K506" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L506" t="inlineStr">
         <is>
-          <t>2026-03-01 00:00:00</t>
+          <t>2021-11-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>絕代戀歌</t>
+          <t>老娘滑雪王</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>The Sound of a Flower</t>
+          <t>White Snow</t>
         </is>
       </c>
       <c r="C507" t="n">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="D507" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
-          <t>李宗弼</t>
+          <t>尼可萊侯麥利基</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>宋詩曦/柳承龍/裴秀智/金南佶</t>
+          <t>亞歷山大烏斯圖尤夫/娜齊達瑪奇娜/安娜烏克洛娃/歐嘉勒曼/費多爾多伯拉沃夫</t>
         </is>
       </c>
       <c r="G507" t="inlineStr">
         <is>
-          <t>&lt;p&gt;自幼失去雙親的陳彩仙夢想學習傳統曲藝「盤索里」，想拜院長申在孝為師，但女性被禁止學習盤索里，當申在孝得知興宣大院君將舉辦一場全國大賽後，決定接納彩仙，因為她是唯一能完美演唱《春香歌》的人，然而，一旦她的女性身分暴露，所有人都將面臨死刑，但申在孝依然決定將自己所知的一切傳授給彩仙。&lt;/p&gt;</t>
+          <t>&lt;p&gt;20世紀全球最佳滑雪運動員葉連娜威爾比的傳記電影。葉連娜威爾比來自俄羅斯北方的一座小鎮，因從小就有不服輸的個性與勇氣，她克服重重難關，最終成為頂級的越野滑雪選手。這部電影講述了1997年在挪威特隆赫姆舉辦的世界北歐式滑雪錦標賽上發生的真實事件。葉連娜威爾比打破滑雪史上的紀錄，成為第一位囊括五面金牌的得主。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H507" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I507" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>俄語</t>
         </is>
       </c>
       <c r="J507" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs4優質教育/SDGs5性別平權/性平教育/自我成長/韓語</t>
+          <t>SDGs10減少不平等/SDGs5性別平權/俄語/健體領域/各類改編/性平教育/歷史傳記/生涯規劃/真人真事改編/自我成長/運動熱血</t>
         </is>
       </c>
       <c r="K507" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/性平影展/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L507" t="inlineStr">
         <is>
-          <t>2026-03-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>心之谷</t>
+          <t>屍毒入侵32秒</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>Whisper</t>
+          <t>VIRUS：32</t>
         </is>
       </c>
       <c r="C508" t="n">
-        <v>115</v>
+        <v>86</v>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
-          <t>平川雄一郎</t>
+          <t>古斯塔沃賀南德茲</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>內田理央/小林隆/山田裕貴/松坂桃李/森口瑤子/清野菜名/田中圭</t>
+          <t>丹尼爾亨德爾/寶拉席爾瓦/琵拉賈西亞</t>
         </is>
       </c>
       <c r="G508" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1988年因圖書館借閱卡相識的月島雫與天澤聖司，在晨曦映照初醒的大地，許下十年的約定，聖司為了實現職業大提琴手的夢想遠赴義大利，兩人從此分隔兩地。時光匆匆，懷抱著作家夢想的雫已是一名兒童出版社編輯，每當遇到挫折時，她總會想起在異地的聖司來激勵自己。面對現實的層層考驗，眼看距離夢想越來越遠，對於未來也越加迷惘的雫，決定傾聽自己的聲音，動身前往某地。&lt;/p&gt;</t>
+          <t>&lt;p&gt;喪屍絕命倒數！被神秘病毒入侵的阿根廷，在病毒爆發後，蒙特維多街頭發生一場令人不寒而慄的大屠殺，失守成為暴力喪屍之城。染病的人成了喪屍，他們唯有在殺害未感染的人前，才能短暫平靜下來。愛莉絲在一間俱樂部擔任夜班的保全工作，某天夜晚帶著女兒值班時，意外捲入一場殺戮大戰，她們逃命時發現，喪屍每次攻擊後會有32秒的平靜時間，她們究竟能否憑藉這一絲希望死裡逃生呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H508" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I508" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J508" t="inlineStr">
         <is>
-          <t>各類改編/情感教育/愛情/日語/生涯規劃/療癒溫馨/自我成長</t>
+          <t>懸疑驚悚/科幻奇幻/西班牙語</t>
         </is>
       </c>
       <c r="K508" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/新生影展</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L508" t="inlineStr">
         <is>
           <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>海邊的貓咪偵探社</t>
+          <t>隱匿的真相</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>NEKOMIMI -Seaside Pet Detective-</t>
+          <t>GREENHOUSE</t>
         </is>
       </c>
       <c r="C509" t="n">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E509" t="inlineStr">
         <is>
-          <t>進藤丈廣</t>
+          <t>李率熙</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
-          <t>和田正人/牧島輝</t>
+          <t>元美媛/安逍遙/梁在成/申蓮淑/金瑞亨</t>
         </is>
       </c>
       <c r="G509" t="inlineStr">
         <is>
-          <t>&lt;p&gt;猫塚的貓咪走失了，他到寵物偵探事務所請求協助，猿渡調查後發現牠在某對夫婦家幸福地生活，猫塚無力支付調查費，只好在事務所打工償還，有一天，裕太因貓咪不見而到事務所求助，他的父母正在調停離婚，同樣父母離異的猫塚能體會男孩感受，於是猫塚和裕太一起去找他的貓咪權太，找到權太時，裕太家出現了奇蹟…&lt;/p&gt;</t>
+          <t>&lt;p&gt;文靜的生活並不如意，兒子被關在少年輔育院，由於她沒有家，所以住在一座溫室裡。她偶爾會跟某個男人出去，但她不確定自己是否真的愛他。文靜善良真誠，工作是當一對年邁夫婦的看護，勉強以此維生，直到她碰上一樁意外，從而捲入一場萬劫不復的悲劇之中。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H509" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I509" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J509" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/家庭教育/情感教育/日語/療癒溫馨/自我成長/英文字幕</t>
+          <t>SDGs3健康與福祉/人權法治/懸疑驚悚/社會議題/英文字幕/警匪犯罪/韓語</t>
         </is>
       </c>
       <c r="K509" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L509" t="inlineStr">
         <is>
-          <t>2026-03-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>破案天才伽利略：沉默的遊行</t>
+          <t>嘻哈反叛者</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>Silent Parade</t>
+          <t>Rebel</t>
         </is>
       </c>
       <c r="C510" t="n">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
-          <t>西谷弘</t>
+          <t>畢拉爾法拉</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
-          <t>北村一輝/柴崎幸/福山雅治</t>
+          <t>塔拉阿布德/尤尼斯包柏/阿布貝克爾班賽希/阿米爾艾爾阿比/魯比娜阿扎巴爾</t>
         </is>
       </c>
       <c r="G510" t="inlineStr">
         <is>
-          <t>&lt;p&gt;少女陳屍在燒毀破屋，蓮沼寬一是頭號嫌疑犯，他保持緘默逃過法律制裁。膠著案情讓刑警向天才物理學家湯川學求助。湯川與死者的妹妹去夏祭遊行。遊行當天嫌疑犯離奇身亡，具備殺人動機的眾人都有不在場證明！隨著嫌犯死去，少女遇害真相是否被掩埋？破案天才湯川學該如何破解隱藏在「沉默」中的真相？&lt;/p&gt;</t>
+          <t>&lt;p&gt;卡馬爾決定改變自己的生活，於是離開比利時，前往敘利亞幫助戰爭的難民。然而到了當地後，他被迫加入一支民兵組織，且被困在拉卡。而他在家鄉的弟弟納希姆很快成了激進徵兵人員的目標，他們承諾會讓納希姆與哥哥團圓。此時，卡馬爾和納希姆的母親蕾拉必須拼命保護她僅存的兒子。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H510" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I510" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>阿拉伯語</t>
         </is>
       </c>
       <c r="J510" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/各類改編/懸疑驚悚/日語/警匪犯罪</t>
+          <t>國防戰爭/家庭教育/政治/法語/綜合領域/英文字幕/阿拉伯語/難民議題</t>
         </is>
       </c>
       <c r="K510" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L510" t="inlineStr">
         <is>
           <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>冰淇淋般的愛戀</t>
+          <t>雜魚軍團</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>Ice Cream Fever</t>
+          <t>Brats, Be Ambitious！</t>
         </is>
       </c>
       <c r="C511" t="n">
-        <v>104</v>
+        <v>145</v>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
-          <t>千原徹也</t>
+          <t>足立紳</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
-          <t>Hattori/MEGUMI/MOTOLA世理奈（摩托拉世理奈）/南琴奈/吉岡里帆/吉澤嘉代子/安達祐實/松本真理香/詩羽</t>
+          <t>坂元愛登/岩田奏/新津知世/松藤史恩/永瀨正敏/池川侑希彌/河井青葉/濱野謙太/田代輝/白石葵一/臼田麻美/蒼井旬</t>
         </is>
       </c>
       <c r="G511" t="inlineStr">
         <is>
-          <t>&lt;p&gt;靜謐的街上有一家奇特的「澀谷百萬ICE CREAM」冰淇淋店，對來訪店裡的陌生少女產生情愫的冰淇淋店員、拿過芥川獎後自此銷聲匿跡的小說家、表面樂天卻藏著祕密的女職員，在那如發燒般的炙熱夏天，女孩們在那難解的世界一隅找到了屬於自己的幸福。&lt;/p&gt;</t>
+          <t>&lt;p&gt;瞬與父母相依為命。他母親因癌症只剩一邊乳房，父親則沉默寡言。瞬有幾個好朋友，隆造、戶梶和聰。隆造的父親是有犯罪前科的黑道，戶梶的母親沉迷宗教，聰則因父母離婚導致他的導演夢難以實現。某天，瞬目睹隆造和聰被霸凌，但因為害怕而不敢出口阻止。瞬的好友發現瞬視而不見後，他們的友情也變得緊張。瞬有辦法與惡霸對峙，擺脫自己的弱點，保護他的好友嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H511" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I511" t="inlineStr">
         <is>
           <t>日語</t>
         </is>
       </c>
       <c r="J511" t="inlineStr">
         <is>
-          <t>各類改編/性平教育/情感教育/愛情/日語/英文字幕</t>
+          <t>SDGs3健康與福祉/友情/家庭教育/日語/社會議題/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K511" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L511" t="inlineStr">
         <is>
           <t>2026-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>星際特務</t>
+          <t>護蛋聯萌</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>Captain Nova</t>
+          <t>Rabbit</t>
         </is>
       </c>
       <c r="C512" t="n">
-        <v>112</v>
+        <v>75</v>
       </c>
       <c r="D512" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E512" t="inlineStr">
         <is>
-          <t>莫里斯特勞夫博斯特</t>
+          <t>烏特馮蒙肖波爾</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
-          <t>安妮雅克法芙/桑德范德帕維特/漢娜馮倫特倫/潔卡范德費弗爾/馬魯安梅夫塔</t>
+          <t>凱倫阿迪夫/卡盧姆馬洛尼/卡麥隆辛普森/喬納斯艾爾哈瓦德/布倫丹麥當勞/瑪麗莫瑞/露西卡羅蘭</t>
         </is>
       </c>
       <c r="G512" t="inlineStr">
         <is>
-          <t>&lt;p&gt;2050年，地球已變成乾燥荒涼、不宜人居的地方。戰鬥機飛行員諾娃被迫回到過去，以防止一場毀滅性的環境災難，卻未料到時空旅行的副作用使她變成一個12歲的小女孩。諾娃於地球時間2025年時墜機，然而在這個時間點，除了奈斯這個常被忽視的邊緣青少年，似乎沒有人把她和她的使命當一回事，奈斯試圖讓這個神秘的女孩和她的小飛行機器人脫離特勤局的調查…諾娃和奈斯能否成功拯救未來的世界？&lt;/p&gt;</t>
+          <t>&lt;p&gt;麥斯獲選為第一隻進入兔大師學院的復活節兔，他和朋友得找到自己的獨門絕技以守護復活節。然而，一件意想不到的事情發生了，復活節兔最強大的法寶「金蛋」突然變黑，表示復活節將有不測！沒錯，猛兔幫的頭頭雷歐想要廢除復活節，還誘騙狐狸一家偷走所有復活節彩蛋。麥斯唯有跟狐狸費迪南合作才有辦法拯救復活節。不過兔子能否相信狐狸呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H512" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I512" t="inlineStr">
         <is>
-          <t>荷蘭語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J512" t="inlineStr">
         <is>
-          <t>SDGs13氣候行動/兒童親子/環境教育/科幻奇幻/荷蘭語</t>
+          <t>兒童親子/動作冒險/國語/學習單/科幻奇幻/英文字幕/英語</t>
         </is>
       </c>
       <c r="K512" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L512" t="inlineStr">
         <is>
-          <t>2026-03-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>築愛巴黎</t>
+          <t>水的危機：弗林特檔案</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>Notre Dame</t>
+          <t>Flint</t>
         </is>
       </c>
       <c r="C513" t="n">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
-          <t>華蕾莉董澤利</t>
+          <t>安東尼巴克斯特</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
-          <t>卜力藍內/湯瑪斯希梅卡/皮耶德隆尚（皮耶迪拉登川普）/華蕾莉董澤利</t>
+          <t>亞歷鮑德溫</t>
         </is>
       </c>
       <c r="G513" t="inlineStr">
         <is>
-          <t>&lt;p&gt;獨自扶養兩個孩子的單親媽媽茉德，她不僅苦命單身，同時還是一名事業失敗的建築師，總是幻想著能有奇蹟發生，來改變這一蹶不振的現況。不料在命運之神的眷顧下，茉德竟意外獲得翻新巴黎聖母院廣場的機會，為了完成這項夢幻工作，她必須同時面對兩位舊情難捨的前任：帥氣迷人的巴庫斯以及孩子的爸馬席亞。一場看似荒唐又滑稽的情感風暴，即將襲捲神聖的巴黎聖母院……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;2014年四月二十五日起，弗林特市政府為了減少赤字，停止從五大湖抽水，改用弗林特河作為水源，水質問題造成許多市民中毒，成為美國史上最大的人為環境危機。這部歷時五年，令人瞠目結舌的紀錄片中，屢獲殊榮的記者兼電影製作人安東尼巴克斯特，深入調查政府官員謊言背後的真相，揭露人民不再信任政府官員，也呈現了人民為乾淨水源所做的長期抗爭與努力。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H513" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I513" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J513" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/SDGs8工作及經濟/喜劇/性平教育/情感教育/愛情/法語/英文字幕</t>
+          <t>SDGs16和平正義/SDGs6淨水及衛生/環境教育/社會議題/英文字幕/英語</t>
         </is>
       </c>
       <c r="K513" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L513" t="inlineStr">
         <is>
           <t>2026-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>依然記得我愛你</t>
+          <t>秋想和春一起吃飯</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>CASSIOPEIA</t>
+          <t>Let's Eat Together, Aki and Haru</t>
         </is>
       </c>
       <c r="C514" t="n">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E514" t="inlineStr">
         <is>
-          <t>申淵植</t>
+          <t>川野浩司</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>安聖基/徐玄振/朱禮臨</t>
+          <t>赤澤遼太郎/高橋健介</t>
         </is>
       </c>
       <c r="G514" t="inlineStr">
         <is>
-          <t>&lt;p&gt;秀真（徐玄振飾）是一位事業有成的律師，離婚後她竭盡所能去做好單親媽媽，以及孝順女兒的角色，努力追求完美的生活。為了讓女兒有更好的教育，她也準備把女兒送到美國留學。秀真的爸爸仁宇（安聖基飾）為了協助繁忙的秀真，搬來跟秀真同住，一起照顧孫女吉娜。三代同堂日子一切都看似很美好，直到某天，秀真出了一場車禍，原以為只是閃神，去看醫生後才得知出車禍的原因。秀真的世界開始崩裂，唯有她爸爸在身旁陪她面對這一切…&lt;/p&gt;</t>
+          <t>&lt;p&gt;小秋和阿春是高中同學，儘管就讀不同大學卻成為室友，他們性格截然不同，但都喜歡享受美食，小秋擅長烹飪，每道菜都讓阿春垂涎三尺，每次用餐都充滿美好回憶，阿春渴望前往英國深造，卻不敢與忙於找工作的小秋分享夢想，有著不同價值觀和生涯的兩人是否會分道揚鑣？這段得來不易的友情和室友關係會如何演變呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H514" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I514" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J514" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/情感教育/英文字幕/醫療議題/韓語</t>
+          <t>友情/情感教育/愛情/日語/療癒溫馨/英文字幕</t>
         </is>
       </c>
       <c r="K514" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L514" t="inlineStr">
         <is>
           <t>2026-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>心裏美</t>
+          <t>絕代戀歌</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>Pretty Heart</t>
+          <t>The Sound of a Flower</t>
         </is>
       </c>
       <c r="C515" t="n">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E515" t="inlineStr">
         <is>
-          <t>吳家偉</t>
+          <t>李宗弼</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>余香凝/吳岱融/王浩信</t>
+          <t>宋詩曦/柳承龍/裴秀智/金南佶</t>
         </is>
       </c>
       <c r="G515" t="inlineStr">
         <is>
-          <t>&lt;p&gt;高中英文教師李淑敏（余香凝 飾）努力教學，學生卻對她的課程始終興趣缺缺，反而熱衷到補習班上課，並視補教天王KK何（王浩信 飾）為偶像。淑敏決定潛入補習班一探究竟，但在課程中被KK發現，兩人大吵一架後，竟激起KK對她的好奇心及好感，道歉之外更展開追求。&lt;/p&gt;&lt;p&gt;對補習班充滿偏見的李淑敏，發現KK任教的補習班校長就是自己的爸爸李龍基（吳岱融 飾），她小時候認為父親嚴厲的言語，是間接害死母親的凶手，父女親情淡薄。&lt;/p&gt;&lt;p&gt;然而KK的出現，改變她對補習的看法，也開始用新的方式教學，但就在一個大雨天中，一場意外驟然而至，讓他們都措手不及…&lt;/p&gt;</t>
+          <t>&lt;p&gt;自幼失去雙親的陳彩仙夢想學習傳統曲藝「盤索里」，想拜院長申在孝為師，但女性被禁止學習盤索里，當申在孝得知興宣大院君將舉辦一場全國大賽後，決定接納彩仙，因為她是唯一能完美演唱《春香歌》的人，然而，一旦她的女性身分暴露，所有人都將面臨死刑，但申在孝依然決定將自己所知的一切傳授給彩仙。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H515" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I515" t="inlineStr">
         <is>
-          <t>粵語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J515" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs4優質教育/家庭教育/情感教育/愛情/粵語/英文字幕</t>
+          <t>SDGs11永續城鄉/SDGs4優質教育/SDGs5性別平權/性平教育/自我成長/韓語</t>
         </is>
       </c>
       <c r="K515" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L515" t="inlineStr">
         <is>
           <t>2026-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>嚕嚕米冬日樂園</t>
+          <t>心之谷</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>Moomins and the Winter Wonderland</t>
+          <t>Whisper</t>
         </is>
       </c>
       <c r="C516" t="n">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="D516" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
-          <t>艾拉卡爾佩蘭/雅庫朗斯基</t>
+          <t>平川雄一郎</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
-          <t>于正昇/史戴倫史柯斯嘉/比爾史柯斯嘉/胡鎮璽/艾莉西亞維坎德/錢欣郁/陳宗岳/馮嘉德</t>
+          <t>內田理央/小林隆/山田裕貴/松坂桃李/森口瑤子/清野菜名/田中圭</t>
         </is>
       </c>
       <c r="G516" t="inlineStr">
         <is>
-          <t>&lt;p&gt;今年的冬天對於嚕嚕米來說很特別，因為他決定不再像往年一樣冬眠，而是決定要好好探索這陌生的雪白世界，這才發現原來冬日跟他想像的很不一樣！許多未曾見過的奇妙生物在雪中漫步，以及似乎有一股未知的力量正籠罩著嚕嚕米谷，一名神秘的訪客即將現身……。充滿好奇心的嚕嚕米努力追查之下，才慢慢認識這名神秘訪客原來就是「聖誕節」！&lt;/p&gt;</t>
+          <t>&lt;p&gt;1988年因圖書館借閱卡相識的月島雫與天澤聖司，在晨曦映照初醒的大地，許下十年的約定，聖司為了實現職業大提琴手的夢想遠赴義大利，兩人從此分隔兩地。時光匆匆，懷抱著作家夢想的雫已是一名兒童出版社編輯，每當遇到挫折時，她總會想起在異地的聖司來激勵自己。面對現實的層層考驗，眼看距離夢想越來越遠，對於未來也越加迷惘的雫，決定傾聽自己的聲音，動身前往某地。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H516" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I516" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J516" t="inlineStr">
         <is>
-          <t>兒童親子/國語/情感教育/療癒溫馨/自我成長/英語</t>
+          <t>各類改編/情感教育/愛情/日語/生涯規劃/療癒溫馨/自我成長</t>
         </is>
       </c>
       <c r="K516" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片/新生影展</t>
         </is>
       </c>
       <c r="L516" t="inlineStr">
         <is>
-          <t>2026-03-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>尋父冒險記</t>
+          <t>海邊的貓咪偵探社</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>Luxembourg, Luxembourg</t>
+          <t>NEKOMIMI -Seaside Pet Detective-</t>
         </is>
       </c>
       <c r="C517" t="n">
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E517" t="inlineStr">
         <is>
-          <t>安東尼奧盧基奇</t>
+          <t>進藤丈廣</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
-          <t>拉米爾納西羅夫/阿米爾納西羅夫</t>
+          <t>和田正人/牧島輝</t>
         </is>
       </c>
       <c r="G517" t="inlineStr">
         <is>
-          <t>&lt;p&gt;雙胞胎兄弟科拉與瓦沙從小被父親拋棄，二十年後，科拉成了公車司機，卻暗中販毒；瓦沙則當上警察，過平凡家庭生活，缺席的父親在科拉心中是英雄，對瓦沙而言卻是混蛋，一天他們接到父親在盧森堡將病逝的消息，疏離的兄弟倆決定一起上路出發，從烏克蘭開車到盧森堡，踏上去見爸爸最後一面的冒險旅程。&lt;/p&gt;</t>
+          <t>&lt;p&gt;猫塚的貓咪走失了，他到寵物偵探事務所請求協助，猿渡調查後發現牠在某對夫婦家幸福地生活，猫塚無力支付調查費，只好在事務所打工償還，有一天，裕太因貓咪不見而到事務所求助，他的父母正在調停離婚，同樣父母離異的猫塚能體會男孩感受，於是猫塚和裕太一起去找他的貓咪權太，找到權太時，裕太家出現了奇蹟…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H517" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I517" t="inlineStr">
         <is>
-          <t>烏克蘭語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J517" t="inlineStr">
         <is>
-          <t>喜劇/家庭教育/情感教育/烏克蘭語/生命教育/療癒溫馨</t>
+          <t>SDGs3健康與福祉/學習單/家庭教育/情感教育/日語/療癒溫馨/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K517" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L517" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2026-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>杜巴利伯爵夫人</t>
+          <t>星際特務</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>Jeanne du Barry</t>
+          <t>Captain Nova</t>
         </is>
       </c>
       <c r="C518" t="n">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
-          <t>麥雯</t>
+          <t>莫里斯特勞夫博斯特</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
-          <t>強尼戴普/麥雯</t>
+          <t>安妮雅克法芙/桑德范德帕維特/漢娜馮倫特倫/潔卡范德費弗爾/馬魯安梅夫塔</t>
         </is>
       </c>
       <c r="G518" t="inlineStr">
         <is>
-          <t>&lt;p&gt;珍妮出身平凡，儘管是個默默無聞的平民百姓，仍對生活充滿野心與抱負，在歷經了修道院枯燥的少女生活後，珍妮與母親來到紙醉金迷的巴黎，試圖憑藉著自己的聰慧與姿色，在壁壘分明的社會階級中向上攀登，珍妮倚靠著魅力流連在許多有錢男人之間，最終成為了杜巴利伯爵的情人，然而在某次與國王路易十五精心策畫的會面中，竟意外讓國王路易十五對珍妮一見鍾情，這場邂逅之後，珍妮成為了國王的情婦，而珍妮便帶著一身的爭議進入了凡爾賽宮，在這保守封建的貴族社會中引起軒然大波。&lt;/p&gt;</t>
+          <t>&lt;p&gt;2050年，地球已變成乾燥荒涼、不宜人居的地方。戰鬥機飛行員諾娃被迫回到過去，以防止一場毀滅性的環境災難，卻未料到時空旅行的副作用使她變成一個12歲的小女孩。諾娃於地球時間2025年時墜機，然而在這個時間點，除了奈斯這個常被忽視的邊緣青少年，似乎沒有人把她和她的使命當一回事，奈斯試圖讓這個神秘的女孩和她的小飛行機器人脫離特勤局的調查…諾娃和奈斯能否成功拯救未來的世界？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H518" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I518" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>荷蘭語</t>
         </is>
       </c>
       <c r="J518" t="inlineStr">
         <is>
-          <t>愛情/歷史傳記/法語/真人真事改編</t>
+          <t>SDGs13氣候行動/兒童親子/環境教育/科幻奇幻/荷蘭語</t>
         </is>
       </c>
       <c r="K518" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L518" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2026-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>地獄萬歲</t>
+          <t>破案天才伽利略：沉默的遊行</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Hail to Hell</t>
+          <t>Silent Parade</t>
         </is>
       </c>
       <c r="C519" t="n">
-        <v>108</v>
+        <v>129</v>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E519" t="inlineStr">
         <is>
-          <t>林吾政</t>
+          <t>西谷弘</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>吳右利/方效潾/朴成焄/鄭濔珠</t>
+          <t>北村一輝/柴崎幸/福山雅治</t>
         </is>
       </c>
       <c r="G519" t="inlineStr">
         <is>
-          <t>&lt;p&gt;等等，這和我們預想的不一樣，要改變計劃嗎？&lt;/p&gt;&lt;p&gt;學校的邊緣人娜美和善宇，沒有參加校外教學，而是計劃自殺，不過，她們發現那個讓她們生不如死的女孩彩琳正在首爾過著幸福生活，於是她們決定在自我了斷前進行復仇，當她們找到彩琳時，卻發現她一改過去變得心地善良，這動搖了她們的計劃，她們發現彩琳所在的宗教組織有點詭異，於是開始考慮是否該將彩琳從那個奇怪的地方救出來。&lt;/p&gt;</t>
+          <t>&lt;p&gt;少女陳屍在燒毀破屋，蓮沼寬一是頭號嫌疑犯，他保持緘默逃過法律制裁。膠著案情讓刑警向天才物理學家湯川學求助。湯川與死者的妹妹去夏祭遊行。遊行當天嫌疑犯離奇身亡，具備殺人動機的眾人都有不在場證明！隨著嫌犯死去，少女遇害真相是否被掩埋？破案天才湯川學該如何破解隱藏在「沉默」中的真相？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H519" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I519" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J519" t="inlineStr">
         <is>
-          <t>情感教育/生命教育/社會議題/英文字幕/韓語</t>
+          <t>SDGs16和平正義/各類改編/懸疑驚悚/日語/警匪犯罪</t>
         </is>
       </c>
       <c r="K519" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L519" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>4拍4家族</t>
+          <t>冰淇淋般的愛戀</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>Band Four</t>
+          <t>Ice Cream Fever</t>
         </is>
       </c>
       <c r="C520" t="n">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D520" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E520" t="inlineStr">
         <is>
-          <t>賴恩慈</t>
+          <t>千原徹也</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>Anna hisbbuR/張進翹/朱柏熹/朱栢謙/泰迪羅賓/蔡紫睛/謝安琪/陳奐仁/陳諾霆</t>
+          <t>Hattori/MEGUMI/MOTOLA世理奈（摩托拉世理奈）/南琴奈/吉岡里帆/吉澤嘉代子/安達祐實/松本真理香/詩羽</t>
         </is>
       </c>
       <c r="G520" t="inlineStr">
         <is>
-          <t>&lt;p&gt;主唱Cat（謝安琪 飾）帶領樂團Band Four成功獲得參加The Great Escape Music Festival表演資格，但Cat要獨力照顧九歲天才鼓手Riley（陳諾霆 飾），面對隊友離隊壓力，加上離家多年的吉他手父親King（泰廸羅賓 飾）帶著同父異母的貝斯手樂弦（Anna HisbbuR 飾）回家，令Cat無所適從，只有音樂，才可以讓Cat找回重心！一家四口住在同一屋簷下，音樂成為他們的共通語言。當一切傷痛看似可以透過音樂獲得治療時，Cat卻早發性腦退化症發病，可能連音樂也會漸漸忘記…&lt;/p&gt;</t>
+          <t>&lt;p&gt;靜謐的街上有一家奇特的「澀谷百萬ICE CREAM」冰淇淋店，對來訪店裡的陌生少女產生情愫的冰淇淋店員、拿過芥川獎後自此銷聲匿跡的小說家、表面樂天卻藏著祕密的女職員，在那如發燒般的炙熱夏天，女孩們在那難解的世界一隅找到了屬於自己的幸福。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H520" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I520" t="inlineStr">
         <is>
-          <t>粵語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J520" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs8工作及經濟/學習單/家庭教育/情感教育/生涯規劃/粵語/英文字幕/醫療議題</t>
+          <t>各類改編/性平教育/情感教育/愛情/日語/英文字幕</t>
         </is>
       </c>
       <c r="K520" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L520" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2026-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>小松鼠大偵探</t>
+          <t>築愛巴黎</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>Detective Chirp and the Golden Beehive</t>
+          <t>Notre Dame</t>
         </is>
       </c>
       <c r="C521" t="n">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="D521" t="inlineStr">
         <is>
+          <t>輔12級</t>
+        </is>
+      </c>
+      <c r="E521" t="inlineStr">
+        <is>
+          <t>華蕾莉董澤利</t>
+        </is>
+      </c>
+      <c r="F521" t="inlineStr">
+        <is>
+          <t>卜力藍內/湯瑪斯希梅卡/皮耶德隆尚（皮耶迪拉登川普）/華蕾莉董澤利</t>
+        </is>
+      </c>
+      <c r="G521" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;獨自扶養兩個孩子的單親媽媽茉德，她不僅苦命單身，同時還是一名事業失敗的建築師，總是幻想著能有奇蹟發生，來改變這一蹶不振的現況。不料在命運之神的眷顧下，茉德竟意外獲得翻新巴黎聖母院廣場的機會，為了完成這項夢幻工作，她必須同時面對兩位舊情難捨的前任：帥氣迷人的巴庫斯以及孩子的爸馬席亞。一場看似荒唐又滑稽的情感風暴，即將襲捲神聖的巴黎聖母院……。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H521" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I521" t="inlineStr">
+        <is>
+          <t>法語</t>
+        </is>
+      </c>
+      <c r="J521" t="inlineStr">
+        <is>
+          <t>SDGs5性別平權/SDGs8工作及經濟/喜劇/性平教育/情感教育/愛情/法語/英文字幕</t>
+        </is>
+      </c>
+      <c r="K521" t="inlineStr">
+        <is>
+          <t>劇情片/歐美片</t>
+        </is>
+      </c>
+      <c r="L521" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" t="inlineStr">
+        <is>
+          <t>依然記得我愛你</t>
+        </is>
+      </c>
+      <c r="B522" t="inlineStr">
+        <is>
+          <t>CASSIOPEIA</t>
+        </is>
+      </c>
+      <c r="C522" t="n">
+        <v>102</v>
+      </c>
+      <c r="D522" t="inlineStr">
+        <is>
+          <t>輔12級</t>
+        </is>
+      </c>
+      <c r="E522" t="inlineStr">
+        <is>
+          <t>申淵植</t>
+        </is>
+      </c>
+      <c r="F522" t="inlineStr">
+        <is>
+          <t>安聖基/徐玄振/朱禮臨</t>
+        </is>
+      </c>
+      <c r="G522" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;秀真（徐玄振飾）是一位事業有成的律師，離婚後她竭盡所能去做好單親媽媽，以及孝順女兒的角色，努力追求完美的生活。為了讓女兒有更好的教育，她也準備把女兒送到美國留學。秀真的爸爸仁宇（安聖基飾）為了協助繁忙的秀真，搬來跟秀真同住，一起照顧孫女吉娜。三代同堂日子一切都看似很美好，直到某天，秀真出了一場車禍，原以為只是閃神，去看醫生後才得知出車禍的原因。秀真的世界開始崩裂，唯有她爸爸在身旁陪她面對這一切…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H522" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I522" t="inlineStr">
+        <is>
+          <t>韓語</t>
+        </is>
+      </c>
+      <c r="J522" t="inlineStr">
+        <is>
+          <t>SDGs3健康與福祉/情感教育/英文字幕/醫療議題/韓語</t>
+        </is>
+      </c>
+      <c r="K522" t="inlineStr">
+        <is>
+          <t>亞洲片/劇情片</t>
+        </is>
+      </c>
+      <c r="L522" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" t="inlineStr">
+        <is>
+          <t>波紋</t>
+        </is>
+      </c>
+      <c r="B523" t="inlineStr">
+        <is>
+          <t>Ripples</t>
+        </is>
+      </c>
+      <c r="C523" t="n">
+        <v>120</v>
+      </c>
+      <c r="D523" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E523" t="inlineStr">
+        <is>
+          <t>荻上直子</t>
+        </is>
+      </c>
+      <c r="F523" t="inlineStr">
+        <is>
+          <t>光石研/木村綠子/木野花/柄本明/磯村勇斗/筒井真理子</t>
+        </is>
+      </c>
+      <c r="G523" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;早起、購物、煮飯、餵食，依子一成不變的平凡日常圍繞著丈夫、兒子和公公打轉，直到某日丈夫因恐懼核電輻射一去不復返，公公離世、兒子離家，有了喘息時間的她，全身心投入新興宗教，巧手打理庭院的造景漣漪，只求心靈平靜，然而丈夫與兒子的相繼回歸，卻又將她推向暗黑邊緣。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H523" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I523" t="inlineStr">
+        <is>
+          <t>日語</t>
+        </is>
+      </c>
+      <c r="J523" t="inlineStr">
+        <is>
+          <t>SDGs3健康與福祉/SDGs5性別平權/各類改編/婚姻關係/家庭教育/性平教育/日語/社會議題/英文字幕</t>
+        </is>
+      </c>
+      <c r="K523" t="inlineStr">
+        <is>
+          <t>亞洲片/劇情片</t>
+        </is>
+      </c>
+      <c r="L523" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" t="inlineStr">
+        <is>
+          <t>李茂扮太子</t>
+        </is>
+      </c>
+      <c r="B524" t="inlineStr">
+        <is>
+          <t>Another Me</t>
+        </is>
+      </c>
+      <c r="C524" t="n">
+        <v>99</v>
+      </c>
+      <c r="D524" t="inlineStr">
+        <is>
           <t>保護級</t>
         </is>
       </c>
-      <c r="E521" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H521" t="inlineStr">
+      <c r="E524" t="inlineStr">
+        <is>
+          <t>高可</t>
+        </is>
+      </c>
+      <c r="F524" t="inlineStr">
+        <is>
+          <t>于洋/克拉拉/劉冠麟/宋小寶/常遠/張一鳴/張子棟/李海銀/杜曉宇/王成思/艾倫/陳冰/馬麗/馮秦川/魏翔/黃才倫</t>
+        </is>
+      </c>
+      <c r="G524" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;富家女楊家珍（馬麗飾）與小捕快李茂（常遠飾）成婚，雖夫妻恩愛，但始終得不到家珍父母的認可。李茂意外發現自己竟然與當朝太子（常遠飾）相貌相同，一個想進宮獲得晉升，一個想出宮獲得自由，二人交換身份，卻不知正一步步捲入尚書大人的陰謀中。兩個長相相同的人，兩種截然不同的人生，他們在一番密謀之後，竟決定互換人生，開啟全新生活，各種啼笑皆非的狀況也輪番上演。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H524" t="inlineStr">
+        <is>
+          <t>繁體中文</t>
+        </is>
+      </c>
+      <c r="I524" t="inlineStr">
+        <is>
+          <t>中文</t>
+        </is>
+      </c>
+      <c r="J524" t="inlineStr">
+        <is>
+          <t>SDGs16和平正義/喜劇/國語/家庭教育/情感教育/療癒溫馨/自我成長</t>
+        </is>
+      </c>
+      <c r="K524" t="inlineStr">
+        <is>
+          <t>亞洲片/劇情片</t>
+        </is>
+      </c>
+      <c r="L524" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" t="inlineStr">
+        <is>
+          <t>親情風暴</t>
+        </is>
+      </c>
+      <c r="B525" t="inlineStr">
+        <is>
+          <t>Brother and Sister</t>
+        </is>
+      </c>
+      <c r="C525" t="n">
+        <v>110</v>
+      </c>
+      <c r="D525" t="inlineStr">
+        <is>
+          <t>輔12級</t>
+        </is>
+      </c>
+      <c r="E525" t="inlineStr">
+        <is>
+          <t>阿諾戴普勒尚</t>
+        </is>
+      </c>
+      <c r="F525" t="inlineStr">
+        <is>
+          <t>格什菲法拉哈尼/梅維爾波柏/派屈克坦西/班傑明思科索/瑪莉詠柯蒂亞</t>
+        </is>
+      </c>
+      <c r="G525" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;愛莉絲（瑪莉詠柯蒂亞 飾）是知名的舞台劇演員，路易（梅維爾波柏 飾）則同時是教師也是詩人，他與妻子一同住在杳無人煙的偏遠郊外。這對年近五十的姊弟曾經關係十分親暱，然而兩人卻因為不明原因逐漸交惡，最終演變成互不見面、互不交談的冰冷關係。直到某天，他們的父母發生意外而住院，二十多年來都在逃避對方的他們為此不得不碰面，儘管仍舊無法原諒彼此，但這也成為了迫使他們重新面對彼此關係的契機。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H525" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
-      <c r="I521" t="inlineStr">
-[...16 lines deleted...]
-          <t>2026-04-01 00:00:00</t>
+      <c r="I525" t="inlineStr">
+        <is>
+          <t>法語</t>
+        </is>
+      </c>
+      <c r="J525" t="inlineStr">
+        <is>
+          <t>SDGs3健康與福祉/家庭教育/情感教育/法語/生命教育/英文字幕</t>
+        </is>
+      </c>
+      <c r="K525" t="inlineStr">
+        <is>
+          <t>劇情片/歐美片</t>
+        </is>
+      </c>
+      <c r="L525" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" t="inlineStr">
+        <is>
+          <t>相撲小戰士</t>
+        </is>
+      </c>
+      <c r="B526" t="inlineStr">
+        <is>
+          <t>Sumo Kid</t>
+        </is>
+      </c>
+      <c r="C526" t="n">
+        <v>88</v>
+      </c>
+      <c r="D526" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E526" t="inlineStr">
+        <is>
+          <t>伊利亞艾莫洛夫</t>
+        </is>
+      </c>
+      <c r="F526" t="inlineStr">
+        <is>
+          <t>伊利亞西加洛夫/卡米爾拉林/安娜斯魯/尼古拉施萊伯/瑪莎洛巴諾娃/阿特尤姆拜斯卓夫</t>
+        </is>
+      </c>
+      <c r="G526" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;受到爸爸的影響，維塔有個不常見的興趣：相撲。當爸爸離開他和媽媽時，維塔僅存的，只有他對相撲的熱愛。維塔一直夢想著參加東京舉辦的世界相撲錦標賽，希望爸爸在看到比賽後，可以回來與他團圓。於是，維塔克服種種挑戰，頑強地朝他的目標努力…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H526" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I526" t="inlineStr">
+        <is>
+          <t>俄語</t>
+        </is>
+      </c>
+      <c r="J526" t="inlineStr">
+        <is>
+          <t>SDGs3健康與福祉/俄語/兒童親子/家庭教育/自我成長/英文字幕/運動熱血</t>
+        </is>
+      </c>
+      <c r="K526" t="inlineStr">
+        <is>
+          <t>劇情片/歐美片</t>
+        </is>
+      </c>
+      <c r="L526" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" t="inlineStr">
+        <is>
+          <t>她和她們的電影課</t>
+        </is>
+      </c>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t>Cinema Sabaya</t>
+        </is>
+      </c>
+      <c r="C527" t="n">
+        <v>95</v>
+      </c>
+      <c r="D527" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E527" t="inlineStr">
+        <is>
+          <t>奧里特福克斯羅登</t>
+        </is>
+      </c>
+      <c r="F527" t="inlineStr">
+        <is>
+          <t>喬安娜薩伊德/瑪琳巴加利/蔻拉哈吉戴斯/阿西爾法哈特/黛娜伊雯</t>
+        </is>
+      </c>
+      <c r="G527" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;以色列年輕女導演羅娜接下一個電影工作坊，要指導一班素人拿起攝影機拍下自己的日常。九位師生齊聚一堂，來自不同年齡、階層、信仰及文化背景，唯一的共同點都是女性。雖然課堂氣氛看似輕鬆，起初卻相處得如履薄冰，光是要用阿拉伯語或希伯來語上課，就踩下第一顆地雷。然而，透過每次作業分享開始看見彼此的生命片段，大家才漸漸發現，你我不一樣也都一樣。共通的女性處境凝聚了情誼與覺醒，課堂重點不再只是學習拍攝技術，而是如何在握住攝影機的當下，找到自己的力量。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H527" t="inlineStr">
+        <is>
+          <t>繁體中文</t>
+        </is>
+      </c>
+      <c r="I527" t="inlineStr">
+        <is>
+          <t>阿拉伯語</t>
+        </is>
+      </c>
+      <c r="J527" t="inlineStr">
+        <is>
+          <t>SDGs10減少不平等/SDGs4優質教育/SDGs5性別平權/多元文化/學習單/希伯來語/性平教育/種族認同/阿拉伯語</t>
+        </is>
+      </c>
+      <c r="K527" t="inlineStr">
+        <is>
+          <t>劇情片/性別認同或性別平等/性平影展：閱界・跨界/智財月線上影展/歐美片</t>
+        </is>
+      </c>
+      <c r="L527" t="inlineStr">
+        <is>
+          <t>2025-10-01 00:00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>