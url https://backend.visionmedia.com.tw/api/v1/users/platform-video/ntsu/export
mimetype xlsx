--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -422,51 +422,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L527"/>
+  <dimension ref="A1:L560"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>中文片名</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>英文片名</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>片長</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -495,31514 +495,33489 @@
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>配音</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>標籤</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>分類</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>影片上架日</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>我12歲，你介意嗎？</t>
+          <t>塞內卡的叛變</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Caught in the Net</t>
+          <t>SENECA</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>限制級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>維特克魯薩克/芭波拉查盧波娃</t>
+          <t>羅伯史溫基</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>安娜茲卡比達多娃/泰瑞莎泰茲卡/莎賓娜德魯哈</t>
+          <t>亞歷山大菲林/安妮卡邁爾/安德魯光司/山謬芬奇/朱利安山德斯/沃夫朗高爾/湯姆山德/潔拉汀卓別林（姬拉汀卓別林）/瑪麗露易絲派克/約翰馬可維奇/莉莉絲斯坦根博格/莎米亞香肯/路易霍夫曼</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>&lt;p&gt;註：正片為100分鐘【限制級】；特別收錄63分鐘導演剪輯版【輔12級】 41%的捷克兒童曾在網路上收到他人寄來的色情照片，甚至有五分之一的孩童不會拒絕陌生人的見面邀約。導演為了讓世人看見這種性剝削現象對孩童的戕害，找來三位童顏成年演員，並讓她們親自上線接受陌生人搭訕，並從旁錄下這群戀童大叔的真實面貌。然而，數不清的馬賽克陽具照與變態性邀約，終將該計畫的參與者逼至絕望邊緣。這個紀錄片拍攝了「12歲」女孩，從選角試鏡到真的與性侵犯見面（在保安及六台監視器的監視下）的驚悚過程，利用性侵犯慣用的伎倆來反擊他們，讓這些「獵人」變成了「獵物」。&lt;/p&gt;</t>
+          <t>&lt;p&gt;自尼祿皇帝小時，哲學家塞內卡就一直給他諫言。然而，尼祿開始對塞內卡感到厭煩。當塞內卡在自家舉辦派對時，尼祿的信使告訴他，他被判處死刑，明早就要行刑。塞內卡接受命運，他想在死前對追隨者講述人生信念。這最後的夜晚成了他的考驗，他真實的身分究竟為何？是機會主義者還是如他所說一位正直的人呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>捷克語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs5性別平權/人權法治/品德教育/性平教育/捷克語/社會議題</t>
+          <t>SDGs16和平正義/人權法治/政治/歷史傳記/生命教育/社會議題/英語</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/性平影展：閱界・跨界/歐美片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2024-05-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>天堂之約</t>
+          <t>熱血搜救隊：翻轉世界</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Promise</t>
+          <t>The Jungle Bunch：World Tour</t>
         </is>
       </c>
       <c r="C3" t="n">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>閔丙勳</t>
+          <t>伯努瓦索姆維爾/洛朗布魯/雅尼克穆林</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>閔丙勳/閔始友</t>
+          <t>亞瑟荷頓/史考特亨佛瑞/大衛文森/泰倫斯斯卡梅爾/理查德杜蒙/瓦耶特鮑文/荷莉高帝爾法蘭科/達恩福特/馬克卡馬喬/馬賽爾金寧</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;媽媽離世後，九歲的始友與爸爸相依為命，每當想念媽媽時，始友和爸爸會祈禱、互相傾訴或者寫詩，在大自然的懷抱中彼此相伴，始友始終惦記著媽媽過世前與他的約定，他們慢慢往前邁進，努力信守這個約定。&lt;/p&gt;</t>
+          <t>&lt;p&gt;不知哪個大壞蛋在森林灑滿了粉色粉末，這些粉末只要碰到水就會爆炸，更令人頭痛的是，一個月後雨季就要來了，屆時整座森林一定會被炸個精光！只有一個傳說級的科學家有辦法製作解藥，只是這個人在很久以前發生一場意外後便不知去向……熱血搜救隊必須踏破鐵鞋，從北極到遠東，翻越高山、沙漠和汪洋，尋找這個人的下落，他們有辦法找到解藥，拯救岌岌可危的森林嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/兒童親子/家庭教育/生命教育/自我成長/英文字幕/韓語</t>
+          <t>SDGs15保育陸域/兒童親子/動作冒險/友情/國語/英文字幕/英語</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>亞洲片/紀錄片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>怪盜密令</t>
+          <t>嗡嗡聲</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Diabolik</t>
+          <t>Buzzy Noise</t>
         </is>
       </c>
       <c r="C4" t="n">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>安東尼歐馬納提/馬可馬納提</t>
+          <t>風間太樹</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>瓦里歐馬斯坦德/米麗安利歐尼/路卡馬林內利</t>
+          <t>川西拓實/櫻田日和</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1960年，克萊維爾州。從不失手的小偷德伯力克，真實身分不明，他再度出擊，以巧妙的伎倆逃過警方的埋伏。此時，鎮上正期待著康德夫人的到來，她是風情萬種的女繼承人，將帶著著名的粉紅鑽石前來。這無價珍寶當然逃不過德伯力克的眼睛，德伯力克意圖竊取，卻被康德夫人無可抗拒的魅力迷住了。這惡名昭彰的小偷正處於危險之中，探長和他的團隊終於想到方法將其引出，這次德伯力克將無處可逃…&lt;/p&gt;</t>
+          <t>&lt;p&gt;潮很喜歡鄰居清澄的音樂。某天，她拍攝了一段清澄沉浸在音樂中的影片，並上傳到網路，意外走紅，徹底改變了清澄孤獨的生活。他在與重新團聚的前樂隊成員陸合奏中找到了真正的快樂，甚至接到了大唱片公司的邀約，為藝人製作音樂。然而，隨著清澄變得越來越忙碌，潮感到與他漸行漸遠，最終悄然離開。失去了潮，清澄逐漸迷失自我，變成了一台過度使用的寫歌機器，再次退回孤獨的世界。看到他如此崩潰，陸決定在潮的幫助下，努力將清澄從錄音室中拯救出來。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>動作冒險/義大利語/英文字幕/警匪犯罪</t>
+          <t>SDGs3健康與福祉/SDGs8工作及經濟/各類改編/情感教育/愛情/日語/生涯規劃/自我成長/藝術領域/音樂歌舞</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>瑪雅蜜蜂大冒險：守護小金蛋</t>
+          <t>XIA CONCERT MOVIE CHAPTER 1：RECREATION</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Maya The Bee 3：The Golden Orb</t>
+          <t>XIA CONCERT MOVIE CHAPTER 1：RECREATION</t>
         </is>
       </c>
       <c r="C5" t="n">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>諾爾克利里</t>
+          <t>趙允秀</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>可可潔克吉利斯/大衛科林斯/沙恩鄧達思/潔絲汀克拉克/班森傑克安東尼</t>
+          <t>金俊秀（XIA）</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在春天來臨之際，小蜜蜂瑪雅與威利想要溜出蜂巢去外頭看看，卻誤打誤撞地被交付了一項神秘的任務，他們要和螞蟻老友們護送一顆神奇金球回家！沒想到這顆「金球」居然是一顆「金蛋」，瑪雅與威利要面對最重要的責任，就是保護金蛋孵出來的螞蟻小公主酥西！這場冒險出乎他們的意料，他們必須對付各式各樣的敵人，通過險惡的地帶，酥西的家更面對各方掠食者的催殘，瑪雅與威利必須說服敵對的昆蟲部落與他們合作，才能一同抵抗飢餓的大鳥攻擊，讓大家一起存活下來！友情的力量能否幫助他們克服最大天敵的障礙，開心迎接迎春典禮的開幕呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;是時候隨著金俊秀一起療癒心靈了！！&lt;/p&gt;&lt;p&gt;金俊秀首部演唱會電影《XIA CONCERT MOVIE CHAPTER 1：RECREATION》記錄下「XIA 2024 ENCORE CONCERT Chapter 1：Recreation」演唱會現場，與幕後籌備花絮，結合《Red Diamond》、《Pit a pat》、《Writing You》、《Rock the World》等橫跨不同風格的震撼表演，為演唱會帶來了新全新視野，多元的表演內容、豐富多彩的舞台呈現、以及俊秀引人入勝的表演，將為觀眾呈現一場結合視覺與聽覺的藝術饗宴，更能一窺俊秀籌備演唱會的獨家幕後點滴。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/國語/學習單/家庭教育/療癒溫馨/英語</t>
+          <t>韓語/音樂歌舞</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2023-10-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>懸命看護</t>
+          <t>我的老婆是老公？</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>The Prayer</t>
+          <t>For Better And For Worse</t>
         </is>
       </c>
       <c r="C6" t="n">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>閔奎東</t>
+          <t>特里斯坦塞格拉</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>芮秀貞/李裕英</t>
+          <t>凱特琳芙/法布萊斯魯奇尼/艾特/菲利普科特林</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>&lt;p&gt;我只是不想辜負我的使命。&lt;/p&gt;&lt;p&gt;TRS是為每個病患專屬訂製的看護機器人，所有的機器人都長得像看護病患的家屬。貞仁雇用它來照顧長年臥病在床的母親，在長期疲憊的照顧下，貞仁的身心備受煎熬。看見日漸憂鬱的貞仁，她的TRS陷入兩難，因為貞仁也是機器人所看護的對象之一。這台高等機器人的心開始動搖，他該如何拯救他們呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;故事發生在北法的一個小鎮，傑恩正競選連任保守黨的市長。他的老婆伊迪絲，在與他共度了40年後，向他坦白了一個再也藏不住的秘密：在她內心深處，始終認為自己是男人。起初傑恩以為伊迪絲只是在開玩笑，但他很快意識到，伊迪絲決心要改變自己的性別。此時的傑恩面臨了婚姻和競選的雙重打擊…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs9工業及建設/人權法治/懸疑驚悚/生命教育/科技教育/英文字幕/醫療議題/韓語</t>
+          <t>SDGs5性別平權/喜劇/婚姻關係/性平教育/情感教育/法語/英文字幕</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
+          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-09-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>明恩的秘密</t>
+          <t>水漾的女人</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>The Hill of Secrets</t>
+          <t>Undine</t>
         </is>
       </c>
       <c r="C7" t="n">
-        <v>122</v>
+        <v>90</v>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>李智恩</t>
+          <t>克里斯汀佩佐</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>姜佶佑/張在希/張瑄/文承雅/林善友</t>
+          <t>寶拉貝爾/法蘭茲羅戈斯基</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>&lt;p&gt;就讀五年級剛踏入敏感成長階段的明恩是個心思細膩、有才華且想像力豐富的少女，她一心希望可以得到班上同學的尊重與老師的肯定，但「家庭是甚麼？」對明恩來說一直是個難解之謎，明恩的家庭是一般藍領家庭，父母工作也很一般，因此她感到難堪且不斷的撒謊以掩蓋自己真實的家庭狀況，直到有一天，老師推薦明恩去參加寫作比賽，她透過寫作來建構自己不同的生活，不過她同時得面對長久以來深埋內心的祕密。然而，一位新同學的寫作，動搖了她的自信，令她嘗試了解自己的家庭背景。&lt;/p&gt;&lt;p&gt;此片延續著從《我們與愛的距離》…等，韓國新晉女導演的風潮，以不落俗套地以孩童眼光描寫出大人那些令人頭痛的難題，平淡且細緻地描寫出少女的成長。&lt;/p&gt;</t>
+          <t>&lt;p&gt;她是城市發展局的導覽員。她的男友為了另一個女人，跟她提出分手，令她難以接受。「如果你離開我，我就必須殺了你。」女人如是說，但出軌的男友卻無視警告執意離去，獨留她佇足咖啡館傷心。此時店內水族箱傳來神祕呼喚，猝不及防的意外，就像突如其來的愛情，她與純情潛水員魔幻邂逅，自此共墜愛河、形影不離。這是一次充滿新奇、信任、嶄新、愉快，並且純真的愛，讓女人感覺重新活了過來。然而，與前男友尚未了結的舊愛餘波，伴隨女人謎樣身份的詛咒陰影，種種令人不安的預感彷彿命定，並在她心跳漏了一拍的瞬間，悄悄來襲…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs4優質教育/家庭教育/情感教育/自我成長/韓語</t>
+          <t>SDGs14保育海洋/品德教育/情感教育/愛情</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2021-09-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>永安鎮故事集</t>
+          <t>如果有一天我將會離開你</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Ripples of Life</t>
+          <t>Before Next Spring</t>
         </is>
       </c>
       <c r="C8" t="n">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>魏書鈞</t>
+          <t>李亘</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>劉洋/康春雷/楊子姍/黃米依</t>
+          <t>宋寧峰/張艾嘉/牛超/謝承澤/邱天/陳永忠/齊溪</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>&lt;p&gt;影片講述一個名為《永安鎮故事集》的電影劇組入駐拍攝地，給這個原本寧靜的小鎮和好奇的人們帶來一絲波瀾，波瀾過後，小鎮重歸寧靜的故事，本片分為三個章節「獨自等待」、「看上去很美」、「冥王星時刻」，三個故事串聯組成，描畫了一幅中國當代社會人與人之間，階層與階層之間相處的生動圖景。&lt;/p&gt;</t>
+          <t>&lt;p&gt;交換生李小李（謝承澤 飾）前往日本東京偏僻的“淵野邊”留學一年。個性木訥的他一心想要打工卻屢屢碰壁，終於在老同學邱邱（邱天 飾）的幫助下找到一家中華料理店。代理店長管唯（齊溪 飾）收留照顧他、店員青木（牛超 飾）視他為情敵、廚房大師傅老萬（陳永忠 飾）、小師傅宋哥（宋寧峰 飾）都對他愛理不理……李小李的到來打破沉寂狀態、也捲進每個人的生活之中。時間稍縱即逝，下一個春天到來前，有人留下、有人離開，而那些悄悄形成的“限定親情、臨時友情、類似愛情”又會何去何從？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>國語/社會議題/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs8工作及經濟/友情/國語/多元文化/情感教育/愛情/日語/生涯規劃</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2026-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>但願人長久</t>
+          <t>雙手的溫柔</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Fly Me to the Moon</t>
+          <t>The Blue Caftan</t>
         </is>
       </c>
       <c r="C9" t="n">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>祝紫嫣</t>
+          <t>瑪莉安圖澤尼</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>吳慷仁/周琳/巫建和/彭頌晴/朱栢康/祝紫嫣/袁澧林/許可兒/許恩怡/謝咏欣/黃梓豪</t>
+          <t>薩萊赫巴克里/阿尤布密蘇伊/魯比娜阿扎巴爾</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>&lt;p&gt;湖南姊妹子圓與子缺的青春住著一個不負責任的爸爸，小時候姊妹倆舉家移民到香港，母親在外兼職，父親也經常不回家，子圓便代母職照顧起年幼的妹妹，雖然克服了語言隔閡，新移民的身份卻始終在她們生命裡揮之不去。後來，父親因吸毒被抓反覆入獄，姊妹學會自立自強，度過了與父疏離並亟欲反抗、逃離的年少時期。原以為長大後能徹底擺脫父親的枷鎖，卻發現自己喜歡的人事物都帶有父親的影子……驀然回首父親已白髮蒼蒼，子圓和子缺是否能放下過往的芥蒂，重新修復父女關係呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;一對恩愛夫妻哈林與米娜在摩洛哥古城經營傳統裁縫店，日復一日頂著訂單壓力，持守著即將失傳的古老手工藝。而一心傳承的幹練年輕男學徒，意外讓這間老店有了曙光，但與此同時米娜的身體愈漸衰落，哈林隱藏多年的自身秘密，卻也在妻子的生命終點前揭曉…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>粵語</t>
+          <t>阿拉伯語</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/家庭教育/情感教育/湖南語/社會議題/粵語/自我成長/英文字幕</t>
+          <t>SDGs5性別平權/SDGs8工作及經濟/性平教育/情感教育/生命教育/生涯規劃/自我成長/阿拉伯語</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-09-01 00:00:00</t>
+          <t>2025-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>斷網</t>
+          <t>總編的復仇</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Cyber Heist</t>
+          <t>KIBA：The Fangs of Fiction</t>
         </is>
       </c>
       <c r="C10" t="n">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>黃慶勳</t>
+          <t>吉田大八</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>任達華/林家棟/賴雅妍/郭富城</t>
+          <t>Lily Franky（莉莉．弗蘭奇；中川雅也）/中村倫也/佐藤浩市/佐野史郎/國村隼/塚本晉也/大泉洋/宮澤冰魚/小林聰美/木村佳乃/松岡茉優/池田依來沙/齋藤工</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>&lt;p&gt;駭客突然發動襲擊，幸好天才網路保安主任卓家俊（郭富城飾）利用研發的防火牆，化解危機。孰不知這波攻擊竟是由其上司陳明志（林家棟飾）操控，他也因此誤入洗黑錢圈套，為證清白，他與陳明志展開網路攻防。&lt;/p&gt;&lt;p&gt;此時，卓家俊研發的病毒突然失控，瞬間全城斷網，引起莫大恐慌，後果不堪設想…&lt;/p&gt;</t>
+          <t>&lt;p&gt;出版業長期飽受經濟不景氣之苦，大型出版社「薰風社」危在旦夕，現在更糟的是，出身創始家族的社長驟然離世，該由誰來接替他的位置？這個問題引發一場權力鬥爭。專務董事東松想改變公司的核心，他將不可能的任務交給速水。速水是個性情古怪的總編，他負責的雜誌TRINITY即將面臨停刊。但他憑藉自己的口才，與菜鳥編輯高野，邀請到年輕性感的寫手、厲害的作家及當紅的模特兒為雜誌撰稿。他們為了不讓雜誌停刊，想盡辦法接近競爭對手、同事、出版社的高層等等。謊言、背叛、洩密、指控......他們各懷鬼胎，速水得在夾縫中求存！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>粵語/繁體中文</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>中文/粵語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>動作冒險/科技教育/粵語/警匪犯罪</t>
+          <t>SDGs8工作及經濟/品德教育/商業金融/情感教育/日語/生涯規劃/自我成長</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/智財月線上影展</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>夢想裁縫師</t>
+          <t>那年夏天的樂聲</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Tailor</t>
+          <t>The Traviata, My Brothers and I</t>
         </is>
       </c>
       <c r="C11" t="n">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>桑妮雅莉莎肯特曼</t>
+          <t>尤翰曼卡</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>泰蜜拉克莉埃娃/迪米特里斯伊梅洛斯</t>
+          <t>呂克史瓦茲/奧利維盧斯托/奧加米爾施泰因/梅爾魯安貝朗杜/索非恩哈米斯/茱蒂絲薛拉/蒙塞夫法法爾/蘿瑞塔法若勒弗雷/達利班薩拉</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>&lt;p&gt;經營老牌西服店的裁縫師尼可，每天都穿著三件式西裝，踩著舊式的腳踏縫紉機、天花板上整齊懸掛著剪刀和熨斗，追求完美的他連一根線頭都不放過。然而快速、便宜的成衣漸漸取代高級訂製服，銀行登門討債，他的父親也急得病倒了。尼可決定主動出擊，用活動推車將西服載到市集，西服款式看似高級，但是一點也不親民的價格讓客人逃之夭夭。「你會做婚紗嗎？」走投無路的尼可，大膽接受一名婦人的委託，他人生第一次縫製色彩繽紛的女裝，卻連接起新的相遇和幸福！尼可的婚紗漸漸闖出名堂，看著準新娘們臉上滿足的笑容，尼可終於明白為他人創造幸福就是自己的夢想。&lt;/p&gt;</t>
+          <t>&lt;p&gt;努爾是14歲的小男孩，正在南法享受暑假的開始，他是四個兄弟中最小的，四兄弟一起住在國宅，輪番照顧昏迷的母親。昏迷前，他們的母親喜愛義大利歌劇，因此努爾常常播放義大利歌劇給母親聽，也因此點燃了對音樂的熱情。努爾在社區服務和家中逐漸緊張的關係下掙扎，開始想離家到遙遠的地方，當他遇見莎拉——教夏季班的歌劇歌手，他開始有機會脫離舊有的生活，開啟新的視野…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>希臘語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/SDGs8工作及經濟/希臘語/情感教育/生涯規劃/療癒溫馨/自我成長/藝術領域</t>
+          <t>SDGs10減少不平等/SDGs4優質教育/情感教育/法語/生涯規劃/社會議題/自我成長/英文字幕/音樂歌舞</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>老娘撩落去</t>
+          <t>米其林主廚：百年的滋味</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>The Rose Maker</t>
+          <t>sio：Beginning of a Restaurant Lasts 100 Years</t>
         </is>
       </c>
       <c r="C12" t="n">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>皮埃爾皮諾</t>
+          <t>森田雄司</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>凱特琳芙蘿/奧利維亞寇特/文森德迪恩/梅隆歐梅塔/法薩布亞邁/馬里佩蒂奧</t>
+          <t>鳥羽周作</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>&lt;p&gt;伊芙曾是聞名世界的玫瑰培育者之一。如今，她的公司瀕臨破產。除此之外，她的秘書薇拉還僱用三位完全沒有園藝技巧的邊緣人來幫忙。雖然他們沒有任何共同點，卻一起想出了一個瘋狂計畫，足以永遠改變他們的人生。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一位主廚選擇的道路孤獨嗎？快樂嗎？為了創立能持續100年的餐廳，主廚鳥羽周作開創了一系列不同類型的餐廳，只為了推廣美食給更多的人，增加人民的「幸福感」。鳥羽周作是當時的領袖人物，他的sio餐廳也因此快速擴張。然而過快的擴張速度與規模，使得員工間的摩擦越來越大，親人間的關係也越來越疏離。此紀錄片記錄疫情肆虐日本期間，一位主廚渴望透過美食增加人民幸福的故事。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>SDGs12責任消費與生產/SDGs8工作及經濟/商業金融/喜劇/情感教育/法語/生涯規劃/療癒溫馨/綜合領域/自我成長</t>
+          <t>SDGs2消除飢餓/SDGs8工作及經濟/情感教育/日語/生涯規劃</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/智財月線上影展/歐美片</t>
+          <t>亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2024-05-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>寒戰</t>
+          <t>藏愛的畫像</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Cold War</t>
+          <t>Helene</t>
         </is>
       </c>
       <c r="C13" t="n">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>梁樂民/陸劍青</t>
+          <t>安提約基南</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>劉德華/安志杰/尹子維/彭于晏/李治廷/林家棟/梁家輝/楊采妮/郭富城/錢嘉樂</t>
+          <t>約翰荷洛潘恩/艾羅阿侯/蘿拉伯恩/雅克拉提</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>&lt;p&gt;午夜的警隊，報案中心接到匿名電話，一輛前線衝鋒車被脅持。車內五位警員及武器裝備成為賊人談判籌碼。事件驚動警隊，不知是巧合還是意外，衝鋒車內其中被劫持的警員，竟為現任行動副處長李文彬獨子（彭于晏飾）！適逢警隊一哥外訪未返，下任處長選舉的兩大熱門：鷹派人物李文彬（梁家輝飾）與年輕的警長劉傑輝（郭富城飾）都開始大施拳腳。李文彬立即指揮營救，並將此次行動代號為「寒戰」。可賊人竟對警隊內部一切瞭如指掌、洞悉先機，警隊精英盡出，行動依然無功而返，處處受制，眾同袍均開始懷疑他的決策，推舉劉傑輝接手整個行動，危急時刻，二虎相爭，劉傑輝毫不示弱，不同與李文彬的激進手法，他選擇主動與賊人溝通，並答應交予賊人贖金。整個交收贖金過程中，劉傑輝設法令贖金留下線索，以便追查賊人位置。可道高一尺，魔高一丈，劉傑輝非但找不著賊人蹤跡，還將巨額贖金失卻，跟劉傑輝出生入死的同袍徐永基（錢嘉樂飾）更在交收贖金過程中殉職，劉傑輝內疚不已，香港警隊陷入前所未有的危急與威脅...。整場行動令庫房損失八千萬現金，兩位警員殉職。事件不但驚動了政府內部，也驚動了廉政公署，因為廉署收到匿名人士舉報，懷疑兩位副處長，其中一人在此危急關頭以權謀私......香港的安全瞬時淪陷，警隊及香港的管治漏洞被抖出，威脅直逼警隊內部，矛頭直指警隊高層。原來，香港被稱為「最安全的城市」的原因，只是未遇上真正的敵人！&lt;/p&gt;</t>
+          <t>&lt;p&gt;海倫娜回到芬蘭的鄉下定居，她一邊照顧年邁母親，一邊持續作畫...。有天，畫商史丹曼找上門，並對她堆積如山的159幅畫作驚為天人，決心為她舉辦個展。這雖是海倫娜的藝界轉捩點，但更震盪她人生的，卻是與小她19歲的林務官員艾納瑞特的邂逅。這場姊弟戀情雖傷她甚深，卻激發出她強大的創作能量，讓她成為芬蘭藝術史上最偉大的女畫家，從此站上藝術巔峰。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>中文/粵語</t>
+          <t>無</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/人權法治/動作冒險/國語/社會議題/粵語/警匪犯罪</t>
+          <t>SDGs10減少不平等/SDGs5性別平權/情感教育/歷史傳記/真人真事改編/自我成長/芬蘭語/藝術領域</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/性平影展/歐美片</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2022-08-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>街頭巷尾 數位修復版</t>
+          <t>來自星星的少女</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Our Neighbors</t>
+          <t>Maika, The Girl From Another Galaxy</t>
         </is>
       </c>
       <c r="C14" t="n">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>李行</t>
+          <t>陳光咸</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>何玉華/崔小萍/曹健/李冠章/楊帆/歐雲龍/游娟/羅宛琳/雷鳴</t>
+          <t>丁丁/傅常瀨/玉祥/葉映珠/金妮嘉</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>&lt;p&gt;這部充分反應社會現實的作品，為李行的台語片時期畫下尾聲，並開啟其導演生涯的第一個高峰。《街頭巷尾》首次與攝影師賴成英合作，由於成績斐然，李行應聘為中央電影公司的導演，隨李嘉導演聯合執導彩色闊銀幕國語片《蚵女》，為日後中影公司的健康寫實路線之濫觴。&lt;/p&gt;&lt;p&gt;大雜院裡住著一群社會底層的居民，有徐老太太和其孫、病婦阿嫂與女兒小珠、拾荒者石三泰與三輪車夫阿發、以及風塵女子朱麗麗和她不務正業的情人吳根財。病婦阿嫂與女兒相依為命，石三泰雖生活貧困，但經常對阿嫂母女伸出援手。當阿嫂不敵病魔過世，三泰收養小珠，並視如己出，兩人培養出情同父女的關係。另一方面，打著發財夢的吳根財，老想著利用麗麗和大雜院的居民……&lt;/p&gt;</t>
+          <t>&lt;p&gt;八歲的小男孩虹仍沉浸在媽媽死亡的悲傷中，虹的爸爸忙於工作突然要擔下照顧之責也不知所措，因此虹的好友搬家後，他感到更加孤單。虹心煩時會跑到屋頂上靜靜仰望星空。某天晚上，他在屋頂上看見流星雨，其中的一個星星落在遠處的山上，於是虹騎上腳踏車，展開尋找星星之旅。虹抵達星星殞落的地點時，發現了一個來自外星的女孩梅卡，正在找她失聯的朋友。虹幫助梅卡尋找朋友同時，她也幫助了虹交到新朋友，修補了他受傷的心靈。然而，那天晚上發現梅卡的還另有其人，而那個人也知道她具有神奇的能量，正想盡方式奪走梅卡…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>越南語</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>國語/社會議題/經典修復/臺語</t>
+          <t>SDGs17多元夥伴/SDGs1終結貧窮/SDGs3健康與福祉/友情/情感教育/生命教育/自我成長/越南語</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>四季拉麵物語</t>
+          <t>希望：為愛重生</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Come Back Anytime</t>
+          <t>Hope</t>
         </is>
       </c>
       <c r="C15" t="n">
-        <v>81</v>
+        <v>124</v>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>約翰達斯巴哈</t>
+          <t>李濬益</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>植田和子/植田正基/田中貴</t>
+          <t>嚴志媛 (智苑)/薛景求</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>&lt;p&gt;釣魚、露營、野炊、慢食拉麵店老闆的四季田園生活位於東京人來人往街道的老牌拉麵店備前亭，四十年的歲月提供無數東京饕客身心靈的滿足與慰藉。這裡不僅提供美好的餐點，也是許多寂寞人聚集的所在。有人在這裡找到童年的味道，有人在此處遇到終身的伴侶，有人在這小小的空間得到無比溫暖的陪伴與鼓勵。燈火通明的小店，在植田老闆夫婦的熱情款待下，彷彿成了都市寂寞人的重要歸宿。從岡山來到東京，透過看書自學，到成為獨當一面撐起一間拉麵店的老闆，多年來，植田正基與妻子和子守著小小的店面，除了研發出獨門醬油、鹽味、辣味噌口味的拉麵，隨著四季更迭，植田老闆也利用休假日，跟著老顧客們一同走進日本各地田野，親手摘取新鮮當季食材，不僅將這些食材與拉麵完美結合，也端出了以現採春筍煮成的竹筍飯、夏季的比目魚生魚片、秋天的山藥泥拌飯、冬日加上年糕的招牌拉麵等別具巧思的時節料理，讓顧客透過味蕾，感受四季的美好光景。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一個飄雨的早晨，小女孩素媛在上學路上遇到一個醉醺醺的大叔，被強行拉走，遭受了此生最為不堪回首的傷害…。 這件事給她幼小的心靈和肉體造成難以抹滅的重創，同時，素媛的家庭也不得不承受來自社會各方的壓力與異樣眼光。然而，希望總在荊棘密佈後撥雲見日，在父母痛心之餘的關愛與扶持下，他們是否能幫素媛再次尋覓昔日笑顏，凝聚一家人重返生命的光和熱？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>SDGs12責任消費與生產/SDGs2消除飢餓/健體領域/情感教育/日語/療癒溫馨</t>
+          <t>SDGs16和平正義/SDGs3健康與福祉/人權法治/品德教育/學習單/性平教育/社會議題/韓語</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>亞洲片/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2024-08-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>爸爸的守護者</t>
+          <t>六十九歲</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Sisters：The Summer We Found Our Superpowers</t>
+          <t>An Old Lady</t>
         </is>
       </c>
       <c r="C16" t="n">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>亞歷奧斯汀歐門森/希麗野薩洛蒙森</t>
+          <t>林善愛</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>克利斯多夫喬納/奧德吉圖恩/妮娜艾倫歐迪古德/托馬斯瑟雷斯塔/梅特安斯塔/比莉歐斯廷/薇嘉歐斯廷</t>
+          <t>奇周峰/芮秀貞/金俊京/金泰勳/金重基</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>&lt;p&gt;九歲的薇嘉和她五歲的妹妹比莉要和爸爸一起到挪威的森林過夜遠足。這趟令人期待的旅程充滿著冒險及歡笑，直到爸爸失足掉入山洞，扭傷了腳踝。無法動彈的他拜託薇嘉跟比莉去尋求救援。起初，兩姊妹感到無助，但在森林裡經歷了許多奇遇的她們，終究接下了拯救爸爸的任務。她們勇敢地克服恐懼，發現自己的超能力，也從姐妹情誼中獲得了力量。&lt;/p&gt;</t>
+          <t>&lt;p&gt;當69歲的孝庭被29歲的復健師性侵，她勇敢報警，但對方聲稱一切都是你情我願，整個司法系統也回應遲緩。舉證和調查困難重重，連孝庭的記憶力都受到質疑，眾人心照不宣地想著「這怎麼可能」，只有欽慕孝庭的東仁比她更鍥而不捨，而這卻帶來新的問題……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>挪威語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/兒童親子/學習單/家庭教育/情感教育/挪威語/療癒溫馨/自我成長/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/人權法治/性平教育/真人真事改編/社會議題/韓語</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2023-11-01 00:00:00</t>
+          <t>2024-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>捍衛重生</t>
+          <t>失業女王聯盟</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>East of the Mountains</t>
+          <t>Cart</t>
         </is>
       </c>
       <c r="C17" t="n">
-        <v>84</v>
+        <v>103</v>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>S.J.奇羅</t>
+          <t>夫智瑛</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>安妮岡薩雷斯/湯姆史基瑞/蜜拉索維諾</t>
+          <t>千禹熙/廉晶雅/文晶熙/都敬(暻)秀/金姈愛/金康宇</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>&lt;p&gt;退休的心臟外科醫師本吉文斯在得知自己癌症末期後，決定帶著他的愛犬，一起回到兒時位於華盛頓東部的家，以自己想要的方式終結生命。然而，旅途發生了意想不到的轉折，本也因此必須靠自己的堅忍、機智與決心來戰勝心魔。&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;#勞動基本權 (工會) #男女平等 #職場剝削 &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【人權引言】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;工作權是個人權利，也是集體權利。它包含所有形式的工作，無論是自營工作還是依賴領薪的工作。而保護工作權有若干個組成部分，尤其是工作者有享有正當和有利的工作條件，特別是安全工作條件的權利、組織工會的權利及自由選擇和接受工作的權利。而這項權利之於所有人均應該是平等的，不應該因為任何因素而有差別待遇，即便是工人也必須有機會獲得升遷，而不會因為參與工會或政治活動等而遭到報復。&lt;/p&gt;&lt;p&gt;【看完電影，請記得填問卷，參加抽獎活動：&lt;a href="https://www.surveycake.com/s/3VK8k" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/3VK8k&lt;/a&gt;】&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【電影簡介】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;『顧客至上！』每天都這麼喊話的超市員工們，儘管只是派遣人員，仍然盡心盡力在工作上滿足每一位顧客，生活中的不愉快也不要緊，只要努力就會有轉成正職的一天！然而，事情並不像他們想像般順利，即將轉為正職的善熙（廉晶雅飾）與一群員工發現超市突然間要解雇所有派遣人員，原來那些忍耐和付出全部都是一場空，於是她們開始聯合起來一同對抗公司，爭取屬於她們的權利...&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>生命教育/英語/醫療議題</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs8工作及經濟/人權法治/學習單/性平教育/生涯規劃/真人真事改編/韓語</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片/性平影展/性平影展：閱界・跨界</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2023-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>天才狂歡派對：最終章</t>
+          <t>在大雪封閉的山莊裡</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Genius Party Beyond</t>
+          <t>In an Isolated Cottage on a Snowy Mountain</t>
         </is>
       </c>
       <c r="C18" t="n">
-        <v>81</v>
+        <v>109</v>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>中澤一登/前田真宏/大平晉也/森本晃司/田中達之</t>
-[...2 lines deleted...]
-      <c r="F18" t="inlineStr"/>
+          <t>飯塚健</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>中條彩未/堀田真由/岡山天音/戶塚純貴/森川葵/西野七瀬/重岡大毅/間宮祥太朗</t>
+        </is>
+      </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>&lt;p&gt;動畫製作公司再度集結五名導演，打造經典最終回。龐然大物突然降臨在妖怪居住的土地上。在月球城市的不法之徒，想盡辦法得到前往藏寶小島的飛行船。男孩的母親在病房中即將生產，他卻跌入夢境冒險。女子使用奇特機器，將神祕生物塞進玩偶裡面。披著蛹的少年阿真，遇見叫「空」的女孩，他能夠勇往直前嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;密閉山莊殺人事件，兇手究竟是誰？！&lt;/p&gt;&lt;p&gt;七位演員應邀參加新劇的最終試鏡，試鏡地點設在一處被大雪封閉的山莊，並安排在為期四天的合宿期間進行，劇本是這行人被困在這個山莊，並陷入了一宗連環殺人案中，在這個封閉的空間中，演員們卻一一消失，這究竟是虛構的故事，還是現實？一個驚心動魄的結局即將揭曉。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>日語</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>日語/科幻奇幻/藝術領域</t>
+          <t>各類改編/懸疑驚悚/日語</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>大學開外掛</t>
+          <t>美味午餐大作戰：函館篇</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>LetsCleanApp</t>
+          <t>School Meals Time Road to Ikameshi</t>
         </is>
       </c>
       <c r="C19" t="n">
-        <v>92</v>
+        <v>111</v>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>詹尼科斯坦蒂諾</t>
+          <t>綾部真彌</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>盧卡辛加雷蒂/羅伯托利帕里/莫尼卡桂里朵蕾</t>
+          <t>伊藤麻衣子/六平直政/大原優乃/小堺一機/市原隼人/榮信/田澤泰粋/石黑賢/高畑淳子</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在義大利南方一所大學裡，院長無所不用其極就是要控制一切、鞏固權力，根本不在乎什麼公平、管理制度，以及教育品質，而且似乎沒有學生有辦法扭轉這個局面，直到有天羅貝托決定要改變情況。身為院長兒子而且權利極高的他，製作了一款革命性的APP......&lt;/p&gt;</t>
+          <t>&lt;p&gt;故事發生在1980年代的函館，講述熱愛學校午餐的教師甘利田幸男，與同樣熱衷營養午餐的學生之間的趣味競賽，他們展開一場「誰最享受學校午餐」的較量，除了美味的午餐對決，電影還穿插了甘利田老師、學生與周圍成人的生活故事，充滿幽默與懷舊氣息。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/品德教育/喜劇/學習單/校園/社會議題/科幻奇幻/義大利語</t>
+          <t>SDGs2消除飢餓/友情/喜劇/日語/校園/英文字幕</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2022-09-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>熊出沒．逆轉時空</t>
+          <t>浪浪時光</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Boonie Bears：Time Twist</t>
+          <t>A Time for Dogs and Cats</t>
         </is>
       </c>
       <c r="C20" t="n">
-        <v>107</v>
+        <v>84</v>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>林匯達</t>
+          <t>林鎮平</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>張偉/張秉君/張茗/譚笑</t>
+          <t>安賢洙/房奇秀/金元浩/金宥真/金成浩</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>&lt;p&gt;光頭強是一名普通程式師，卻常夢見陌生的森林和兩頭狗熊，直到他跟上司出訪大客戶，終於想起：他原是森林的伐木工，偶然得到一次重新選擇人生的機會，為了挽救舊時間線裡的熊大熊二，光頭強開始一場奇妙的時空冒險。&lt;/p&gt;</t>
+          <t>&lt;p&gt;2017年春天，市區流浪狗的問題屢見報端，都更區成了這些狗兒的流落之地，牠們慘遭主人遺棄，結群在山上成了野狗，這樣的情況令人匪夷所思，導演因而前往探訪，在村落裡，一半的房子空無一人，流浪狗和仍被短繩拴住的狗兒在艱難中求生，影片探討了人類與動物在城市共生的可能性，鏡頭記錄了一年來的探訪過程，最後在旅途結束時，舉辦了一場感人至深的音樂會，為旅途中的疲憊生命帶來了慰藉。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>兒童親子/動作冒險/友情/國語/科幻奇幻</t>
+          <t>SDGs11永續城鄉/SDGs15保育陸域/SDGs3健康與福祉/情感教育/環境教育/生命教育/社會議題/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片</t>
+          <t>亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>雪國奇遇記</t>
+          <t>迷你世界之覺醒</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>CHRISTMAS AT CATTLE HILL</t>
+          <t>KAKA</t>
         </is>
       </c>
       <c r="C21" t="n">
-        <v>68</v>
+        <v>98</v>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>威爾亞瑟斯特</t>
+          <t>邢旭輝</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>亨麗艾特法耶舒爾/夏綠蒂佛洛格納/楊馬汀喬森/法萊德賈夫薩漢/湯瑪斯塞爾澤/瑪麗特安德里森/西格麗德邦德圖斯維克/馬茨埃爾登</t>
+          <t>何春/糖醋里肌/花信/萬寶鹿/阿旦/陳則霖</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>&lt;p&gt;來自城市的小牛琪拉，第一次到爸爸的農舍跟他一起過聖誕。但她的爸爸不是那種會慶祝節日的人，所以她有點失望。她的爸爸突然接到附近住戶的電話，說是被雪困住，需要他過去幫忙剷雪。琪拉認為她剛好可以借此機會好好佈置牛牛山莊，並在一個調皮的守護神的幫助下，讓家裡充滿聖誕節的氣氛。琪拉最終領悟到，聖誕節最重要的是能夠與親朋好友團聚一堂。&lt;/p&gt;</t>
+          <t>&lt;p&gt;英雄之子卡卡，身體被邪惡力量入侵，隨著少年長大，這份力量也在醞釀災難，卻又在冥冥中指引守護的道路，傳說中的守護神黑龍、部落公主妮妮、部落酋長巴拉貢、搗蛋王熊仔等因信念集結，為了從虛空軍團手中拯救部落，雖然危機層出不窮，只要擁有一顆守護的心，萬夫莫敵！。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>中文/挪威語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/國語/學習單/家庭教育/挪威語/療癒溫馨</t>
+          <t>兒童親子/動作冒險/國語/科幻奇幻/英文字幕/英語</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>動畫片/歐美片/萌獸影展</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2022-12-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>幸福知音</t>
+          <t>初戀三重奏</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Hear Me Out</t>
+          <t>C'est Si Bon</t>
         </is>
       </c>
       <c r="C22" t="n">
-        <v>93</v>
+        <v>122</v>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>帕斯卡艾勒柏</t>
+          <t>金絃錫</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>帕斯卡艾勒柏/桑德琳齊柏琳</t>
+          <t>姜河那/鄭宇/金允錫/金喜愛/韓孝周</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>&lt;p&gt;安東是一位高中歷史老師，年過五十的他漸漸發現，自己對於周遭的聲響愈來愈遲鈍，甚至連情人的反應、同事的言語都漸漸無法入耳。為了掩蓋自己的聽力障礙，他選擇躲進自己的世界，對於外在的一切充耳不聞，自顧自地講完課，便回到家中將音樂開到最大聲。然而，這樣的舉動也讓他的學生不滿加劇，似是而非的聽力更屢次造成和同事之間的誤會。安東在好友的鼓勵下戴上助聽器，然而聽不到的問題解決了，突然變得過於清晰的聲響反成為他的新困擾。車水馬龍的街道、滴滴答答的雨聲，就連鄰座同事大嗑洋芋片的聲音，都能讓他一秒崩潰。情場、職場、人際都面臨危機的安東，某天意外認識了住在同一棟大樓的小女孩，薇蕾特因為心靈創傷，而不再開口說話。於是，一個聽不見外界聲音的大叔，與一個無法開口表達自己的小女孩，成了最了解彼此感受的知己，而薇蕾特的母親也悄悄受到這個老是和自己雞同鴨講的男人吸引……&lt;/p&gt;</t>
+          <t>&lt;p&gt;20歲的鄉下男孩根泰被音樂製作人相中，踏入號稱首爾巨星搖籃的音樂聖地「C’est Si Bon」。不久，他與兩位音樂天才宋昌植及尹亨柱，共同組了風靡一時的民歌三重奏組合「C’est Si Bon Trio」。三人懷抱著音樂夢想，在「C’est Si Bon」中切磋音樂、相知相惜。同時也遇見了共同的謬斯女神—閔子英，意外譜出橫跨二十年的傳奇戀曲。電影重現韓國七零年代校園民歌時期，青春的執迷與美好，以及隨之而來的狂亂與遺憾。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/健體領域/學習單/家庭教育/情感教育/法語/特殊教育/自我成長</t>
+          <t>SDGs8工作及經濟/情感教育/愛情/生涯規劃/自我成長/藝術領域/韓語/音樂歌舞</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>告訴世界我來過</t>
+          <t>烏俄戰爭最前線</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Once They Were Here</t>
+          <t>Ukraine：The Forgotten War</t>
         </is>
       </c>
       <c r="C23" t="n">
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>侯婕/陳庭婷</t>
+          <t>瑞茲林奇</t>
         </is>
       </c>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr">
         <is>
-          <t>&lt;p&gt;透過24小時經營的獸醫診所裡，我們凝視著動物的生、離、死、別，主人的希望與絕望，但也窺看著人類的自私與無情…。衡量動物生命價值的是人；在人的選擇中，也在人的計算裡。 透過24小時經營的獸醫診所裡，我們凝視著動物的生、離、死、別，主人的希望與絕望，但也窺看著人類的自私與無情…。衡量動物生命價值的是人；在人的選擇中，也在人的計算裡。&lt;/p&gt;</t>
+          <t>&lt;p&gt;壕溝挖得越來越深，屍體堆疊得越來越高。烏克蘭東部的戰情仍不穩定，死傷慘重。早在2014年戰爭爆發時，瑞茲林奇就不斷追蹤戰情，對於有限的報導資訊感到不滿的他決定親自前往。瑞茲林奇於是駕駛著一台車，帶著一台相機橫跨了三千兩百公里前往烏克蘭戰情的最前線，以長達一年的時間記錄戰爭的真實面貌。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>粵語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/生命教育/粵語/綜合領域/英語</t>
+          <t>SDGs16和平正義/SDGs3健康與福祉/國防戰爭/政治/英語</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>亞洲片/紀錄片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2024-05-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>神經一家親</t>
+          <t>巴士上的生命樂章</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>When Will It Be Again Like It Never Was Before</t>
+          <t>The Bus of Life</t>
         </is>
       </c>
       <c r="C24" t="n">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>蘇妮雅海絲</t>
+          <t>艾邦寇門札納</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>佛洛里安萊烏/卡斯珀馮比洛/卡米耶路普莫爾岑/大衛史崔索/德烈亞斯默克/波拉蓋革/約沙艾森/艾克塞爾彌爾伯格/萊昂克里夫/蘿拉湯克/阿森尼布爾曼</t>
+          <t>丹尼羅維拉/安德烈斯葛楚德/安東尼歐杜蘭/巴勃羅斯卡皮利亞蒂/艾琳娜伊魯雷塔/蘇珊娜阿貝特瓦</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>&lt;p&gt;約瑟的父親是一家精神病院的院長，所以在精神病院成長的約瑟有著別人沒有的獨特體驗，因為病患如同家人一般，對約瑟非常好，不像兩個哥哥只會讓他生氣，母親的興趣是畫水彩畫，除了德國，她更喜歡義大利的夏夜，父親則總是不跟家人商量，悄悄按自己的想法貿然行事，但隨著約瑟漸漸長大，除了經歷第一次失戀，他的世界有越來越多裂痕…&lt;/p&gt;</t>
+          <t>&lt;p&gt;安德烈斯是一名音樂教師，年過四十的他一直無法克服對舞台的恐懼，調到巴斯克小鎮的高中代課後，他覺得離音樂夢想越來越遠，上課第一天，他因耳鳴暈倒，診斷出患有癌症，為了治療，他必須乘坐免費接送患者的「人生巴士」往返醫院，在路上與其他乘客分享笑聲、經歷和恐懼的過程中，安德烈斯逐漸重拾勇氣，最終踏上夢想的舞台。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs4優質教育/喜劇/家庭教育/德語/自我成長/英文字幕</t>
+          <t>SDG8工作及經濟/SDGs3健康與福祉/情感教育/生命教育/生涯規劃/療癒溫馨/自我成長/英文字幕/西班牙語/醫療議題/音樂歌舞</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>5150榆樹街</t>
+          <t>疫後：再見電影院</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>5150 Elm's Way</t>
+          <t>The Movie Man</t>
         </is>
       </c>
       <c r="C25" t="n">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>艾瑞克泰西爾</t>
+          <t>麥特芬林</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>蘇妮亞瓦宏/諾曼達摩/馬可安德烈哥羅丁</t>
+          <t>基思史塔塔</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>&lt;p&gt;亞尼克不慎從腳踏車摔下，為洗淨手上的鮮血，他來到榆樹街5150號尋求協助，卻不知自己已誤入險境。主人傑克博略是個心理病態患者，同時也是西洋棋高手，夢想是根除世上的「邪惡」。傑克將亞尼克囚禁起來，對他拳打腳踢，百般折磨。亞尼克唯有與傑克較量棋藝，將其打敗才有活路。只是對亞尼克來說，在這場棋局，發瘋和送命只有一線之隔。&lt;/p&gt;</t>
+          <t>&lt;p&gt;基思史塔塔於1979年夏天開設了高地電影院，從最初的單廳影院逐步發展成擁有五個影廳、放映最新電影的多廳影院。儘管基思對影院的熱情依舊，但在COVID-19的影響下，他面臨著一系列問題和困難，這座獨特的影院也許即將畫下句點。疫情是否終結了我們熟悉的電影時代？集體坐在電影院裡的體驗是否正在迅速消逝？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>懸疑驚悚/法語/英文字幕</t>
+          <t>SDGs11永續城鄉/SDGs3健康與福祉/SDGs8工作及經濟/生命教育/生涯規劃/社會議題/英文字幕/英語/藝術領域/醫療議題</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>烈火焚身</t>
+          <t>高盧英雄救公主</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Incendies</t>
+          <t>Asterix and Obelix The Middle Kingdom</t>
         </is>
       </c>
       <c r="C26" t="n">
-        <v>130</v>
+        <v>110</v>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>丹尼維勒納夫</t>
+          <t>吉翁卡列</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>梅麗莎德索慕普琳/馬克西姆高德特/魯比娜阿扎巴爾</t>
+          <t>吉爾斯萊勞奇/吉翁卡列/強納森考亨/文森卡索/瑪莉詠柯蒂亞/皮爾李察/茲拉坦伊布拉希莫維奇/謝蓮娜/陳佳麗</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>&lt;p&gt;灼燒記憶，引燃謎樣的追尋；凝視死亡，才是揭密的開始。一對雙胞胎兄妹在母親過世後，聽取公證人宣讀母親遺囑，要求他們前往中東，尋找素未謀面的父親以及從未聽聞過的兄長。從小在加拿大成長的兩人，對於憂鬱又疏離的母親的過去一無所知。哥哥西蒙先是拒絕接受指示，妹妹珍則對母親死前無解的沉默感到疑惑，而決定憑著微薄線索，不顧一切前往陌生國度，展開一場始料未及的冒險際遇，並一步步挖掘出母親前半生痛苦殘酷的驚人祕密。&lt;/p&gt;</t>
+          <t>&lt;p&gt;公元前50年，王子鄧興坤發動叛變，中國皇后慘遭囚禁，皇后唯一的女兒福怡公主，在腓尼基商人康德麥和忠誠護衛塔坦的幫助下，逃到高盧向兩位勇士阿斯泰利克斯和奧貝利克斯求助，這兩位形影不離的英雄因喝了魔法藥水而有超能力，他們答應協助公主救出母親，奪回國家，於是他們展開前往中國的偉大冒險旅程，然而，亟欲擴張版圖的凱撒大帝，也正舉兵出征中原……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文/法語</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>各類改編/國防戰爭/法語/社會議題/英語/阿拉伯語</t>
+          <t>兒童親子/動作冒險/國語/法語/英文字幕</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>最後的冠軍</t>
+          <t>影子告白</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>The Last Champion</t>
+          <t>Behind the Shadows</t>
         </is>
       </c>
       <c r="C27" t="n">
-        <v>119</v>
+        <v>81</v>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>葛倫威斯洛</t>
+          <t>李大暻</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>安妮卡馬克斯/柯爾豪瑟/藍道巴丁寇夫/西恩H.斯庫利</t>
+          <t>Elsie/姜暻憲/崔珉起（REN）/朴相南/洪承希/趙乘演</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>&lt;p&gt;John Wright 是一位前冠軍摔角選手，他曾經是學校摔角隊最有前途的明日之星，但因為一時錯誤的選擇導致他毀掉大好前程，也因此被迫離開家鄉，這恥辱他一直背負在身上。20年後，John再度回到熟悉的鎮上，親朋好友仍舊因為他不堪的過去感到不諒解。但就在一個因緣際會下，John得到一個重生機會—擔任母校的摔角教練。John有辦法戰勝自己的心魔，再次成為鎮民心中的英雄嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;允昊自幼身體虛弱，一直依賴著青梅竹馬的好友們載雲和雪的照顧，三人間情意深厚，然而，允昊對載雲的情感不同於一般朋友，早已超越友誼，卻因時代的禁錮而無法表達愛意，並陷入即將與雪訂婚的困境中，當載雲即將被迫與他人結婚時，允昊決定對雪坦白，並在雪的幫助與支持下扮成女孩，終於在為時已晚前向載雲告白。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>情感教育/生涯規劃/自我成長/英文字幕/英語/運動熱血</t>
+          <t>SDGs10減少不平等/SDGs5性別平權/性平教育/情感教育/愛情/自我成長/韓語</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>我們的跪族生活</t>
+          <t>愛我還是愛他</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>The Noble Family</t>
+          <t>Both Sides of the Blade</t>
         </is>
       </c>
       <c r="C28" t="n">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>蓋瑞阿拉斯拉奇</t>
+          <t>克萊兒德尼</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>伊安尼斯格雷羅/卡拉蘇珊/卡洛斯賈斯康/孔薩羅維加/胡安巴勃羅吉爾/路易斯傑拉多門德茲</t>
+          <t>文森林頓/茱麗葉畢諾許/葛雷哥瓦柯林</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>&lt;p&gt;有錢的墨西哥市建商巨頭赫門諾布雷發現他三個已成年的孩子，因為過著富裕的生活，而被寵壞了。赫門諾布雷平常忙於工作，忽略孩子們其實沒有人生目標，並恣意揮霍他的財產。他本將一切歸因於孩子是太思念已逝的妻子，然而他心臟病發後決定要好好給孩子們上一課。於是他假造公司破產，並沒收他們所有的資產，騙他們說警察正在查捕他們，要他們搬到坐落在貧民窟的破爛房子生活，並逼他們做他們從沒做過的事──工作。&lt;/p&gt;</t>
+          <t>&lt;p&gt;莎拉和尚夫妻兩人深愛著彼此，也一起生活了好幾年。愛情堅固了尚和莎拉，他們互相信任，也享受兩人間的愛情，兩人間的愛火也不曾停息。直到某天，莎拉偶然在街上遇見了舊情人弗朗索瓦，返家後更得知弗朗索瓦邀請尚一起重操橄欖球隊事業。當初莎拉因為弗朗索瓦而認識尚，也因為尚而離開了弗朗索瓦…第三人的重新出現，攪亂兩人原本濃情蜜意的一池春水。一位是她的現任愛人，另一位是她忘不了的舊愛，莎拉如何周旋於兩男之間？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/喜劇/家庭教育/自我成長/西班牙語</t>
+          <t>婚姻關係/情感教育/愛情/法語/英文字幕</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>死屍死時四十四</t>
+          <t>離婚好麻吉</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Over My Dead Body</t>
+          <t>Everything's Fifty Fifty</t>
         </is>
       </c>
       <c r="C29" t="n">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>何爵天</t>
+          <t>阿里雷扎葛拉珊</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>余香凝/劉映汝/劉江/呂爵安/張滿源/李尚正/楊偉倫/毛舜筠/胡麗英/鄭中基/陳漢娜/黃又南/黃文慧/柳應廷</t>
+          <t>大衛克勞斯/瓦倫丁塔登霍斯特/莫里茲布雷多/蘿拉湯克/阿克塞爾史坦</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一個尋常晚上，杜志銘（黃又南 飾）和太太（余香凝 飾）與丈母娘（毛舜筠 飾）在家門前發現了一具赤裸男屍，為免自家屋宅變成凶宅，讓房價慘跌，一家人決定合力處理，將屍體嫁禍鄰居，同層樓還住有銀髮族陳家夫妻、未婚大齡女子Mary姐、性格火爆的張氏父子和一個神秘的吸菸女，十一個活人，為了一個死人，用盡渾身解數，天亮前，他們只能求同存異，合作把屍體運出大廈…&lt;/p&gt;</t>
+          <t>&lt;p&gt;瑪莉安和安迪雖然已經離婚，但他們仍然認為自己是模範父母，然而，一次共同的假期揭露了他們育兒方式中一些令人擔憂的裂痕，這對固執的夫妻發現，儘管他們各自的想法不合，但在孩子面前必須團結起來，假期中的種種挑戰迫使他們重新審視彼此的育兒方式和對家庭的承諾，他們必須攜手合作，克服矛盾，才能修補這段關係，重新找回家的溫暖。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>中文/粵語</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>喜劇/社會議題/粵語</t>
+          <t>喜劇/婚姻關係/家庭關係/德語/情感教育/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>哥雅名畫兇殺案</t>
+          <t>愛上大明星</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>The Goya Murders</t>
+          <t>Love Thing</t>
         </is>
       </c>
       <c r="C30" t="n">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>赫拉多埃雷羅</t>
+          <t>安妮卡戴克</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>丹尼爾葛勞/奧拉加里多/希内斯加西亞米蘭/瑪莉貝爾維杜/羅貝托阿藍莫</t>
+          <t>丹尼斯莫斯基多、琳達波佩爾、莫麗考依曼、瑞克卡瓦尼安、安娜塔勒巴、盧卡斯雷伯、約亨斯羅普、西蒙匹爾斯/亞歷珊卓瑪莉亞羅納/佩麗鲍美斯特/艾利亞斯穆巴瑞克（埃利亞斯穆巴里克）/露西海因茲</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一名神秘的連續殺人犯，讓城市裡的富裕階層備感害怕，犯人殺害藝術收藏家後，會利用他們的屍體重現哥雅知名畫作中的場景。卡門是一位經驗老到的調查員，但對自己的人生感到厭煩，伊娃則是她身邊的年輕助手。兩人要從沒有留下線索的犯案現場，找出這個心思縝密的殺手。&lt;/p&gt;</t>
+          <t>&lt;p&gt;又到了柏林走紅毯的時候，在電影首映會的每個人都蠢蠢欲動——尖叫連連的粉絲、藏匿其中的狗仔及興奮不已的攝影團隊，都想一窺德國最知名影星馬文博施的風采。但他們恐怕是白等了，馬文不可能出現，因為他先前在主持人貝蒂娜班貝格咄咄逼人的專訪節目中崩潰。想要躲避媒體記者的馬文，意外來到一間由女權主義者和性少數族群組成的「3000劇院」，由芙烈達和友人一同經營，目前瀕臨倒閉。馬文與芙烈達是否能拯救劇院？馬文又能否重振聲譽，並給自己一個遇見真愛的機會呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/懸疑驚悚/藝術領域/西班牙語/警匪犯罪</t>
+          <t>SDGs10減少不平等/SDGs5性別平權/德語/性平教育/情感教育/愛情/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2023-04-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>我的老婆是老公？</t>
+          <t>魔女荷莉</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>For Better And For Worse</t>
+          <t>Holly</t>
         </is>
       </c>
       <c r="C31" t="n">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>特里斯坦塞格拉</t>
+          <t>費恩特羅赫</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>凱特琳芙/法布萊斯魯奇尼/艾特/菲利普科特林</t>
+          <t>卡塔琳娜吉雷茲/菲力克斯赫雷曼斯/葛莉特凡斯崔特</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>&lt;p&gt;故事發生在北法的一個小鎮，傑恩正競選連任保守黨的市長。他的老婆伊迪絲，在與他共度了40年後，向他坦白了一個再也藏不住的秘密：在她內心深處，始終認為自己是男人。起初傑恩以為伊迪絲只是在開玩笑，但他很快意識到，伊迪絲決心要改變自己的性別。此時的傑恩面臨了婚姻和競選的雙重打擊…&lt;/p&gt;</t>
+          <t>&lt;p&gt;在完全犧牲之前，讓我用超能力療癒你。&lt;/p&gt;&lt;p&gt;少女荷莉一早醒來，因為不祥預感決定請假，沒想到當天學校就失火了，為了共癒創傷大夥聚在一起，陪伴受難家屬的荷莉，展現出神奇的撫慰能量，彷彿能帶走悲慟，也讓在學校格格不入的她，瞬間成了鎮上的療癒天使，不料這樣的「使命」隨著眾人的需索越發沉重，逐漸陷入迷惘的荷莉，會為自己招致未知的傷害嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>荷蘭語</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/喜劇/婚姻關係/性平教育/情感教育/法語/英文字幕</t>
+          <t>SDGs3健康與福祉/性平教育/情感教育/生命教育/自我成長/荷蘭語</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>水漾的女人</t>
+          <t>說笑之人</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Undine</t>
+          <t>Stand Up Story</t>
         </is>
       </c>
       <c r="C32" t="n">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>克里斯汀佩佐</t>
+          <t>區焯文</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>寶拉貝爾/法蘭茲羅戈斯基</t>
+          <t>伍詠詩/吳肇軒/蔣祖曼/袁富華/阮兆輝/陳麗雲</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>&lt;p&gt;她是城市發展局的導覽員。她的男友為了另一個女人，跟她提出分手，令她難以接受。「如果你離開我，我就必須殺了你。」女人如是說，但出軌的男友卻無視警告執意離去，獨留她佇足咖啡館傷心。此時店內水族箱傳來神祕呼喚，猝不及防的意外，就像突如其來的愛情，她與純情潛水員魔幻邂逅，自此共墜愛河、形影不離。這是一次充滿新奇、信任、嶄新、愉快，並且純真的愛，讓女人感覺重新活了過來。然而，與前男友尚未了結的舊愛餘波，伴隨女人謎樣身份的詛咒陰影，種種令人不安的預感彷彿命定，並在她心跳漏了一拍的瞬間，悄悄來襲…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;卓文（吳肇軒 飾）從小已經察覺父親華哥（袁富華 飾）跟其他大人有點不同，懂事後才知道他智力的確比正常人低，母親更因此離家出走，一次偶然機會，卓文為了獎金參加單口喜劇比賽，觀眾的笑聲帶來無比的成就感，可是之後他便沒再能成功引觀眾發笑，為了找尋靈感，卓文發掘生活中可笑之處，可是他發現終極的笑其實是苦中作樂──在校時同學的恥笑、畢業後工作的艱辛、照顧華哥時的點滴、甚至是影響全球的世紀疫症……生活之苦也可以是歡笑之源！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>粵語</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>SDGs14保育海洋/品德教育/情感教育/愛情</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/喜劇/家庭關係/情感教育/特殊教育/療癒溫馨/英文字幕</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2021-09-30 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>白米婦仇大作戰</t>
+          <t>投奔怒海：數位修復版</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Angry Rice Wives</t>
+          <t>Boat People</t>
         </is>
       </c>
       <c r="C33" t="n">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>本木克英</t>
+          <t>許鞍華</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>三浦貴大/井上真央/夏木麻里/立川志之輔</t>
+          <t>劉德華/奇夢石/林子祥/繆騫人/郝嘉陵/馬斯晨</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1918年，日本出兵西伯利亞，為供應軍隊糧食，導致國內米價暴漲。這對一般百姓來說，是經濟上的打擊。絲是一名漁夫的妻子，跟村裡其他婦女一樣，她們都在丈夫外出工作時，勤儉持家。婦女們發出訴求：「別把大米送走！」，但富商及當權者根本充耳不聞。絕望的婦女們於是發起了一場空前絕後的騷動，很快就傳遍全國。&lt;/p&gt;</t>
+          <t>&lt;p&gt;1975年越共解放越南，日本記者芥川汐見（林子祥　飾）在峴港現場採訪實況。3年後，他重遊舊地，認識了琴娘（馬斯晨　飾）一家，並拍攝了珍貴照片。當地唯一被留下來的酒吧，由媽媽桑（繆騫人　飾）經營，祖明（劉德華　飾）是她的情人，正設法逃離越南。&lt;/p&gt;&lt;p&gt;芥川與祖明成了朋友，並獲得特許送祖明到新經濟區挖地雷，但每天都有人因此遇到爆炸而死亡。芥川努力安排琴娘及家人逃離越南，祖明也登上難民船，投奔怒海。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>粵語</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs2消除飢餓/SDGs5性別平權/喜劇/性平教育/情感教育/日語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/歷史傳記/生命教育/社會議題/粵語/經典修復/難民議題</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2023-07-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>老大人</t>
+          <t>歡迎來到我身邊</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Dad’s Suit</t>
+          <t>Welcome to My Side</t>
         </is>
       </c>
       <c r="C34" t="n">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>洪伯豪</t>
+          <t>宋灝霖</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>喜翔/小戽斗/曹晏豪/李友珊/黃嘉千</t>
+          <t>于適/劉暘/拉宏/王影璐/趙天煬/馬大智/黃炎</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>&lt;p&gt;老伴離世的八旬老翁金茂（小戽斗 飾），獨自一人住在平溪郊區的老厝裡。儘管身體大不如前，台北仍是一個他永遠都融入不了的地方。某日金茂又因胃痛住院，女兒玉珍（黃嘉千 飾）再度為了養老院的話題和兒子益正（喜翔 飾）爭吵不休。然而，一場意外讓金茂輾轉住進了安養院，即使孫子凱凱（曹晏豪 飾）捎來結婚喜訊，也無法消弭金茂的低落情緒。這天，女兒玉珍推著輪椅帶金茂上街，想讓他為孫子的婚禮訂做新西裝。殊不知，對金茂而言，西裝早已有著完全不同的涵義…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;陳小舟（于適 飾）失戀後遭遇了一場意外，從那以後他經常看到大群“嘎嘎”叫的橡皮鴨子，這給陳小舟的生活帶來了巨大的阻礙，直到一位名叫馮佳楠（王影璐 飾）的女孩的出現，陳小舟驚訝地發現只要和馮佳楠在一起，鴨子就不會跑出來搗亂，一場啼笑皆非的浪漫之旅就此展開……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/國語/學習單/家庭教育/情感教育/生命教育/臺語/醫療議題</t>
+          <t>SDGs3健康與福祉/國語/情感教育/愛情/英文字幕</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2021-08-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>蝕愛</t>
+          <t>雪中真相</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Flowers of Mold</t>
+          <t>Snow and the Bear</t>
         </is>
       </c>
       <c r="C35" t="n">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>沈惠貞</t>
+          <t>賽爾森艾爾貢</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>趙倫嬉/金信榮/金律何/金栽經/顯佑（金顯祐）</t>
+          <t>梅薇迪茲達/薩伊根索伊薩爾</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>&lt;p&gt;智秀相信可以從人們丟的垃圾看出他的真正樣貌，她發現一袋處理得很乾淨的垃圾，屬於鄰居宇宰，智秀開始從他的垃圾蒐集線索以接近他，然而，一次與宇宰前女友的相遇傷透智秀的心，她對他變得冷漠，一晚，宇宰看見智秀拿著一袋垃圾走進公寓，於是跟了上去，兩人爭執垃圾散落一地，也抖出了智秀的祕密。&lt;/p&gt;</t>
+          <t>&lt;p&gt;年輕護士阿絲莉被調派至土耳其一處偏遠村莊，一望無際的皚皚白雪讓今年冬天似乎無比漫長，村莊對外道路因大雪封閉，更有傳言稱大熊提早結束冬眠、開始掠食往村莊前進，一天寒冬夜裡，鎮上發生一起神秘失蹤案，逐漸引起各種傳言，令人惶恐不安，阿絲莉也開始意識到，自己正被捲入一場權力、秘密、猜忌的風暴漩渦。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>土耳其語</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>各類改編/情感教育/懸疑驚悚/英文字幕/韓語</t>
+          <t>SDGs16和平正義/SDGs5性別平權/土耳其語/家庭關係/性平教育/懸疑驚悚/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>真愛大騙局</t>
+          <t>小曉</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Life for Real</t>
+          <t>Trouble Girl</t>
         </is>
       </c>
       <c r="C36" t="n">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>丹尼伯恩</t>
+          <t>靳家驊</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>丹尼伯恩/凱德莫拉得/夏綠蒂甘絲柏格</t>
+          <t>劉俊謙/林品彤/陳意涵</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>&lt;p&gt;崔東從小在地中海俱樂部長大，每8天換一次朋友。他在50歲辭去墨西哥度假勝地的工作，決心尋找42年前的童年玩伴薇奧麗。天真無知的崔東來到巴黎，借住同父異母的弟弟路易家中。兩人素未謀面，路易不想崔東一直打擾自己，於是拜託炮友蘿珊冒充薇奧麗來打發崔東。殊不知崔東初見蘿珊時，便確定自己找到了失散已久的青梅竹馬。&lt;/p&gt;</t>
+          <t>&lt;p&gt;小曉（林品彤 飾）是一位活在自己世界的女孩，因為一個令人揪心的秘密，她在學校被同學霸凌孤立，媽媽薇芳（陳意涵 飾）也視她為麻煩，在國外長期工作的爸爸更像既熟悉又遙遠的陌生人，唯有班導保羅（劉俊謙 飾）彷彿能理解並舒緩她的情緒，一次颱風天下課，小曉目睹了媽媽與班導的秘密，困惑的她不僅必須強迫自己適應這個複雜的情感關係，也逐漸發現原來她與媽媽都有各自對生活說不出的無奈…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>情感教育/愛情/法語</t>
+          <t>SDGs3健康與福祉/國語/家庭教育/情感教育/校園/特殊教育/英文字幕</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>飯戲攻心</t>
+          <t>明天我就不幹了！</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Table for Six</t>
+          <t>Mr. Blake at Your Service</t>
         </is>
       </c>
       <c r="C37" t="n">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>陳詠燊</t>
+          <t>吉爾．勒賈帝尼耶</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>張繼聰/林明禎/王菀之/鄧麗欣/陳湛文/黃子華</t>
+          <t>愛蜜麗．德奎恩/約翰．馬可維奇/芬妮．亞當</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一個家，最重要的是「人到齊了，開飯」！深信此道的大哥陳鴻（黃子華 飾）廚藝普普，但用各種心靈雞湯式的金句餵飽異父異母的二弟陳禮（張繼聰 飾）及小弟陳熹（陳湛文 飾）。還請來小弟的廚神女友Josephine（王菀之 飾）煮晚餐，讓每晚的飯局更為和睦。但隨著二哥女友Monica（鄧麗欣 飾）的加入後，氣氛開始轉變，她竟然是大哥念念不忘的前女友。為了不想餐餐吃不知味，大哥找了臨時女友阿喵（林明禎 飾）來充場面，再加上小弟以看好戲的心情從中興風作浪，從此，每晚6人同桌，味蕾滿足，但暗潮汹湧，是一團和氣重要？還是爭取個人幸福重要？&lt;/p&gt;</t>
+          <t>&lt;p&gt;英國企業家布雷克在妻子過世後，舊地重遊法國一處莊園，想重溫以往的回憶。沒想到卻被誤認為是上門求職的退休老人，誤打誤撞地成為了這裡的管家。在這裡，他遇見瀕臨破產卻性格孤高的莊園女主人、手腳幹練卻嘴巴不饒人的女總管、暗戀女總管卻不敢說出口的園丁，這裡的每個人都隱藏著一個秘密，就連他們的貓也是！原本在商場叱吒風雲的布雷克就這樣過起任人使喚的日子，眼看飯碗不如想像中好端，安德魯該如何重振莊園，並成功收服這座莊園的大大小小？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>中文/粵語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/喜劇/家庭教育/情感教育/粵語/自我成長</t>
+          <t>SDGs3健康與福祉/SDGs8工作及經濟/各類改編/情感教育/法語/生命教育/生涯規劃/療癒溫馨/自我成長</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>幸福巧克力</t>
+          <t>愛的發聲練習</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>The Chocolate Man</t>
+          <t>My So-Called Love</t>
         </is>
       </c>
       <c r="C38" t="n">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>鈴木祐司</t>
+          <t>李鼎</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>宮本信子</t>
+          <t>劉喆瑩/張孝全/彭于晏/徐熙媛/方文琳/李國毅/東明相/蕭瑤</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>&lt;p&gt;真實紀錄一個麵包店老闆如何本著照顧弱勢團體的初衷發展出 『久遠巧克力』 的感人故事～&lt;/p&gt;&lt;p&gt;「久遠巧克力」坐落於愛知縣豐橋市街角。巧克力綿密的口感和精美的外觀很快吸引了一大票粉絲。「久遠巧克力」與其他巧克力品牌相比可謂獨樹一格，創辦人夏目浩次的巧思在他們外形多變的巧克力中可見一斑。夏目浩次與其員工也致力於營造工作環境，讓身心障礙者、單親父母、未受教育和性少數能有友善的工作環境。&lt;/p&gt;</t>
+          <t>&lt;p&gt;高三的小貓與繼父不合而離家出走，與單純的男孩阿良展開純愛，隨著阿良入伍，小貓遇見中年男子小古，並深陷情慾世界，當小貓以為遇見真愛時，卻發現小古已婚，在情感與理智間擺盪十年，她仍沒有答案，在一次同事聚餐，她認識了Sunshine，他雖然自幼就聽不見，但樂觀溫暖，小貓會在Sunshine包容的愛裡找到歸宿嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs8工作及經濟/日語/特殊教育/生涯規劃/社會議題/英文字幕</t>
+          <t>國語/情感教育/愛情/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>亞洲片/紀錄片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-09-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>來自星星的少女</t>
+          <t>網紅教慾</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Maika, The Girl From Another Galaxy</t>
+          <t>Like &amp; Share</t>
         </is>
       </c>
       <c r="C39" t="n">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>陳光咸</t>
+          <t>吉娜諾兒</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>丁丁/傅常瀨/玉祥/葉映珠/金妮嘉</t>
+          <t>傑羅姆庫爾尼亞/奧若拉里貝羅/奧麗雅莎拉/阿拉溫達基拉娜</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>&lt;p&gt;八歲的小男孩虹仍沉浸在媽媽死亡的悲傷中，虹的爸爸忙於工作突然要擔下照顧之責也不知所措，因此虹的好友搬家後，他感到更加孤單。虹心煩時會跑到屋頂上靜靜仰望星空。某天晚上，他在屋頂上看見流星雨，其中的一個星星落在遠處的山上，於是虹騎上腳踏車，展開尋找星星之旅。虹抵達星星殞落的地點時，發現了一個來自外星的女孩梅卡，正在找她失聯的朋友。虹幫助梅卡尋找朋友同時，她也幫助了虹交到新朋友，修補了他受傷的心靈。然而，那天晚上發現梅卡的還另有其人，而那個人也知道她具有神奇的能量，正想盡方式奪走梅卡…&lt;/p&gt;</t>
+          <t>&lt;p&gt;成長於雅加達的好麻吉麗莎和莎拉，兩人從小就一直都是最好朋友，正值青春期的她們總是膩在一起，喜歡上網看一些人家分享的影片以及聊關於性的事情，這對她們保守家庭來說都是不被允許的，麗莎和莎拉一心希望可以趕快賺錢、自力更生，於是決定創立兩人吃各式各樣東西的ASMR影片頻道，無形中也加入了想靠亮眼的外在透過網路散播獲取名利、賺大錢的行列，後來麗莎越來越沉迷於情色影片，而莎拉則是愛上比他大很多的男人，雖說兩人總是覺得她們畢業後會一起出去闖盪，但默默的兩人重心開始變調，友誼也漸行漸遠…&lt;/p&gt;&lt;p&gt;探索情與慾的女孩們，不知不覺的也體驗到身為女人的黑暗面。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>越南語</t>
+          <t>印尼語</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/SDGs1終結貧窮/SDGs3健康與福祉/友情/情感教育/生命教育/自我成長/越南語</t>
+          <t>SDGs16和平正義/SDGs5性別平權/人權法治/印尼語/性平教育/情感教育/生涯規劃/社會議題/科技教育/英文字幕</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2026-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>疾風魅影－黑貓中隊</t>
+          <t>被消失的女孩</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Lost Black Cats 35th Squadron</t>
+          <t>Farha</t>
         </is>
       </c>
       <c r="C40" t="n">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>楊佈新</t>
+          <t>達林．J．薩勒姆</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>張立義少校/易志強中校/楊世駒上校/沈宗李上校/王太佑上校/華錫鈞上將/葉常棣少校/蔡盛雄上校/邱松州中校/錢柱中校/魏誠中校</t>
+          <t>卡拉姆塔赫爾/塔拉甘莫/塞繆爾卡佐羅夫斯基/芭圖易卜拉辛/莉安卡特庫達/菲拉斯泰貝/薩梅拉阿西爾/阿希拉夫巴姆/阿里蘇利曼/麥德埃德</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>&lt;p&gt;黑貓中隊，台灣空軍史上最神秘的高空偵察中隊，只有28位空軍菁英中的菁英能成功結訓，執行冷戰時期神秘的台美合作任務「快刀計畫」。任務為夜間出巡，一人一機巡航七萬英呎，機腹下裝備有直徑達90公釐的攝影機鏡頭，故稱之為「黑貓」。從1961年到1974年，14年間黑貓中隊成員共執行220次任務，僅有17位成員全身而退，其中2位成員在任務中遭共軍擊落被俘近20年，幾經波折才重返家園……。黑貓中隊成員駕駛最難操作的U-2偵察機，他們以性命為經，以青春為緯，用生命和青春寫下對這個土地的安靜守護，寫下天空中最美麗的黑貓們的故事。&lt;/p&gt;</t>
+          <t>&lt;p&gt;1948年，14歲的法哈住在巴勒斯坦一座小村莊。女孩到了她的年紀就會被安排婚事，法哈卻想繼續接受教育。正當法哈的父親被說服，危機卻逐漸逼近。隨著戰爭升溫，父親擔心女兒安危，將她關在食物儲藏室。她被關在窄小的幽暗空間，與外界唯一聯繫是牆上的小洞。法哈目睹了室外發生的許多事，她也被迫長大。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>阿拉伯語</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/國語/國防戰爭/歷史傳記/英文字幕/英語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs4優質教育/SDGs5性別平權/人權法治/各類改編/國防戰爭/性平教育/真人真事改編/社會議題/英語/阿拉伯語</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>亞洲片/國片/紀錄片</t>
+          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>分手後不要做朋友</t>
+          <t>5150榆樹街</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Someone You Loved</t>
+          <t>5150 Elm's Way</t>
         </is>
       </c>
       <c r="C41" t="n">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>邢瑟佑</t>
+          <t>艾瑞克泰西爾</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>姜佶宇/鄭恩彩/李東輝</t>
+          <t>蘇妮亞瓦宏/諾曼達摩/馬可安德烈哥羅丁</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一個人分手後要多久才能走出情傷？將手機裡的親暱備註改回全名是否會有用呢？或是直接刪除對方的電話號碼，不再關注他的社群帳號？當原本相愛的兩個人從情人退回普通朋友，甚至不再熟悉到淪為陌生人，對於分手後仍藕斷絲連的俊昊和雅英來說，他們要如何放下分手前未能解決的事情，並學習重新定義彼此的關係將會是個難解的課題。&lt;/p&gt;</t>
+          <t>&lt;p&gt;亞尼克不慎從腳踏車摔下，為洗淨手上的鮮血，他來到榆樹街5150號尋求協助，卻不知自己已誤入險境。主人傑克博略是個心理病態患者，同時也是西洋棋高手，夢想是根除世上的「邪惡」。傑克將亞尼克囚禁起來，對他拳打腳踢，百般折磨。亞尼克唯有與傑克較量棋藝，將其打敗才有活路。只是對亞尼克來說，在這場棋局，發瘋和送命只有一線之隔。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>情感教育/愛情/韓語</t>
+          <t>懸疑驚悚/法語/英文字幕</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>獄囚伊凡</t>
+          <t>我們的跪族生活</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>100 Minutes</t>
+          <t>The Noble Family</t>
         </is>
       </c>
       <c r="C42" t="n">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>格列布潘菲洛夫</t>
+          <t>蓋瑞阿拉斯拉奇</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>丹尼斯卡拉斯歐夫/斯捷潘阿勃拉莫夫/茵娜楚利柯娃/菲利普揚科夫斯基/阿圖爾布希斯尼</t>
+          <t>伊安尼斯格雷羅/卡拉蘇珊/卡洛斯賈斯康/孔薩羅維加/胡安巴勃羅吉爾/路易斯傑拉多門德茲</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>&lt;p&gt;俄兵伊凡從納粹集中營回到祖國後，根據蘇聯法律，他被列為賣國賊，必須以囚犯編號S854的身分在勞改營勞動。伊凡跟其他囚犯在雪地中建造大型太空產業工廠。儘管，在勞改營受到不公對待、屈辱跟挨餓，伊凡仍保有正直的人格。他腳踏實地、忠誠，具有樸實的民間智慧和堅定的信念，勇敢求存。在服刑的最後幾天，伊凡能否重獲自由？他是否能完成夢想與女兒團聚？最重要的是，當其他政治犯紛紛向殘酷的勢力低頭時，伊凡會忠於自我嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;有錢的墨西哥市建商巨頭赫門諾布雷發現他三個已成年的孩子，因為過著富裕的生活，而被寵壞了。赫門諾布雷平常忙於工作，忽略孩子們其實沒有人生目標，並恣意揮霍他的財產。他本將一切歸因於孩子是太思念已逝的妻子，然而他心臟病發後決定要好好給孩子們上一課。於是他假造公司破產，並沒收他們所有的資產，騙他們說警察正在查捕他們，要他們搬到坐落在貧民窟的破爛房子生活，並逼他們做他們從沒做過的事──工作。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>俄語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/俄語/各類改編/國防戰爭/政治</t>
+          <t>SDGs4優質教育/喜劇/家庭教育/自我成長/西班牙語</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2024-08-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>女子學校 數位修復版</t>
+          <t>烈火焚身</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Girls’School</t>
+          <t>Incendies</t>
         </is>
       </c>
       <c r="C43" t="n">
-        <v>92</v>
+        <v>130</v>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>李美彌</t>
+          <t>丹尼維勒納夫</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>周丹薇/恬妞/林南施/沈雁/秦漢</t>
+          <t>梅麗莎德索慕普琳/馬克西姆高德特/魯比娜阿扎巴爾</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>&lt;p&gt;就讀屏東女中的智婷與佳琳視彼此為知己，但過於親密的互動，引起春雪的側目。春雪欲與佳琳互動，卻被智婷排拒，於是惱羞成怒散布兩人是同性戀的謠言。佳琳的姐姐秀玲，不願感情生活成為八卦，轉調至屏東女中任教。聽聞妹妹的謠言後，不希望兩人真摯的友情被曲解，極力阻止兩人繼續來往。平時缺乏父親關愛的智婷，生活重心只有佳琳，無法接受因為無謂的謠言失去唯一的摯友，卻終究抵不過流言中傷。智婷某夜衝動出走，因而發生了嚴重的交通意外，春雪為此反省自己魯莽的行為，也獲得智婷的諒解，兩人約定成為朋友。出院後的智婷雖有遺憾，但受到班上熱烈的歡迎，重回和樂融融的校園生活。&lt;/p&gt;</t>
+          <t>&lt;p&gt;灼燒記憶，引燃謎樣的追尋；凝視死亡，才是揭密的開始。一對雙胞胎兄妹在母親過世後，聽取公證人宣讀母親遺囑，要求他們前往中東，尋找素未謀面的父親以及從未聽聞過的兄長。從小在加拿大成長的兩人，對於憂鬱又疏離的母親的過去一無所知。哥哥西蒙先是拒絕接受指示，妹妹珍則對母親死前無解的沉默感到疑惑，而決定憑著微薄線索，不顧一切前往陌生國度，展開一場始料未及的冒險際遇，並一步步挖掘出母親前半生痛苦殘酷的驚人祕密。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>國語/情感教育/經典修復</t>
+          <t>各類改編/國防戰爭/法語/社會議題/英語/阿拉伯語</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>月球歷險記</t>
+          <t>最後的冠軍</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Moonbound</t>
+          <t>The Last Champion</t>
         </is>
       </c>
       <c r="C44" t="n">
-        <v>81</v>
+        <v>119</v>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>阿里沙馬迪阿迪</t>
+          <t>葛倫威斯洛</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>亞萊克斯勒/德魯薩里奇/拉斐爾馮巴根/莉蓮加特納/辛蒂羅賓森/霍華德尼格廷加爾</t>
+          <t>安妮卡馬克斯/柯爾豪瑟/藍道巴丁寇夫/西恩H.斯庫利</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>&lt;p&gt;有時候聽妹妹的話會比較保險！&lt;/p&gt;&lt;p&gt;身為太空迷彼德在某個夜晚發現妹妹不見了，他才突然意識到妹妹之前瘋狂談論的會說話的六月金龜子「樹樹蟲」並不是虛構的。於是，彼德踏上了月球之旅，要將妹妹從大壞蛋「月人」手中拯救出來。旅途中他遇到了許多自然界的神靈，也才發現自己一直忽視了妹妹…&lt;/p&gt;</t>
+          <t>&lt;p&gt;John Wright 是一位前冠軍摔角選手，他曾經是學校摔角隊最有前途的明日之星，但因為一時錯誤的選擇導致他毀掉大好前程，也因此被迫離開家鄉，這恥辱他一直背負在身上。20年後，John再度回到熟悉的鎮上，親朋好友仍舊因為他不堪的過去感到不諒解。但就在一個因緣際會下，John得到一個重生機會—擔任母校的摔角教練。John有辦法戰勝自己的心魔，再次成為鎮民心中的英雄嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>兒童親子/學習單/家庭教育/情感教育/療癒溫馨/科幻奇幻/自我成長/英文字幕/英語</t>
+          <t>情感教育/生涯規劃/自我成長/英文字幕/英語/運動熱血</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>我的大猩猩媽媽</t>
+          <t>幸福知音</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>The Ape Star</t>
+          <t>Hear Me Out</t>
         </is>
       </c>
       <c r="C45" t="n">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>琳達漢巴克</t>
+          <t>帕斯卡艾勒柏</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>史戴倫史柯斯嘉/普妮拉奧古斯特/梅琳達金娜曼/瑞貝卡也斯曼</t>
+          <t>帕斯卡艾勒柏/桑德琳齊柏琳</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>&lt;p&gt;孤兒約娜最想要的就是媽媽。活潑的她渴望能被領養。她接受任何新媽媽，只要那個人愛她。終於，有人答應要領養約娜了，她在孤兒院滿懷期待地等待新媽媽的到來。可當車子抵達時，約娜嚇了一跳，因為從車子走出來的是一隻猩猩！一開始約娜不知道是否該離開這個巨大笨拙的靈長類，但猩猩跟女孩很快便打成一片。然而，當地市府卻打算拆散兩人，到底約娜能不能跟最愛的媽媽在一起呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;安東是一位高中歷史老師，年過五十的他漸漸發現，自己對於周遭的聲響愈來愈遲鈍，甚至連情人的反應、同事的言語都漸漸無法入耳。為了掩蓋自己的聽力障礙，他選擇躲進自己的世界，對於外在的一切充耳不聞，自顧自地講完課，便回到家中將音樂開到最大聲。然而，這樣的舉動也讓他的學生不滿加劇，似是而非的聽力更屢次造成和同事之間的誤會。安東在好友的鼓勵下戴上助聽器，然而聽不到的問題解決了，突然變得過於清晰的聲響反成為他的新困擾。車水馬龍的街道、滴滴答答的雨聲，就連鄰座同事大嗑洋芋片的聲音，都能讓他一秒崩潰。情場、職場、人際都面臨危機的安東，某天意外認識了住在同一棟大樓的小女孩，薇蕾特因為心靈創傷，而不再開口說話。於是，一個聽不見外界聲音的大叔，與一個無法開口表達自己的小女孩，成了最了解彼此感受的知己，而薇蕾特的母親也悄悄受到這個老是和自己雞同鴨講的男人吸引……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>中文/瑞典語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/兒童親子/學習單/家庭教育/情感教育/瑞典語/療癒溫馨</t>
+          <t>SDGs3健康與福祉/健體領域/學習單/家庭教育/情感教育/法語/特殊教育/自我成長</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2023-01-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>需雲雜方</t>
+          <t>告訴世界我來過</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Joseon Chefs</t>
+          <t>Once They Were Here</t>
         </is>
       </c>
       <c r="C46" t="n">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>崔連秀</t>
-[...6 lines deleted...]
-      </c>
+          <t>侯婕/陳庭婷</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr"/>
       <c r="G46" t="inlineStr">
         <is>
-          <t>&lt;p&gt;金綏在家裡的期望下，一直試圖透過科舉考試功成名就，卻屢屢敗北，仕途不順。為了讓自己能更專注在考試與學習，金綏來到一間寺廟自修，沒想到在那裡遇見了喚醒自己味蕾的溪岩。溪岩做的菜餚與對料理的態度深深打動金綏，金綏決定開始向溪岩學習廚藝，並試圖向父親與社會證明他對料理的決心。透過食物的語言，兩人慢慢建立起友誼，從食材到作法，兩人一路互相學習、幫助，並互相理解，攜手設法在廚藝大賽獲得優勝，甚至發展出超越友誼的關係……&lt;/p&gt;</t>
+          <t>&lt;p&gt;透過24小時經營的獸醫診所裡，我們凝視著動物的生、離、死、別，主人的希望與絕望，但也窺看著人類的自私與無情…。衡量動物生命價值的是人；在人的選擇中，也在人的計算裡。 透過24小時經營的獸醫診所裡，我們凝視著動物的生、離、死、別，主人的希望與絕望，但也窺看著人類的自私與無情…。衡量動物生命價值的是人；在人的選擇中，也在人的計算裡。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>粵語</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs2消除飢餓/SDGs4優質教育/SDGs5性別平權/SDGs8工作及經濟/性平教育/情感教育/愛情/生涯規劃/自我成長/韓語</t>
+          <t>SDGs15保育陸域/生命教育/粵語/綜合領域/英語</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-08-01 00:00:00</t>
+          <t>2024-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>不是你不愛你</t>
+          <t>神經一家親</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Love at First Lie</t>
+          <t>When Will It Be Again Like It Never Was Before</t>
         </is>
       </c>
       <c r="C47" t="n">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>葉念琛</t>
+          <t>蘇妮雅海絲</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>周漢寧/李昭南/林國斌/林家熙/林熙彤/梁仲恆/莊韻澄/袁富華/譚旻萱/鍾晴/陳嘉寶/陳昊森/馮素波</t>
+          <t>佛洛里安萊烏/卡斯珀馮比洛/卡米耶路普莫爾岑/大衛史崔索/德烈亞斯默克/波拉蓋革/約沙艾森/艾克塞爾彌爾伯格/萊昂克里夫/蘿拉湯克/阿森尼布爾曼</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>&lt;p&gt;那年暑假，花園街長大，性格開朗善良的鍾家寶（譚旻萱 飾）偶遇和父親感情不佳的富家子關家偉（陳昊森 飾），為報復父親再婚，家偉聘用她及其好友高大強（梁仲恆 飾）等人搗亂婚禮，卻促成了他與鍾家寶認識，並開始交往，兩人情投意合，展開了一段夏日戀曲，嚐盡熱戀甜蜜，本以為彼此緣定今生，豈料命運卻為這段愛情安排了急轉直下的暗湧。&lt;/p&gt;</t>
+          <t>&lt;p&gt;約瑟的父親是一家精神病院的院長，所以在精神病院成長的約瑟有著別人沒有的獨特體驗，因為病患如同家人一般，對約瑟非常好，不像兩個哥哥只會讓他生氣，母親的興趣是畫水彩畫，除了德國，她更喜歡義大利的夏夜，父親則總是不跟家人商量，悄悄按自己的想法貿然行事，但隨著約瑟漸漸長大，除了經歷第一次失戀，他的世界有越來越多裂痕…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>粵語</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>情感教育/愛情/粵語/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs4優質教育/喜劇/家庭教育/德語/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>引言</t>
+          <t>紅熊傳奇</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Introduction</t>
+          <t>Mother Land</t>
         </is>
       </c>
       <c r="C48" t="n">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>洪常秀</t>
+          <t>朴在範</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>夏成國/奇周峰/徐永嬅/朴美昭/申晳浩/藝知原/趙倫嬉/金榮浩/金珉禧</t>
+          <t>姜佶佑/宋喆鎬/李官穆/李玧知/李龍女/金徐暎/金藝銀</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>&lt;p&gt;年輕演員英浩前往父親經營的診所，正逢父親幫一位男演員看診。朱苑為了學習服裝設計遠赴柏林，住進了一位韓國藝術家的住所。為了一解相思，英浩飛往柏林，只為見朱苑一面，兩人興奮地思考如何一起待在德國。回到韓國，英浩的母親兜了一場飯局，要介紹他給一位前輩，正是那天在診所擦身而過的男演員，他酒酣耳熱之際竟訓斥起英浩戲劇與生活的界線拿捏，鬱悶的英浩跑到海邊，沉睡中夢見了女友，醒來後竟踏入冰冷的海中......。&lt;/p&gt;</t>
+          <t>&lt;p&gt;克莉莎是葉慈族之女，她們是居住於苔原一帶的游牧民族。為了救生病的母親，克莉莎遵循巫師的指示，往北方的土地尋找她在夢中所見到的紅熊。同時，聯邦軍的弗拉迪米爾大尉和獵人巴札克也侵入森林，想要獵捕紅熊。照理來說，人類無法聽到紅熊的聲音。然而，千里迢迢趕到的克莉莎，卻在森林裡聽見了紅熊的聲音…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文/韓語</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/情感教育/愛情/生涯規劃/綜合領域/藝術領域/韓語</t>
+          <t>SDGs15保育陸域/SDGs3健康與福祉/兒童親子/情感教育/自我成長/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>私密背叛</t>
+          <t>死屍死時四十四</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Jeong-sun</t>
+          <t>Over My Dead Body</t>
         </is>
       </c>
       <c r="C49" t="n">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>鄭智慧</t>
+          <t>何爵天</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>尹金善娥/趙炫釪/金今順/金崔龍俊</t>
+          <t>余香凝/劉映汝/劉江/呂爵安/張滿源/李尚正/楊偉倫/毛舜筠/胡麗英/鄭中基/陳漢娜/黃又南/黃文慧/柳應廷</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>&lt;p&gt;靜順是一名在食品工廠工作的中年婦女，過著單調的生活，她結識了孤獨的同事永秀，並開始了一段祕密關係。有時候，永秀會用手機拍攝她的影片，某天，她察覺同事們在背後議論紛紛，才發現永秀將她的影片散布出去，面對背叛與羞辱，靜順必須做出艱難的抉擇……&lt;/p&gt;</t>
+          <t>&lt;p&gt;一個尋常晚上，杜志銘（黃又南 飾）和太太（余香凝 飾）與丈母娘（毛舜筠 飾）在家門前發現了一具赤裸男屍，為免自家屋宅變成凶宅，讓房價慘跌，一家人決定合力處理，將屍體嫁禍鄰居，同層樓還住有銀髮族陳家夫妻、未婚大齡女子Mary姐、性格火爆的張氏父子和一個神秘的吸菸女，十一個活人，為了一個死人，用盡渾身解數，天亮前，他們只能求同存異，合作把屍體運出大廈…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文/粵語</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs5性別平權/人權法治/性平教育/社會議題/英文字幕/警匪犯罪/韓語</t>
+          <t>喜劇/社會議題/粵語</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-09-01 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>那一場呼嘯而過的青春</t>
+          <t>凸槌大歷險：寶寶轉運站</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>The Rebellious Youth</t>
+          <t>Big Trip 2：Special Delivery</t>
         </is>
       </c>
       <c r="C50" t="n">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>韓天</t>
+          <t>娜塔莉亞尼洛娃/瓦希里羅文斯基（瓦西里羅文斯基）</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>劉暢/卜冠今/曲哲明/李夢/楊爽/黃覺</t>
+          <t>丹尼爾梅德韋傑夫/伯納德傑克森/凱特蘭/喬納森薩爾維/斯蒂芬奧克斯納/麗莎克里莫娃</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>&lt;p&gt;18歲的東北女孩楊北冰，是手下有一幫姐妹的大姐大，一次闖入男澡堂作戰，對於一心動不已，但於一喜歡的是南方女孩紫薇。與此同時危險也悄然靠近，楊北冰和於一意外目睹舞廳老闆雷管的秘密，又發現紫薇和雷管的曖昧關係...成人世界充滿著意想不到的殘酷，意外重重後，楊北冰離開家鄉。多年後楊北冰回到這座曾經的工業城市，和於一重逢，回望那場呼嘯而過的青春......&lt;/p&gt;</t>
+          <t>&lt;p&gt;麥熊和奧斯卡從上次的驚奇歷險歸來已經一年。這次，禿鷹丹爲了阻止對手參與總統競選，打算攔截對方的熊寶寶。於是麥熊、奧斯卡、熊貓寶弟和送子鳥卡爾展開一場刺激的飛船冒險。他們究竟能否護送熊寶寶回到父母身邊，並挽救這場選舉呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/友情/各類改編/國語/愛情/校園/自我成長</t>
+          <t>兒童親子/動作冒險/國語/學習單/英文字幕/英語</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2022-12-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>四層公寓</t>
+          <t>農場我的家</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Walk Up</t>
+          <t>Gunda</t>
         </is>
       </c>
       <c r="C51" t="n">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>洪常秀</t>
+          <t>維克多柯薩科夫斯基</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>宋宣美/朴美昭/李慧英/權海虓/申晳浩/趙倫嬉</t>
+          <t>甘妲</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>&lt;p&gt;導演與女兒多年未見，為了幫助想學習室內設計的女兒，感情生疏的兩人一同造訪了導演的設計師好友，以及她買下的四層樓公寓。設計師帶著他們逐層參觀，一邊說起每層住戶的生活，從一二樓的餐廳私廚、三樓情侶的舒適小窩，到住著畫家的頂樓，他們拾級而上，也不禁想像起住在這棟公寓裡的模樣。&lt;/p&gt;</t>
-[...6 lines deleted...]
-      </c>
+          <t>&lt;p&gt;親情，是她最深的眷戀 北歐的一處農場，剛分娩的甘妲迎來一窩小豬仔。她以泉源不絕的奶水，哺育著躁動的新生命，更悉心守望孩子的孱弱步伐，引領他們探索外頭的世界，一同沐浴陽光、吸吮雨水。農場彼端，一籠甫被放生的家禽抖擻著殘弱身軀，懵懂地初嘗自由空氣，遠方還有牛群悠然於原野奔馳。田園歲月看似靜好，但甘妲與她的一群小豬們，能否躲過人類早就安排好的命運？ 備註：本片為黑白畫面&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>無</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>情感教育/生涯規劃/英文字幕/韓語</t>
+          <t>SDGs15保育陸域/環境教育/生命教育</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>仇恨謎林</t>
+          <t>歡迎光臨奇幻樂園</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>R.M.N.</t>
+          <t>Journey to Yourland</t>
         </is>
       </c>
       <c r="C52" t="n">
-        <v>127</v>
+        <v>82</v>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>克里斯汀穆基</t>
+          <t>彼得布金斯基</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>茱蒂絲史塔特/馬林格里戈雷</t>
+          <t>唐納彼利/梅克凱思羅赫/泰勒柯林斯/海倫麥克拜/肯尼布萊斯/莎瑪韓森/馬克麥克唐納</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>&lt;p&gt;馬提亞離開故鄉羅馬尼亞遠赴德國打工，兒子突如其來的意外，充滿歧視的職場環境，雙重壓力下他決定返鄉照顧兒子。而迎接他的卻是冷漠的妻子及兒子對意外的沉默。他心中虔誠純樸的小鎮，竟因三位南亞移工的到來，遭到居民們排斥驅逐。此時兒子意外的真相，也在這些事件連鎖反應下，逐漸撥雲見日……&lt;/p&gt;</t>
+          <t>&lt;p&gt;從一顆發光的心臟發出的求救訊號，將理查帶到神祕的平行世界，發光的心臟為求保護而藏在理查體內，理查察覺原來那是該國度人民賴以為生的寶物，理查該和誰分享這個祕密？他將踏上一段危機四伏又趣味橫生的驚奇冒險，準備將這顆發光心臟物歸原主，理查究竟能否順利完成任務，安全返家與父母團聚呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>羅馬尼亞語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/各類改編/社會議題/種族認同/羅馬尼亞語/英文字幕</t>
+          <t>SDGs17多元夥伴/SDGs4優質教育/兒童親子/動作冒險/學習單/科幻奇幻/英文字幕/英語</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>嬰煞</t>
+          <t>超鼠行不行</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Seire</t>
+          <t>Super Furball</t>
         </is>
       </c>
       <c r="C53" t="n">
-        <v>102</v>
+        <v>84</v>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>朴江</t>
+          <t>喬納提納（裘納提娜）</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>RYU Abel（柳亞伯）/徐現宇/沈恩右</t>
+          <t>埃斯埃倫/維爾亞米拉赫蒂/艾拉亞皮寧/艾羅利塔拉</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>&lt;p&gt;違反規定的人後果自負。&lt;/p&gt;&lt;p&gt;在韓國有個禁忌，只要家中有歲數不滿三週的嬰兒，親屬們都不可以參加葬禮。偏偏宇振不信邪，他在收到前女友去世的消息後，不顧妻子的勸阻，執意前往她的葬禮悼念她。那天之後，怪事接連發生，他的孩子無來由生病。為了將不幸轉嫁給他人，他的妻子要他去偷三樣東西，一樣要去酒吧偷，另一樣要從商店偷，剩下一樣則要從陌生人那裡取得…&lt;/p&gt;</t>
+          <t>&lt;p&gt;根據寶拉諾瑞蘭的暢銷童書改編&lt;/p&gt;&lt;p&gt;自從愛蜜莉亞被她養的天竺鼠咬到手指後，她變成一隻天竺鼠超人，能夠使用超能力飛行和解決問題，當波羅的海的鯡魚面臨危機時，身為超人的愛蜜莉亞不得不挺身而出，不過這絕非易事，愛蜜莉亞必須克服膽小的個性，勇敢面對挑戰，發現內心的勇氣。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文/芬蘭語</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>懸疑驚悚/韓語</t>
+          <t>SDGs14保育海洋/SDGs3健康與福祉/兒童親子/動作冒險/各類改編/國語/學習單/芬蘭語/英文字幕</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2026-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>愛情不及格</t>
+          <t>女畫家與偷畫賊</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>I Was a Secret Bitch</t>
+          <t>The Painter and the Thief</t>
         </is>
       </c>
       <c r="C54" t="n">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>三木康一郎</t>
+          <t>班雅明李</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>佐久間由衣/大後壽壽花/小關裕太/村上虹郎/森山未來</t>
+          <t>卡爾貝提爾諾德蘭/芭博拉潔西科娃</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>&lt;p&gt;26歲的荒井弘美在百貨公司中的蛋糕店上班。單身的她最擅長的就是讓男人迅速愛上她！一旦男人跟她告白她就火速離開他！她總是主動出擊吸引男人卻又不帶感情。弘美的新目標是在同一家百貨公司工作的安藤，兩人終於約會並越走越近。但她卻發現安藤是比她更高竿的情場高手，不但大玩劈腿遊戲，玩弄感情的功夫更勝弘美一籌。&lt;/p&gt;</t>
+          <t>&lt;p&gt;大開眼界！整個故事就是藝術！ 獲選奧斯卡金像獎最佳紀錄片15強！ 女畫家芭博拉的兩幅畫作【天鵝之歌】與【克柔伊與艾瑪】，在諾貝爾畫廊展出時被人盜走。警方循線展開調查，很快就逮捕到竊賊卡爾貝提爾，並判處他75天監禁，但2幅畫作卻從此不知去向…。就在卡爾貝提爾出獄後，由於迫切想得知遭竊的2幅畫作下落，女畫家芭博拉不僅試圖跟這位偷畫賊做朋友，更誇張的是，她竟還詢問他能否為他作畫？更讓人意外的是，卡爾貝提爾竟接受了這個請求…。就從芭博拉為這個偷畫賊作畫開始，他們之間建立了一種極其有趣且特殊的關係，並將兩人寂寞的靈魂、緊緊地連結在一起…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/品德教育/學習單/性平教育/情感教育/愛情/日語/自我成長</t>
+          <t>SDGs16和平正義/情感教育/挪威語/自我成長/英語</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2024-01-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>天晴有時</t>
+          <t>疾凍救援</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Whether the Weather Is Fine</t>
+          <t>The Ice Road</t>
         </is>
       </c>
       <c r="C55" t="n">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>卡洛法蘭西斯科馬納塔</t>
+          <t>強納森漢斯林</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>丹尼爾帕迪拉/切洛桑托斯孔奇奧/蘭斯里芙爾</t>
+          <t>勞倫斯費許朋/班傑明沃克/連恩尼遜/馬克斯湯瑪斯</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>&lt;p&gt;海燕颱風後，港口城市滿目瘡痍，青年米格的家在一夜之間成了斷垣殘壁，他和母親以及女友在廢墟間行走，難以置信家鄉一夕變色。怎知颱風尾還在掃，另一波暴風雨又將來襲，眾人驚惶失措，糧食短缺、避難中心湧入數不盡的傷患。米格決定帶著親人一同離開傷心地，他們沿途目睹颱風最輿情的摧殘，面對災後的人生，他們該如何重新找到希望？&lt;/p&gt;</t>
+          <t>&lt;p&gt;在加拿大北部一處偏僻的鑽石礦坑發生重大坍塌意外，一群礦工被埋在坑道內，僅剩30小時的氧氣可以存活。駕駛經驗豐富的巨型卡車駕駛（連恩尼遜飾）、與天才機械師弟弟葛弟（馬克斯湯瑪斯飾）組成緊急救難隊，靠著巨型卡車橫越300英哩結冰湖面構成「冰路」，救出被困住的26名礦工。這群緊急救難隊成員不但要在逐漸融化的「冰路」搏命飆速、還要面對即將來襲的超大風暴，但他們真正的威脅卻是過去從未遇過的恐怖危機...原來礦坑企業公司為了隱藏爆炸意外主因被揭發，雇用大批殺手阻撓救難隊員行進，一場驚天動地的救難行動在冰天雪地中就此展開！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>菲律賓語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs13氣候行動/SDGs3健康與福祉/情感教育/瓦瑞語/社會議題/英文字幕/難民議題</t>
+          <t>SDGs16和平正義/動作冒險/社會議題/英語/警匪犯罪</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2023-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>五個惡魔</t>
+          <t>俑之城</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>The Five Devils</t>
+          <t>Realm of Terracotta</t>
         </is>
       </c>
       <c r="C56" t="n">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>蕾雅米修斯</t>
+          <t>林永長</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>穆斯塔法姆本格/絲瓦拉艾瑪蒂/莎莉德拉梅/阿黛兒艾薩卓普洛斯</t>
+          <t>克里斯博伊克/喬瑟夫S.蘭伯特/奧莉維亞西頓希爾</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>&lt;p&gt;擁有嗅覺超能力的奇異女孩，意外聞出家中深埋已久的秘密…&lt;/p&gt;&lt;p&gt;冷冽大湖座落的偏山小鎮，特異而孤獨的女孩薇琪擁有神奇的嗅覺超能力，她能複製出各種氣味並小心蒐藏在標記的罐子裡，甚至是媽媽瓊安的味道。某天，疏遠陌生的姑姑茱莉亞登門造訪，薇琪意外被她的氣味所牽引，而陷入一段段黑暗弔詭的記憶中。這座小鎮、這個家裡、每段關係，塵封多年的秘密也將被揭開……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;深埋地下的秦俑們活了過來，他們生活的地下城池稱之為秦陽城。千年來，俑人們都過著安樂祥和的日子，直到前幾年，地犼一族突然開始頻繁進攻秦陽城。在統領兵俑的大將軍的帶領下，兵俑和地犼展開了曠日持久的戰爭。底層兵俑蒙遠為抓捕地犼昆侖，路遇為爺爺報仇的人類史玉。兩人踏上追捕昆侖的冒險旅程，並逐漸發現地犼不都是壞的，昆侖也並非窮凶極惡。在地犼大軍攻入秦陽城時，蒙遠也發現了他們攻城的秘密......&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/性平教育/愛情/懸疑驚悚/法語/英文字幕</t>
+          <t>SDGs17多元夥伴/兒童親子/動作冒險/國語/學習單/科幻奇幻/綜合領域/英語</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2023-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>草包市長出任務</t>
+          <t>伊薩卡的電報</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Cetto is Back, Doubtlessly</t>
+          <t>Ithaca</t>
         </is>
       </c>
       <c r="C57" t="n">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>吉烏里奧曼弗雷多尼亞</t>
+          <t>梅格萊恩</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>卡泰麗娜舒拉/安東尼奧阿巴內斯/尼可拉瑞格內瑟/強菲立奇因帕拉圖/達維德焦爾達諾</t>
+          <t>傑克奎德/山姆謝普/梅格萊恩/湯姆漢克斯</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>&lt;p&gt;君主時代好？還是民主社會好？ 擔任上濱市長十年後，塞托拉夸倫克在德國展開新的生活。他坐擁一間連鎖餐廳和披薩店，有一位漂亮的德國太太，以及兩個新納粹主義的姻親，他們認為塞托是一個出色的義大利企業家。當塞托最愛的姨母把他叫回義大利並揭露他的身世時，他被迫重操舊業，再次參政，只不過這次的後果將不可估量。&lt;/p&gt;</t>
+          <t>&lt;p&gt;14歲的荷馬麥考利決定要當電報局最優秀、速度最快的電報員。他哥哥被徵召上戰場，留下他照顧喪夫的媽媽、姊姊和4歲的弟弟尤利西斯。1942年的春夏之際，荷馬麥考利將傳遞愛、希望、痛苦、死亡訊息的電報，送到伊薩卡善良人們的手上。&lt;/p&gt;&lt;p&gt;本片改編自普立茲獎作家威廉薩洛揚於1943年出版的小說《The Human Comedy》。是一部成長電影，描繪多采多姿的青春、突如其來的改變、生命的美好、死亡的痛苦以及存在我們每個人心中純粹的良善。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs17多元夥伴/喜劇/多元文化/政治/種族認同/義大利語</t>
+          <t>SDGs10減少不平等/人權法治/學習單/情感教育/愛情/生命教育/社會議題/英語</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2024-01-01 00:00:00</t>
+          <t>2022-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>藍色項圈</t>
+          <t>閨蜜2</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>The Blue Choker</t>
+          <t>Girls 2</t>
         </is>
       </c>
       <c r="C58" t="n">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>張訓瑋</t>
+          <t>黃真真</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>傅顯捷/恬妞/杜以謙/汪師超/謝欣穎/陳以文/黃采儀</t>
+          <t>張鈞甯/薛凱琪/陳意涵</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>&lt;p&gt;向來教學形象完美、聲名遠播的「愛迪生中學」，流傳著一個神祕的校園傳說：「聽說成績不好的同學，只要進入420號房後還能活著出來，從此成績將會突飛猛進...」。剛轉學來到這裡的天才學生葉群，對這樣的傳說感到嗤之以鼻，更對校內充滿壓力的氣氛和扭曲的體制感到不可思議，單純的他想要改變現狀，卻不知道一場詭譎的風暴已直衝他而來！&lt;/p&gt;</t>
+          <t>&lt;p&gt;希汶（陳意涵飾）的男友喬立終於向她求婚了，好姊妹Kimmy（薛凱琪飾）安排瘋狂單身之旅，順便去探小美的班。但希汶竟邀請Kimmy的死對頭嘉嵐（張鈞甯飾）和喬立的妹妹晶晶同行。當晚她們4人前往別墅派對，一夜酩酊大醉後醒來，3人不但一絲不掛被丟在沙灘上，晶晶更不見蹤影。這時出現黑道追殺她們，3人驚荒失措，但為了逃命、救晶晶，她們必需想起昨晚發生什麼事，更要踏上一段失控又瘋狂的逃脫之旅，希汶真的能順利完成終身大事嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/國語/懸疑驚悚/校園/社會議題</t>
+          <t>SDGs5性別平權/喜劇/國語/性平教育/愛情/綜合領域</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>劇情片/國片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2023-03-01 00:00:00</t>
+          <t>2022-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>大名倒產</t>
+          <t>愛在記憶倒數時</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>We're Broke, My Lord！</t>
+          <t>A Way Station</t>
         </is>
       </c>
       <c r="C59" t="n">
-        <v>121</v>
+        <v>101</v>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>前田哲</t>
+          <t>金正敏</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>佐藤浩市/宮崎葵/小手伸也/小日向文世/杉咲花/松山研一/櫻田通/淺野忠信/神木隆之介</t>
+          <t>金栽經/金桐俊</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>&lt;p&gt;松平小四郎在某個偶然的機會下，意外成為「越後丹生山藩」的藩主，卻也發現同時背負了100億日圓的債務，有錢能使鬼推磨，無錢便做推磨鬼，自古以來金錢一直是人類共同面臨的課題，對松平小四郎來說也不例外，這個有趣的故事講述松平小四郎在這樣的困境中，如何與他的朋友一起翻轉人生。&lt;/p&gt;</t>
+          <t>&lt;p&gt;承賢和智雅在讀書時期就很欣賞對方，但還來不及訴說心意，彼此就各奔東西。七年後，擔心自己會和母親一樣罹患阿茲海默症的承賢，放棄升學留在故鄉成為了烘培師傅。而隻身在城市工作的智雅，發現自己罹患癌症後，決定辭掉工作返鄉思考人生的下一步該怎麼走。這次，他們在故鄉重逢，終於傳達了彼此的感情，再次墜入愛河。然而，智雅的症狀日漸嚴重，厄運也悄悄找上承賢。他們知道自己的時日無多，但仍希望能成為對方最後的愛人和記憶。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs1終結貧窮/SDGs8工作及經濟/友情/各類改編/商業金融/喜劇/日語/英文字幕</t>
+          <t>SDGs3健康與福祉/健體領域/情感教育/愛情/生命教育/生涯規劃/自我成長/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>空白</t>
+          <t>原諒的勇氣</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Intolerance</t>
+          <t>You Will Not Have My Hate</t>
         </is>
       </c>
       <c r="C60" t="n">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>吉田惠輔</t>
+          <t>奇利安烈德豪夫</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>伊東蒼/古田新太/寺島忍/松坂桃李/田畑智子/藤原季節/趣里</t>
+          <t>克莉絲泰爾考妮爾/卡麥莉亞裘丹娜/柔艾伊奧里奧/湯瑪斯瑪斯廷/皮耶迪拉登川普（皮耶德隆尚）</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>&lt;p&gt;青柳直人（松坂桃李 飾）經營了一間超市，某天他抓到一名女國中生在店裡偷化妝品，那名女國中生趕緊逃離現場，但在直人的窮追不捨下，女學生一閃神就被車撞上，當場身亡。女孩的父親添田充（古田新太 飾）不相信他女兒會在超商行竊，便開始調查涉及此事的相關人員，其中包含青柳直人和肇事的女性駕駛。在添田充與媒體報導的壓力下，青柳直人和那名女性駕駛每天都被輿論貼上殺人兇手的標籤，這場意外也無形地造成多個家庭因而破碎。&lt;/p&gt;</t>
+          <t>&lt;p&gt;2015巴黎恐攻罹難者家屬走出傷痛的心路歷程&lt;/p&gt;&lt;p&gt;2015年11月13日，巴黎巴塔克蘭劇院發生恐怖攻擊事件。記者安東尼的妻子愛蓮不幸遇害身亡。這起事件震驚全球，喪妻的安東尼在臉書發布了一則貼文：「週五晚上，你們奪走了一條寶貴生命。她是我的愛人，我兒子的母親。但我不會任仇恨停留。」此文撼動數百萬人，並登上法國《世界報》的頭條。安東尼明白年幼的兒子需要他，生活還得繼續，他能為妻兒做的便是放下仇恨。&lt;/p&gt;&lt;p&gt;導演奇利安烈德豪夫以父親的視角，細膩地道盡一場毀滅人心的恐怖攻擊事件，希望藉此故事拋磚引玉，點燃人們對愛與自由的渴望。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs3健康與福祉/人權法治/品德教育/日語/生命教育/社會議題/警匪犯罪</t>
+          <t>人權法治/法語/生命教育/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-08-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>公主與野獸</t>
+          <t>婆家有詭</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>My Sweet Monster</t>
+          <t>The Folks</t>
         </is>
       </c>
       <c r="C61" t="n">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>維克多格盧胡申/馬克希姆沃爾克夫</t>
+          <t>阿列克謝密斯</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>波利休爾/海莉達夫/瓊海德</t>
+          <t>吉恩馬克伯克霍爾茲/達維娜里夫斯</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>&lt;p&gt;公主芭芭拉是一個不拘小節，從來不循規蹈矩的人，更不願意遵守父親所為她設下的公主規矩。叛逆的芭芭拉終於在某天逃離皇宮，朝她自以為的自由而去。過程中，她落入了可怕的森林強盜伯紀手中。她的到來把伯紀的生活搞得翻天覆地，芭芭拉甚至在伯紀的森林中制定了自己的規則。剛開始伯紀相當討厭芭芭拉的跋扈，但相處的日子愈久…他開始發現芭芭拉的與眾不同，喜歡與討厭的界線也漸漸變得模糊…&lt;/p&gt;</t>
+          <t>&lt;p&gt;瑪麗跟丈夫以及兒子托尼住在離市區較偏遠的地方過著愜意的生活。有一天，一位房地產人員突然上門建議他們把地賣掉，但做木工的丈夫堅決不賣。隔天瑪麗的丈夫在工作時，因意外當場身亡。瑪麗的丈夫下葬後，素未謀面的婆婆和小叔子登門造訪。瑪麗發現已故丈夫的家人行為舉止都很怪異，但她不知道的是，自己和兒子托尼正慢慢步入險境。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs5性別平權/兒童親子/動作冒險/性平教育/自我成長/英文字幕/英語/音樂歌舞</t>
+          <t>懸疑驚悚/英語</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>逃出神秘島</t>
+          <t>過氣大明星</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Go Away， Ultramarine</t>
+          <t>Charlotte</t>
         </is>
       </c>
       <c r="C62" t="n">
-        <v>106</v>
+        <v>79</v>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>柳明菜</t>
+          <t>西門法蘭科</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>中村里帆/伊藤由美/君澤由紀/岩井拳士朗/松岡廣大/松本妃代/橫濱流星/片山萌美/矢作穗香/飯豐萬理江/黑羽麻璃央</t>
+          <t>傑拉多羅馬諾/安琪拉摩琳娜/尼可加西亞休謨/拉莉岡薩雷斯/瑪莉亞貝倫弗雷茨/費南米拉斯/黃勝煌</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>&lt;p&gt;高中生七草與其他2000人，發現自己被捨棄在「階梯島」，而且眾人全都喪失抵達小島之前的記憶。階梯島上有道長長的階梯，貫穿小島延伸到高山上，而統治小島的魔女就住在山上。離開小島的唯一方法，是找出自己失去了什麼。然而七草並不想離開這裡，他喜歡上這裡的生活。直到有天七草的童年玩伴，真邊由宇的出現，打亂了他的生活。為何像真邊由宇這麼開朗的人也會遭捨棄？這些神秘事件背後的魔女究竟是誰？兩人一步步探索階梯島的真相…&lt;/p&gt;</t>
+          <t>&lt;p&gt;夏洛特是一名過氣的電影明星，在她得知曾經一手將她捧紅的導演將在巴拉圭拍攝電影時，她二話不說租了一輛露營車驅車前往巴拉圭，期待能再次見到導演，爭取當他新片的女主角。只不過到了巴拉圭，她的期待變成了等待。更糟的是，她還因為一起事件而被國際刑警逮捕！夏洛特是否能夠如願見到導演，重返大銀幕呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/懸疑驚悚/日語/科幻奇幻</t>
+          <t>SDGs8工作及經濟/喜劇/情感教育/生涯規劃/自我成長/西班牙語</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2023-04-26 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>在那開滿花的山丘，我想見到妳</t>
+          <t>迷雁返家路</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Till We Meet Again on the Lily Hill</t>
+          <t>Spread Your Wings</t>
         </is>
       </c>
       <c r="C63" t="n">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>成田洋一</t>
+          <t>尼可拉斯凡尼爾</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>上川周作/中嶋朋子/伊藤健太郎/出口夏希/坪倉由幸/天壽光希/小野塚勇人/嶋崎斗亞/松坂慶子/水上恒司/津田寛治/福原遙</t>
+          <t>多明尼克皮諾/尚保羅盧弗/梅蘭妮杜迪/路易斯凡斯奎</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>&lt;p&gt;高中女生百合與母親吵架後離家出走，意外醒來發現自己置身於1945年，她遇見了士兵彰，並被帶到一家食堂，百合決定留在這個時代，與士兵們一起生活，儘管百合試圖改變歷史，勸說特攻隊員們活下去，但他們堅信自己的任務會成功，百合和彰之間產生了情感，但彰不久之後就要冒著生命危險奔赴戰場……&lt;/p&gt;</t>
+          <t>&lt;p&gt;柯斯提安是名鳥類學家，他畢生都在研究，如何教失去父母的白額雁遷徙。他想開著他的超輕型飛機，一路從挪威到法國，指引雁鳥安全的遷徙路線。但柯斯提安的兒子托馬則不太支持父親的這個魯莽決定。來到郊外，在爸爸的農舍度假的托馬，有了許多時間和鳥類相處。慢慢地，他與白額雁有了感情，也開始會關心牠們。這對父子即將踏上一段非凡旅程。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文/法語</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs3健康與福祉/各類改編/愛情/日語/歷史傳記/生命教育/英文字幕</t>
+          <t>SDGs15保育陸域/兒童親子/國語/學習單/家庭教育/法語/環境教育/自我成長</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-09-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>愛情精算師</t>
+          <t>炸豬排DJ揚太郎</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Love Battle Love Battle</t>
+          <t>Tonkatsu DJ Agetaro</t>
         </is>
       </c>
       <c r="C64" t="n">
-        <v>126</v>
+        <v>100</v>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>胡拉宏東迪</t>
+          <t>二宮健</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>卡文英瑪諾泰/艾絲特蘇普莉拉</t>
+          <t>BROTHER TOM/伊勢谷友介/伊藤健太郎/前原滉/加藤諒/北村匠海/山本舞香/栗原類/池間夏海/淺香航大</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>&lt;p&gt;譚恩是保險公司的精算師，他在做任何事之前都會先以數字計算過一次，甚至連愛情也不例外。他想出了新的保險項目「真愛保險」，一上市就備受眾人關注。潔妲原先是個媒人，後來調職到譚恩的單位協助他收集資料，但潔妲深信真愛不能以數字計算，她的價值觀與譚恩完全相反。隨著譚恩和潔妲四處奔波，與投保人洽談他們是否要分手，兩人之間為了維護自尊的戰爭也悄悄開打。&lt;/p&gt;</t>
+          <t>&lt;p&gt;揚太郎是澀谷老字號炸豬排店的第三代掌門人，但他對炸豬排一點興趣也沒有，每天過著切高麗菜和偷懶摸魚的閒日子。某天，他在外送炸豬排到夜店時見到了他暗戀已久的苑子，他發現苑子很喜歡夜店的音樂，也是第一次感受到夜店音浪的熱血。為了追求心儀的苑子，揚太郎下定決心當一個不僅會炸豬排，還能HOLD住整個舞池的「炸豬排DJ」！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>泰語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/商業金融/喜劇/情感教育/愛情/泰語</t>
+          <t>SDGs8工作及經濟/日語/療癒溫馨/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2023-12-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>羅馬救援戰</t>
+          <t>大叔足球夢</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>The Legion</t>
+          <t>Sunday League</t>
         </is>
       </c>
       <c r="C65" t="n">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>荷西馬根</t>
+          <t>李誠日</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>喬昆迪艾曼達/弗拉基米爾庫利奇/李帕特里奇/白靈/米基洛克</t>
+          <t>李城旭/沈玗惺</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>&lt;p&gt;尼祿統治羅馬時期，帕提亞帝國試圖入侵失敗。但是，兩個羅馬軍隊被困在亞美尼亞的山區停滯不前，士兵也陸續死於酷寒。其餘的羅馬軍隊仍在敘利亞，儘管援兵僅需兩週就能抵達亞美尼亞，但整個山區佈滿了帕提亞帝國的巡邏兵。諾雷若是半個羅馬人，被賦予要攀越山區向外求援的任務。肩負整個軍團性命的諾雷若能成功拯救軍團嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;每個週日，我們都去踢球！&lt;/p&gt;&lt;p&gt;俊日曾是足球新秀，如今只是青少年足球中心的教練。由於他的脾氣暴躁，不適合教小朋友，現在瀕臨失業。就在這時，他接獲一項任務，要他擔任一支業餘足球隊的教練。只要他可以引領這支球隊闖進聯賽總決賽，他就能成為足球中心的永久教練。俊日有辦法指導這群烏合之衆，成功保住工作嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>國防戰爭/英語</t>
+          <t>SDGs3健康與福祉/SDGs8工作及經濟/自我成長/英文字幕/運動熱血/韓語</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>雷哈內赫：女性的力量</t>
+          <t>我的完美日常</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Seven Winters in Tehran</t>
+          <t>Perfect Days</t>
         </is>
       </c>
       <c r="C66" t="n">
-        <v>97</v>
+        <v>124</v>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>史蒂菲尼德佐爾</t>
+          <t>文溫德斯</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>查赫拉阿米爾易卜拉希米</t>
+          <t>三浦友和/中野有紗/山田葵/役所廣司/柄本時生/田中泯/石川小百合/麻生祐未</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>&lt;p&gt;2007年7月於德黑蘭，19歲的雷哈內赫賈巴里在跟新客戶開會時，因對方企圖強姦她，她出於自衛不慎刺死對方。隨後，她便因謀殺罪而被逮捕，最終被判處死刑。這部紀錄片結合了雷哈內赫在獄中的自述、家人的證詞以及重要錄像，完整呈現整起事發經過，雷哈內赫也成了伊朗國內外捍衛女性人權的象徵。&lt;/p&gt;</t>
+          <t>&lt;p&gt;平山（役所廣司 飾）似乎相當安逸於他在東京從事廁所清潔工的簡單生活，在他井然有序的日常生活以外，他沉浸於對音樂與書本的愛好。他也熱愛樹木，並拍攝透過樹葉縫隙流瀉而下的光影照片。一系列的不期而遇，逐漸揭露更多他的過往，這是一部關於從周遭尋找日常世界之美、深刻感人且饒富詩意的靜思之作。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs5性別平權/人權法治/性平教育/波斯語/社會議題/英文字幕</t>
+          <t>SDGs11永續城鄉/SDGs3健康與福祉/情感教育/日語/療癒溫馨/英文字幕</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>哈囉你好喵</t>
+          <t>美味調查中</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Hello, My Cat</t>
+          <t>Aruna and Her Palate</t>
         </is>
       </c>
       <c r="C67" t="n">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>普遍級</t>
-[...6 lines deleted...]
-      </c>
+          <t>保護級</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr"/>
       <c r="F67" t="inlineStr">
         <is>
-          <t>權洙晶/許政道/金基天/金希澈/金笑熙</t>
+          <t>尼可拉斯撒普特拉/歐卡安塔拉/漢娜艾兒拉希德/蒂安薩思特羅瓦多尤</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>&lt;p&gt;電影由四段故事組成，熱戀的情侶領養了一隻貓叫小愛，分手後小愛該何去何從？第二隻是浪浪小福。與家人分隔兩地又失業的男子遇到小福，從此成為彼此的依靠。第三隻是名為秀妍的貓，獨生女秀晶的朋友們都有養寵物，孤單的她每天回到空蕩蕩的家中，媽媽卻說家裡不能養貓...。第四隻是順子的故事，患有老年痴呆症的爺爺，一點都不歡迎家中的不速之客，但門外不絕於耳的輕聲呼喊，我的順子回來了...。&lt;/p&gt;</t>
+          <t>&lt;p&gt;流行病學家艾魯娜被派去調查發生在印尼各地的禽流感疫情。同時，她的好友波諾和小娜一起加入，並展開一場美食之旅。令人意想不到的是，這趟出差讓艾魯娜和她暗戀對象法里希重逢，接著他們四個很快就混熟了。在調查及品嘗印尼不同區域的料理時，他們發現隱藏在禽流感疫情背後的重大秘密…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>印尼語</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/學習單/家庭教育/情感教育/愛情/生命教育/療癒溫馨/綜合領域/韓語</t>
+          <t>SDGs12責任消費與生產/健體領域/印尼語/多元文化/學習單/環境教育/生涯規劃/社會議題</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/萌獸影展</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2023-06-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>是家人就不要住在一起</t>
+          <t>失業風暴</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Tanguy Is Back</t>
+          <t>Between Two Worlds</t>
         </is>
       </c>
       <c r="C68" t="n">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>艾迪安夏帝耶</t>
+          <t>艾曼紐卡瑞</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>安狄度索里亞/艾立克柏傑/莎嬪艾慈瑪</t>
+          <t>伊芙琳博雷/派翠西亞普瑞萼/海倫蘭伯特/艾蜜莉瑪德蓮/茱麗葉畢諾許/莉亞卡恩/迪迪埃卜平</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>&lt;p&gt;44歲的唐吉被妻子拋下後一蹶不振。和大多數人一樣，他回去投靠父母。他帶著他的女兒朱，搬回去跟媽媽伊蒂絲與爸爸保羅一起住。一開始，他們都很歡迎兒子和孫女的到來。但隨著時間過去，伊蒂絲與保羅才意識到唐吉和朱有可能會長住下來。住在自己父母的家實在太舒服了，唐吉和朱才不會想離開。伊蒂絲與保羅曾在16年前把唐吉趕出家裡一次。而現在歷史又要重演了。這一次他們決定使用一些小手段，當斷則斷，絕不手軟！&lt;/p&gt;</t>
+          <t>&lt;p&gt;喬裝成為底層新鮮人，卻發現他們再委屈也無處吶喊、更無人回應… 瑪麗安溫克勒是一位知名作家，為了準備新書，她決定居住在卡昂，好調查法國社會底層失業人口的現況。她隱瞞真實身分，天天前往就業服務中心報到，當起了清潔工。她經歷了財務不穩定和邊緣化等問題，更發現這些清潔工最好的情況也只是能同時兼幾份臨時工，並在各個相距遙遠的工作地點奔波。在那個底層世界，工作非常稀有，可以歇息的夜晚也很短，因為沒有保險負擔看病的錢，連生病的權利都沒有。但同時大家互助、團結和彼此間親密的連結。瑪麗安決定將這些遭遇寫進新書，大家會發現她的真實身分嗎？她又該如何為這些女性發聲呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>法語</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/喜劇/婚姻關係/學習單/家庭教育/情感教育/法語</t>
+          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs3健康與福祉/SDGs5性別平權/SDGs8工作及經濟/各類改編/性平教育/法語/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/性平影展/歐美片</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2023-04-26 00:00:00</t>
+          <t>2024-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>大俠胡金銓 第一部曲—先知曾經來過</t>
+          <t>王者製造</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>The King of Wuxia Part 1：The Prophet Was Once Here</t>
+          <t>Kingmaker</t>
         </is>
       </c>
       <c r="C69" t="n">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>林靖傑</t>
-[...2 lines deleted...]
-      <c r="F69" t="inlineStr"/>
+          <t>邊聖鉉</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>劉在明/李善均/薛景求/裴宗玉/趙宇鎮</t>
+        </is>
+      </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>&lt;p&gt;《大俠胡金銓》分為兩集：&lt;/p&gt;&lt;p&gt;〈第一部曲—先知曾經來過〉：以編年史的方式逐部介紹胡導演的經典電影，讓觀眾感受他的電影魅力，並透過重要學者及影評人們解析電影美學，再加上和胡導演合作過的重量級影人如徐楓、鄭佩佩、王童、徐克、吳宇森、洪金寶等，一一分享當時的回憶與細節，逐步揭露胡導演的電影方法、美學風格，和他投入藝術之風範與瘋魔行徑。&lt;/p&gt;&lt;p&gt;〈第二部曲—斷腸人在天涯〉：細說從頭講述胡金銓飄泊一生無以為家的宿命，從北京、台灣、香港到美國，這樣的宿命如何反映在他的作品之中，如何影響他的藝術生命軌跡。尤其在他晚年仍努力企圖創作拍片，卻一直壯志未酬的歲月，並非大家所想像風光。他是個創造時代的人，也是個在大時代翻轉中，時不予我的孤獨英雄。&lt;/p&gt;&lt;p&gt;片中並透過胡金銓最愛用的演員，也是《龍門客棧》、《俠女》男主角石雋的腳步，重返當年拍攝場景，讓鏡頭彷彿穿越時空，閃回當年的點點滴滴。俠客老矣，卻不放棄追尋五十年的恩師記憶，情誼真摯。&lt;/p&gt;</t>
+          <t>&lt;p&gt;激烈的選舉之戰，是作戲？還是政治？ 1960年代，共和黨鐵腕專政，懷著民主熱血的反對黨新秀金澐範（薛景求 飾），參加四次選舉，卻是屢戰屢敗，遲遲未能選上議員。 對政治有著獨到見解的無名素人徐昌大（李善均 飾），因欣賞他的理念，毛遂自薦成為金澐範的操盤手。不論是民代選舉到黨內總統初選，金澐範台前宣揚理念，徐昌大在幕後打點，一路闖進總統大選，聲勢如日中天，但一場神祕的意外，讓兩人的關係出現了裂痕。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs4優質教育/SDGs8工作及經濟/國語/歷史傳記/英文字幕</t>
+          <t>SDGs16和平正義/SDGs17多元夥伴/友情/各類改編/政治/歷史傳記/真人真事改編/社會議題/韓語</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>亞洲片/國片/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>愛情煞不住</t>
+          <t>誰是繼承人</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Love Can’t Wait</t>
+          <t>The Pearl Legacy</t>
         </is>
       </c>
       <c r="C70" t="n">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>胡安卡洛斯卡拉斯科</t>
+          <t>田中光敏</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>莫妮卡華特/阿道爾雷蒙斯</t>
+          <t>三浦友和/三浦翔平/內海崇/小手伸也/山崎靜代/松岡依都美/比嘉愛未/淺利陽介/田中要次/石野真子</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>&lt;p&gt;比莉經營的是墨西哥城僅存的DVD出租店，名叫「愛情」。她生日那天，因為沒人記得她的生日，讓她很難過。在店裡快要打烊的時候，伍斯汀上門光顧，他想找一部小時候看過的電影。就在他們尋找這部片子時，比莉的員工不小心將他們反鎖在店裡。全片採真實一鏡到底的方式拍攝，比莉跟伍斯汀很快意識到，愛情總是如同電影一般，來得出其不意。&lt;/p&gt;</t>
+          <t>&lt;p&gt;財產管理律師龍之介探望剛喪母的大龜家，揭開了一場圍繞價值6億日圓「傳說中的珍珠」的家族糾紛，三女兒遙海對父親心懷怨恨，認為正是他執著於珍珠養殖導致了母親的死亡，然而，隨著父親可能患上失智症，家族成員被迫重新審視遺產與家庭的真正意義，在這場爭奪中，大龜家人和龍之介逐漸發現，家庭的真諦遠超過任何財富。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/情感教育/愛情/西班牙語</t>
+          <t>SDGs16和平正義/SDGs3健康與福祉/人權法治/品德教育/家庭教育/日語/生命教育/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2024-01-01 00:00:00</t>
+          <t>2026-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>露西亞的願望：魔法時光機</t>
+          <t>月光下．女人心</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>All I Want For Christmas：The Magic Time Machine</t>
+          <t>La Luna</t>
         </is>
       </c>
       <c r="C71" t="n">
-        <v>92</v>
+        <v>108</v>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>克里斯提安杜克</t>
+          <t>M.拉伊漢哈利姆</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>倫納德曼蓋尼索默伊普森/克絲汀雷斐特/湯瑪斯博拉森/烏福皮克/蜜雅蓮妮/賽希莉亞洛芙雷多/赫曼克諾/馬汀巴契</t>
+          <t>南農/娜迪婭尼沙/希亞姆哈米德/旺哈納菲蘇/沙黑斯山姆/法拉阿末/舒麥菈薩利辛/艾多皮崔/莎莉法艾曼妮/華菲伊爾漢</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>&lt;p&gt;聖誕老人學校校長宣布取消聖誕節，所有人為之震驚！校長陷入年輕時當聖誕老人的創傷中。露西亞希望回到過去，拯救聖誕節，而擁有魔法時光機的伊利亞斯也出手相助。她穿越時空來到1897年，一個天堂般的馬戲團「烏鴉巢」，孩子在此擺脫父母的束縛。搞笑的馮雷文統治馬戲團，但他似乎不像看起來那麼真誠…&lt;/p&gt;</t>
+          <t>&lt;p&gt;一名年輕女子哈妮在一個極度保守且死氣沉沉的穆斯林村莊甘榜巴西中最熱鬧的地點，開了家女性內衣店，取名為La Luna，這不但是對固有傳統的挑戰，更使得村民的生活發生了翻天覆地的變化，哈妮遇到許多保守勢力的抵制，幸好獲得當地警官及警官青春期女兒的支持，內衣店也成為女性聚會的好所在，甚至改善了許多已經冷淡的家庭關係，哈妮的生意越來越成功，但卻讓村長帶領的保守勢力漸漸無法再忍受。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>丹麥語</t>
+          <t>馬來語</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/丹麥語/兒童親子/友情/情感教育/自我成長/英文字幕</t>
+          <t>SDGs5性別平權/SDGs8工作及經濟/性平教育/情感教育/生涯規劃/社會議題/英文字幕/馬來語</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2026-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>昨日殺神</t>
+          <t>親愛的多桑</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>I’M NOT A KILLER</t>
+          <t>My Daddy</t>
         </is>
       </c>
       <c r="C72" t="n">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>安德烈亞澤加里路</t>
+          <t>金井純一</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>亞力希歐波尼/克勞蒂亞潔里尼/愛德瓦多佩謝/里卡多史卡馬西奧</t>
+          <t>中田乃愛/光石研/奈緒/室剛/小栗旬/德井健太/每熊克哉/永野宗典/臼田麻美</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>&lt;p&gt;天快亮時，副警長法蘭斯布蘭奇佩獨自上路，他去找他兩年沒見的好朋友，同時也是法官的吉歐馬斯托布羅。他大老遠開兩小時的車找他，單純只為了說幾句話。問一個問題，找一個答案。同一天早上，法官的屍體被人發現，他的額頭中了一槍。法蘭斯是最後一個見到吉歐的人，死者家中也只找得到他的指紋，只有他能在那段時間犯案。檢察官拘捕了法蘭斯，他太了解他，熟知他的過去、他有過的女人、他的壞習慣及其他缺點。法蘭斯不斷回想自己的過去，他迫切想找出真兇，找出一切事情的真相。&lt;/p&gt;</t>
+          <t>&lt;p&gt;御堂一男和國中生女兒小光相依為命，他最愛的妻子在八年前因意外去世。一男平常除了在教堂擔任牧師，也在加油站打工，獨自將女兒扶養長大。他心地善良，從不抱怨工作或生活，深受大家喜愛。然而某天，小光倒下了，被醫生診斷出患有白血病。無法接受事實的一男，這時又被醫生告知另一個晴天霹靂的消息，也是他妻子一直沒跟他開口的事……這突如其來的打擊，是否會讓身為虔誠基督教徒的一男對自己的信仰有所動搖呢?&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/人權法治/動作冒險/懸疑驚悚/義大利語/警匪犯罪</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs5性別平權/健體領域/各類改編/家庭教育/性平教育/情感教育/日語/校園/生命教育/療癒溫馨/真人真事改編/自我成長/英文字幕/醫療議題</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2024-01-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>冬日男孩</t>
+          <t>老爸兩頭燒</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Winter Boy</t>
+          <t>French Tech</t>
         </is>
       </c>
       <c r="C73" t="n">
-        <v>122</v>
+        <v>95</v>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>克里斯多福歐諾黑（克里斯多夫何內）</t>
+          <t>布魯諾波達里戴斯</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>保羅基爾舍/文森拉寇斯特/艾爾萬凱波法雷/茱麗葉畢諾許</t>
+          <t>伊莎貝爾坎德利耶/吉恩-諾爾．布勞特/布魯諾波達里戴斯/弗洛倫斯穆勒/德尼波達里戴斯/揚弗里施/桑德琳齊柏琳/派屈克里蓋德/盧安娜巴拉米/米謝維耶莫茲/菲利普烏禪/蕾絲莉梅紐</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>&lt;p&gt;17歲的那年冬天，對未來滿懷期待的盧卡，一夕之間人生變得支離破碎。父親意外驟逝，這場悲劇剝奪了這個家看似理所當然的美好，他的憤怒和絕望紊亂滋長，傷心欲絕的母親也束手無策。在巴黎生活的哥哥決定邀他前往，當作重返校園前短暫的散心假期。追求解放的盧卡像頭野獸需要馴服，在面對親情、傷痛、徬徨和誘惑之間，他又該如何展現真實自我，並再次重燃對人生的希望與愛？&lt;/p&gt;&lt;p&gt;此片為導演克里斯多福歐諾黑的新作，是他創作生涯最貼近自我的純粹之作，帶入自己與早逝父親的情懷，再次梳理過往的青春與記憶，如同獻給自己年少時期的一封情書，細膩療癒且溫暖真摯。&lt;/p&gt;</t>
+          <t>&lt;p&gt;亞雷桑德失業，銀行帳戶又透支，而他的老婆正在進行為期兩個月的潛艇任務。老婆不在家的這段時間，亞雷桑德必須證明自己可以照顧孩子並找到工作。在一場離奇的面試後，他獲得了新創公司 “方格子”的試用機會，開始了他不斷被公司“沒小孩”原則轟炸的世界。後來，亞雷桑德遇見了身兼數職的阿爾欽博托，並拜託他幫忙照顧小孩。然而，在亞雷桑德的同事西芙琳沒完沒了的電話會議下，守住他的秘密絕非易事…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>法語</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/家庭教育/情感教育/法語/生命教育/自我成長</t>
+          <t>SDGs5性別平權/SDGs8工作及經濟/家庭教育/性平教育/法語/生涯規劃</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-08-01 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>魔幻咖啡廳</t>
+          <t>白天的星星</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Fairy</t>
+          <t>Love is sin</t>
         </is>
       </c>
       <c r="C74" t="n">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>申宅洙</t>
+          <t>黃朝亮</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>柳賢慶/金伸比/金柱憲</t>
+          <t>小薰（黃瀞怡）/林美秀/紀亞文/陳慕義/韋杰</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>&lt;p&gt;許個願，精靈將為你實現。&lt;/p&gt;&lt;p&gt;浩哲與英蘭在一個小鎮經營自己的咖啡廳，後來兩人墜入愛河並步入禮堂。結婚之後，礙於合約問題，他們無法擴增店面，只能如同往常經營兩間咖啡廳。某天，浩哲與英蘭意外撞到一個流浪在外的男孩阿碩，為了掩蓋車禍事件，他們決定收留男孩一陣子。自從阿碩開始在浩哲的咖啡廳兼職打工後，浩哲咖啡廳的生意無來由地蒸蒸日上，英蘭也慢慢發現阿碩似乎就是咖啡廳成功的原因…&lt;/p&gt;</t>
+          <t>&lt;p&gt;座落在星光部落星光國小旁的雜貨店「免姨商店」，是星光國小的小朋友放學後的天堂。獨自經營雜貨店的老闆兼店員阿免姨（林美秀飾），熱心照料著每個肚子餓的小朋友。阿免姨的茶葉蛋，就像溫暖人心的暖暖包。老郵差米多力（陳慕義飾）把整座山當成自己的管區，天天尋找賺取外快的機會，希望有朝一日能存到旅行基金，帶著阿免姨去各地旅行。他和悶悶不樂的小孩Yabi（韋杰飾），都把商店當作自己的家，整天與阿免姨為伴。有天，一位美國籍神父吉米（紀亞文飾）來到星光部落，免姨商店因此關起了大門，只因阿免姨想跟神父學ABC......&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>愛情/生涯規劃/療癒溫馨/科幻奇幻/英文字幕/韓語</t>
+          <t>SDGs10減少不平等/SDGs4優質教育/國語/情感教育/生命教育/療癒溫馨/自我成長</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2023-04-14 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>恁阿嬤cut好</t>
+          <t>屍毒入侵32秒</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Leonor Will Never Die</t>
+          <t>VIRUS：32</t>
         </is>
       </c>
       <c r="C75" t="n">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>輔15級</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>瑪蒂卡拉米雷斯埃斯科巴</t>
+          <t>古斯塔沃賀南德茲</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>安東尼費爾康/希拉法蘭斯高/洛基薩倫比德斯/邦卡布雷拉</t>
+          <t>丹尼爾亨德爾/寶拉席爾瓦/琵拉賈西亞</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>&lt;p&gt;雷娜曾是風光一時的知名編劇，創作了數部膾炙人口的動作片，如今她卻連家裡的電費都繳不出來。當雷娜無意間看到一則募集劇本的廣告時，她開始動筆修改一部之前未完成的劇本，一部講述男主角羅瓦多替哥哥復仇的故事。而雷娜某天意外被電視機砸中，陷入昏迷，卻也因此穿越到自己寫的電影裡。這下雷娜可以在劇中尬一腳，隨時更動劇情，為這部電影編撰最完美的結局。&lt;/p&gt;</t>
+          <t>&lt;p&gt;喪屍絕命倒數！被神秘病毒入侵的阿根廷，在病毒爆發後，蒙特維多街頭發生一場令人不寒而慄的大屠殺，失守成為暴力喪屍之城。染病的人成了喪屍，他們唯有在殺害未感染的人前，才能短暫平靜下來。愛莉絲在一間俱樂部擔任夜班的保全工作，某天夜晚帶著女兒值班時，意外捲入一場殺戮大戰，她們逃命時發現，喪屍每次攻擊後會有32秒的平靜時間，她們究竟能否憑藉這一絲希望死裡逃生呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>菲律賓語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>生涯規劃/英文字幕/菲律賓語</t>
+          <t>懸疑驚悚/科幻奇幻/西班牙語</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>浪人47愁錢中</t>
+          <t>隱匿的真相</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>The 47 Ronin in Debt</t>
+          <t>GREENHOUSE</t>
         </is>
       </c>
       <c r="C76" t="n">
-        <v>126</v>
+        <v>100</v>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>中村義洋</t>
+          <t>李率熙</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>堤真一/妻夫木聰/岡村隆史/濱田岳</t>
+          <t>元美媛/安逍遙/梁在成/申蓮淑/金瑞亨</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>&lt;p&gt;改編自東京大學教授山本博文的同名書籍《決算忠臣藏！》 幽默經濟角度一窺日本三大復仇事件：江戶時代的元祿赤穗事件。光靠忠義精神無法拿下仇家首級，成功復仇究竟需要多少人力多少錢？ 江戶時代中期，赤穗藩藩主淺野長矩在奉命接待朝廷使節時，深覺受到總指導吉良義央的刁難與侮辱，憤而在將軍居城江戶城的大廊上拔刀殺傷吉良。此事件讓將軍德川綱吉在使節面前蒙羞，便命令淺野切腹謝罪並將赤穗廢藩。以首席家老大石內藏助為首的赤穗家臣們共47人，決定密謀夜襲吉良宅邸，斬殺吉良義央為主君復仇。&lt;/p&gt;</t>
+          <t>&lt;p&gt;文靜的生活並不如意，兒子被關在少年輔育院，由於她沒有家，所以住在一座溫室裡。她偶爾會跟某個男人出去，但她不確定自己是否真的愛他。文靜善良真誠，工作是當一對年邁夫婦的看護，勉強以此維生，直到她碰上一樁意外，從而捲入一場萬劫不復的悲劇之中。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs1終結貧窮/各類改編/商業金融/喜劇/學習單/日語/歷史傳記</t>
+          <t>SDGs3健康與福祉/人權法治/懸疑驚悚/社會議題/英文字幕/警匪犯罪/韓語</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>社畜大變身</t>
+          <t>大叔搖滾夢</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>The Unexpected Joker</t>
+          <t>Eun Ha Soo</t>
         </is>
       </c>
       <c r="C77" t="n">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>馬特奧班德斯基</t>
+          <t>催証睅</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>艾倫沙巴格/茱麗葉齊爾貝柏格/馬汀彼羅揚斯基</t>
+          <t>尹帝文/李詩雅/趙東赫/金志勳</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>&lt;p&gt;故事發生在1962年的布宜諾斯艾利斯，上班族荷黑里齊原本生性害羞，在參加催眠課程後變得百無禁忌，徹底解放內在人格成為電話整人專家。他先是用幽默話語讓臥病在床的朋友振作起來，之後又贏得醫院櫃檯小姐克拉拉的芳心。只不過事情沒多久便一發不可收拾……&lt;/p&gt;</t>
+          <t>&lt;p&gt;銀秀和恩河是一對熱愛音樂的情侶，為了宣揚他們別具獨特的樂曲風格，他們離開了知名的音樂公司，並與東銀一起組了名叫銀河的樂團。但在東銀偷偷挪用樂團資金投資虛擬貨幣失敗後，銀秀與恩河對搞失蹤的東銀非常憤怒，於是賣掉了對東銀來說非常重要的吉他。東銀回來後展開了一場吉他尋找之旅，並在旅程當中與夥伴們發現了音樂的真諦與真誠。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>喜劇/情感教育/生涯規劃/英文字幕/西班牙語</t>
+          <t>SDGs8工作及經濟/友情/情感教育/自我成長/英文字幕/韓語/音樂歌舞</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2026-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>威尼斯風暴</t>
+          <t>決戰星期天</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Welcome Venice</t>
+          <t>The Sunday Runoff</t>
         </is>
       </c>
       <c r="C78" t="n">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>安德烈塞格雷</t>
+          <t>坂下雄一郎</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>保羅皮爾伯/奧塔維婭皮科洛/安德烈亞彭納奇/羅貝多西唐</t>
+          <t>內田慈/宮澤理惠/小市慢太郎/窪田正孝/赤楚衛二/音尾琢真</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>&lt;p&gt;皮羅和埃維塞居住在威尼斯朱代卡島，家族世世代代以捕蟹維生。當地蓬勃的旅遊業深深影響了兩人的生活，也改變了這座城市。而疫情來襲，旅遊業停擺，讓他們稍微得以喘息。埃維塞想說服皮羅將他們的房子改造成民宿，等疫情結束，旅遊業復甦後，便能用來生財。但皮羅無動於衷，只想繼續在威尼斯潟湖捕撈當地特有的軟殼綠蟹。在面對這個不斷變遷的世界，兩人該如何自處？這場衝突又該如何化解？&lt;/p&gt;</t>
+          <t>&lt;p&gt;谷村是浸淫政壇多年的資深幕僚，見過世故場面、挺過大風巨浪，終於成為能夠獨當一面的政壇助選人。某次選舉前夕，準備競選連任的年邁議員竟突然病倒，黨派高層決定推舉議員之女，巾幗不讓鬚眉地代父出征。然而這位政治素人頻頻暴走失言，大小姐脾氣和脆弱玻璃心、不時揚言求落選的恣意，更讓整個競選團隊瀕臨崩潰。面對生涯最艱困的一戰，這位政壇王牌能否不負老議員，成功將大小姐送進國會呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs12責任消費與生產/SDGs8工作及經濟/商業金融/生涯規劃/社會議題/義大利語</t>
+          <t>SDGs16和平正義/SDGs17多元夥伴/喜劇/情感教育/政治/日語/生涯規劃</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/新生影展</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2024-05-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>關機夏令營</t>
+          <t>慕夏狂潮：從崛起到永恆</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Martin and the Magical Forest</t>
+          <t>Mucha：The Story of an Artist Who Created a Style</t>
         </is>
       </c>
       <c r="C79" t="n">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>彼德歐科羅佩克</t>
+          <t>羅曼瓦夫拉</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>亞雷斯佩特拉斯/克里絲蒂娜博柯瓦/塞巴斯提安波特/安娜史密特麥雅羅娃/愛絲特蓋斯樂羅娃/托比亞斯林姆斯基/托馬斯班布謝克/瓦茲拉夫胡布卡/瓦西爾弗雷德里奇/約哈娜霍爾瓦托娃/約瑟芬娜克莉策娜羅娃</t>
+          <t>丁斯特蘭斯基/安東寧諾維/托馬斯科納里克/達琳娜尼喬娃</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>&lt;p&gt;來自城市的小男孩馬汀為了克服手機成癮症，被迫參加為期三週、不得使用任何科技產品的夏令營。他在營地意外發現森林裡的生物需要他的幫忙，他必須拯救牠們的自然棲息地，避免被貪婪的開採商破壞。&lt;/p&gt;</t>
+          <t>&lt;p&gt;捷克藝術家慕夏在聖誕節夜裡，臨危受命幫女星莎拉繪製公演海報〈吉絲夢妲〉，然而海報竟在巴黎連番遭竊，慕夏從此躍升為知名新興藝術家，更開始為多種商品提供設計。就在名聲遠播之際，慕夏卻選擇重回布拉格，並耗費18年完成〈斯拉夫史詩〉系列畫作。 端莊優雅的女性、流動唯美的線條，是慕夏獨樹一幟的風格。這前衛畫風在嬉皮年代重掀風潮，影響了全球的藝術創作者，啟發如動畫大師宮崎駿、插畫大師天野喜孝無數創作靈感…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>捷克語</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/SDGs4優質教育/學習單/家庭教育/捷克語/環境教育/社會議題</t>
+          <t>SDGs8工作及經濟/捷克語/歷史傳記/生涯規劃/綜合領域/藝術領域</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
+          <t>智財月線上影展/歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2023-10-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>私法捍衛</t>
+          <t>馬麻吉：馬戲團危機</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Beyond the Law</t>
+          <t>Windstorm：The Great Hurricane</t>
         </is>
       </c>
       <c r="C80" t="n">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>詹姆斯卡倫貝司克</t>
+          <t>莉亞舒米德鮑爾</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>DMX/史蒂芬席格/強尼梅斯納/查克華德</t>
+          <t>安柏本佳德/漢娜賓坷/露娜帕雅諾/馬文林可</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>&lt;p&gt;法蘭克威爾森是位擁有不堪過去的前警察。有天他接獲默斯警探的通知，得知自己唯一的兒子被人殺害。原本在鄉下過著退隱生活的他，動身回到城市，打算將兇手繩之以法。可是，前幫派分子奧古斯汀諾卻想從中阻撓。如今已是生意人的他不喜歡法蘭克到處打探的行為，並且願意不惜一切保護自己的兒子。一場對決就此展開，雙方人馬絕不善罷甘休，直到其中一人倒下為止。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一組巡迴馬戲團在夏天的一場暴風雨中，來到了亞希居住的凱登巴赫馬場。亞希與馬戲團男孩卡洛成為了朋友，並向他學習特技馬術。不久，亞希發現馬戲團裡有一隻年老受傷的馬匹「暴風」，仍然被殘忍的馬戲團團長伊里強迫表演。亞希和卡洛找來亞希的忠實黑馬「颶風」，打算聯手拯救「暴風」，但伊里卻計畫危害「颶風」。在最後的緊要關頭，他們需要米卡來拯救這兩隻漂亮的馬匹。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/人權法治/動作冒險/英語/警匪犯罪</t>
+          <t>SDGs15保育陸域/友情/德語/生命教育</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2023-12-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>可不可以，你也剛好喜歡我</t>
+          <t>哥雅名畫兇殺案</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Do you love me as I love you</t>
+          <t>The Goya Murders</t>
         </is>
       </c>
       <c r="C81" t="n">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>簡學彬</t>
+          <t>赫拉多埃雷羅</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>劉名凱/曹佑寧/李杏/林映唯/林鶴軒/楊謹華/程予希/肆一/陳妤/陳彥名/黃健瑋</t>
+          <t>丹尼爾葛勞/奧拉加里多/希内斯加西亞米蘭/瑪莉貝爾維杜/羅貝托阿藍莫</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>&lt;p&gt;田筱湘（陳妤飾）是個熱愛肆一散文及塔羅牌算命的女孩，但內心深處，她還有另一個摰愛，就是青梅竹馬的李助豪（曹佑寧飾），在她求神問卜算出天時地利人和的時機，準備要告白時，李助豪竟先向校花網紅，也是她的好友宋依靜（林映唯飾）告白了！宋依靜卻對李助豪開了交往條件，她要求李助豪展現追求誠意的任務就是必需促成3對絕緣的男女展開戀情！一向是工具人的李助豪竟傻傻同意要求，消息一出轟動全校，其實束手無策的他趕忙向好友田筱湘求援。田筱湘初戀破滅，卻因捨不得看著好友難過，不得不懷著複雜心情，半推半就下同意幫忙，她心中的初戀會走向剛剛好的完美結局嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;一名神秘的連續殺人犯，讓城市裡的富裕階層備感害怕，犯人殺害藝術收藏家後，會利用他們的屍體重現哥雅知名畫作中的場景。卡門是一位經驗老到的調查員，但對自己的人生感到厭煩，伊娃則是她身邊的年輕助手。兩人要從沒有留下線索的犯案現場，找出這個心思縝密的殺手。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/國語/學習單/情感教育/愛情/校園</t>
+          <t>SDGs16和平正義/懸疑驚悚/藝術領域/西班牙語/警匪犯罪</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>劇情片/國片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2022-09-01 00:00:00</t>
+          <t>2023-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>菲利斯之永夜島歷險記</t>
+          <t>逃出立法院</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Felix and the Treasure of Morgaa</t>
+          <t>Get The Hell Out</t>
         </is>
       </c>
       <c r="C82" t="n">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>尼古拉勒邁</t>
+          <t>王逸帆</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>丹尼爾布羅許/卡琳瓦納斯/弗拉斯塔弗拉納</t>
+          <t>庹宗華/林鶴軒（大鶴）/王中皇/禾浩辰/賴雅妍/高慧君</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>&lt;p&gt;12歲的菲利斯相信兩年前在海上失蹤的父親仍然活著，於是他決定出發尋找父親的下落。陪他一起出海的夥伴有退休的漁夫老湯姆、愛偷東西的獨腳鸚鵡阿嘎，以及生性像狗的貓咪來福。他們一路漂流到永夜島，那裡有一座地下城，住著一個秘密社群，由狂妄自大的莫嘉所統治，那裏擁有令人難以置信的寶藏。&lt;/p&gt;</t>
+          <t>&lt;p&gt;標準魯蛇王有為（禾浩辰飾）是立法院裡的替代役，卻在立委熊穎穎（賴雅妍飾）與反派立委的衝突中，意外害熊穎穎使用暴力，不得不引咎辭職，她便強硬的要求王有為替她把立委選回來。連班長都沒當過的王有為就這樣補選上了立委！新科立委王有為上任的某天，立法院爆發化工廠流出活屍病毒，立委高官甚至總統一個個互咬變成活屍，瞬間快速傳染，所有立委成了活屍，立法院成為血流成河的人間煉獄。王有為在與活屍立委廝殺的過程中，發現自己竟對病毒免疫，他與倖存者熊穎穎等人決定打爆活屍，奮力逃出立法院，因為他們全都想要活著出去，一個都不能少！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/動作冒險/學習單/家庭教育/英語</t>
+          <t>SDGs16和平正義/喜劇/國語/政治/社會議題/科幻奇幻</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>劇情片/國片</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2021-09-30 00:00:00</t>
+          <t>2022-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>復仇之狼</t>
+          <t>飛天怪俠 數位修復版</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Ferocious Wolf</t>
+          <t>Skyfly Superman</t>
         </is>
       </c>
       <c r="C83" t="n">
-        <v>105</v>
+        <v>79</v>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>古斯塔沃賀南德茲</t>
+          <t>小林悟/邵寶輝（邵羅輝）</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>哈維爾古鐵雷茲/安東尼迪千特/曼紐爾維加/艾卓安娜烏加特/費南多泰耶洛/魯本奧契迪亞諾</t>
+          <t>三郎/凱音/吳炳南/太郎/小游/柯佑民/桂治邦/江青霞/王勇/白沙/秀鳳/許木火/賴德南/阿宗/陳淑貞/陳財興</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>&lt;p&gt;本片翻拍昆汀塔倫提諾盛讚年度最棒電影《誰是大野狼》。一位母親面臨最悲傷慘忍的夢魘，她年幼的愛女慘遭殺害，犯人手法殘暴不堪。嫌疑犯在證據不足的情況下，竟然沒有被逮捕。痛苦不堪的她無法信任警方跟制度，於是她決定動用私刑，自己來解決這件事。她綁架了那位涉嫌姦殺她女兒，一位沒有案底的音樂老師。為此，一名熟知法律的警察也挺身相助，兩人決定在法律邊緣處理這件事……&lt;/p&gt;</t>
+          <t>&lt;p&gt;神龍俠三部曲&lt;/p&gt;&lt;p&gt;《神龍飛俠》完結篇&lt;/p&gt;&lt;p&gt;台日合璧，日本名導 小林悟 X 台語片先驅 邵寶輝（邵羅輝）&lt;/p&gt;&lt;p&gt;台灣特攝電影的鼻祖，台語電影史上僅有的特攝片&lt;/p&gt;&lt;p&gt;「李棠華特技團」擔綱演出，特技拍攝奇情偵探台語超級動作片&lt;/p&gt;&lt;p&gt;改編自日本特攝《神探黑旋風》（まぼろし探偵）電影系列&lt;/p&gt;&lt;p&gt;月光大俠追捕怪盜黨徒，一路到了荒郊野外。此時，怪盜已狹持了無辜孩子與女人，準備利用他們作為木乃伊藥劑人體實驗的白老鼠。千鈞一髮之際，大俠抵達了怪盜的藏身處，以一擋十，解救無辜被贖的人們，並準備摧毀組織，不料怪盜黨卻先行撤退，在警方到來前，早已人去人空。為了取得完全勝利，怪盜黨計謀著新計畫，尋覓多年前埋下寶藏的地道；另一方面，被救回孩童元太的父母親，隱藏著什麼不可告人的秘密，不敢將其告知警方。一切背後似乎有著更大的陰謀。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>人權法治/各類改編/西班牙語/警匪犯罪</t>
+          <t>動作冒險/各類改編/經典修復/臺語/警匪犯罪</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>無家可歸的我們</t>
+          <t>選票騙很大</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Homeless</t>
+          <t>The Campaign</t>
         </is>
       </c>
       <c r="C84" t="n">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>林承鉉</t>
+          <t>馬里安克里斯安</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>全峯鉐/朴丁妍/申弦抒</t>
+          <t>伊昂娜基圖/伊昂盧楚特/伊昂薩普達魯/喬治多梅提/歐威迪烏克里斯安/瑪麗雅楊赫圖/索林喬切斯</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>&lt;p&gt;歡迎光臨，這是我們家！&lt;/p&gt;&lt;p&gt;年輕夫妻翰傑和高雲跟兒子友林嚮往著一家三口住在舒適的房子裡，靠著翰傑送貨以及高雲打零工賺的錢其實很有限，所以直到存夠錢之前他們每天都在汗蒸幕裡過夜。一天，友林在汗蒸幕時不小心受傷，為了讓小孩有個安全的地方養傷，翰傑於是帶著高雲和兒子入住一位老太太的房子。老太太是翰傑送貨時認識的，翰傑告訴高雲，老太太拜託翰傑在她去美國找親人的這段時間幫忙看家。這裡很適合他們一家三口，只可惜他們不能永遠住在這裡。等老太太旅行回來後，這場美夢就會結束…&lt;/p&gt;</t>
+          <t>&lt;p&gt;威歐雷來自羅馬尼亞西部，是一名木訥老實的耕耘機司機。有天他遇到了準備參加歐洲議會選舉的高調政治家─莫卡努。莫卡努的汽車拋錨在路邊，威歐雷和妻子便邀請他來家裡作客。莫卡努靈機一動，認為在競選期間能待在這麼一個正直的家庭是個絕佳的機會，不僅能贏取當地百姓的心，更有可能為自己洗脫貪汙的指控。他開始宣稱威歐雷是他的「老朋友」，而作為報答，他會送威歐雷一台新的耕耘機。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>羅馬尼亞語</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/家庭教育/社會議題/韓語</t>
+          <t>SDGs16和平正義/人權法治/喜劇/學習單/政治/社會議題/羅馬尼亞語</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2022-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>一場大火之後</t>
+          <t>聖奧梅爾殺嬰案</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Collective</t>
+          <t>Saint Omer</t>
         </is>
       </c>
       <c r="C85" t="n">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>亞歷山大納瑙</t>
+          <t>愛麗絲迪歐普</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>卡塔林托隆坦/弗拉德沃伊雷斯古/泰蒂烏蘇雷努</t>
+          <t>凱伊耶卡加梅/葛絲拉基梅蘭達</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>&lt;p&gt;2015年，羅馬尼亞一個音樂展演空間「集體俱樂部」（Colectiv），在一場演出的過程中意外發生大火，造成27死180傷的重大慘劇。然而幾個月後，卻又傳出37名燒傷患者陸續離奇死亡的消息。一支新聞調查團隊於是設法介入，抽絲剝繭、秘密蒐證，開始逐步揭發整個醫療體系的大規模崩壞與國家機器不為人知的暗黑操作。&lt;/p&gt;</t>
+          <t>&lt;p&gt;當幻想模糊了愛，意識超脫於罪罰之上，她殺的只是她的孩子嗎？北法小鎮聖奧梅爾的法庭上，一名年輕文學教授、小說家哈瑪，為重釋希臘神話美狄亞的新作而出席旁聽一起審判：蘿倫斯柯利，年輕黑人女性、塞內加爾移民，被控遺棄她15個月大的女兒於漲潮的海岸遭溺斃身亡。隨著庭審的進展，母親的大膽自白與證人們的片面證詞，不僅讓場面陷入膠著，更再再動搖了哈瑪的信念。究竟哈瑪與蘿倫斯之間有著什麼連結？是命運還是偶然，亦或血液裡流竄承載的創傷。就像那夜滿潮的海邊，月光映照下的暗面，是一整片看不透的黑。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>羅馬尼亞語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs3健康與福祉/人權法治/健體領域/各類改編/政治/生命教育/真人真事改編/社會議題/綜合領域/羅馬尼亞語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/人權法治/政治/法語/社會議題/種族認同/警匪犯罪</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/歐美片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>傻傻愛你，傻傻愛我</t>
+          <t>當世界不再下雪</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>A fool in love, love like a fool</t>
+          <t>Never Gonna Snow Again</t>
         </is>
       </c>
       <c r="C86" t="n">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>藍正龍</t>
+          <t>瑪寇札塔叔莫斯卡/米歇爾恩格萊特</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>安心亞/張庭瑚/恬妞/樊光耀/莫愛芳/蔡佳宏/郭書瑤/陳竹昇</t>
+          <t>亞歷克尤葛夫/安德烈切拉/瑪雅奧斯塔夏絲嘉/艾嘉達庫雷莎</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>&lt;p&gt;康襄維，今年27歲，家人都叫他小維（蔡佳宏飾），出生於富裕家庭，最愛看作家可夫（藍正龍飾）所寫的繪本《森林王子與美人魚》。他的家庭生活看似非常幸福，媽媽（恬妞飾）對他悉心教育，讓是喜憨兒的他能夠自己運行每一天。某天，小維意外偏離平日上班道路，走向了他最愛的海邊，他看見小爛（郭書瑤飾）從海裡游到岸邊，驚呆的他立刻視小爛為繪本中那一條美人魚的化身，身為森林王子的自己當然要對她呵護備至，他感受到愛人的喜悅，小爛也從小維身上感受到久違的溫暖，而這次意外的邂逅，讓小維「接近正常的生活」開始變得不再「正常」了…&lt;/p&gt;</t>
+          <t>&lt;p&gt;讓我帶走你的痛楚和苦難 一名來自核災之城車諾比的神祕男子澤尼亞，穿越樹林來到一處東歐豪華社區幫人按摩。這裡住著一群生活富裕的波蘭上流人家，雖然每棟屋子、每扇門後都有著各自的故事，但社區裡的大家卻都同樣需要澤尼亞。他擁有一雙神奇之手，推拿著這群富足卻心靈受困的人們，他的雙眼似乎能夠看透靈魂，他的話語宛如一首催眠的搖籃曲，就像潔白飄落的雪花，彷彿能為冷漠的世界帶來一絲希望。不料，東方神話終究難解真實人生，他的存在究竟只是寄生上流還是拯救世界？開始而結束、死亡或重生，沒人知道神秘的他所為何來又將去往何處。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>波蘭語</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs3健康與福祉/國語/學習單/家庭教育/愛情/特殊教育/社會議題</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/俄語/情感教育/法語/波蘭語/社會議題/種族認同/綜合領域/越南語</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>劇情片/國片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2021-08-01 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>那個男人</t>
+          <t>小木偶：馬戲團奇遇記</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>A Man</t>
+          <t>Pinocchio：A True Story</t>
         </is>
       </c>
       <c r="C87" t="n">
-        <v>123</v>
+        <v>93</v>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>石川慶</t>
+          <t>瓦希里羅文斯基（瓦西里羅文斯基）</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>仲野太賀/妻夫木聰/安藤櫻/柄本明/清野菜名/真島秀和/真木陽子/窪田正孝</t>
+          <t>丹妮拉梅德韋傑夫/伯納德傑克森/喬登沃斯利/喬納森薩爾維/大衛格魯特/麗莎克里莫娃</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>&lt;p&gt;陰雨的誠文堂文具店裡，單親媽媽里枝和谷口大祐初相遇。孤身來到鎮上的大祐出身成謎，喜愛畫畫的他與里枝越走越近，最後兩人結婚共組美滿家庭，直到一場意外帶走大祐的性命。葬禮上，前來弔唁的大祐哥哥，卻在看見亡者照片後，矢口否認這個男人是他弟弟，困惑不已的里枝，請來舊識的律師城戶展開調查；城戶卻在調查過程中越陷越深，也發現了更錯綜複雜的祕密…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;皮諾丘為了想看看這個世界，逃離木匠傑佩托的家，跟隨迪波加入了摩加福科率領的巡迴馬戲團。會說話的木偶皮諾丘成為馬戲團的耀眼明星，在每個城鎮的演出場場爆滿。馬戲團助手貓咪和狐狸則趁這時候洗劫居民的家，但皮諾丘並不知情。他愛上摩加福科的女兒貝拉，卻因為自己不是人類，而無法贏得貝拉的心。小丑范托茲建議皮諾丘去找仙女露希達幫忙。於是皮諾丘和迪波展開一段奇妙旅程，只是他們並不知道，警探布里歐尼正在調查鎮上發生的多起搶劫案，而且他把犯人鎖定為皮諾丘。皮諾丘究竟能否證明自己的清白，變成人類，贏取貝拉的芳心呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>人權法治/學習單/懸疑驚悚/日語/生命教育/社會議題</t>
+          <t>SDGs10減少不平等/SDGs4優質教育/兒童親子/各類改編/學習單/情感教育/科幻奇幻/英文字幕/英語</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>神選之地</t>
+          <t>不跟爸爸說再見</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Godland</t>
+          <t>Pink Moon</t>
         </is>
       </c>
       <c r="C88" t="n">
-        <v>142</v>
+        <v>95</v>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>海納爾帕瑪頌</t>
+          <t>芙羅范德默倫</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>伊妲麥金赫絲多蒂/伊格瓦西格羅森/希爾瑪古德強森/維多利亞卡門索內/艾略特克羅賽霍夫/雅各李霍曼</t>
+          <t>埃爾科史密茲/安妮雅克法芙/尤漢廉森/希娜姆卡夫斯/茱莉亞阿克曼斯</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>&lt;p&gt;19世紀末丹麥牧師為了在蠻荒異土蓋教堂、拍下異鄉人的照片，而泊旅至遙遠的屬地冰島。他們跋山涉水，大自然的力量漸漸侵蝕牧師的信念與理想。即便在陌生的小鎮傳教，越深入當地生活，伴隨而來的人性和慾望，卻如同暗箱中顛倒的幻象，令他偏離初衷而感到迷惘。眼看寒冬逼近，這趟旅程終將帶他去向何方？&lt;/p&gt;</t>
+          <t>&lt;p&gt;當74歲的父親突然告知女兒愛麗絲，他想結束生命時，愛麗絲不得不面對這個荒謬的窘境。隨著父親設定的死期越來越近，愛麗絲決定忽略哥哥為成全父親而設計的縝密計畫，以強制的手段逼問父親，不想活的原因為何，無奈愛麗絲並沒有得到滿意的答案。於是她開始想方法來應對父親想死的心願…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>冰島語</t>
+          <t>荷蘭語</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>冰島語/情感教育/生命教育/社會議題</t>
+          <t>SDGs3健康與福祉/健體領域/家庭教育/生命教育/生涯規劃/社會議題/荷蘭語/醫療議題</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>逆流成長日記</t>
+          <t>生而為人</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Little Man Tom</t>
+          <t>Born to be Human</t>
         </is>
       </c>
       <c r="C89" t="n">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>法比耶娜貝爾托</t>
+          <t>倪曜</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>坦吉梅希爾/納迪亞特雷茨克維奇/費力克斯馬利托</t>
+          <t>吳兆絃/安德森/尹昭德/李玲葦/李興文/梁洳瑄/陳雪甄</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>&lt;p&gt;芭芭拉．康絲坦汀原著小說《我親愛的瑪德蓮》一書改編。十一歲的湯姆與他年輕的小媽媽潔絲，一起住在森林周遭簡陋的露營車內。兩人很貧窮，但互相扶持，也都非常樂觀。當潔絲出門工作時，湯姆會自己找事情做，不讓自己無聊。某天，湯姆意外發現獨居而僅有貓狗陪伴的鄰居老太太瑪德蓮躺在花園裡，救護車急救送回家後，湯姆用小小的力氣、自己的方法照顧她。怪異的老太太開始教導湯姆照顧植物的方式。然而，一位剛出獄的年輕人薩米，闖進了他們家，並且破壞了他們平靜的生活…&lt;/p&gt;</t>
+          <t>&lt;p&gt;楊世南是一位14歲的少年，某天上課時，因肚子痛跑到廁所，結果發現尿液竟然是血紅色的。經過醫學博士診斷，楊世南其實是「性別分化異常」，俗稱雙性人。博士建議楊世南的父母勸孩子接受手術，將他生理性別變為女生，並透過治療達到生理和心理性別的一致。楊世南正值青春期，父母在未告知他的情況下擅自決定進行手術。於是，楊世南改名為楊詩蘭，並搬到新城市開始新生活。雖然表面上性別已經轉換成為女生，卻依舊改不了內心小男生的心思與對女孩的喜愛。「嶄新」的生活究竟是福還是禍？而楊詩蘭／楊世南是否真的能迎接新的蛻變？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/SDGs3健康與福祉/各類改編/家庭教育/情感教育/法語/自我成長</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs5性別平權/健體領域/各類改編/國語/學習單/性平教育/校園/真人真事改編/自我成長/醫療議題</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>剛好想起你</t>
+          <t>青葉家的食光</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Just Remembering</t>
+          <t>Around the Table</t>
         </is>
       </c>
       <c r="C90" t="n">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>松居大悟</t>
+          <t>松本壯史</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>伊藤沙莉/國村隼/成田凌/永瀨正敏/池松壯亮/神野三鈴</t>
+          <t>久保陽香/寄川歌太/市川實和子/忍成修吾/栗林藍希/西田尚美</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>&lt;p&gt;故事透過每年7月26日這天所發生的事情，以倒敘的方式描繪一段六年的感情，從結束到開始。7月26日是佐伯照生的生日，照生是一名舞者，因受傷而放棄舞蹈生涯，野原葉是個計程車司機，在他們倆每年一起度過7月26日的這一天，有時候是特別的，有時則是平凡的，但那些都是過去的甜蜜回憶，現在已回不去了。&lt;/p&gt;&lt;p&gt;本片是松居大悟的原創電影，靈感來自搖滾樂團Creephyp主唱崎祐介所寫的《地球之夜》，歌曲靈感源自吉姆‧賈木許執導的同名電影。&lt;/p&gt;</t>
+          <t>&lt;p&gt;春子的「家庭」跟別人有些不同。她是一位單親媽媽，與兒子利久、朋友明子和明子的男友空夫一起生活。一天，她收到老朋友知世的簡訊，請求春子讓她的女兒優子在暑期補習期間寄宿在她家。春子和知世在幾二十年前大吵一架後，就再也沒有說過話。當優子試圖尋找自我並享受青春時，春子決定去見她的朋友知世，希望能冰釋前嫌。 兩代之間的關係，如同一桌精心烹煮的美味餐點，各種人生滋味都嚐盡在心中。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>日語</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/情感教育/愛情/日語/英文字幕</t>
+          <t>SDGs17多元夥伴/SDGs8工作及經濟/友情/家庭教育/情感教育/日語/療癒溫馨</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2024-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>波麗露狂想曲</t>
+          <t>怪奇小鎮</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Bolero</t>
+          <t>The Time Thief</t>
         </is>
       </c>
       <c r="C91" t="n">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>安妮芬婷</t>
+          <t>法蘭西斯萊克勒奇</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>拉斐爾佩松納茲（拉斐爾佩爾索納）/文森培瑞茲/朵莉亞緹莉兒/珍娜巴麗芭/艾曼紐德芙</t>
+          <t>傑德夏邦諾/吉娜維維施密特/吉拉姆西爾/奧斯卡德斯加內斯/桑妮雅科迪/瑪麗伊芙博雷加德/皮爾盧克芬克/艾米爾普勞斯克魯蒂耶/蜜雪兒德斯里耶/西蘭邦尼爾/麥克梅瑟</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>&lt;p&gt;巴黎，咆哮的二十年代，編舞家艾妲魯賓斯坦找來作曲家莫里斯拉威爾為她下一首芭蕾舞劇編曲，她希望風格大膽、露骨。然而，著名且聲望崇高的拉威爾發現自己寫不出任何曲子，在重溫回憶，面對舊情舊愛與失敗的過程中，作曲家將寫出他有史以來最膾炙人口的一首曲子「波麗露」。&lt;/p&gt;</t>
+          <t>&lt;p&gt;1988年，在加拿大的聖埃利德卡克斯頓，一個11歲的小男孩擔心著他的奶奶。奶奶是位被病痛折磨的說書人，試著說服孫子死亡將不復存在。她告訴孫子一個故事，在1927年一群優秀村民，藉由一些奇妙的把戲，將危及人類的「死神」除去的故事…從今開始，死亡也是傳奇的誕生。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>法語</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs4優質教育/愛情/歷史傳記/法語/自我成長/英文字幕/藝術領域/音樂歌舞</t>
+          <t>情感教育/法語/英文字幕</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>最是橙黃橘綠時</t>
+          <t>向日葵</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>When Green Turns to Gold</t>
+          <t>Sunflowers</t>
         </is>
       </c>
       <c r="C92" t="n">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>徐慶珠/施書銘</t>
+          <t>黃朝亮</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>各務孝太/廖曉彤/李亦捷/法比歐/翁嘉薇</t>
+          <t>吳廷宏（北原山貓）/吳敏（鳥來嬤）/李嘉文/杜詩梅/東東阿貝/林逸欣/涂台鳳/陳德烈/高振鵬</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>&lt;p&gt;嬌生慣養的冬冬（翁嘉薇飾）專科畢業後拒絕家裡安排，隻身前往日本，自己打工賺錢，選擇想唸的學校，遇見了木村（各務孝太飾）。從安逸享樂踏進了艱苦孤獨，也讓她咀嚼了真實人生。保守的希敏（李亦捷飾），在台南工作時愛上法籍男子里昂（法比歐飾）。她在愛情中患得患失，卻在衝突中更認識自己。25歲的她們初次離家，開始獨立飛翔，同時透過書信陪伴對方。她們在碰撞中成長，經歷了那段無怨無悔的美麗時光…&lt;/p&gt;</t>
+          <t>&lt;p&gt;彩霞、許董、高強、月桃姨、山貓五位行動不便的老人家組成「夕曬幫」，平時閒來無事，便到公園閒聊，談論夢想。一日，彩霞提議要到台東太麻里看日出，眾人欣然同意。不過，彩霞的女兒小琳卻以彩霞的心臟健康及自己工作繁多分身乏術為由，反對彩霞前往。夕曬幫的眾人也多受到家人反對而遺憾作罷。正當彩霞決定要自行前往時，卻突然心臟病發，撒手人寰。之後，傷心欲絕的小琳在遺物中，意外發現了彩霞堅持要前往太麻里的秘密。於是，她決定完成彩霞的遺願，瞞著另外四位老人家的親屬，帶他們前往台東太麻里，進行一趟尋找夢想的「畢業之旅」…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/國語/多元文化/情感教育/愛情/日語/法語/生涯規劃/種族認同/自我成長/英文字幕</t>
+          <t>SDGs3健康與福祉/健體領域/友情/國語/情感教育/生命教育/生涯規劃/臺語</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-09-01 00:00:00</t>
+          <t>2024-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>我的親親小妹</t>
+          <t>窒愛家鎖</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>My Little Sister</t>
+          <t>Unclenching the Fists</t>
         </is>
       </c>
       <c r="C93" t="n">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>史蒂芬妮丘瓦特/維蘿妮卡雷蒙</t>
+          <t>基拉科瓦連科</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>妮娜霍斯/拉斯艾丁格/楊斯艾賓納斯/瑪莎凱勒</t>
+          <t>亞力克卡拉夫/亞森赫塔古羅夫/米拉娜安吉薩蘿娃/米拉娜帕奇瓦/索斯蘭楚加耶夫/赫塔格比比洛夫</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>&lt;p&gt;傑出的劇作家麗莎不再寫作了。她和家人住在瑞士，卻心繫住在柏林的哥哥斯文。自從斯文被診斷出患有惡性白血病後，這對雙胞胎之間的關係就日益緊密。斯文是著名的劇場演員，麗莎無法接受命運的這種安排，她赴湯蹈火只為了能讓哥哥重回舞台。為了哥哥，她付出一切，卻忽略了自己的婚姻。麗莎與丈夫的關係開始破裂，但她的眼裡只有哥哥。只有哥哥能讓她重拾內心的渴望，重新點燃她的創作慾望，讓她有活著的感覺。&lt;/p&gt;</t>
+          <t>&lt;p&gt;師承俄羅斯電影巨匠蘇古諾夫的新銳導演基拉科瓦連科，贏得坎城影展一種注目單元大獎的《窒愛家鎖》，描述一座沒落的礦業小鎮，女孩被父親嚴格地控管行蹤，即使離家多年的哥哥承諾帶她投奔自由，囚籠般的家族傷痛卻如影隨形。電影以2004年車臣武裝份子劫持千名人質與俄國談判的「貝斯蘭人質事件」為背景，由生還者視角切入，呈現悲劇的深遠影響。導演犀利刻劃人性與現實的殘酷之餘，也展現獨特的青春特質，為俄國影壇帶來新風貌。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>俄語</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/婚姻關係/家庭教育/德語/情感教育/生命教育/生涯規劃/療癒溫馨/自我成長/醫療議題</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/人權法治/俄語/各類改編/家庭教育/性平教育/政治/歷史傳記/真人真事改編/社會議題/種族認同/英文字幕</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/性平影展/歐美片</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2023-08-01 00:00:00</t>
+          <t>2024-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>好漢解放營</t>
+          <t>愛你在疫起</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Men on the Verge of a Nervous Breakdown</t>
+          <t>Here and There</t>
         </is>
       </c>
       <c r="C94" t="n">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>奧黛麗達娜</t>
+          <t>傑米哈巴克</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>帕斯卡德穆隆/提西勒米特/朗茲貝迪亞/法蘭西斯薩維德梅松/羅倫特史托克/馬克思貝瑟特德馬格拉夫（麥克斯貝塞特馬爾葛雷夫）、瑪莉娜漢斯/麥克格雷戈里奧</t>
+          <t>JC桑托斯/珍妮古鐵雷斯/維克多安納斯塔西歐</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>&lt;p&gt;七位年齡介於17至70歲的都市男子，除了人生瀕臨崩潰外，沒有任何其他共同點。為了重新振作起來，他們相聚在一座車站，準備到野外參加一場特別訓練營。訓練營由一位性情古怪的女教練設計許多課程，教導他們重新認識自己。這項任務可不簡單，因為這群男人身邊總會發生意想不到的事。&lt;/p&gt;</t>
+          <t>&lt;p&gt;疫情隔離期間，大學助教琳與外送員卡羅在社交網站上因意見相左而起了衝突。某次，琳的朋友舉辦線上品飲會，兩人不期而遇卻再次為之前的事吵了起來。幾天後，卡羅向琳道歉，琳也決定給卡羅一次機會，兩人很快因相似的挫折和生命經歷，而情投意合。儘管無法見面，兩人的關係仍然越來越親近，琳甚至覺得兩人可以試著交往看看。疫情促使兩人的相知相惜，但隨著封城限制的鬆綁，琳和卡羅最終是否能順利在一起呢…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>無</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/喜劇/情感教育/法語/自我成長</t>
+          <t>SDGs3健康與福祉/健體領域/友情/情感教育/愛情/自我成長/英文字幕/菲律賓語</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>撼山河 撼向世界</t>
+          <t>愛別離苦</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Free Beats：The Musical Journey of CHEN Ming Chang</t>
+          <t>Love Without Clutching Leave Without Guilt</t>
         </is>
       </c>
       <c r="C95" t="n">
-        <v>111</v>
+        <v>77</v>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>林正盛</t>
-[...6 lines deleted...]
-      </c>
+          <t>楊力州</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr"/>
       <c r="G95" t="inlineStr">
         <is>
-          <t>&lt;p&gt;陳明章，年輕時接觸西洋音樂，從披頭四到巴布狄倫，常常拿著一把吉他就自學自彈唱著，在那時台灣戒嚴封閉的社會風氣中，沉浸在音樂裡的他感受到快樂與自由，因此立志成為音樂人，後來，遇見了陳達的月琴吟唱深受感動，決定回頭踏尋台灣土地，認識這塊土地傳唱的歌謠樂音，於是環台拜師學藝傳統戲曲音樂，融會貫通於創作上，寫出了許多屬於台灣自己的音樂與故事…&lt;/p&gt;&lt;p&gt;邀請您一起進入陳明章的內心和生活，在他的創作歷程中從國際電影配樂一直到歌曲、舞台劇等等的音樂產出心路歷程，同時也在片中的一首首歌曲中感受到台灣的從戒嚴到解嚴，從專制到民主的社會氛圍演進，一起流動搖曳結合在時代與社會的氛圍裡，連結著我們的對於台灣這片土地的共同記憶。&lt;/p&gt;</t>
+          <t>&lt;p&gt;這條街，是留給幸福的人。 我們都曾經走過生命的暗巷，當孤獨、恐懼席捲而來時，我們奮力的向前狂奔，總以為出口就在前方，跑著跑著，我們長大了，然後，把那個無憂的自己遺留在暗巷裡。五位女孩，在滿身傷痕之後不約而同的來到這條街，2坪不到的店面空間，在她們最迷茫的時候，接住了她們的心靈，也找到了那個久違的自己。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/國語/學習單/日語/歷史傳記/社會議題/臺語/藝術領域/音樂歌舞</t>
+          <t>SDGs10減少不平等/SDGs5性別平權/國語/客語/性平教育/情感教育/自我成長</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>亞洲片/國片/紀錄片</t>
+          <t>亞洲片/國片/性平影展/性平影展：閱界・跨界/紀錄片</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-01 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>格列佛遊記：重返小人國</t>
+          <t>車牌仔</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Gulliver Returns</t>
+          <t>Bus stop, Love stayed</t>
         </is>
       </c>
       <c r="C96" t="n">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>伊利亞馬克西莫夫</t>
+          <t>郝心瑩</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>斯科特雷/比利鮑伯湯普森/泰勒邦奇/艾莉森雷伊羅森菲爾德/韋恩格雷森</t>
+          <t>尹馨/曾少宗</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>&lt;p&gt;平凡人的不凡狂想曲，勇氣不等於外貌大小，誰說英雄一定得是”大”人物？知名的世界旅行者和冒險家格列佛，某天受邀返回利利普國，在那裡，他被稱為英雄，因為曾打敗過先前無人能敵、鄰國的布列夫斯古國。當他到達後，他只看到憤怒、恐慌和絕望的人群，因為利利普國王讓他的人民相信傳說中的英勇巨人格列佛即將回歸。然後在發現格列佛只是一介平凡”小”人之後，讓整個城鎮已經準備好建造大型設施來迎接一名巨人的小人國國民大失所望，氣憤的國王甚至下令處決格列佛！？與此同時，無敵的布列夫斯古國艦隊在利利普國的城門外再次展開威脅，格列佛決定踏上一段不符合居民期待的旅程，將透過對抗艦隊、保護利利普國來證明自己，並非巨人才能成就偉大的事，只要努力再加上一點點運氣，也可以成為很有魅力的英雄。&lt;/p&gt;</t>
+          <t>&lt;p&gt;人生就像坐上一班公車，你永遠可以選擇下車的站牌 一場婚宴張燈結綵喜氣洋洋、大師傅吆喝著注意爐灶火侯，庭院人聲歡騰共同慶祝著。另一邊的新娘房中，一位白髮蒼蒼的阿嬤害羞的看著鏡中的自己，到現在她還不敢相信自己就是今天的主角，因為這場她期待的婚禮已經足足遲了45年之久。門扉悄悄的被開啟，迎面而來的是，同樣一頭斑斕、臉上歲月痕跡鑿鑿、但卻洋溢著幸福微笑的老新郎……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/動作冒險/友情/情感教育/療癒溫馨/綜合領域</t>
+          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs5性別平權/國語/婚姻關係/家庭教育/愛情/生涯規劃/臺語</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片/國片/性平影展</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2024-06-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>他們在島嶼寫作Ⅲ 新寶島曼波</t>
+          <t>淘氣尼古拉：尋寶計畫</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>The New Formosa Mambo</t>
+          <t>Little Nicholas’ Treasure</t>
         </is>
       </c>
       <c r="C97" t="n">
-        <v>138</v>
+        <v>103</v>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>杲中孚/楊澤</t>
+          <t>朱利安羅貝儂</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>楊澤</t>
+          <t>奧黛莉拉米/尚保羅盧弗/格里高利蓋杜博/皮耶阿第提</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>&lt;p&gt;「與其向人生認錯，不如向文學認錯；與其向文學認錯，不如向音樂認錯；與其向音樂認錯，不如向山水認錯，向大地認錯。」&lt;/p&gt;&lt;p&gt;傳記主，詩人楊澤在這部結合音樂片、偽紀錄片及浪漫喜劇成一體的非典型文學電影中如是說。&lt;/p&gt;&lt;p&gt;與其向紀錄片認錯，不如向音樂片認錯，不，致敬。這部新型態的電影，從頭到尾由詩人楊澤夫子自道，融合詩與歌、文學與人生、都會文明與大自然，在悠悠蕩蕩的文化鄉愁牽引下，漫遊於台灣島的好山好水間，處處存詩意，步步有歌吟。&lt;/p&gt;&lt;p&gt;本片堪稱年度音樂片。由年輕的繆夫人樂團擔綱創作演出，本片的五首主題曲皆來自楊澤的新舊詩作，由詩人特別為片中的人物、情節而設，而寫。拍片期間同步完成的另外幾首未入歌的詩，則以朗讀的形式穿插出現於片中。電影呈現老中青三代音樂創作者同台飆歌的盛況，包括代表新世代的女主角陳塵（小匚）、女配角怪少女林纓、中生代原住民歌手巴奈、毛恩足、月琴傳藝師張日貴阿嬤，從詩朗讀到新詩新唱，到老歌重唱，一系列從島嶼台灣靈魂深處發出的告白及見證，帶領島上眾人齊聚一堂，引頸高歌，一詠三嘆，迎向山海，共譜《新寶島曼波》的靈動樂章。這部由詩人楊澤自編自導自演的新形態紀錄片，不折不扣是詩人楊澤獻給生長島嶼及海洋的一首「大情歌」。&lt;/p&gt;</t>
+          <t>&lt;p&gt;尼古拉的小小世界中，有爸爸、媽媽、學校，和他最重要的一群死黨。這群死黨號稱無敵幫，但其實他們彼此無法分開，形影不離，他們都有不分開的共識。當尼古拉的爸爸因工作升遷，告訴尼古拉，他們將要移居南法時，尼古拉的小小世界開始瓦解。沒有了亞斯特的可頌麵包、阿南的眼鏡和頑皮蛋馬尚，又離他們的秘密基地那麼遠…在沒有朋友的情況下，尼古拉該怎麼過？在朋友的幫助下，尼古拉展開了一趟尋寶之旅，希望這秘密寶藏能救他脫離他最害怕的事——搬家。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/SDGs8工作及經濟/原住民語/國語/客語/歷史傳記/生涯規劃/臺語/藝術領域/音樂歌舞</t>
+          <t>SDGs4優質教育/兒童親子/友情/各類改編/喜劇/家庭教育/校園/法語/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>亞洲片/國片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>水漾少年</t>
+          <t>特務117</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Water Boys</t>
+          <t>OSS 117：From Africa With Love</t>
         </is>
       </c>
       <c r="C98" t="n">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>宋灝霖</t>
+          <t>尼可拉斯貝多</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>吳俊霆/李孝謙/王川/辛雲來/馮祥琨</t>
+          <t>娜塔莎蘭丁格爾/尚杜賈丹/法圖恩迪亞耶/瓦拉底米爾佑丹諾夫/皮耶尼內</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>&lt;p&gt;五名高中生陰差陽錯地加入了學校的男子花樣游泳隊，其貌不揚的張偉還意外被任命為隊長。訓練的第一天教練就出了意外，從未擔任過"領導"的張偉必須承擔起半個教練的職責，竟發現隊友高飛、陳銘涵、蛐蛐、王子，沒一個真的想練花樣游泳，就連張偉自己也是為了逃自習課。游泳隊突然來挑釁，五人合力回擊，贏得了事關泳池使用權的比賽，卻還是被學校通知必須遷就游泳隊的訓練。少年們內心的倔強被點燃，賭氣對抗不公，並立下軍令狀，一個月後奉上一場精彩絕倫的表演。可他們一沒泳池二沒教練，連花樣游泳是什麼都不知道。於是，一場「自學花樣游泳」的旅程就此拉開了帷幕......&lt;/p&gt;</t>
+          <t>&lt;p&gt;法國決定派遣特務117前往非洲，援助當地總統班巴，因班巴的連任正受其妻子暗中領導的叛亂份子威脅。更加棘手的是，特務117還必須被迫與輕諾寡信的年輕特務1001組成團隊，究竟他們會順利聯手完成任務，還是大打出手惹出更大的風波呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs5性別平權/健體領域/友情/國語/性平教育/自我成長/運動熱血</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/SDGs5性別平權/人權法治/動作冒險/喜劇/多元文化/性平教育/政治/法語/種族認同/英文字幕</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>羅馬時光機</t>
+          <t>金曲快送有限公司</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>The Prince of Rome</t>
+          <t>Song Express</t>
         </is>
       </c>
       <c r="C99" t="n">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>愛德華多法爾柯納（愛德華多馬力亞法爾柯納）</t>
+          <t>法比斯馬魯卡</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>丹妮絲坦士奇/安德烈薩托萊帝/朱莉婭貝維拉瓜/朱賽佩巴帝斯通/費立波提米/賽吉奧魯比尼（塞吉奧魯比尼）/馬可札尼里</t>
+          <t>傑里米洛佩/克羅維斯柯尼拉克/愛麗絲波爾/艾特/香朵紐沃斯</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>&lt;p&gt;巴托洛梅奧是一位富有而貪婪的人，他渴望貴族爵位超過一切。為了與阿科蘭波尼王子達成一項秘密交易，並獲得與他女兒結婚的機會。巴托洛梅奧必須穿越過去、現在和未來，通過重重考驗。在一些傑出同伴的幫助之下，他將與真實的自己面對面，賦予生命全新的意義。&lt;/p&gt;</t>
+          <t>&lt;p&gt;法蘭克有一個瘋狂的絕佳點子，他決定成立一家歌曲外送公司「歌來速」，拯救失業的自己跟朋友。正如Uber外送食物，亞馬遜運送日常用品，他們公司送的是歌曲！可以送給親友、愛人或自己，地點不限。對法蘭克跟他的朋友來說，「歌來速」不僅是一份事業，更是他們一生的夢想。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>情感教育/歷史傳記/義大利語/自我成長/英文字幕</t>
+          <t>SDGs8工作及經濟/友情/學習單/情感教育/法語/生涯規劃/自我成長/藝術領域/音樂歌舞</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>親愛的仇人</t>
+          <t>夏天協奏曲</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>YoungJu</t>
+          <t>Summer Times</t>
         </is>
       </c>
       <c r="C100" t="n">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>車聖德</t>
+          <t>黃朝亮</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t xml:space="preserve"> 金香起/金祜廷/陳俊翔/劉宰明</t>
+          <t>康丁/張睿家/李嘉文/林美秀/林逸欣</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>&lt;p&gt;《與神同行：最終審判》金香起主演&lt;/p&gt;&lt;p&gt;在一場車禍意外中失去父母的英珠，與弟弟過著相依為命的生活。唯一願意照顧她們的姑姑卻急著想把房子賣了，姊弟不願意，姑姑也拒絕再給予援助。沒想到弟弟又捲入犯罪事件，必須湊錢保釋他，走投無路下英珠只好去尋找在車禍中意外殺死父母的兇手尚文，打算報仇索賠。尚文與妻子經營小本生意，英珠在沒有表明身分下，謊稱要應徵工作，成功接近這對肇事者。沒想到尚文和妻子對英珠視如己出，儘管她偷錢被抓，仍把她當成自己的女兒悉心照顧。英珠陷入了人性糾葛，究竟應該坦白後離開？還是將錯就錯再度擁抱「新爸媽」？&lt;/p&gt;</t>
+          <t>&lt;p&gt;夏天是夏日精靈回到金門的季節。 透過在酒廠上班的阿輝伯，阿寬偶然見到了來金門度假的小青，彼此產生了初戀的情愫。小青每天練琴的時候，阿寬就在屋外聆聽，那是他每天最幸福的時刻。阿寬生活清苦，自覺無法配得上小青，他刻意的逃避，最後終於讓小青勇敢去愛的純真給融化了。小青跟阿寬過完最美好的暑假，回去之前，小青承諾她會天天給阿寬E-mail，也承諾明年夏天，她一定會回到他身邊。隔年夏天，小青按照約定回來了！但是阿寬卻對小青開始有著不同的感覺......。一個夏天的真愛，是否勝過一輩子的等待？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/學習單/家庭教育/情感教育/真人真事改編/社會議題/韓語</t>
+          <t>SDGs3健康與福祉/國語/情感教育/愛情/生命教育</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2023-10-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>MAMAMOO：MY CON THE MOVIE</t>
+          <t>順其自然的日子</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>MAMAMOO：MY CON THE MOVIE</t>
+          <t>Happy－Go－Lucky Days</t>
         </is>
       </c>
       <c r="C101" t="n">
-        <v>123</v>
+        <v>54</v>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>林在慶</t>
+          <t>佐藤卓哉</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Hwa Sa（華莎）/Moon Byul（玟星）/Solar（頌樂）/Whee In（輝人）</t>
+          <t>小松未可子/山下誠一郎/木戶衣吹/櫻井孝宏/石原夏織/花澤香菜/菲魯茲．藍</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>&lt;p&gt;大銀幕裡滿滿120分鐘，讓你體驗韓流大勢女團MAMAMOO的熱情與衝勁！跟著炫麗的影像，一起踏上他們成為全球巨星的刺激旅程。此次的現場演出中，可以看到30多首熱門歌曲的精彩表演。此外，還特別收錄了演唱會籌備過程和幕後花絮，除了有演唱會精彩的片段外，也能帶給歌迷新的感受。四位成員不僅呈現了令人耳目一新的精彩表演，還講述了他們在舞台背後的火熱而真誠的故事，在其他地方從未見過。邀請觀眾們一起踏上這段特別、令人心潮澎湃的旅程，一起嗨翻大銀幕！&lt;/p&gt;</t>
+          <t>&lt;p&gt;前任戀人的結婚典禮、男子學校的老師與學生、思春期中的青梅竹馬，他們的心理與身體都發生了變化。無論你和誰在一起，每一份愛情和每一種生活方式都具有相同的價值，無論它以何種形式存在。而你笨拙地想著別人的日子，總有一天會成為美好的回憶。這是一部短篇故事合集，涉及多元性別議題，以及伴侶間的親密接觸等劇情描繪，透過溫柔地守望和溫情地描寫，呈現世界上多樣而獨特的愛。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>歷史傳記/韓語/音樂歌舞</t>
+          <t>SDGs5性別平權/學習單/情感教育/愛情/日語/社會議題</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>亞洲片/紀錄片</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2021-11-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>放學後失眠的你</t>
+          <t>老娘滑雪王</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Insomniacs After School</t>
+          <t>White Snow</t>
         </is>
       </c>
       <c r="C102" t="n">
-        <v>112</v>
+        <v>127</v>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>池田千尋</t>
+          <t>尼可萊侯麥利基</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>奧平大兼/森七菜</t>
+          <t>亞歷山大烏斯圖尤夫/娜齊達瑪奇娜/安娜烏克洛娃/歐嘉勒曼/費多爾多伯拉沃夫</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>&lt;p&gt;飽受失眠所苦的高中生中見丸太，某天在學校天文台發現同班女同學曲伊咲正在那裡補眠，他們這才發現原來彼此都有失眠的困擾，天文台成了同病相憐的兩人的祕密基地，然而當他們未經允許使用天文台的事情曝光後，丸太與伊咲面臨失去這個地方的風險，為了不讓這個屬於他們的天文台消失，兩人決定重整瀕臨廢社的天文社，一同爭取正式使用天文台的許可。&lt;/p&gt;</t>
+          <t>&lt;p&gt;20世紀全球最佳滑雪運動員葉連娜威爾比的傳記電影。葉連娜威爾比來自俄羅斯北方的一座小鎮，因從小就有不服輸的個性與勇氣，她克服重重難關，最終成為頂級的越野滑雪選手。這部電影講述了1997年在挪威特隆赫姆舉辦的世界北歐式滑雪錦標賽上發生的真實事件。葉連娜威爾比打破滑雪史上的紀錄，成為第一位囊括五面金牌的得主。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>俄語</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/各類改編/家庭教育/情感教育/愛情/日語/校園/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs5性別平權/俄語/健體領域/各類改編/性平教育/歷史傳記/生涯規劃/真人真事改編/自我成長/運動熱血</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/性平影展/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>誰是外星人</t>
+          <t>少女的孤島</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>There is an Alien Here</t>
+          <t>My Small Land</t>
         </is>
       </c>
       <c r="C103" t="n">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>崔銀鍾</t>
+          <t>川和田惠真</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>全宰亨/太亢鎬/尹珍映/李賢雄/玧在/裵盧麗/趙炳圭/金圭鍾</t>
+          <t>奧平大兼/嵐莉菜/平泉成/池脇千鶴/藤井隆/阿拉什卡哈非扎德</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>&lt;p&gt;2020年黃色液態外星人入侵世界時，幾位外星人研究俱樂部的成員躲在地堡倖免於難。但當外星人進入某個成員的體內時，混亂隨之而來。要是沒在30分鐘內找出並殺死那個外星人，所有人都會死。面對外星人的入侵，這群最後的倖存者有辦法活下來嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;對來到日本的庫德族少女莎雅來說，生活正逐漸好轉，她在學校的成績夠好，足以讓她上大學，周遭也總是有好朋友陪伴，此外，她與聰太也開始培養出特別的關係…然而，因為難民申請沒有通過，莎雅一家的生活跟著遭逢巨變，不僅工作權遭限制也被規定不能離開所居住的埼玉縣。莎雅的爸爸為了維持生計而繼續工作，卻被以非法就業的名義拘留，莎雅現在不僅要照顧年幼弟妹也要開始自力更生…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/友情/喜劇/韓語</t>
+          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs4優質教育/SDGs8工作及經濟/土耳其語/多元文化/家庭教育/庫德語/日語/種族認同/英文字幕/難民議題</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2023-12-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>金邊白樓青春夢</t>
+          <t>沒有煙硝的日子</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>White Building</t>
+          <t>Klondike</t>
         </is>
       </c>
       <c r="C104" t="n">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>寧卡維</t>
+          <t>瑪麗娜艾爾戈巴赫</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>奇那多森/珍妮敏/皮斯春/索卡烏克/索萬托奧/西坦胡特/錢達林Y</t>
+          <t>克薩娜切爾卡什納/賽吉沙德林</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>&lt;p&gt;20歲的桑楠和兩個好友在金邊的地標性建築「白色大樓」一起長大。任城市瞬息萬變，三人對舞蹈的熱情和登台的夢想卻始終如一，父母的生活方式也依舊傳統。面對「白色大樓」將被拆除的現狀，父親未能說服社區統一接受政府的搬遷補償，最要好的朋友也即將離開柬埔寨。此時的桑楠發覺，他一直稱之為家的地方正搖搖欲墜。&lt;/p&gt;</t>
+          <t>&lt;p&gt;2014年頓巴斯戰爭爆發，位於烏俄邊界、烏東的頓內次克 （Donetsk）首當其衝。居民伊爾卡的客廳被親俄勢力炸出大窟窿，懷有身孕的她不願撤離，堅持整修快崩塌的房子。然而丈夫托里克暗自盤算帶她投奔俄羅斯，伊爾卡親烏的弟弟也想帶她撤離邊界。直到有天，一架波音客機墜毀在他們家門前。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>高棉語</t>
+          <t>烏克蘭語</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs9工業及建設/社會議題</t>
+          <t>SDGs16和平正義/俄語/國防戰爭/烏克蘭語/真人真事改編/社會議題/種族認同/難民議題</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>兩公約議題/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2024-04-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>亞斯小子</t>
+          <t>療癒心傷劇場版</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Mr. Know-it-all</t>
+          <t>To Heal the Heart</t>
         </is>
       </c>
       <c r="C105" t="n">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>史帝芬阿奇納德/法蘭索普雷沃列古尼</t>
+          <t>安達莫吉利</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>亞努杜克瑞/卡洛琳希霍/尚法蘭科卡瑞/愛麗絲戴維/馬克思貝瑟特德馬格拉夫</t>
+          <t>上川周作/內場勝則/尾野真千子/平岩紙/木村綠子/柄本佑/森山直太朗/淺香航大/清水胡桃/濱田岳/濱田麻/石橋凌/谷村美月/趙珉和/近藤正臣</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>&lt;p&gt;35歲的文森巴度是192公分高的單身足球教練。他13歲、153公分高的姪子里歐是有亞斯伯格症的天才棋手。他們陰錯陽差走進彼此生命，為他們的生活帶來很大的改變。不僅顛覆了文森的世界，還帶給里歐千載難逢的契機…&lt;/p&gt;</t>
+          <t>&lt;p&gt;安和隆是位年輕的精神科醫生和專業爵士鋼琴家。他生性羞怯，喜歡麻將和閱讀，是生活在日本的第二代韓國人。他將青春時光花在找尋自己的定位。他的長子出生不久後，發生了阪神大地震，他工作的醫院「神戶大學醫學部附屬醫院」也因此成了野外醫院。他開始自問身為精神科醫生，他能做些什麼…在持續陪伴災民並傾聽他們的故事後，和隆意識到，精神科醫生所能做的並不是治癒病人，而是幫助病人找回復原的能力。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/健體領域/兒童親子/學習單/家庭教育/法語/特殊教育/療癒溫馨/綜合領域/自我成長/運動熱血</t>
+          <t>SDGs3健康與福祉/SDGs8工作及經濟/各類改編/情感教育/日語/療癒溫馨/自我成長/醫療議題</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>歡迎光臨森林餐廳</t>
+          <t>最後一次的生日派對</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>The Restaurant in the Forest</t>
+          <t>Totem</t>
         </is>
       </c>
       <c r="C106" t="n">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>泉原航一</t>
+          <t>莉拉亞維列斯</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>佐伯日菜子/奧菜惠/小宮孝泰/染谷俊之/森永悠希/畑芽育/船山哲/谷田步</t>
+          <t>娜伊瑪森蒂斯/特蕾希塔桑切斯/瑪莉索蓋斯/蒙賽拉特瑪拉紐/馬特賈西亞艾利松多</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一個神情沮喪的男子走進森林，想在樹上上吊自殺，但卻因失足而自殺不成。一位獵人碰巧經過並詢問這名男子：「你為什麼想死？」。數年以後，男子在獵人的餐廳上班。這間位於偏僻林中的餐廳以法式餐點聞名，客人不遠千里而來。不過謠傳，廚師為客人烹煮的是生命最後的晚餐。某天，一位絕望的少女踏入林間……&lt;/p&gt;</t>
+          <t>&lt;p&gt;關於生與死，關於歡笑與淚水，關於當下和放手……。&lt;/p&gt;&lt;p&gt;墨西哥大家族齊聚一堂，準備為他慶祝最後一次的生日。七歲的索兒裝扮成小丑的模樣來到祖父家，這天是索兒爸爸的生日，家人們正在為他準備一場驚喜的生日派對，屋內喧嘩忙亂，卻似瀰漫著一股不尋常的氣氛。隨著黃昏的到來，一個百感交集的派對就要展開，索兒漸漸明白或許熱鬧的背後將會是一場溫柔告別。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/日語/生命教育/療癒溫馨/社會議題/自我成長/英文字幕</t>
+          <t>學習單/家庭教育/情感教育/生命教育/英文字幕/西班牙語</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>湯姆克魯斯：永遠的巨星</t>
+          <t>小太陽的心願</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Tom Cruise：The Last Movie Star</t>
+          <t>My Very Own Circus</t>
         </is>
       </c>
       <c r="C107" t="n">
-        <v>73</v>
+        <v>105</v>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>湯姆奧德</t>
+          <t>米莉安布夏德</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>A.A.道德/丹喬林/傑佛瑞馬克納布/斯科特門德爾森/比奇埃比里/理查洛普</t>
+          <t>派帝姚賀/蘇菲蘿倫/雅斯敏勒梅</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>&lt;p&gt;湯姆克魯斯是1980年代好萊塢的指標性人物，雖然曾經歷職業生涯低谷，但他靠著搏命演出，重回演藝事業高峰，在這個充斥著超級英雄和奇幻系列電影的娛樂世界，湯姆克魯斯獨樹一幟，邁入演藝圈四十年的他，再次憑藉不顧生命危險的演出，成為票房之王，以此奠定他在娛樂圈、甚至整個流行文化中不可取代的地位。&lt;/p&gt;</t>
+          <t>&lt;p&gt;13歲的蘿拉出生馬戲團世家，父親比爾是一名職業小丑，她從小就跟著單親父親一起巡迴演出。可是她的內心卻渴望安穩的生活。多虧新老師發現她的學習天賦，蘿拉終於可以實現進入私校念書的夢想。隨遇而安的比爾能否接受女兒走上截然不同的路，及家族事業後繼無人的事實呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/歷史傳記/英語</t>
+          <t>SDGs4優質教育/動作冒險/家庭教育/法語/生涯規劃/自我成長</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2021-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>大甲媽祖回娘家 數位修復版</t>
+          <t>黑舞士</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>The Homecoming Pilgrimage of Dajia Mazu</t>
+          <t>Neneh Superstar</t>
         </is>
       </c>
       <c r="C108" t="n">
-        <v>29</v>
+        <v>97</v>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>黃春明</t>
-[...2 lines deleted...]
-      <c r="F108" t="inlineStr"/>
+          <t>拉姆齊本斯萊曼</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>史蒂夫丁特/塞德烈卡恩/烏米布魯尼卡瑞/艾伊莎梅加/麥雯</t>
+        </is>
+      </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>&lt;p&gt;電視紀錄片「芬芳寶島」系列。&lt;/p&gt;&lt;p&gt;當年大甲媽祖遶境為八天七夜，信眾不畏艱苦追隨媽祖，一路從台中步行到雲林北港，最後再護駕媽祖回大甲，完整記錄了謁祖進香與宗教儀式。在本片中能看見信仰強大力量，以及台灣樸實堅韌的民情，為鄉土民俗之經典作品。因語言政策禁止方言，故須以國語旁白配音播出，本次數位修復版為「台語」版本，更顯語言與民俗之美。&lt;/p&gt;</t>
+          <t>&lt;p&gt;為舞而生的妮妮是12歲的黑人小女孩。才剛進入巴黎歌劇院芭蕾舞團的她，儘管對跳舞滿腹熱情，卻必須付出雙倍努力來打破她身為黑人的社會框架，也得費盡心思博取校長瑪莉安畢拉的接納。校長是前芭蕾舞巨星，堪稱芭蕾舞的代表，然而她心中藏著個秘密，這秘密竟與年紀小小的妮妮有關…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>SDGs10減少不平等/健體領域/兒童親子/學習單/校園/法語/生涯規劃/種族認同/自我成長/英文字幕/音樂歌舞</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>亞洲片/國片/影視聽中心/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>人面魚：紅衣小女孩外傳</t>
+          <t>天后主播法蘭西</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>The Devil Fish</t>
+          <t>France</t>
         </is>
       </c>
       <c r="C109" t="n">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>莊絢維</t>
+          <t>布魯諾杜蒙</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>吳至璿/張書偉/徐若瑄/鄭人碩/高慧君/龍劭華</t>
+          <t>班傑明畢歐雷/白蘭雪蓋汀（布朗希嘉汀）/蕾雅瑟杜</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>&lt;p&gt;刑事組警官阿忠（張書偉飾）帶著一樁離奇的滅門血案找上虎爺乩身志成（鄭人碩飾），志成決定對兇嫌執行驅魔儀式「炸魔神仔」，未料棄置的吳郭魚屍嘴中竟吐出一條遭附身的小魚，被男孩家豪（吳至璿飾）撿回家飼養。一連串的怪事隨即開始發生，母親雅惠（徐若瑄飾）更是舉止怪異，陷入瘋狂。為拯救母親，家豪向虎爺求救，他們原以為化解了人面魚的怨念就能阻止這一切，沒想到更難解的仇恨，正潛伏在森林裡等著他們…&lt;/p&gt;</t>
+          <t>&lt;p&gt;法蘭西是位明星主播，在電視台、遠方戰地和家庭生活中忙得不可開交。她瘋狂又高調的生活因為一場肇事車禍而完全顛覆，這也使得她對人生充滿疑惑。當法蘭西試圖隱姓埋名，回歸簡單的生活時，她過往的名氣卻不斷追趕著她，直到遇見一場意外的戀情，觸動她的內心…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/國語/懸疑驚悚/綜合領域</t>
+          <t>性平教育/法語/科技教育/英文字幕</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>劇情片/國片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2023-02-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>闔家辣</t>
+          <t>非誠勿擾3</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Chilli Laugh Story</t>
+          <t>If You Are the One 3</t>
         </is>
       </c>
       <c r="C110" t="n">
-        <v>91</v>
+        <v>119</v>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>鄭晉軒</t>
+          <t>馮小剛</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>吳君如/呂爵安/梁詠琪/鄭中基</t>
+          <t>姚晨/岳雲鵬/常遠/李誠儒/舒淇/范偉/葛優/虞書欣/鄔逸聰/關曉彤</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>&lt;p&gt;年輕男孩柏軒（呂爵安飾）在家工作期間，每天跟家人大眼瞪小眼，無意間發現母親（梁詠琪飾）的手工辣椒醬大受朋友好評，決定說服父親（鄭中基飾）、大姑媽（吳君如飾）一起製作辣椒醬，再到社群平台上銷售，企圖藉此轉移注意力，維護家庭和諧氣氛。沒想到這個無心插柳柳橙汁的突發奇想，正好迎合消費者在家吃飯的需要，辣椒醬生意一鳴驚人，創造銷售奇蹟，更為這一家人帶來許多意想不到的發展！&lt;/p&gt;</t>
+          <t>&lt;p&gt;《非誠勿擾3》講述了笑笑在第二部答應秦奮求婚後因追求公益事業離家十年，研究出智慧型機器人的老范為解秦奮相思之苦，設計了一個外表酷似笑笑並植入二人美好回憶的機器人笑笑送給了他，在秦奮逐漸深陷AI笑笑的“溫柔鄉”時，真笑笑突然歸來，讓一切都變得微妙起來。兩個笑笑一個敢怒一個敢言，讓秦奮一個頭兩個大，頻頻被虐。三“人”的相處笑料十足，“火藥味”不斷…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>中文/粵語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>SDGs12責任消費與生產/商業金融/喜劇/家庭教育/生涯規劃/綜合領域/自我成長</t>
+          <t>喜劇/國語/情感教育/愛情/科幻奇幻/英文字幕</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2024-06-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>女影人生</t>
+          <t>金錢帝國：追虎擒龍</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Hommage</t>
+          <t>Once Upon a Time in Hong Kong</t>
         </is>
       </c>
       <c r="C111" t="n">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>申秀媛</t>
+          <t>王晶/許悅銘</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>李姃垠/權海虓/金祜廷/陳俊翔</t>
+          <t>古天樂/吳鎮宇/姜皓文/林家棟/梁家輝/胡然/蔡潔/鄭則仕</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>&lt;p&gt;智婉是一位49歲的女導演，在她的第三部電影乏人問津後，是否要繼續拍第四部成了她的難題。在家中，智婉跟丈夫也失和，眼看她經濟陷入困境，丈夫不願再協助她。此時，電影館請智婉幫忙修復一部老電影，該電影是由韓國第一位女導演所拍攝，但影片中某些音檔已損壞，在事業及婚姻都失意的情況下，智婉決定全心投入影片修復工作。為了補回失去的音檔，智婉去拜訪一些60年代的電影工作者，透過與這些前輩的對談，智婉開始以不同的角度看待這世界，她也開始審視自己的人生及電影對她的意義。&lt;/p&gt;</t>
+          <t>&lt;p&gt;1973年，香港警察與黑道勾結，在統治者英國人指使下貪污巨利，荼毒市民，已是見怪不怪的常態。港督終於決定成立廉政公署，兩位調查員為黑白雙煞陳克 （古天樂 飾）和白松安（林家棟 飾）組成第一批廉政公署調查員，調查權傾黑白兩道的總華探長徐樂（吳鎮宇 飾）及黑道霸主跛豪（梁家輝 飾），嚴厲打擊香港的地下規則和貪污的大老虎，兩人聯手出擊，出現了打貪成效，但也因徐樂與跛豪決定合作對抗廉政公署，更有不少廉署成員相繼遇害，但陳克不放棄信念，一場正義與邪惡的爭鬥，從此拉開了帷幕。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文/粵語</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/SDGs8工作及經濟/學習單/性平教育/生涯規劃/自我成長/藝術領域/韓語</t>
+          <t>SDGs16和平正義/人權法治/國語/政治/粵語/警匪犯罪</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片/性平影展：閱界・跨界/智財月線上影展</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2024-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>來自京都的信</t>
+          <t>倒數救援戰</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>A Letter from Kyoto</t>
+          <t>All the Names of God</t>
         </is>
       </c>
       <c r="C112" t="n">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>金玟珠</t>
+          <t>丹尼爾卡爾帕拉斯羅（丹尼爾卡帕索羅）</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>宋智賢/車美京/韓善化/韓彩兒</t>
+          <t>佩翠西亞維科/努爾丁巴坦/安東尼奧布伊爾/盧卡斯納柏/羅伯托恩里奎兹/茵瑪庫艾斯塔/費南多卡約/路易斯托薩</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>&lt;p&gt;眼不見心不煩，卻纏繞於心。&lt;/p&gt;&lt;p&gt;老公過世後，花子就獨自在釜山撫養三個女兒，一天，在首爾處處碰壁的二女兒慧英回到了釜山，她偶然在家裡看到一封用日文寫的信，引發了她的好奇心，她開始問起媽媽的過去，並聽到了之前從未聽說的故事，花子埋藏在心頭幾十年的秘密也漸漸揭曉…&lt;/p&gt;</t>
+          <t>&lt;p&gt;聖戰分子發動襲擊後，唯一倖存的黨羽哈姆札抓住桑提作為人質，桑提意外成了恐怖分子，他穿著炸彈背心穿梭在馬德里的格蘭大道，情報機構、緊急應變小組，甚至媒體，全都動員起來設法拯救他的性命，這場驚心動魄的資源部署，卻迎來了意想不到的結果。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/情感教育/療癒溫馨/種族認同/英文字幕/醫療議題/韓語</t>
+          <t>人權法治/社會議題/英文字幕/西班牙語</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>致親愛的孤獨者</t>
+          <t>天堂之約</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Dear Loneliness</t>
+          <t>Promise</t>
         </is>
       </c>
       <c r="C113" t="n">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>于瑋珊/廖哲毅/練建宏</t>
+          <t>閔丙勳</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>劉冠廷/劉明勳/姚淳耀/張寗/李聿安（李婕）/李雪/林慈恩/蕭博妃/謝欣蔚/鍾政均/駱以軍</t>
+          <t>閔丙勳/閔始友</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>&lt;p&gt;相信我，十年後的你，二十後年的你，一定比現在，不那麼孤獨。12歲，剛升國一的小玉，躲在書店角落偷偷翻著言情小說，在現實生活投射故事情節，一步一步走向大衛老師。序幕即將上演，該與不該，一切好似都越來越危險…18歲，從屏東到台北的凱涵，滿心期待著大學生活。系統發生問題，宿舍被大陸學生晨輝優先入住，第一次獨立自處的她，受網友煽動了激憤的心，她決定豁然起身…&lt;/p&gt;&lt;p&gt;20歲，來台北工作的小薰，意外成為「教化」受刑人的會客妹，遇見了木訥寡言的2923。兩人之間漸漸有了不一樣的情愫，直到小薰開始窺探2923的過去…&lt;/p&gt;</t>
+          <t>&lt;p&gt;媽媽離世後，九歲的始友與爸爸相依為命，每當想念媽媽時，始友和爸爸會祈禱、互相傾訴或者寫詩，在大自然的懷抱中彼此相伴，始友始終惦記著媽媽過世前與他的約定，他們慢慢往前邁進，努力信守這個約定。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/SDGs8工作及經濟/國語/學習單/性平教育/情感教育/校園/社會議題/綜合領域/自我成長</t>
+          <t>SDGs3健康與福祉/兒童親子/家庭教育/生命教育/自我成長/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>劇情片/國片</t>
+          <t>亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2023-04-01 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>消失的圖書館寶藏</t>
+          <t>怪盜密令</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Raiders of the Lost Library</t>
+          <t>Diabolik</t>
         </is>
       </c>
       <c r="C114" t="n">
-        <v>105</v>
+        <v>134</v>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>格雷布奧洛夫</t>
+          <t>安東尼歐馬納提/馬可馬納提</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>亞歷克賽席列布瑞亞柯夫/吉洪日茲涅夫/謝爾蓋加扎羅夫/阿爾提姆特卡欽科（阿爾喬姆特卡欽科）/黛安娜珀查爾絲卡雅</t>
+          <t>瓦里歐馬斯坦德/米麗安利歐尼/路卡馬林內利</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>&lt;p&gt;蘇聯工人在莫斯科的地鐵挖掘隧道時，發現了一個通往神秘圖書館的鑰匙。圖書館的擁有者就是有名的「恐怖伊凡」。幾十年後，工人的曾孫以力亞在曾祖母家中發現了這件古物。數個世紀以來人們都在找尋這座失落的圖書館，因此一些有權有勢的人想要逮到以力亞。對此事一無所知的以力亞，從一位神秘的陌生人口中得知寶物的價值。以力亞和這位神秘陌生人決定一起尋找圖書館。一位美麗的密碼學家艾莉納也加入了他們，她負責解密刻在古物上的加密訊息。這三人展開的冒險危險重重，上山下海，橫跨俄羅斯甚至去到克里姆林宮的秘密地下墓室…&lt;/p&gt;</t>
+          <t>&lt;p&gt;1960年，克萊維爾州。從不失手的小偷德伯力克，真實身分不明，他再度出擊，以巧妙的伎倆逃過警方的埋伏。此時，鎮上正期待著康德夫人的到來，她是風情萬種的女繼承人，將帶著著名的粉紅鑽石前來。這無價珍寶當然逃不過德伯力克的眼睛，德伯力克意圖竊取，卻被康德夫人無可抗拒的魅力迷住了。這惡名昭彰的小偷正處於危險之中，探長和他的團隊終於想到方法將其引出，這次德伯力克將無處可逃…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>俄語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>俄語/動作冒險/綜合領域/英文字幕</t>
+          <t>動作冒險/義大利語/英文字幕/警匪犯罪</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>童心馬戲團</t>
+          <t>瑪雅蜜蜂大冒險：守護小金蛋</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Poly</t>
+          <t>Maya The Bee 3：The Golden Orb</t>
         </is>
       </c>
       <c r="C115" t="n">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>尼可拉斯凡尼爾</t>
+          <t>諾爾克利里</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>佛朗索瓦克魯塞/埃莉薩德藍伯特/派屈克坦西/茱莉嘉葉</t>
+          <t>可可潔克吉利斯/大衛科林斯/沙恩鄧達思/潔絲汀克拉克/班森傑克安東尼</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>&lt;p&gt;10歲的瑟希樂跟母親剛回到鄉下，她還不太適應那裡的生活。這時正好來了一組巡迴馬戲團。大家爭先恐後，都想一睹小馬波力的風采。然而瑟希樂卻發現波力受到主人柏卡魯的虐待。她想拯救波力。她將波力藏了起來，不讓大人發現，並且意外地獲得神秘的維托及村裡其他小孩的幫助。為了逃脫柏卡魯的追尋，瑟希樂跟波力展開了一段充滿驚喜的冒險。&lt;/p&gt;</t>
+          <t>&lt;p&gt;在春天來臨之際，小蜜蜂瑪雅與威利想要溜出蜂巢去外頭看看，卻誤打誤撞地被交付了一項神秘的任務，他們要和螞蟻老友們護送一顆神奇金球回家！沒想到這顆「金球」居然是一顆「金蛋」，瑪雅與威利要面對最重要的責任，就是保護金蛋孵出來的螞蟻小公主酥西！這場冒險出乎他們的意料，他們必須對付各式各樣的敵人，通過險惡的地帶，酥西的家更面對各方掠食者的催殘，瑪雅與威利必須說服敵對的昆蟲部落與他們合作，才能一同抵抗飢餓的大鳥攻擊，讓大家一起存活下來！友情的力量能否幫助他們克服最大天敵的障礙，開心迎接迎春典禮的開幕呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>中文/法語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/友情/情感教育/生命教育</t>
+          <t>SDGs17多元夥伴/兒童親子/國語/學習單/家庭教育/療癒溫馨/英語</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2024-04-01 00:00:00</t>
+          <t>2023-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>幸福的所在</t>
+          <t>懸命看護</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Safe Place</t>
+          <t>The Prayer</t>
         </is>
       </c>
       <c r="C116" t="n">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>尤拉伊勒羅蒂奇</t>
+          <t>閔奎東</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>尤拉伊勒羅蒂奇/戈蘭馬克維奇/絲涅札娜席諾琪希斯科夫</t>
+          <t>芮秀貞/李裕英</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>&lt;p&gt;達米爾試圖結束自己的生命。當家人們仍焦頭爛額於拯救達米爾脫離輕生念頭之際，毫無同理心的警察單位與冷漠傲慢的醫護人員，卻宛如在他們的傷口上，發起一場沒有煙硝的戰爭。所有的一切都發生在事件爆發後的24小時內，短暫卻漫長，交織出一則痛徹心扉而又感人至深的家庭詩篇。&lt;/p&gt;&lt;p&gt;《幸福的所在》源自於導演尤拉伊勒羅蒂奇真實私密的個人生命經驗，亦是其首部長片作品，在寫實刻畫的無常脈絡下，實則溫柔吶喊：「好好保護自己所愛的人」。細膩的場面調度、詩意的影像氣質、條理的敘事結構，以及穿梭於角色內心和外在場景間抒情的攝影機運動，不僅横掃盧卡諾影展最佳首部電影、新導演、男主角等大獎，更代表克羅埃西亞角逐奥斯卡最佳國際影片。&lt;/p&gt;</t>
+          <t>&lt;p&gt;我只是不想辜負我的使命。&lt;/p&gt;&lt;p&gt;TRS是為每個病患專屬訂製的看護機器人，所有的機器人都長得像看護病患的家屬。貞仁雇用它來照顧長年臥病在床的母親，在長期疲憊的照顧下，貞仁的身心備受煎熬。看見日漸憂鬱的貞仁，她的TRS陷入兩難，因為貞仁也是機器人所看護的對象之一。這台高等機器人的心開始動搖，他該如何拯救他們呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>克羅埃西亞語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/克羅埃西亞語/家庭教育/生命教育/社會議題/英文字幕</t>
+          <t>SDGs3健康與福祉/SDGs9工業及建設/人權法治/懸疑驚悚/生命教育/科技教育/英文字幕/醫療議題/韓語</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2026-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>墜惡真相</t>
+          <t>明恩的秘密</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Anatomy of a Fall</t>
+          <t>The Hill of Secrets</t>
         </is>
       </c>
       <c r="C117" t="n">
-        <v>151</v>
+        <v>122</v>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>潔絲汀楚特</t>
+          <t>李智恩</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>史旺亞勞德/山繆賽斯/桑德拉惠勒/米洛馬查多格拉納</t>
+          <t>姜佶佑/張在希/張瑄/文承雅/林善友</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一起離奇的墜樓事件，一場人性的殘酷剖析，真相和謊言又將如何辯證？德國作家珊卓與法國籍丈夫、11歲的兒子、一隻狗，同住在阿爾卑斯山區的偏遠小鎮，過著與世隔絕的生活，某日丈夫墜樓身亡，珊卓被控涉嫌謀殺，而唯一證人竟是盲眼的兒子，隨著警方調查及法庭審訊，意外揭露這段婚姻深藏的謊言與祕密……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;就讀五年級剛踏入敏感成長階段的明恩是個心思細膩、有才華且想像力豐富的少女，她一心希望可以得到班上同學的尊重與老師的肯定，但「家庭是甚麼？」對明恩來說一直是個難解之謎，明恩的家庭是一般藍領家庭，父母工作也很一般，因此她感到難堪且不斷的撒謊以掩蓋自己真實的家庭狀況，直到有一天，老師推薦明恩去參加寫作比賽，她透過寫作來建構自己不同的生活，不過她同時得面對長久以來深埋內心的祕密。然而，一位新同學的寫作，動搖了她的自信，令她嘗試了解自己的家庭背景。&lt;/p&gt;&lt;p&gt;此片延續著從《我們與愛的距離》…等，韓國新晉女導演的風潮，以不落俗套地以孩童眼光描寫出大人那些令人頭痛的難題，平淡且細緻地描寫出少女的成長。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs3健康與福祉/SDGs5性別平權/婚姻關係/德語/性平教育/情感教育/法語/社會議題/英文字幕/英語</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs4優質教育/家庭教育/情感教育/自我成長/韓語</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/性平影展：閱界・跨界/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>勇鼠闖天堂</t>
+          <t>永安鎮故事集</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Even Mice Belong in Heaven</t>
+          <t>Ripples of Life</t>
         </is>
       </c>
       <c r="C118" t="n">
-        <v>87</v>
+        <v>119</v>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>德妮莎格林莫娃/揚布本尼切克</t>
+          <t>魏書鈞</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>格雷漢豪斯泰德/萊恩安迪斯/西蒙娜柏曼/韋恩格雷森/馬克湯普森/馬澤埃特威/麥克帕洛克</t>
+          <t>劉洋/康春雷/楊子姍/黃米依</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>&lt;p&gt;我們原本是天敵，直到上了天堂，才知道我們原來都一樣... 老鼠薇琪的父親因曾經勇敢拔下狐狸的毛，而備受老鼠們尊敬。薇琪為了證明自己夠勇敢，於是也嘗試跑去拔狐狸的毛，沒想到意外讓兩個天生的宿敵-老鼠薇琪和狐狸白肚肚，發生了不幸的事故，他們在動物天堂相遇，竟為了完成這趟旅程而暫時摒棄了生前的天性，更意外成為了最好的朋友。他們一起經歷了許多意想不到的冒險，究竟他們只能在天堂時作為彼此暫時的朋友？還是能憑著友誼的力量，他們可以克服既有的天性，與對方繼續當朋友呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;影片講述一個名為《永安鎮故事集》的電影劇組入駐拍攝地，給這個原本寧靜的小鎮和好奇的人們帶來一絲波瀾，波瀾過後，小鎮重歸寧靜的故事，本片分為三個章節「獨自等待」、「看上去很美」、「冥王星時刻」，三個故事串聯組成，描畫了一幅中國當代社會人與人之間，階層與階層之間相處的生動圖景。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/友情/學習單/情感教育/自我成長</t>
+          <t>國語/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>動畫片/歐美片/萌獸影展</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2024-04-01 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>紅椒醬的滋味</t>
+          <t>但願人長久</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Hive</t>
+          <t>Fly Me to the Moon</t>
         </is>
       </c>
       <c r="C119" t="n">
-        <v>84</v>
+        <v>112</v>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>畢列塔巴索里</t>
+          <t>祝紫嫣</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>亞德蓮娜馬托西/伊卡加什/奧芮塔艾古希/庫姆里耶霍查/康拉賈/莫莉克馬修尼</t>
+          <t>吳慷仁/周琳/巫建和/彭頌晴/朱栢康/祝紫嫣/袁澧林/許可兒/許恩怡/謝咏欣/黃梓豪</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>&lt;p&gt;法赫莉的丈夫自從科索沃戰爭爆發後便不知下落，家庭因此面臨經濟困難。為了養家活口，法赫莉和村裡有著相同境遇的婦女一起創業，販賣自製的紅椒醬。但當地民風相當保守且父權，村民並不樂見女性從商，也不喜歡她們獨立自主。法赫莉不僅得努力維持家庭生計，還得面對不看好她的整個社區。&lt;/p&gt;</t>
+          <t>&lt;p&gt;湖南姊妹子圓與子缺的青春住著一個不負責任的爸爸，小時候姊妹倆舉家移民到香港，母親在外兼職，父親也經常不回家，子圓便代母職照顧起年幼的妹妹，雖然克服了語言隔閡，新移民的身份卻始終在她們生命裡揮之不去。後來，父親因吸毒被抓反覆入獄，姊妹學會自立自強，度過了與父疏離並亟欲反抗、逃離的年少時期。原以為長大後能徹底擺脫父親的枷鎖，卻發現自己喜歡的人事物都帶有父親的影子……驀然回首父親已白髮蒼蒼，子圓和子缺是否能放下過往的芥蒂，重新修復父女關係呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>阿爾巴尼亞語</t>
+          <t>粵語</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs12責任消費與生產/SDGs16和平正義/SDGs17多元夥伴/SDGs5性別平權/商業金融/國防戰爭/性平教育/生涯規劃/真人真事改編/社會議題/綜合領域/阿爾巴尼亞語</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/家庭教育/情感教育/湖南語/社會議題/粵語/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/性平影展：閱界・跨界/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2024-06-01 00:00:00</t>
+          <t>2026-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>最後的化妝師</t>
+          <t>斷網</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>The Final Parting</t>
+          <t>Cyber Heist</t>
         </is>
       </c>
       <c r="C120" t="n">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>伊藤秀裕</t>
+          <t>黃慶勳</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>井上奈奈/加藤雅也/宮下順子/文音（長渕文音）/渡部秀/芳賀優里亞/藤田富/重盛Satomi/風谷南友/高島禮子</t>
+          <t>任達華/林家棟/賴雅妍/郭富城</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>&lt;p&gt;28歲的河村亞衣是活動企劃公司的職員，當她正在開企劃會議時，發生了一場劇烈的地震。其中一位同事的姪女因此被壓死在自家的廢墟中。同事無法接受姪女的身亡。滿島彌生是一名入殮師，她運用為屍體化妝的技術，讓那名小女孩恢復從前的容貌。同事姊姊這才放下心來，接受女兒的離世。目睹這一切的河村亞衣，覺得這是能夠協助她克服自身陰影的方式，因此請求滿島收她為徒。亞衣還小時，因為一場意外失去父母，她一直因為沒有好好跟父母道別而耿耿於懷。事實上，滿島在亞衣這個年紀時，也有跟她一樣的陰影。&lt;/p&gt;</t>
+          <t>&lt;p&gt;駭客突然發動襲擊，幸好天才網路保安主任卓家俊（郭富城飾）利用研發的防火牆，化解危機。孰不知這波攻擊竟是由其上司陳明志（林家棟飾）操控，他也因此誤入洗黑錢圈套，為證清白，他與陳明志展開網路攻防。&lt;/p&gt;&lt;p&gt;此時，卓家俊研發的病毒突然失控，瞬間全城斷網，引起莫大恐慌，後果不堪設想…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>粵語/繁體中文</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文/粵語</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs8工作及經濟/學習單/情感教育/日語/生命教育/生涯規劃/療癒溫馨/自我成長</t>
+          <t>動作冒險/科技教育/粵語/警匪犯罪</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2023-06-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>黑光行動</t>
+          <t>夢想裁縫師</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Blacklight</t>
+          <t>Tailor</t>
         </is>
       </c>
       <c r="C121" t="n">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>馬克威廉斯</t>
+          <t>桑妮雅莉莎肯特曼</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>泰勒約翰史密斯/艾登昆恩/艾美瑞佛蘭普曼/連恩尼遜</t>
+          <t>泰蜜拉克莉埃娃/迪米特里斯伊梅洛斯</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>&lt;p&gt;撼動國土陰謀，唯有他能翻轉一切！&lt;/p&gt;&lt;p&gt;崔維斯布拉克（連恩尼遜 飾）是一名效力於FBI 局長葛布爾羅賓森（艾登昆恩 飾）進行秘密行動的鬼影探員，長年來暗中替政府「處理」了不少危機。某次當他執行一項秘密行動時，卻意外深陷致命危機，崔維斯和女記者蜜拉瓊斯（艾美瑞佛蘭普曼 飾）循線追查後驚覺，原來美國政府以國安為由正秘密謀殺許多無辜的人，天人交戰的崔維斯必須得限時內揭開陰謀找出真相，並設法翻轉這一切……&lt;/p&gt;</t>
+          <t>&lt;p&gt;經營老牌西服店的裁縫師尼可，每天都穿著三件式西裝，踩著舊式的腳踏縫紉機、天花板上整齊懸掛著剪刀和熨斗，追求完美的他連一根線頭都不放過。然而快速、便宜的成衣漸漸取代高級訂製服，銀行登門討債，他的父親也急得病倒了。尼可決定主動出擊，用活動推車將西服載到市集，西服款式看似高級，但是一點也不親民的價格讓客人逃之夭夭。「你會做婚紗嗎？」走投無路的尼可，大膽接受一名婦人的委託，他人生第一次縫製色彩繽紛的女裝，卻連接起新的相遇和幸福！尼可的婚紗漸漸闖出名堂，看著準新娘們臉上滿足的笑容，尼可終於明白為他人創造幸福就是自己的夢想。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>希臘語</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>動作冒險/英語</t>
+          <t>SDGs1終結貧窮/SDGs8工作及經濟/希臘語/情感教育/生涯規劃/療癒溫馨/自我成長/藝術領域</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>女人街，再見了</t>
+          <t>老娘撩落去</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Ladies Market</t>
+          <t>The Rose Maker</t>
         </is>
       </c>
       <c r="C122" t="n">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>關永忠</t>
+          <t>皮埃爾皮諾</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>劉心悠/吳卓羲/廖啟智/梁珈榕/馬雪澄</t>
+          <t>凱特琳芙蘿/奧利維亞寇特/文森德迪恩/梅隆歐梅塔/法薩布亞邁/馬里佩蒂奧</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>&lt;p&gt;小東（梁珈榕 飾）是一個非法居留兒童，從小跟著衫佬（廖啟智 飾）在旺角的女人街相依為命，失學的小東模仿一般的小孩穿上制服假裝上學。小東每天都會到衫佬的貨倉尋寶，再到他的秘密基地，欣欣是他的好朋友。與此同時，黑幫大佬火屎哥為了躲避員警的搜捕，將偷回來的鑽石贜物藏到貨車司機佩怡（劉心悠 飾）的貨物之中，也因為這些鑽石讓子豪（吳卓羲 飾）與佩怡相識。一場賊贓與一椿綁架案件在女人街交錯上演，讓他們四人不得不假扮一家人躲避危險，反而因此讓小東有了家的感覺，四人的命運交織在一起殊途同歸。&lt;/p&gt;</t>
+          <t>&lt;p&gt;伊芙曾是聞名世界的玫瑰培育者之一。如今，她的公司瀕臨破產。除此之外，她的秘書薇拉還僱用三位完全沒有園藝技巧的邊緣人來幫忙。雖然他們沒有任何共同點，卻一起想出了一個瘋狂計畫，足以永遠改變他們的人生。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>粵語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/SDGs3健康與福祉/SDGs4優質教育/家庭教育/情感教育/社會議題/粵語</t>
+          <t>SDGs12責任消費與生產/SDGs8工作及經濟/商業金融/喜劇/情感教育/法語/生涯規劃/療癒溫馨/綜合領域/自我成長</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/性平影展/智財月線上影展/歐美片</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2024-04-01 00:00:00</t>
+          <t>2024-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>毒舌大狀</t>
+          <t>寒戰</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>A Guilty Conscience</t>
+          <t>Cold War</t>
         </is>
       </c>
       <c r="C123" t="n">
-        <v>134</v>
+        <v>102</v>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>吳煒倫</t>
+          <t>梁樂民/陸劍青</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>何啟華/廖子妤/林保怡/栢天男/楊偲泳/王丹妮/王敏德/羅孝勇/謝君豪/谷德昭/黃子華</t>
+          <t>劉德華/安志杰/尹子維/彭于晏/李治廷/林家棟/梁家輝/楊采妮/郭富城/錢嘉樂</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>&lt;p&gt;大律師林涼水以毒舌見稱，從法官轉為律師，第一個案件便是處理一宗全城關注的虐兒案時，一心想攀附權貴的他，大意讓被告人曾潔兒蒙受17年冤獄。自此身敗名裂，心懷愧疚，只好以廉價服務為平民百姓打官司，好撫平自己的內疚感。兩年過去，突然出現了可以讓曾潔兒案件翻案的新證據，他決定提出上訴。因案件涉及香港顯赫的鍾氏家族夫婦，加上鍾家法律顧問董大狀的下流招數，媒體、警界到司法界都與他為敵！在法庭內，林涼水面對強勢的主控官，全力以三寸不爛之舌與權貴展開大戰，誓要為被告人討回公道！&lt;/p&gt;</t>
+          <t>&lt;p&gt;午夜的警隊，報案中心接到匿名電話，一輛前線衝鋒車被脅持。車內五位警員及武器裝備成為賊人談判籌碼。事件驚動警隊，不知是巧合還是意外，衝鋒車內其中被劫持的警員，竟為現任行動副處長李文彬獨子（彭于晏飾）！適逢警隊一哥外訪未返，下任處長選舉的兩大熱門：鷹派人物李文彬（梁家輝飾）與年輕的警長劉傑輝（郭富城飾）都開始大施拳腳。李文彬立即指揮營救，並將此次行動代號為「寒戰」。可賊人竟對警隊內部一切瞭如指掌、洞悉先機，警隊精英盡出，行動依然無功而返，處處受制，眾同袍均開始懷疑他的決策，推舉劉傑輝接手整個行動，危急時刻，二虎相爭，劉傑輝毫不示弱，不同與李文彬的激進手法，他選擇主動與賊人溝通，並答應交予賊人贖金。整個交收贖金過程中，劉傑輝設法令贖金留下線索，以便追查賊人位置。可道高一尺，魔高一丈，劉傑輝非但找不著賊人蹤跡，還將巨額贖金失卻，跟劉傑輝出生入死的同袍徐永基（錢嘉樂飾）更在交收贖金過程中殉職，劉傑輝內疚不已，香港警隊陷入前所未有的危急與威脅...。整場行動令庫房損失八千萬現金，兩位警員殉職。事件不但驚動了政府內部，也驚動了廉政公署，因為廉署收到匿名人士舉報，懷疑兩位副處長，其中一人在此危急關頭以權謀私......香港的安全瞬時淪陷，警隊及香港的管治漏洞被抖出，威脅直逼警隊內部，矛頭直指警隊高層。原來，香港被稱為「最安全的城市」的原因，只是未遇上真正的敵人！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>粵語</t>
+          <t>中文/粵語</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/社會議題/粵語</t>
+          <t>SDGs16和平正義/人權法治/動作冒險/國語/社會議題/粵語/警匪犯罪</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2022-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>阿姆斯特丹貓未眠</t>
+          <t>街頭巷尾 數位修復版</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Katwalk</t>
+          <t>Our Neighbors</t>
         </is>
       </c>
       <c r="C124" t="n">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>馬克弗克克</t>
-[...2 lines deleted...]
-      <c r="F124" t="inlineStr"/>
+          <t>李行</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>何玉華/崔小萍/曹健/李冠章/楊帆/歐雲龍/游娟/羅宛琳/雷鳴</t>
+        </is>
+      </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>&lt;p&gt;本片以一隻名叫阿巴圖圖貓的視角出發，深入探索阿姆斯特丹狂野又鮮為人知的一面。這座繁華悠久的荷蘭首都，不僅是各色人種的家園，更孕育了豐富多樣的野生動植物。阿巴圖圖將用詼諧的視角與口吻探索城市的大自然，打造適合闔家觀賞的體驗。你將不再以同樣的方式看待阿姆斯特丹或自己居住的城市。馬克弗克克為荷蘭知名生態紀錄片導演。&lt;/p&gt;</t>
+          <t>&lt;p&gt;這部充分反應社會現實的作品，為李行的台語片時期畫下尾聲，並開啟其導演生涯的第一個高峰。《街頭巷尾》首次與攝影師賴成英合作，由於成績斐然，李行應聘為中央電影公司的導演，隨李嘉導演聯合執導彩色闊銀幕國語片《蚵女》，為日後中影公司的健康寫實路線之濫觴。&lt;/p&gt;&lt;p&gt;大雜院裡住著一群社會底層的居民，有徐老太太和其孫、病婦阿嫂與女兒小珠、拾荒者石三泰與三輪車夫阿發、以及風塵女子朱麗麗和她不務正業的情人吳根財。病婦阿嫂與女兒相依為命，石三泰雖生活貧困，但經常對阿嫂母女伸出援手。當阿嫂不敵病魔過世，三泰收養小珠，並視如己出，兩人培養出情同父女的關係。另一方面，打著發財夢的吳根財，老想著利用麗麗和大雜院的居民……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>SDGs14保育海洋/SDGs15保育陸域/環境教育/英文字幕/英語</t>
+          <t>國語/社會議題/經典修復/臺語</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2024-01-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>娜娜：逝水年華</t>
+          <t>爸爸的守護者</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Before, Now &amp; Then</t>
+          <t>Sisters：The Summer We Found Our Superpowers</t>
         </is>
       </c>
       <c r="C125" t="n">
-        <v>103</v>
+        <v>78</v>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>卡蜜拉安迪尼</t>
+          <t>亞歷奧斯汀歐門森/希麗野薩洛蒙森</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>哈琵莎瑪/蘿拉芭蘇琦</t>
+          <t>克利斯多夫喬納/奧德吉圖恩/妮娜艾倫歐迪古德/托馬斯瑟雷斯塔/梅特安斯塔/比莉歐斯廷/薇嘉歐斯廷</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>&lt;p&gt;改編自真實故事。1960年代改朝換代的印尼，走不出戰亂夢魘的上流婦人娜娜，如今看似與丈夫過著幸福的生活，某天卻暗地發現丈夫外遇。選擇沉默的娜娜，壓抑心中的秘密，在無人傾吐的情況下，甚至試著與屠婦小三依諾打好關係。依諾的介入一度讓生活失衡，卻意外成為她宣洩的出口，倆人在彼此身上找到安慰與信任，發展出元配與小三不尋常的幽微曖昧情誼。然而新的平衡建立不久，那段以為早已逝去的過往人生，竟再度找上娜娜。面對著動盪時代的過去、現在與未來，站在時間交叉點的娜娜即將做出人生與家庭最重大的抉擇……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;九歲的薇嘉和她五歲的妹妹比莉要和爸爸一起到挪威的森林過夜遠足。這趟令人期待的旅程充滿著冒險及歡笑，直到爸爸失足掉入山洞，扭傷了腳踝。無法動彈的他拜託薇嘉跟比莉去尋求救援。起初，兩姊妹感到無助，但在森林裡經歷了許多奇遇的她們，終究接下了拯救爸爸的任務。她們勇敢地克服恐懼，發現自己的超能力，也從姐妹情誼中獲得了力量。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>印尼語</t>
+          <t>挪威語</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/各類改編/婚姻關係/巽他語/性平教育/情感教育/愛情/英文字幕</t>
+          <t>SDGs15保育陸域/兒童親子/學習單/家庭教育/情感教育/挪威語/療癒溫馨/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2023-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>掘愛傷痕</t>
+          <t>捍衛重生</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Our Mothers</t>
+          <t>East of the Mountains</t>
         </is>
       </c>
       <c r="C126" t="n">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>塞薩爾狄亞</t>
+          <t>S.J.奇羅</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>愛瑪迪布/阿曼多埃斯皮蒂亞</t>
+          <t>安妮岡薩雷斯/湯姆史基瑞/蜜拉索維諾</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>&lt;p&gt;#轉型正義 #軍事獨裁 #兩公約 #內戰 #種族滅絕 #國家不法行為&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;軍事獨裁是威權統治的類型之一；雖然威權主義內涵具可變性與模糊性，欠缺明確精準的定義，但有些特徵卻是共通的，例如為達統治目的或統治階層的私慾，透過國家力量有系統的、大規模地侵害人權。瓜地馬拉在1960年代爆發內戰，直到1996年才終止，期間發生諸多的國家不法惡行在影片中也有不同程度的描述，例如對瑪雅人發動種族滅絕、強暴婦女、殺害平民、強迫失蹤等等。本片的背景是對觸發內戰的軍人進行審判，藉由觀賞本片我們也能共同反思人權及轉型正義的重要性。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【電影簡介】&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;南美洲國家承受長期內戰和隨之而來的種族主義驅動種族滅絕的後果。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;跟許多拉丁美洲國家一樣，瓜地馬拉經歷了漫長而痛苦的軍事獨裁統治。死者和失蹤者眾多。儘管瓜地馬拉的內戰已經結束了二十多年，但集體創傷仍然存在。故事敘述瓜地馬拉正在對觸發內戰的軍人進行審判，受害者們逐一出庭作供。年輕的艾納多是負責遺骨身分鑑識的人類學家。一天，他在一名老婦那裡得知，有個地方也許埋葬了自己的父親，他不顧母親的反對，全心投入調查這個案子，尋找自己的身世。&lt;/p&gt;</t>
+          <t>&lt;p&gt;退休的心臟外科醫師本吉文斯在得知自己癌症末期後，決定帶著他的愛犬，一起回到兒時位於華盛頓東部的家，以自己想要的方式終結生命。然而，旅途發生了意想不到的轉折，本也因此必須靠自己的堅忍、機智與決心來戰勝心魔。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/政治/歷史傳記/生命教育/西班牙語</t>
+          <t>生命教育/英語/醫療議題</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>希望：為愛重生</t>
+          <t>天才狂歡派對：最終章</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Hope</t>
+          <t>Genius Party Beyond</t>
         </is>
       </c>
       <c r="C127" t="n">
-        <v>124</v>
+        <v>81</v>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>李濬益</t>
-[...6 lines deleted...]
-      </c>
+          <t>中澤一登/前田真宏/大平晉也/森本晃司/田中達之</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr"/>
       <c r="G127" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一個飄雨的早晨，小女孩素媛在上學路上遇到一個醉醺醺的大叔，被強行拉走，遭受了此生最為不堪回首的傷害…。 這件事給她幼小的心靈和肉體造成難以抹滅的重創，同時，素媛的家庭也不得不承受來自社會各方的壓力與異樣眼光。然而，希望總在荊棘密佈後撥雲見日，在父母痛心之餘的關愛與扶持下，他們是否能幫素媛再次尋覓昔日笑顏，凝聚一家人重返生命的光和熱？&lt;/p&gt;</t>
+          <t>&lt;p&gt;動畫製作公司再度集結五名導演，打造經典最終回。龐然大物突然降臨在妖怪居住的土地上。在月球城市的不法之徒，想盡辦法得到前往藏寶小島的飛行船。男孩的母親在病房中即將生產，他卻跌入夢境冒險。女子使用奇特機器，將神祕生物塞進玩偶裡面。披著蛹的少年阿真，遇見叫「空」的女孩，他能夠勇往直前嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs3健康與福祉/人權法治/品德教育/學習單/性平教育/社會議題/韓語</t>
+          <t>日語/科幻奇幻/藝術領域</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>六十九歲</t>
+          <t>大學開外掛</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>An Old Lady</t>
+          <t>LetsCleanApp</t>
         </is>
       </c>
       <c r="C128" t="n">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>林善愛</t>
+          <t>詹尼科斯坦蒂諾</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>奇周峰/芮秀貞/金俊京/金泰勳/金重基</t>
+          <t>盧卡辛加雷蒂/羅伯托利帕里/莫尼卡桂里朵蕾</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>&lt;p&gt;當69歲的孝庭被29歲的復健師性侵，她勇敢報警，但對方聲稱一切都是你情我願，整個司法系統也回應遲緩。舉證和調查困難重重，連孝庭的記憶力都受到質疑，眾人心照不宣地想著「這怎麼可能」，只有欽慕孝庭的東仁比她更鍥而不捨，而這卻帶來新的問題……&lt;/p&gt;</t>
+          <t>&lt;p&gt;在義大利南方一所大學裡，院長無所不用其極就是要控制一切、鞏固權力，根本不在乎什麼公平、管理制度，以及教育品質，而且似乎沒有學生有辦法扭轉這個局面，直到有天羅貝托決定要改變情況。身為院長兒子而且權利極高的他，製作了一款革命性的APP......&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/人權法治/性平教育/真人真事改編/社會議題/韓語</t>
+          <t>SDGs4優質教育/品德教育/喜劇/學習單/校園/社會議題/科幻奇幻/義大利語</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2024-01-01 00:00:00</t>
+          <t>2022-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>淘氣托托大冒險</t>
+          <t>熊出沒．逆轉時空</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Les Blagues de Toto</t>
+          <t>Boonie Bears：Time Twist</t>
         </is>
       </c>
       <c r="C129" t="n">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>帕斯卡布迪歐</t>
+          <t>林匯達</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>丹尼爾普列沃斯/加夫里爾達特維勒/吉約姆德唐柯迪克/安妮瑪麗文/寶琳克萊蒙/尚法蘭蘇瓦凱雷/朗茲貝迪亞</t>
+          <t>張偉/張秉君/張茗/譚笑</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>&lt;p&gt;開學了！對搗蛋鬼托托來說，學校是他惡作劇的樂園。當博物館開幕時，一座雕像倒塌了，大家都覺得是托托幹的。為了證明自己的清白，托托只好向書呆子伊果尋求協助，為了回報伊果，托托要教他成為一個有趣的人！性格迥異的兩人變身小小偵探，一場有趣又刺激的冒險開始了！&lt;/p&gt;</t>
+          <t>&lt;p&gt;光頭強是一名普通程式師，卻常夢見陌生的森林和兩頭狗熊，直到他跟上司出訪大客戶，終於想起：他原是森林的伐木工，偶然得到一次重新選擇人生的機會，為了挽救舊時間線裡的熊大熊二，光頭強開始一場奇妙的時空冒險。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/動作冒險/友情/喜劇/情感教育/法語/自我成長</t>
+          <t>兒童親子/動作冒險/友情/國語/科幻奇幻</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2024-06-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>大輪迴 數位修復版</t>
+          <t>雪國奇遇記</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>The Wheel of Life</t>
+          <t>CHRISTMAS AT CATTLE HILL</t>
         </is>
       </c>
       <c r="C130" t="n">
-        <v>105</v>
+        <v>68</v>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>李行/白景瑞/胡金銓</t>
+          <t>威爾亞瑟斯特</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>姜厚任/石雋（張石華）/雪芬</t>
+          <t>亨麗艾特法耶舒爾/夏綠蒂佛洛格納/楊馬汀喬森/法萊德賈夫薩漢/湯瑪斯塞爾澤/瑪麗特安德里森/西格麗德邦德圖斯維克/馬茨埃爾登</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>&lt;p&gt;三段時空，三段愛情故事，兩男一女愛恨情仇不斷糾葛綿延，輪迴流轉羈絆了三生三世。從明朝東廠與江湖對峙、民初富家少爺與京劇花旦相戀，到八〇年代現代舞者與漁村乩童邂逅，三段愛情皆受另一角色阻隔，與一把魚腸劍貫穿橫亙古今，卻也因這柄凶器而以悲劇作結。&lt;/p&gt;</t>
+          <t>&lt;p&gt;來自城市的小牛琪拉，第一次到爸爸的農舍跟他一起過聖誕。但她的爸爸不是那種會慶祝節日的人，所以她有點失望。她的爸爸突然接到附近住戶的電話，說是被雪困住，需要他過去幫忙剷雪。琪拉認為她剛好可以借此機會好好佈置牛牛山莊，並在一個調皮的守護神的幫助下，讓家裡充滿聖誕節的氣氛。琪拉最終領悟到，聖誕節最重要的是能夠與親朋好友團聚一堂。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>中文/挪威語</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>SDGs17多元夥伴/兒童親子/國語/學習單/家庭教育/挪威語/療癒溫馨</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>動畫片/歐美片/萌獸影展</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2022-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>移工之城</t>
+          <t>房事一籮筐</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>DEA</t>
+          <t>WOW！</t>
         </is>
       </c>
       <c r="C131" t="n">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>阿爾貝托格羅薩</t>
+          <t>布魯諾波達里戴斯（布魯諾波達利斯）</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>布魯諾贊寧/迪婭潘德拉</t>
+          <t>卡琳薇雅/布魯諾波達里戴斯（布魯諾波達利斯）/艾迪米切爾/莎嬪艾慈瑪</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>&lt;p&gt;為要負擔家計和妹妹的教育費，迪婭放棄了在印尼當歌星的夢想，到香港當外傭。在飽受雇主虐待的情況下，她會選擇回去當歌星嗎？這部電影是由多位印尼外傭參與九個月即興劇場的成果。她們各個都是在香港工作時遭受雇主不當對待的受害者，電影中的每個場景都曾實際發生在他們身上。&lt;/p&gt;</t>
+          <t>&lt;p&gt;布日瓦勒市有兩棟房子待售，分別是一棟19世紀華麗別墅以及一間現代小公寓，「哇嗚房地產公司」的兩位房仲連同助理，竭盡全力帶客看房，一一解說房子的所有優點，只不過看房過程麻煩不斷，也揭露了潛在買家的家庭、職業和情感問題。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>印尼語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs8工作及經濟/學習單/社會議題</t>
+          <t>SDGs8工作及經濟/喜劇/法語/生涯規劃</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2024-04-01 00:00:00</t>
+          <t>2025-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>失業女王聯盟</t>
+          <t>速命道</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Cart</t>
+          <t>Red Line</t>
         </is>
       </c>
       <c r="C132" t="n">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>夫智瑛</t>
+          <t>柯有謙</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>千禹熙/廉晶雅/文晶熙/都敬(暻)秀/金姈愛/金康宇</t>
+          <t>丁寧/劉德華/大淵MUTA/小春Kenzy/曾志偉/林嘉欣/林志謙/林真亦/林美秀/柯有倫/江治緯/瘦子E.SO/藍心湄/陳嘉樺（Ella）</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;#勞動基本權 (工會) #男女平等 #職場剝削 &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【人權引言】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;工作權是個人權利，也是集體權利。它包含所有形式的工作，無論是自營工作還是依賴領薪的工作。而保護工作權有若干個組成部分，尤其是工作者有享有正當和有利的工作條件，特別是安全工作條件的權利、組織工會的權利及自由選擇和接受工作的權利。而這項權利之於所有人均應該是平等的，不應該因為任何因素而有差別待遇，即便是工人也必須有機會獲得升遷，而不會因為參與工會或政治活動等而遭到報復。&lt;/p&gt;&lt;p&gt;【看完電影，請記得填問卷，參加抽獎活動：&lt;a href="https://www.surveycake.com/s/3VK8k" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/3VK8k&lt;/a&gt;】&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【電影簡介】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;『顧客至上！』每天都這麼喊話的超市員工們，儘管只是派遣人員，仍然盡心盡力在工作上滿足每一位顧客，生活中的不愉快也不要緊，只要努力就會有轉成正職的一天！然而，事情並不像他們想像般順利，即將轉為正職的善熙（廉晶雅飾）與一群員工發現超市突然間要解雇所有派遣人員，原來那些忍耐和付出全部都是一場空，於是她們開始聯合起來一同對抗公司，爭取屬於她們的權利...&lt;/p&gt;</t>
+          <t>&lt;p&gt;一輛救護車與神秘的跑車「地獄貓」從港口、山道一路廝殺到高速公路，城市之中彷彿武當之巔高手過招，到底新一代的車神會是誰？如果兩個只能活一個，誰能笑到最後？&lt;/p&gt;&lt;p&gt;開著救護車的是「小樂」（瘦子E.SO飾）一個曾經的最佳賽車手。小樂在一場與哥哥「阿杰」（柯有倫飾）的比試中，讓哥哥意外身亡，小樂自暴自棄，直到遇見女醫生「慧慧」（陳嘉樺飾），轉念成為了救護車司機，誓言要「用速度救人」。然而一名神秘賽車手「地獄貓」的主人突然現身，他手握名冊，被挑戰的賽車手最終必然喪命……地下賽車，就是一場現代武林，儘管以生命作為代價，仍無法阻擋狂熱者對速度進行宿命般的追逐。在小樂的死黨「三寶」（大淵MUTA、林真亦、林志謙飾）的調查下，各個意外的真相將逐漸浮現……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs8工作及經濟/人權法治/學習單/性平教育/生涯規劃/真人真事改編/韓語</t>
+          <t>國語/自我成長/運動熱血</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片/性平影展/性平影展：閱界・跨界</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2023-04-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>阿查依蘭的呼喚</t>
+          <t>我12歲，你介意嗎？</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>The Way Home</t>
+          <t>Caught in the Net</t>
         </is>
       </c>
       <c r="C133" t="n">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>限制級</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>魏郁蓁</t>
+          <t>維特克魯薩克/芭波拉查盧波娃</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>廖莉華</t>
+          <t>安娜茲卡比達多娃/泰瑞莎泰茲卡/莎賓娜德魯哈</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>&lt;p&gt;歷時七年的籌備與拍攝，紀錄一位不會說母語的排灣族女頭目、一位單親媽媽的人生故事。日日滿是一個部落的頭目繼承人。因為她是長女，依照傳統必須承接頭目的身份與地位。她母親與小孩都希望她放棄這個身份，而她自己也曾經逃離部落，但她的祖靈卻不肯放棄她。她，是不會說族語的頭目，是三個小孩的單親媽媽。她，是個沒有家屋的頭目，是住在部落外的頭目。她想回家了。但也已十多年了，她仍然無法重回部落的家…&lt;/p&gt;</t>
+          <t>&lt;p&gt;註：正片為100分鐘【限制級】；特別收錄63分鐘導演剪輯版【輔12級】 41%的捷克兒童曾在網路上收到他人寄來的色情照片，甚至有五分之一的孩童不會拒絕陌生人的見面邀約。導演為了讓世人看見這種性剝削現象對孩童的戕害，找來三位童顏成年演員，並讓她們親自上線接受陌生人搭訕，並從旁錄下這群戀童大叔的真實面貌。然而，數不清的馬賽克陽具照與變態性邀約，終將該計畫的參與者逼至絕望邊緣。這個紀錄片拍攝了「12歲」女孩，從選角試鏡到真的與性侵犯見面（在保安及六台監視器的監視下）的驚悚過程，利用性侵犯慣用的伎倆來反擊他們，讓這些「獵人」變成了「獵物」。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>捷克語</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/SDGs5性別平權/原住民語/國語/家庭教育/性平教育/種族認同/自我成長/英文字幕</t>
+          <t>SDGs16和平正義/SDGs5性別平權/人權法治/品德教育/性平教育/捷克語/社會議題</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>亞洲片/國片/性平影展：閱界・跨界/紀錄片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/性平影展：閱界・跨界/歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2024-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>舞動我心</t>
+          <t>費爾的旅程</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>A Piece of my Heart</t>
+          <t>Phil’s Journey</t>
         </is>
       </c>
       <c r="C134" t="n">
-        <v>114</v>
+        <v>90</v>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>愛德華奧夫西倫</t>
+          <t>陳勇瑞</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>克利斯蒂安希爾伯格/喬納斯卡爾森/瑪琳艾珂曼/瑪里理查德森/約翰烏爾韋松</t>
+          <t>費爾車諾高夫斯基</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>&lt;p&gt;伊莎貝拉（35歲）是個幹勁十足的商業女強人，活躍於斯德哥爾摩的金融界。某天她返鄉慶祝她爸的60歲生日，回到老家的她，覺得自己像是人生勝利組，兒時好友過得順遂的只有她一個，然而她高中迷戀的對象西蒙，即將與她的好友茉莉結婚，而且兩人本來並未要邀請她參加婚禮，這讓伊莎貝拉的自信動搖。伊莎貝拉早已習慣獲得自己想要的一切，看到西蒙與他人過得如此快樂，讓伊莎貝拉心煩意亂。更糟糕的是，有些感覺似乎並未隨著時間而淡去。&lt;/p&gt;</t>
+          <t>&lt;p&gt;1998年紐西蘭人費爾來臺灣尋找不知所蹤的心愛兒子。遍尋不著愛子的錐心之痛，卻在異鄉被溫暖的加油鼓勵逐漸撫平。感念在臺灣獲得的善意，921地震後，他又再次回到臺灣，以一己之力幫助那些曾經幫助過他的人。一個異國的父親，在最困難的時候，被臺灣人的愛扶起，而當臺灣有難時，他也感念的回報。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>瑞典語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/健體領域/性平教育/情感教育/愛情/瑞典語/綜合領域/自我成長/音樂歌舞</t>
+          <t>SDGs17多元夥伴/SDGs3健康與福祉/國語/情感教育/生命教育/療癒溫馨/自我成長/臺語/英文字幕/英語</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/歐美片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2021-03-29 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>偷畫男孩</t>
+          <t>山的那一邊</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>The German Lesson</t>
+          <t>Hidden Treasures in the Mountain</t>
         </is>
       </c>
       <c r="C135" t="n">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>克利斯蒂安施沃喬夫</t>
+          <t>王道南</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>托拜亞斯莫瑞提/李維艾森布萊特/湯姆格羅瑙/烏里諾森</t>
+          <t>何林駿/小薰/撒基努/蘇達</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;#轉型正義 #納粹德國 #兩公約 #極權主義 #發表自由&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【人權引言】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;極權主義是指國家的意識形態對社會乃至個人有絕對威權，並謀求全然控制公眾與人民的私領域。極權主義與威權統治內涵有所差異，但統治者為達統治目的而透過國家力量有系統的、大規模地侵害人權，這點並無二致。從本片中我們可以看見納粹警察將荒謬不合理的命令擺在親情與友情之上，並對自己的「克盡職責」感到自豪，即便二戰結束後，仍盲目執行納粹命令。相對於渴求情感交流的小男孩、追求創作自由的畫家，透過本片也能啟迪我們思考法律、命令的本質，特別是當這些規訓與人權及正義衝突時，我們又當如何抉擇？&lt;/p&gt;&lt;p&gt;【看完電影，請記得填問卷，參加抽獎活動：&lt;a href="https://www.surveycake.com/s/3VK8k" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/3VK8k&lt;/a&gt;】&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【電影簡介】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;少年西吉被關在感化院囚房中罰寫作文，題目是〈善盡職責的快樂〉，瞬間思緒倒流至二戰期間：他的警察父親顏斯接獲了納粹「禁畫令」，命令他去監視畫家麥克斯一舉一動，並舉報且毀滅所有畫作。儘管麥克斯曾是顏斯的莫逆，但顏斯卻依然堅持「克盡職責」，使夾在中間的西吉陷入了掙扎。而麥克斯一句「有時你必須做一些對抗職責的事」，竟讓西吉決定違背禁令…。戰火越演越烈，記憶流淌不息…，這篇作文終於讓他看清「克盡職責」的真諦…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;充滿正義感的巡山員心嵐（小薰 飾）對平淡工作感到有志難伸的無力，想離開此地。但曾是盜木山老鼠的阿德（蘇達 飾）死纏爛打，說服心嵐與他的獵人好友都瑪斯（撒基努 飾）一起上山，尋回之前偷偷藏起來的珍貴檜木。3人在山上意外遇到藝術家派大星（何林駿 飾），為了阻止他自殺，只能拖著他往山上爬。他們好不容易爬到了藏檜木的地方，心嵐狠下心來取締阿德非法盜木，而暗中跟著他們的山老鼠也現身想要搶檜木，眾人在山上僵持不下，這場旅程要如何順利落幕呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs4優質教育/人權法治/各類改編/國防戰爭/學習單/政治/歷史傳記/社會議題</t>
+          <t>SDGs15保育陸域/SDGs16和平正義/原住民語/喜劇/國語/社會議題</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>劇情片/智財月線上影展/歐美片</t>
+          <t>劇情片/國片</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2021-09-30 00:00:00</t>
+          <t>2021-12-29 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>老鬼當家</t>
+          <t>貓狗大亂鬥</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>The Canterville Ghost</t>
+          <t>Cat and Dog</t>
         </is>
       </c>
       <c r="C136" t="n">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>金伯登</t>
+          <t>蕾米柯里希</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>伊美黛史道頓/佛萊迪海默/史蒂芬弗雷/大衛哈伍德/米拉沙/米蘭達哈特/艾蜜莉凱利/陶比瓊斯</t>
+          <t>法蘭克杜波斯科/菲力普拉紹/蕾米柯里希</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>&lt;p&gt;注意！！！老鬼出沒怎麼辦？！&lt;/p&gt;&lt;p&gt;故事開始於一個現代化的美國家庭，搬進位於英國的「坎特維爾莊園」，沒想到該莊園竟然鬧鬼！！！坎特維爾莊園住著一位西蒙爵士的幽靈，已經盤據在這莊園長達三百年的時間，最大的樂趣在於嚇跑歷任屋主，這次西蒙爵士又開始要展現出嚇人本領時，意外的是初來乍到的美國家庭每個人都比他還要讓鬼驚嚇，這段鬼嚇人、人嚇鬼的過程，雙方似乎遇到了旗鼓相當的對手…&lt;/p&gt;</t>
+          <t>&lt;p&gt;莫妮卡是網紅貓咪「狄娃」的主人，傑克是一名小偷，他偷了一顆價值連城的紅寶石，而這顆寶石不慎被一條流浪狗「七七」吞下，在一連串不幸的事件中，莫妮卡和傑克與他們的寵物分開，一場從蒙特婁到紐約的瘋狂公路之旅就此展開，不相干的兩組人馬，男人與狗、女人與貓就此搭上了線，人類急著尋找他們的毛小孩，寵物則要試著自力更生，他們不知道的是一名叫布蘭特的警察，無論如何都要把紅寶石搶到手…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>中文/法語</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>兒童親子/各類改編/喜劇/國語/學習單/情感教育/英文字幕/英語</t>
+          <t>動作冒險/喜劇/國語/法語/英文字幕</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>淡水暮色 數位修復版</t>
+          <t>拆彈專家2</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Twilight of Tamsui</t>
+          <t>Shock Wave 2</t>
         </is>
       </c>
       <c r="C137" t="n">
-        <v>26</v>
+        <v>120</v>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>黃春明</t>
-[...2 lines deleted...]
-      <c r="F137" t="inlineStr"/>
+          <t>邱禮濤</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>倪妮/劉德華/劉青雲/姜皓文/謝君豪</t>
+        </is>
+      </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>&lt;p&gt;電視紀錄片「芬芳寶島」系列。&lt;/p&gt;&lt;p&gt;火車隆隆駛往淡水河畔，在這匯聚漳泉汀移民、曾被西荷割據的小鎮中，中西交融的街景建築，民族共融的港口文化俯拾即是。傳教士、漁船和觀光客，在新舊時代交替之際，眾人交織出感動又感傷的淡水暮色。1970年代的淡水，在黃春明與張照堂的鏡頭下，呈現出豐富的歷史肌理和多元的人文特色。&lt;/p&gt;</t>
+          <t>&lt;p&gt;香港發生連環爆炸案，全港人心惶惶.... 前拆彈專家潘乘風（劉德華 飾）被發現昏迷在爆炸案的案發現場，被香港警方列為頭號嫌疑犯，甦醒後的潘乘風記憶缺損，只能一邊逃亡，一邊告殘存記憶的蛛絲馬跡來查明真相。 他的好友董卓文（劉青雲 飾）和他的前女友龐玲（倪妮 飾）對他講述了一段和他記憶截然不同的狀況，讓案情更加難解。而有計劃的爆炸案仍然接二連三發生，真相卻越來越撲朔迷離。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>中文/粵語</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/SDGs3健康與福祉/人權法治/動作冒險/國語/懸疑驚悚/政治/粵語/警匪犯罪</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>亞洲片/國片/影視聽中心/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>阿公偏頭痛</t>
+          <t>當女孩戀愛時</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>The War Of The Grandpas</t>
+          <t>Girl Picture</t>
         </is>
       </c>
       <c r="C138" t="n">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>吉安路卡安薩內利</t>
+          <t>艾莉哈帕薩洛</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>安娜卡特琳娜莫拉露/文生塞洛米/盧卡安傑雷提（路卡安傑雷提）/碧安卡古阿賽洛/馬克斯托爾托拉（馬西米利亞諾多爾托拉）</t>
+          <t>愛姆米洛諾夫/琳妮亞萊諾/艾莉諾拉考哈南</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>&lt;p&gt;充滿愛又體貼入微的外祖父格里與他女兒的家庭住在一起，平時幫忙家務外也照顧親愛的孫子們，然而在義大利待了三年的祖父湯姆回國後，這理想的家庭關係就被打破了，充滿熱情又精力旺盛的湯姆準備打破一切由外祖父格里建立的家規，只為了滿足孩子們的願望，贏得他們的喜愛，祖父與外祖父的戰爭就此展開，隨著競爭開始進入白熱化的階段，全家也都牽連其中，無極限、充滿笑料、峰迴路轉的劇情即將上演。&lt;/p&gt;</t>
+          <t>&lt;p&gt;咪咪屢屢在學校女生小圈圈團體裡頭衝突闖禍，樂可卻常常有著失敗又慘痛的約會，一直困惑著我到底能愛誰？苦練多年滑冰的艾瑪為了人生成就放棄愛情。但即將到來的三個禮拜中，三人在成年之前，經歷一場場搖晃又旋轉的時光。在做愛與戀愛、相聚或分離、交心或冷戰，不間斷地演練與挫折，宛如踩進一次又一次偶時短路的青春迴圈。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>芬蘭語</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/兒童親子/喜劇/家庭教育/義大利語/英文字幕</t>
+          <t>SDGs3健康與福祉/友情/情感教育/自我成長/芬蘭語/英文字幕</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>露西亞的願望：搶救聖誕節</t>
+          <t>在水中</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>All I Want For Christmas 2</t>
+          <t>in water</t>
         </is>
       </c>
       <c r="C139" t="n">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>克里斯提安杜克</t>
+          <t>洪常秀</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>亨寧詹森/烏福皮克/艾拉提斯塔庫斯克/蜜雅蓮妮/貝帝史密斯/馬汀巴契</t>
+          <t>夏成國/申晳浩/金承允/金珉禧/金素鈴</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>&lt;p&gt;12歲的露西亞是第一個就讀聖誕學院聖誕老人班的女孩。她最好的朋友－奧斯卡被指控偷了冬季國王的魔法水晶，而這個水晶正是禮物機的燃料。露西亞的母親－克勞迪亞早就對奧斯卡心存戒備，她不希望露西亞為這個男孩辯護，覺得露西亞會因此毀掉她的未來事業。但露西亞決心與奧斯卡一起逃亡，並找到真正的小偷，來證明他的清白。很快，他們碰上了「灰教徒」，這個秘密兄弟會發誓要摧毀水晶，永遠結束聖誕節。露西亞和奧斯卡為了拯救聖誕節，一路和兄弟會抗戰到底。克勞迪亞發現自己的偏見以及她對露西亞的野心蒙蔽了她的判斷力，其實，正義和友誼比事業和聲望更重要。&lt;/p&gt;</t>
+          <t>&lt;p&gt;年輕男演員欲當短片導演，邀得女主角和攝影師兩位好友相助，三人在濟州島海濱閒遊勘景、於旅館碰杯漫談，卻始終苦思無果、故事未定。任憑海風吹拂靈感之際，導演忽爾瞥見一女子獨自在崖壁清撿垃圾，冒昧搭訕後竟令他想起昔日所寫情歌，才終於生出短片構思，然而那神祕的主題到底是什麼？濟州島風光如畫，但在洪常秀刻意失焦的鏡頭裡，卻一如片中角色的心境，成為一片模糊不清的風景……。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>丹麥語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/丹麥語/兒童親子/友情/學習單/性平教育/情感教育</t>
+          <t>友情/情感教育/生涯規劃/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2023-09-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>森林守護者</t>
+          <t>風再起時</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Delikado</t>
+          <t>Where the Wind Blows</t>
         </is>
       </c>
       <c r="C140" t="n">
-        <v>94</v>
+        <v>144</v>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>卡爾馬拉庫納斯</t>
-[...2 lines deleted...]
-      <c r="F140" t="inlineStr"/>
+          <t>翁子光</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>周文健/杜鵑/梁朝偉/許冠文/譚耀文/郭富城</t>
+        </is>
+      </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>&lt;p&gt;巴拉望島是個非常著名的旅遊勝地，這裡保有相當原始的自然風貌和美麗的島嶼風光，為菲律賓帶來龐大的觀光財。但也因為如此，許多企業都想來這邊投資，當地的森林與野生動物不但面臨非法伐木者的威脅，連前總統杜特蒂的親信也是禍首之一。儘管如此，一群環保志願者仍冒著被槍殺的危險追捕這些破壞森林的不法分子，希望能守住家園免遭盜竊與摧毀。&lt;/p&gt;</t>
+          <t>&lt;p&gt;70年代，香港廉政公署成立，對貪污探長進行追捕，揭開殖民地時代落幕前的篇章。&lt;/p&gt;&lt;p&gt;曾因不收賄而飽受壓迫的員警磊樂（郭富城 飾）與南江（梁朝偉 飾），想要改變現狀，攜手建立員警貪污制度，並坐上總華探長位置。然而，權利膨脹導致黑白勢力失衡，也和一直跟隨他們的胖子韓（周文健 飾）及嚴洪（譚耀文 飾）等人吵翻，友情、合作都不再。這時，香港廉政公署成立，調查主任李子超（許冠文 飾）對貪污探長展開追捕，全球通緝貪污探長，磊樂與南江隻手遮天的年代走向謝幕。風再起時，香港已不同往昔。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文/粵語</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs15保育陸域/加他祿語/環境教育/英語</t>
+          <t>SDGs16和平正義/國語/政治/社會議題/粵語/英文字幕/警匪犯罪</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>泰山寶藏 數位修復版</t>
+          <t>花漾姊妹幫</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Tarzan and the Treasure</t>
+          <t>Glorious Days</t>
         </is>
       </c>
       <c r="C141" t="n">
-        <v>84</v>
+        <v>120</v>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>梁哲夫</t>
+          <t>利利里沙</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>夏琴心/巴戈/柯佑民/柳青/翠黛（許翠黛）/賴德南/金塗/高鳴</t>
+          <t>班旺/瑪莎提摩西/維迪穆利亞/英迪巴仁斯/蘇珊巴蒂亞</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>&lt;p&gt;二戰時期，日軍留下的寶藏，殺機四伏，敵我不明，叢林裡的神秘英雄&lt;/p&gt;&lt;p&gt;空前絕後的台灣泰山電影&lt;/p&gt;&lt;p&gt;太平洋戰爭結束，日軍派駐馬來亞的一位澳門翻譯官和一位台灣兵，將日軍敗戰後藏寶的地方畫成藏寶圖，各保管半張並相約來日一起挖寶，但戰後兩人卻相繼離世及失蹤。十五年後，台灣兵的弟弟鄭天生想買下另外半張藏寶圖，卻在澳門被覬覦寶藏的黑道殺害。另一方面，鄭天生的姪女淑芬與兒子有福已先行前往馬來亞，他們在澳門探長的建議下，假裝尋寶以引誘黑道現身。就在叢林奪寶戰爆發之際，一位神秘的泰山卻突然出現，他是敵是友？命案能否偵破？寶藏最後又會落在誰手上呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;薇娜是從西爪哇的雙木丹轉來雅加達首都的高中生。因為說話帶有濃厚的西爪哇口音，她在上學的第一天就受盡同學的嘲笑。但有四位女孩和一名男孩站出來為她解圍，並協助她適應新環境。他們六人很快就成為了朋友，並組成「自由幫」。二十三年後，薇娜嫁給一位事業有成的繁忙生意人，還有一名正值青春期的女兒。她的生活看似美滿，卻總覺得少了什麼。一天，她在醫院偶遇當年的朋友克麗絲。克麗絲身患末期重症，她希望薇娜能幫她完成心願：讓「自由幫」再次聚首。於是薇娜踏上一段尋友之旅。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>印尼語</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>動作冒險/各類改編/歷史傳記/經典修復/臺語/警匪犯罪</t>
+          <t>SDGs3健康與福祉/SDGs5性別平權/印尼語/友情/多元文化/學習單/校園/生命教育/療癒溫馨/自我成長</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2021-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>盲人律師</t>
+          <t>超人力霸王布雷薩THE MOVIE：大怪獸東京決戰</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Invisible Justice</t>
+          <t>Ultraman Blazar the Movie：Tokyo Kaiju Showdown</t>
         </is>
       </c>
       <c r="C142" t="n">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>洪成昌</t>
+          <t>田口清隆</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>張哲豪/朱詩敏/陳家逵/陸弈靜/馬友芯</t>
+          <t>伊藤祐輝/內藤好美/岡野真也/岩川晴/搗宮姫奈/梶原颯/森島律斗/石田彰/蕨野友也/飯田基祐</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>&lt;p&gt;#平等不歧視 #工作權&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;《經濟社會文化權利國際公約》第6條保障人人有工作的權利，包括人人應有機會憑本人自由選擇或接受之工作謀生之權利，國家將採取適當步驟予以保障，《身心障礙者權利公約》第27條亦表示，締約國承認身心障礙者享有與其他人平等之工作權利，包括於一個開放、融合與無障礙之勞動市場及工作環境中，身心障礙者有自由選擇與接受謀生工作機會之權利。&lt;/p&gt;&lt;p&gt;本片主角李政鴻因為看不見，雖然具有律師身分，雇主卻不願讓他參與司法訴訟案件，只讓他整理訴訟文書及接受法律諮詢等，已涉及剝奪其與他人享有平等之工作權利。&lt;/p&gt;&lt;p&gt;◎看電影填問卷，即可參與抽獎：&lt;a href="https://www.surveycake.com/s/Oaaqv" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/Oaaqv&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎報名單場公播照過來：&lt;a href="https://reurl.cc/yLdXGq" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/yLdXGq&lt;/a&gt;&lt;/p&gt;&lt;p&gt;【劇情簡介】&lt;/p&gt;&lt;p&gt;李政鴻（張哲豪 飾）不甘眼盲而只能在法律事務所內被指派做文書處理的工作，他極力爭取參與訴訟，卻總是碰壁。某日，他終於接到一件民事求償訴訟，但沒想到這案子的辯護律師，竟是他法律事務所的老闆趙定邦（班鐵翔 飾）。他若幫了原告，那又該如何面對他的老闆？而更難的是，這案子不是一般的官司，它竟是件原告人數高達531人的跨國集體訴訟。李政鴻連單人官司都沒打過，又是一個盲人，他該怎麼打贏官司？&lt;/p&gt;</t>
+          <t>&lt;p&gt;怪獸接連出現在某工業區，由弦人隊長率領的SKaRD奮勇迎戰，然而總有新的怪獸接踵而至，SKaRD認為納科瑪斯公司與此有關，該公司正在研發「達姆多辛」，這時遭到破壞的容器漏出的「達姆多辛」吞噬了研究室的樣本，產生出魔獸貢吉魯剛，日本首都將成為超人力霸王布雷薩與大怪獸展開驚心動魄決戰的舞台！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>中文/日語</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/國語/學習單/生命教育/社會議題</t>
+          <t>SDGs9工業及建設/兒童親子/動作冒險/國語/日語/科幻奇幻/英文字幕</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片/國片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2021-08-01 00:00:00</t>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>前科者</t>
+          <t>月光大俠 數位修復版</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Prior Convictions</t>
+          <t>Moonlight Superman</t>
         </is>
       </c>
       <c r="C143" t="n">
-        <v>134</v>
+        <v>78</v>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>岸善幸</t>
+          <t>小林悟/邵寶輝（邵羅輝）</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>有村架純/森田剛/磯村勇斗</t>
+          <t>凱音/吳小惠/吳敏/吳炳南/周萬生/太郎/小林(吳彬)/康明/李棠華特技團/柯佑民/柳青/桂治邦/楊渭溪/江青霞/王勇/蘇真平/許木火/賴德南/金燕/陳淑貞/陳財興/飛虎魔術團</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>&lt;p&gt;阿川佳代是一名兼職的保護司，負責協助更生人或不良少年等重返社會。在汽車維修廠工作的假釋犯工藤誠，話不多但十分努力。經歷過童年創傷的他，曾在麵包工廠工作期間飽受暴力與霸凌，最後刺死一位同事。儘管工藤聲稱對所犯的罪刑毫無記憶，但也向阿川承認害怕自己會再度殺人。 透過每月的會面，阿川相信即使是殺人犯也能改頭換面。但最後一次的會面，工藤誠卻沒有出現。不久，刑警瀧本找上阿川，告訴她工藤誠再度被通緝。阿川深信工藤誠能改過自新，並全心全意地想幫助他重返社會，但工藤到底逃去哪裡？他仍有希望回歸正常人的生活嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;神龍俠三部曲&lt;/p&gt;&lt;p&gt;《神龍飛俠》續集&lt;/p&gt;&lt;p&gt;台日合璧，日本名導 小林悟 X 台語片先驅 邵寶輝（邵羅輝）&lt;/p&gt;&lt;p&gt;台灣特攝電影的鼻祖，台語電影史上僅有的特攝片&lt;/p&gt;&lt;p&gt;「李棠華特技團」擔綱演出，特技拍攝奇情偵探台語超級動作片&lt;/p&gt;&lt;p&gt;改編自日本特攝《神探黑旋風》（まぼろし探偵）電影系列&lt;/p&gt;&lt;p&gt;宇宙黨徒為了獲得「金燈座」，綁架了董事長的孫女與養女姊妹，作為籌碼與三林君交易。相約公園之際，卻遭一名陌生男子介入，引發了不可收拾的槍戰；另一方面，異地來訪的飛虎魔術團準備著號稱刀槍不入的詭異表演，吸引眾人目光，伴隨著近日頻頻發生的兒童誘拐事件，歹徒行蹤成謎，讓警方束手無策。自稱少年偵探隊的三名男孩目睹了怪盜犯罪的過程，因而被擄走，三林君碰巧聽見了呼救聲，化身成月光大俠誓言將其救回。原來，魔術團背後也與怪盜黨徒有著密不可分的關鍵線索……。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs8工作及經濟/人權法治/日語/社會議題</t>
+          <t>動作冒險/各類改編/經典修復/臺語/警匪犯罪</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>兩個世界</t>
+          <t>貝肯熊：火星任務</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Les Indesirables</t>
+          <t>KAKA</t>
         </is>
       </c>
       <c r="C144" t="n">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>拉德利</t>
+          <t>王超</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>亞歷克西斯曼尼蒂/史蒂夫丁特/奧瑞莉亞佩蒂/安塔迪奧/珍娜巴麗芭/阿里斯托特盧因杜拉</t>
+          <t>宣曉鳴/巴赫/張東/曾夢玉/梁曉強/楊潔/淩振赫/蔡娜/郭政建</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>&lt;p&gt;哈比，一位性格堅毅、深入參與社區生活的年輕女性，發現了社區重建與開發計畫，這個計劃由年輕醫生轉任市長的皮耶福爾日所策劃，這個剛上任嶄露頭角的新市長，打算全面拆除哈比自小成長的街區，於是，哈比與社區居民發起拒拆抗議，誓死捍衛這個與他們情感深厚的社區。&lt;/p&gt;</t>
+          <t>&lt;p&gt;倒楣的特工貝肯熊，為獲得特工局認可，偷偷混入火星任務，與機器人G13一同抓捕火星怪獸「大橘子」，因不按套路的抓捕方式，貝肯意外與怪獸成為夥伴，並聯手拆穿一場火星陰謀，拯救了宇宙。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/人權法治/法語/社會議題/英文字幕</t>
+          <t>SDGs16和平正義/SDGs9工業及建設/兒童親子/動作冒險/國語/科幻奇幻</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>少女的孤島</t>
+          <t>女孩們的夏日浮光</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>My Small Land</t>
+          <t>Short Vacation</t>
         </is>
       </c>
       <c r="C145" t="n">
-        <v>115</v>
+        <v>80</v>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>川和田惠真</t>
+          <t>徐韓率/權珉杓</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>奧平大兼/嵐莉菜/平泉成/池脇千鶴/藤井隆/阿拉什卡哈非扎德</t>
+          <t>朴昭貞/薛時沇/裵姸祐/韓松熹</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>&lt;p&gt;對來到日本的庫德族少女莎雅來說，生活正逐漸好轉，她在學校的成績夠好，足以讓她上大學，周遭也總是有好朋友陪伴，此外，她與聰太也開始培養出特別的關係…然而，因為難民申請沒有通過，莎雅一家的生活跟著遭逢巨變，不僅工作權遭限制也被規定不能離開所居住的埼玉縣。莎雅的爸爸為了維持生計而繼續工作，卻被以非法就業的名義拘留，莎雅現在不僅要照顧年幼弟妹也要開始自力更生…&lt;/p&gt;</t>
+          <t>&lt;p&gt;在探索世界盡頭時，我們意外的長大了！ 四名攝影社的國中生，從老師那裡獲得一台膠捲相機。老師請她們在暑假時，拿著這台相機拍攝有關「世界盡頭」的照片回來。就在她們討論哪裡才是世界盡頭時，其中一名女孩提議，她們可以搭乘火車到最後一站。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs4優質教育/SDGs8工作及經濟/土耳其語/多元文化/家庭教育/庫德語/日語/種族認同/英文字幕/難民議題</t>
+          <t>SDGs4優質教育/友情/情感教育/療癒溫馨/綜合領域/自我成長/韓語</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2024-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>不圓滿故事</t>
+          <t>廢校大作戰</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>The Hummingbird</t>
+          <t>SOS：Save Our School</t>
         </is>
       </c>
       <c r="C146" t="n">
-        <v>125</v>
+        <v>90</v>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>法蘭西斯卡阿爾奇布基</t>
+          <t>凱琳梅爾/哈金佐哈尼</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>凱西亞絲穆妮亞柯/南尼莫瑞提/皮耶法蘭西斯柯法維諾/羅瑞莫瑞提/貝芮妮絲貝喬</t>
+          <t>DISIZ/亞恩帕潘/吉爾貝梅吉/安奈德羅贊/拉奇妲布拉克尼/拉斐爾奎納/莫拉德布達烏德/萊奧妮西馬加/賽巴斯丁夏撒那</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>&lt;p&gt;這是馬可卡雷拉，人稱「蜂鳥」的人生故事；一個攸關命運操弄、失去和純愛的故事。藉由回顧往事，故事線不斷跳動，從1970年代延伸至未來…&lt;/p&gt;&lt;p&gt;馬可在海邊遇見了美麗又不凡的年輕女子露易莎拉特斯，他們之間的故事從來都不圓滿，卻永遠也不能抹滅…馬可已是結了婚的男人，在羅馬，馬可有個老婆瑪莉娜和女兒阿黛兒，命運之手將無情地操弄馬可，使他經歷殘酷的考驗，最終馬可將找來瑪莉娜的精神分析師，教他如何接受人生中最意想不到的改變。&lt;/p&gt;</t>
+          <t>&lt;p&gt;賈克普維小學坐落於巴黎郊區的塞納聖但尼省。目前這所學校備受威脅，因為一所全新亮麗的學校將要設立在它旁邊。校長札希亞擔心會失去僅存的文化多樣性，因此決定與一位年輕且足智多謀的老師瑪莉昂合作，設立郊區第一所「綠色學校」，吸引更多當地的新居民。為了實現這目標，她們得跟一個不拘一格的團隊合作，而且這團隊還不怎麼環保！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>婚姻關係/情感教育/愛情/義大利語/英文字幕</t>
+          <t>SDGs11永續城鄉/SDGs13氣候行動/SDGs4優質教育/喜劇/情感教育/校園/法語/環境教育/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>大孩子</t>
+          <t>關於我老婆寫的死亡筆記本</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Big Kids</t>
+          <t>Everything Will be Owlright！</t>
         </is>
       </c>
       <c r="C147" t="n">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>安德烈貝斯康德/艾瑞克梅泰耶</t>
+          <t>市井昌秀</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>伊芙琳伊斯特拉/克里斯汀比倫/克里斯蒂安辛尼格/卡羅爾芙蘭克/文森瑪耿（文森馬肯）/瑪蓮吉蘭/艾伊莎梅加/艾瑞克梅泰耶</t>
+          <t>井之脇海/余貴美子/岸井雪乃/淺田美代子/香取慎吾</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>&lt;p&gt;布里克和他朋友們平常去的學餐正重新裝修。老師奧迪竟然帶他們去鄰近的養老院，度過午餐休息時間！養老院主管亞尼克，對於這群屁孩的入侵不甚開心，一場世代衝突眼看就要爆發。養老院居民和暫時來用餐的不速之客們，哪一方會先宣戰？然而，共度有趣又滑稽的時日後，友誼開始在孤單的老人和吵鬧的屁孩中萌芽。&lt;/p&gt;</t>
+          <t>&lt;p&gt;裕次郎與日和已結婚四年，從外人看來，他們簡直幸福得不得了，甜蜜的小倆口還養了一隻貓頭鷹「查理」。直到某天，裕次郎意外看見日和在「老公死亡筆記本」社群網站中的貼文，包括日和在內的人妻們都發了許多慘不忍睹的抱怨文。這件事讓夫妻倆開始產生嫌隙以致漸行漸遠，儘管兩人都想重修舊好，但至此之後每件事都亂了套…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs3健康與福祉/SDGs4優質教育/兒童親子/友情/情感教育/法語/療癒溫馨/社會議題</t>
+          <t>婚姻關係/家庭教育/情感教育/日語</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>冰雪特工</t>
+          <t>奪冠</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Let Her Kill You</t>
+          <t>LEAP</t>
         </is>
       </c>
       <c r="C148" t="n">
-        <v>93</v>
+        <v>135</v>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>傑羅姆達希爾</t>
+          <t>陳可辛</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>珍娜巴麗芭/約瑟雷茲溫/艾莎阿基多（艾希亞阿基多）</t>
+          <t>中國女子排球隊/吳剛/彭昱暢/白浪/鞏俐/黃渤</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>&lt;p&gt;安妮隻身住在瑞士僻靜山區、與世隔絕並且渴望平靜生活。某天，她注意到小屋周遭出現了不屬於她的遺留垃圾，並且飼養的狗隻被下藥，甚至接到奇怪的電話。她發現自己竟然遭人監視，屋內也被暗中安裝了竊聽器。安妮身為前中情局的特務，又與其上級有染，已成為平民的她雖然亟欲擺脫過去，種種不利條件，迫使她只能孤注一擲，與躲在暗處的敵人鬥智、找出真相，並靠自己活著逃出山區……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;女排隊從1981年首奪世界冠軍後，2008年北京奧運小組賽，傳奇球員郎平擔任美國隊教練，對上昔日好友陳忠和所帶領的隊伍。2013年，郎平正式再次掛帥執教，帶領隊伍進入全新階段。2016年里約奧運生死攸關的戰鬥，紀錄幾代女排人歷經浮沉卻始終不屈不撓、全力拼搏的傳奇經歷。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/人權法治/懸疑驚悚/法語/英文字幕</t>
+          <t>SDGs17多元夥伴/健體領域/友情/各類改編/國語/歷史傳記/真人真事改編/運動熱血</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-09-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>馬麻吉：馬戲團危機</t>
+          <t>不圓滿故事</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Windstorm：The Great Hurricane</t>
+          <t>The Hummingbird</t>
         </is>
       </c>
       <c r="C149" t="n">
-        <v>102</v>
+        <v>125</v>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>莉亞舒米德鮑爾</t>
+          <t>法蘭西斯卡阿爾奇布基</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>安柏本佳德/漢娜賓坷/露娜帕雅諾/馬文林可</t>
+          <t>凱西亞絲穆妮亞柯/南尼莫瑞提/皮耶法蘭西斯柯法維諾/羅瑞莫瑞提/貝芮妮絲貝喬</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一組巡迴馬戲團在夏天的一場暴風雨中，來到了亞希居住的凱登巴赫馬場。亞希與馬戲團男孩卡洛成為了朋友，並向他學習特技馬術。不久，亞希發現馬戲團裡有一隻年老受傷的馬匹「暴風」，仍然被殘忍的馬戲團團長伊里強迫表演。亞希和卡洛找來亞希的忠實黑馬「颶風」，打算聯手拯救「暴風」，但伊里卻計畫危害「颶風」。在最後的緊要關頭，他們需要米卡來拯救這兩隻漂亮的馬匹。&lt;/p&gt;</t>
+          <t>&lt;p&gt;這是馬可卡雷拉，人稱「蜂鳥」的人生故事；一個攸關命運操弄、失去和純愛的故事。藉由回顧往事，故事線不斷跳動，從1970年代延伸至未來…&lt;/p&gt;&lt;p&gt;馬可在海邊遇見了美麗又不凡的年輕女子露易莎拉特斯，他們之間的故事從來都不圓滿，卻永遠也不能抹滅…馬可已是結了婚的男人，在羅馬，馬可有個老婆瑪莉娜和女兒阿黛兒，命運之手將無情地操弄馬可，使他經歷殘酷的考驗，最終馬可將找來瑪莉娜的精神分析師，教他如何接受人生中最意想不到的改變。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/友情/德語/生命教育</t>
+          <t>婚姻關係/情感教育/愛情/義大利語/英文字幕</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>窒愛家鎖</t>
+          <t>大孩子</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Unclenching the Fists</t>
+          <t>Big Kids</t>
         </is>
       </c>
       <c r="C150" t="n">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>基拉科瓦連科</t>
+          <t>安德烈貝斯康德/艾瑞克梅泰耶</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>亞力克卡拉夫/亞森赫塔古羅夫/米拉娜安吉薩蘿娃/米拉娜帕奇瓦/索斯蘭楚加耶夫/赫塔格比比洛夫</t>
+          <t>伊芙琳伊斯特拉/克里斯汀比倫/克里斯蒂安辛尼格/卡羅爾芙蘭克/文森瑪耿（文森馬肯）/瑪蓮吉蘭/艾伊莎梅加/艾瑞克梅泰耶</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>&lt;p&gt;師承俄羅斯電影巨匠蘇古諾夫的新銳導演基拉科瓦連科，贏得坎城影展一種注目單元大獎的《窒愛家鎖》，描述一座沒落的礦業小鎮，女孩被父親嚴格地控管行蹤，即使離家多年的哥哥承諾帶她投奔自由，囚籠般的家族傷痛卻如影隨形。電影以2004年車臣武裝份子劫持千名人質與俄國談判的「貝斯蘭人質事件」為背景，由生還者視角切入，呈現悲劇的深遠影響。導演犀利刻劃人性與現實的殘酷之餘，也展現獨特的青春特質，為俄國影壇帶來新風貌。&lt;/p&gt;</t>
+          <t>&lt;p&gt;布里克和他朋友們平常去的學餐正重新裝修。老師奧迪竟然帶他們去鄰近的養老院，度過午餐休息時間！養老院主管亞尼克，對於這群屁孩的入侵不甚開心，一場世代衝突眼看就要爆發。養老院居民和暫時來用餐的不速之客們，哪一方會先宣戰？然而，共度有趣又滑稽的時日後，友誼開始在孤單的老人和吵鬧的屁孩中萌芽。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>俄語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/人權法治/俄語/各類改編/家庭教育/性平教育/政治/歷史傳記/真人真事改編/社會議題/種族認同/英文字幕</t>
+          <t>SDGs11永續城鄉/SDGs3健康與福祉/SDGs4優質教育/兒童親子/友情/情感教育/法語/療癒溫馨/社會議題</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2024-08-01 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>變裝皇后的秘密</t>
+          <t>冰雪特工</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Natchan's Little Secret</t>
+          <t>Let Her Kill You</t>
         </is>
       </c>
       <c r="C151" t="n">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>田中和次朗</t>
+          <t>傑羅姆達希爾</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>CUNNING竹山/前野朋哉/松原智惠子/渡部秀/瀧藤賢一</t>
+          <t>珍娜巴麗芭/約瑟雷茲溫/艾莎阿基多（艾希亞阿基多）</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在一個夏夜，娜蔣突然過世了。他生前是變裝皇后，在新宿經營同志酒吧。同樣在那酒吧工作的瑪麗蓮，在酒吧中發現了死亡的娜蔣。娜蔣的朋友瑪麗蓮、維爾琴和祖布克前來為娜蔣哀悼，才發現他們完全不了解娜蔣，連他的真名都不曉得。此外，他們還發現，娜蔣的母親並不知道娜蔣的性傾向。受邀出席葬禮的三位朋友，在葬禮期間能成功隱瞞娜蔣的秘密嗎…&lt;/p&gt;</t>
+          <t>&lt;p&gt;安妮隻身住在瑞士僻靜山區、與世隔絕並且渴望平靜生活。某天，她注意到小屋周遭出現了不屬於她的遺留垃圾，並且飼養的狗隻被下藥，甚至接到奇怪的電話。她發現自己竟然遭人監視，屋內也被暗中安裝了竊聽器。安妮身為前中情局的特務，又與其上級有染，已成為平民的她雖然亟欲擺脫過去，種種不利條件，迫使她只能孤注一擲，與躲在暗處的敵人鬥智、找出真相，並靠自己活著逃出山區……。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>性平教育/情感教育/日語/生命教育/療癒溫馨/自我成長</t>
+          <t>SDGs16和平正義/人權法治/懸疑驚悚/法語/英文字幕</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2026-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>我死去的那天</t>
+          <t>白米婦仇大作戰</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>The Day I Died：Unclosed Case</t>
+          <t>Angry Rice Wives</t>
         </is>
       </c>
       <c r="C152" t="n">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>朴芝婉</t>
+          <t>本木克英</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>朴知訓/李姃垠/李相燁/盧正義/金先英/金憓秀</t>
+          <t>三浦貴大/井上真央/夏木麻里/立川志之輔</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在一個漆黑的颱風夜，一名揭露父親罪行的年輕證人在小島上失蹤了。人們在懸崖上發現她的鞋子，也在她的家裡發現一封遺書。但由於天氣惡劣，屍體未能尋獲。在沒有屍體的情況下，案件無法結案，只能簡單地當作自殺。為此，賢洙警探前往島上調查女孩的神秘死因。&lt;/p&gt;</t>
+          <t>&lt;p&gt;1918年，日本出兵西伯利亞，為供應軍隊糧食，導致國內米價暴漲。這對一般百姓來說，是經濟上的打擊。絲是一名漁夫的妻子，跟村裡其他婦女一樣，她們都在丈夫外出工作時，勤儉持家。婦女們發出訴求：「別把大米送走！」，但富商及當權者根本充耳不聞。絕望的婦女們於是發起了一場空前絕後的騷動，很快就傳遍全國。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/生命教育/社會議題</t>
+          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs2消除飢餓/SDGs5性別平權/喜劇/性平教育/情感教育/日語</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2021-09-30 00:00:00</t>
+          <t>2023-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>瀑布</t>
+          <t>老大人</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>The Falls</t>
+          <t>Dad’s Suit</t>
         </is>
       </c>
       <c r="C153" t="n">
-        <v>129</v>
+        <v>95</v>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>鍾孟宏</t>
+          <t>洪伯豪</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>王淨/賈靜雯</t>
+          <t>喜翔/小戽斗/曹晏豪/李友珊/黃嘉千</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>&lt;p&gt;新冠肺炎疫情期間，小靜因為班上有同學確診，全班停課居家隔離。小靜的媽媽品文因為小靜的關係也被公司要求在家休息，劍拔弩張的母女關係就此無可迴避。品文想找前夫奇文回家幫忙解決問題，也對再婚的前夫表露自己放不下的情感而遭到拒絕，疫情不是拉開人心的最終原因，那究竟是什麼呢？疫情之下產生的類精神疾病，是透過藥物還是心裡的改變才能解決呢？疫情、隔離讓品文與小靜母女的人生都轉了一個她們未曾想過的彎，也遇到許多讓自己生命衝撞的人，而纏繞在她們生活與內心許久的結該如何才能解開呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;老伴離世的八旬老翁金茂（小戽斗 飾），獨自一人住在平溪郊區的老厝裡。儘管身體大不如前，台北仍是一個他永遠都融入不了的地方。某日金茂又因胃痛住院，女兒玉珍（黃嘉千 飾）再度為了養老院的話題和兒子益正（喜翔 飾）爭吵不休。然而，一場意外讓金茂輾轉住進了安養院，即使孫子凱凱（曹晏豪 飾）捎來結婚喜訊，也無法消弭金茂的低落情緒。這天，女兒玉珍推著輪椅帶金茂上街，想讓他為孫子的婚禮訂做新西裝。殊不知，對金茂而言，西裝早已有著完全不同的涵義…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/健體領域/國語/家庭教育/情感教育/特殊教育/綜合領域</t>
+          <t>SDGs3健康與福祉/國語/學習單/家庭教育/情感教育/生命教育/臺語/醫療議題</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
           <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2024-06-01 00:00:00</t>
+          <t>2021-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>損友養成班</t>
+          <t>蝕愛</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>A Friendly Tale</t>
+          <t>Flowers of Mold</t>
         </is>
       </c>
       <c r="C154" t="n">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>丹尼爾柯恩</t>
+          <t>沈惠貞</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>文森卡索/法蘭西戴米恩/芙蘿杭絲佛黑提/貝芮妮絲貝喬</t>
+          <t>趙倫嬉/金信榮/金律何/金栽經/顯佑（金顯祐）</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>&lt;p&gt;蕾雅和馬克，卡琳和法蘭西，是兩對夫妻也是多年的朋友。男的有點大男人，女的則愛說三道四，但他們在團體中都各有一席之地。有一天，蕾雅告訴大家她寫了一本小說。這本小說在不久後成為暢銷大作。卻也打破了團體之間的和諧。沒人真的替她開心，反而引起大家的嫉妒。難道這就是人性？只有在成功面前，你才能認清誰是真正的朋友。個人的幸福是否也是他人的不幸？&lt;/p&gt;</t>
+          <t>&lt;p&gt;智秀相信可以從人們丟的垃圾看出他的真正樣貌，她發現一袋處理得很乾淨的垃圾，屬於鄰居宇宰，智秀開始從他的垃圾蒐集線索以接近他，然而，一次與宇宰前女友的相遇傷透智秀的心，她對他變得冷漠，一晚，宇宰看見智秀拿著一袋垃圾走進公寓，於是跟了上去，兩人爭執垃圾散落一地，也抖出了智秀的祕密。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/友情/婚姻關係/情感教育/法語</t>
+          <t>各類改編/情感教育/懸疑驚悚/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2024-03-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>中央市場的一天 數位修復版</t>
+          <t>真愛大騙局</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Fragrant Formosa - A Day at The Central Market</t>
+          <t>Life for Real</t>
         </is>
       </c>
       <c r="C155" t="n">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>汪瑩</t>
-[...2 lines deleted...]
-      <c r="F155" t="inlineStr"/>
+          <t>丹尼伯恩</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>丹尼伯恩/凱德莫拉得/夏綠蒂甘絲柏格</t>
+        </is>
+      </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>&lt;p&gt;電視紀錄片「芬芳寶島」系列。&lt;/p&gt;&lt;p&gt;當清晨天色未亮、眾人睡夢正酣時，供應台北人一日所需的中央市場早已人聲鼎沸。中央市場湧入來自全台各地的貨車，貨物包羅萬象，蔬菜水果、雞鴨魚肉一樣不少，中盤商為了民眾早市採買而批貨做準備，拍賣聲此起彼落。&lt;/p&gt;</t>
+          <t>&lt;p&gt;崔東從小在地中海俱樂部長大，每8天換一次朋友。他在50歲辭去墨西哥度假勝地的工作，決心尋找42年前的童年玩伴薇奧麗。天真無知的崔東來到巴黎，借住同父異母的弟弟路易家中。兩人素未謀面，路易不想崔東一直打擾自己，於是拜託炮友蘿珊冒充薇奧麗來打發崔東。殊不知崔東初見蘿珊時，便確定自己找到了失散已久的青梅竹馬。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>情感教育/愛情/法語</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>亞洲片/國片/影視聽中心/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>失控的照護</t>
+          <t>飯戲攻心</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Do Unto Others</t>
+          <t>Table for Six</t>
         </is>
       </c>
       <c r="C156" t="n">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t xml:space="preserve"> 前田哲</t>
+          <t>陳詠燊</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>井上肇/加藤菜津/坂井真紀/岩谷健司/峰村理惠/戶田菜穗/松山研一/柄本明/梶原善/綾戶智惠/藤田弓子/鈴鹿央士/長澤雅美/靖</t>
+          <t>張繼聰/林明禎/王菀之/鄧麗欣/陳湛文/黃子華</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>&lt;p&gt;某天清晨，一棟房子發現兩具屍體。一位死者是老人，另一位是死者的照護員。斯波宗典與過世照護員同是一間照護中心的同事。斯波宗典是大家眼中善良且盡責的照護員。然而，警方開始將他視為嫌犯。檢察官大友秀美調查此案時發現，斯波宗典任職的照護中心服務對象的死亡率異常之高。為了解開真相，大友秀樹與斯波宗典展開了對峙。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一個家，最重要的是「人到齊了，開飯」！深信此道的大哥陳鴻（黃子華 飾）廚藝普普，但用各種心靈雞湯式的金句餵飽異父異母的二弟陳禮（張繼聰 飾）及小弟陳熹（陳湛文 飾）。還請來小弟的廚神女友Josephine（王菀之 飾）煮晚餐，讓每晚的飯局更為和睦。但隨著二哥女友Monica（鄧麗欣 飾）的加入後，氣氛開始轉變，她竟然是大哥念念不忘的前女友。為了不想餐餐吃不知味，大哥找了臨時女友阿喵（林明禎 飾）來充場面，再加上小弟以看好戲的心情從中興風作浪，從此，每晚6人同桌，味蕾滿足，但暗潮汹湧，是一團和氣重要？還是爭取個人幸福重要？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文/粵語</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/各類改編/學習單/懸疑驚悚/日語/社會議題/英文字幕/醫療議題</t>
+          <t>SDGs17多元夥伴/喜劇/家庭教育/情感教育/粵語/自我成長</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>掃毒3：人在天涯</t>
+          <t>幸福巧克力</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>The White Storm 3：Heaven or Hell</t>
+          <t>The Chocolate Man</t>
         </is>
       </c>
       <c r="C157" t="n">
-        <v>125</v>
+        <v>101</v>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>邱禮濤</t>
+          <t>鈴木祐司</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>劉青雲/古天樂/楊采鈺/謝君豪/郭富城</t>
+          <t>宮本信子</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>&lt;p&gt;國際販毒集團毒梟康素差（劉青雲 飾）一直帶著手下張建行（郭富城 飾）等人從事毒品交易，新加入集團的成員歐志遠（古天樂 飾）也因一次意外，與兩人建立了過命交情，三人情同手足。康素差在香港的販毒生意突然被警方查獲，他帶著團隊逃到金三角發展，積極籠絡當地的土皇帝戴金榮，計劃兩人聯手擴大勢力，讓自己東山再起，卻意外發現身邊藏有臥底。此刻，是敵是友，一片茫然。&lt;/p&gt;</t>
+          <t>&lt;p&gt;真實紀錄一個麵包店老闆如何本著照顧弱勢團體的初衷發展出 『久遠巧克力』 的感人故事～&lt;/p&gt;&lt;p&gt;「久遠巧克力」坐落於愛知縣豐橋市街角。巧克力綿密的口感和精美的外觀很快吸引了一大票粉絲。「久遠巧克力」與其他巧克力品牌相比可謂獨樹一格，創辦人夏目浩次的巧思在他們外形多變的巧克力中可見一斑。夏目浩次與其員工也致力於營造工作環境，讓身心障礙者、單親父母、未受教育和性少數能有友善的工作環境。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>中文/粵語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>動作冒險/粵語/英文字幕/警匪犯罪</t>
+          <t>SDGs10減少不平等/SDGs8工作及經濟/日語/特殊教育/生涯規劃/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2026-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>我的野男千金</t>
+          <t>哈勇家</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>It's A Boy</t>
+          <t>GAGA</t>
         </is>
       </c>
       <c r="C158" t="n">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>尼利巴蘭帝</t>
+          <t>陳潔瑤</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>恩里克布里亞諾/愛德華多朱利亞瑞利/朱莉婭坦巴瑞羅/茱莉婭貝維拉奎（朱莉婭貝維拉瓜）/莎米拉菲諾提</t>
+          <t>嵬浪．斗力/張祖鈞/李瑄/林亭莉/林孟君/林詹珍妹/法愛/洪金輝/辛甘/陳宇/陳德清/黃信赫/黃智靖/黃瀞怡（小薫）/黃鐙輝</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>&lt;p&gt;阿貝托一直想要一個兒子，能和他一起吃美食、瘋足球和迷跑車，可惜造化弄人，上天給了他三個女兒，與他想要的生活天差地遠，當他的妻子艾瑪懷上第四胎時，阿貝托向星星許願，希望上天「至少」給他一個兒子，魔法實現了，但有點矯枉過正，他的三個女兒變成了三個男孩，只不過有三個兒子的生活真的比較好嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;三代同堂的哈勇一家，阿公是家族的精神支柱，一直奉行泰雅傳統「GAGA」，孫女阿莉（林亭莉 飾）從紐西蘭打工兩年，剛回家不久，阿公就在睡夢中過世。而阿莉的父親巴尚（洪金輝 飾）為了家中土地所有權的問題，不顧阿公生前的反對，決定參選鄉長，提升家族地位，同時，阿嬤發現阿莉竟然懷孕了，新的小生命即將來到哈勇家！然而巴尚參與的這場選戰，讓家族感情一夕凍結，如同高山上冬季的那一場雪。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/喜劇/家庭教育/性平教育/義大利語/英文字幕</t>
+          <t>SDGs16和平正義/SDGs3健康與福祉/SDGs8工作及經濟/原住民語/國語/學習單/情感教育/政治/英語</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>地獄新娘 數位修復版</t>
+          <t>醉好的時光</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>The Bride Who Has Returned from Hell</t>
+          <t>Another Round</t>
         </is>
       </c>
       <c r="C159" t="n">
         <v>117</v>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>辛奇</t>
+          <t>湯瑪斯凡提柏格</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>丁香/凌玉/周遊（周玉真）/小惠/小皮（陳小皮）/戴佩珊/月帆（楊月帆）/柯佑民/柯俊雄/柳青（張春美）/歐威/王滿嬌/田明/許玉/郭夜人/金塗（張金塗）/金玫（徐秀枝）</t>
+          <t>拉斯蘭特/海倫娜韓宮諾曼/湯瑪斯博拉森/瑪莉亞鮑娜薇/蘇西伍德/邁茲米克森/馬格努斯米蘭</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>&lt;p&gt;新加坡華僑白瑞美，返台應聘為王家的家庭教師，卻隱瞞自己是王家女主人之妹的真實身分，以利潛入王家調查姊姊的死因。她發現姊夫義明對女兒淑媛冷漠苛刻，因此一面給予淑媛欠缺的母愛，一面懇求義明多關愛女兒，父女關係在其努力下日漸改善。王家接連發生鬧鬼事件，瑞美也意外發現姊姊的日記，逐步逼近命案的真相。義明對瑞美日久生情，論及婚嫁。未料婚禮前夜，兇手出現，欲置瑞美於死地……&lt;/p&gt;</t>
+          <t>&lt;p&gt;面臨中年危機的高中老師馬汀，無論在工作或家庭都遇上瓶頸顯得有氣無力，只有與哥們喝上幾杯，才能稍加振作。他們偶然得知一項理論，主張人類體內本來就該存在0.05%的微量血液酒精濃度。若能適時買醉，必能恢復元氣、活力加倍，甚至更能敞開心胸、提高創造力。這群大叔於是受到鼓舞，決定展開一場「酒精研究計畫」，效仿邱吉爾、師法海明威，每日喝了再上。微醺的馬汀宛如迎來重生，酒精不僅讓他徹底擺脫以往的壓抑沉悶，說話變得風趣倜儻，就連學生的成績也為之帶動，哥們之間更是各個精氣神煥發、衝勁十足。但這項禁忌的實驗，終究還是解套不了現實生活的問題，逐漸走向失控的境界……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>丹麥語</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>各類改編/性平教育/經典修復/臺語</t>
+          <t>SDGs3健康與福祉/SDGs4優質教育/丹麥語/健體領域/婚姻關係/情感教育/校園/生命教育/自我成長</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>我在故宮修文物</t>
+          <t>大腦的未來</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Masters in the Forbidden City</t>
+          <t>Father of the Cyborgs</t>
         </is>
       </c>
       <c r="C160" t="n">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>蕭寒</t>
-[...2 lines deleted...]
-      <c r="F160" t="inlineStr"/>
+          <t>大衛伯克</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>菲爾肯尼迪</t>
+        </is>
+      </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>&lt;p&gt;歷經5年前期籌備、4個月不間斷的紀實拍攝，《我在故宮修文物》走進古老的宮牆，揭秘中國頂級文物的修復技術。本片透過青銅器、鐘錶、陶瓷、木器、漆器、百寶鑲嵌和織綉等諸多宮廷珍寶修復過程的技藝傳承，展現了文物背後修復師們與時間比畫搏鬥的匠人生活以及師徒情誼。宮牆外的世界斗轉星移，宮牆內的他們卻要用幾年的時間摩挲同一件文物。一座宮廷鐘表上千個零件要嚴絲合縫；一件碎成100多片的青銅器要拼接完整。他們用自己的一輩子來詮釋「因為熱愛所以堅持」「擇一事，終一生」的牢固信仰。&lt;/p&gt;</t>
+          <t>&lt;p&gt;九〇年代末，知名神經學家菲爾肯尼迪因首度將一名癱瘓患者的大腦接上電腦而聲名大噪享譽國際。《華盛頓郵報》更拿他與「電話之父」亞歷山大格拉漢姆貝爾相提並論，稱肯尼迪為「半機器人之父」。2014年，肯尼迪前往貝里斯，自願躺上手術台並在自己的腦中植入電極，期望能為閉鎖症患者解開他們為何無法說話的謎團。如今，備受爭議的菲爾肯尼迪擔心，自己協助開創的這個領域，可能會在科技與人腦結合的未來，造成意想不到的後果。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/國語/多元文化/生涯規劃/社會議題</t>
+          <t>SDGs3健康與福祉/SDGs8工作及經濟/SDGs9工業及建設/歷史傳記/科技教育/英文字幕/英語/醫療議題</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/紀錄片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/智財月線上影展/歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>米開朗基羅：無盡之詩</t>
+          <t>狄仁傑之九層妖樓</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Michelangelo：endless</t>
+          <t>Di Ren Jie Zhi Jiu Ceng Yao Lou</t>
         </is>
       </c>
       <c r="C161" t="n">
-        <v>98</v>
+        <v>70</v>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>伊曼威利伊奇布</t>
+          <t>房映華/楊子鳴</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>安瑞克羅維梭</t>
+          <t>何沐蓉/崔冬辰/徐少強/杜約帝/趙文琪</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>&lt;p&gt;名列「文藝復興三傑」之首的米開朗基羅，從小展現對藝術的極高天分，更受到當時最具權勢的麥迪奇家族拔擢。不料命運多舛，提拔他的知己羅倫佐竟突然辭世，頓失依靠的他，回到修道院後改學解剖，透過研究人體經絡、骨骼結構、肌肉及血管，竟意外開啟人像雕塑的嶄新境界。此時，他在義大利西北部的卡拉拉採石場，發現了全世界最美麗、最細緻的大理石群，讓他深受「永恆」啟發，決心對抗腐敗的俗世心態，打造出跨越永恆的藝術之作。以壁畫《創世紀》、《最後的審判》及雕塑《大衛像》奠定了他在藝術史上破天荒的地位。這些強烈的藝術風格，甚至影響數個世紀的藝術家們，迄今仍無人能超越其成就。&lt;/p&gt;</t>
+          <t>&lt;p&gt;涼州府唐家九層妖樓接連出現恐怖怪狀，還嚇瘋了周邊的葛大爺。一時間，九層妖樓鬧妖的事情，傳得沸沸揚揚，人心浮動。為安撫人心，狄仁傑先是醫治好葛大爺，向他瞭解當晚的怪事，又親自到妖樓探查，只發現些人生活的痕跡，沒怪異的線索。狄仁傑帶著洪瑛、飄小果前往唐家，向唐家家主唐志遠詢問探查。唐志遠卻含糊其辭，神色怪異，引起狄仁傑的懷疑。沒得到線索的狄仁傑剛離開唐府，被唐家大小姐唐慕卿的侍女畫兒悄悄塞了封求救信…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/學習單/歷史傳記/生涯規劃/綜合領域/義大利語/藝術領域</t>
+          <t>SDGs17多元夥伴/動作冒險/國語</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/智財月線上影展/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2023-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>王牌教師麻辣出擊</t>
+          <t>汪汪保衛戰</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Spicy Teacher</t>
+          <t>Pups Alone</t>
         </is>
       </c>
       <c r="C162" t="n">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>張哲書</t>
+          <t>艾力克斯梅金</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>九孔/吳子霏/宋少卿/曾乙同/杜詩梅/林美秀/綠茶/謝祖武/金剛</t>
+          <t>丹尼特瑞歐/傑瑞奧康奈爾/凱斯大衛/勞勃許奈德/杜夫朗格林/珍妮佛樂芙休伊/麥爾坎麥道威爾</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>&lt;p&gt;2000年，一位特立獨行的老師，以一句「我要當老師！」開始了他的教師生涯，他幼稚又無厘頭的教學方式，成了傳說中影響無數學子的麻辣鮮師－許磊！也許是太愛他的學生了，許磊反而讓心愛的人離他遠去，他從此一蹶不振，淪為街友…直到再次從學校主任中聽到「雅容」這個愛人的名字，抱著希望前來學校的許磊，在好友連哄帶騙的勸說下，勉強答應重整學校這支破敗的棒球隊，一邊尋找雅容。胡鬧又特立獨行的教學風格，讓學生從排斥到後來的心悅誠服，過程中許磊不僅慢慢的找回自己的重心，也幫助這群學生重拾對棒球的熱愛！&lt;/p&gt;</t>
+          <t>&lt;p&gt;寵物用品發明家羅伯與女兒，以及他們養的牧羊犬「查理」搬進新的社區居住。才剛入住，他們的鄰居維克就熱情地歡迎他們，但其實他別有用意。當他看見羅伯的最新發明時起了歹念，僱用兩位拙劣的小偷，想趁羅伯與女兒外出過耶誕假期時，偷取那個新發明的寵物用品。殊不知聰穎的查理早已與整個社區的狗狗團結合作，準備對付這兩個笨賊。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/健體領域/喜劇/國語/情感教育/校園/生涯規劃/社會議題/運動熱血</t>
+          <t>SDGs17多元夥伴/喜劇/家庭教育/療癒溫馨/英文字幕/英語/警匪犯罪</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2021-12-29 00:00:00</t>
+          <t>2024-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>天字第一號 數位修復版</t>
+          <t>在那開滿花的山丘，我想見到妳</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>The Best Secret Agent</t>
+          <t>Till We Meet Again on the Lily Hill</t>
         </is>
       </c>
       <c r="C163" t="n">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>張英</t>
+          <t>成田洋一</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>何剛/余仰聲/吳柄南/吳燕/周紹棟/左右/張力/張正藍/徐一功/徐毓生/徐永康/戴秉剛/戽斗（高來福）/李允中/李影（李忠英）/李敏郎/李晴晴/柯佑民/柯俊雄/柳青（張春美）/楊烈/楊雲澤/樊卓如/王俠（王振釗）/王孫/王得志/王筠/田青（田清；田春生）/白虹/矮仔財（張福財）/胡翔評/苗天（苗延林）/董忍/蔣青峰/藍毓莉/費雲/郭禹儒/陶述/魏平澳/龍宣</t>
+          <t>上川周作/中嶋朋子/伊藤健太郎/出口夏希/坪倉由幸/天壽光希/小野塚勇人/嶋崎斗亞/松坂慶子/水上恒司/津田寛治/福原遙</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>&lt;p&gt;抗戰期間，日軍占領東北三省，以賣唱為生的少女翠英與青年周凌雲相戀，卻忍辱嫁給垂涎於她的漢奸陳兆群。數年後，陳兆群為偽政府主持特務機關，為了拘捕國民政府特務「天字第一號」焦頭爛額。周凌雲身為陳兆群的外甥，被國民政府吸收後在陳家擔任偽職，才發現當年戀人已成為姑丈的續絃。神傷之餘展開新戀情並全心投入間諜任務，盼望抗日復國。萬萬沒想到，原來舊情人翠英，就是叱咤風雲的抗日頭號間諜「天字第一號」…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;高中女生百合與母親吵架後離家出走，意外醒來發現自己置身於1945年，她遇見了士兵彰，並被帶到一家食堂，百合決定留在這個時代，與士兵們一起生活，儘管百合試圖改變歷史，勸說特攻隊員們活下去，但他們堅信自己的任務會成功，百合和彰之間產生了情感，但彰不久之後就要冒著生命危險奔赴戰場……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>經典修復/臺語</t>
+          <t>SDGs16和平正義/SDGs3健康與福祉/各類改編/愛情/日語/歷史傳記/生命教育/英文字幕</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>俠女 數位修復版</t>
+          <t>不能流淚的悲傷</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>A Touch of Zen</t>
+          <t>Behind the Blue Eyes</t>
         </is>
       </c>
       <c r="C164" t="n">
-        <v>179</v>
+        <v>99</v>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>胡金銓</t>
+          <t>唐家輝</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>劉楚/喬宏/張允文/徐楓/曹健（曹治藩）/朱元龍（洪金寶）/杜偉和/王瑞（王錫瑞）/田鵬/白鷹（王景春）/石雋（張石華）/苗天（苗延林）/萬重山/薛漢/賈魯石/郝屢仁/門祝華/陳世偉/韓英傑/馮健權/高明/魯直</t>
+          <t>何藍逗/柯淑勤/王耀慶/蔡凡熙/許光漢</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>&lt;p&gt;根據蒲松齡《聊齋志異》中的同名故事改編。主要描述明朝時期，重臣楊漣為東廠宦官門達所害，並派特務歐陽年追殺其後代楊慧貞及石將軍等東林餘黨。楊在與書生顧省齋的接觸中產生情愫，並在他的智取下擊潰了追殺之人。慧貞生下一子，卻暗離顧而去，欲遁入空門……。&lt;/p&gt;&lt;p&gt;華語影史首部於歐洲三大影展獲獎之作，竹林對決經典場面深刻啟發了李安、張藝謀、徐克等導演。主角徐楓出資修復影史經典，謂為雋譽。影片藉著故事，將明朝宦官當政、朝廷黑暗、特務密佈、邪惡殘害忠良的歷史素材包含其中，在當時港臺武俠片普遍的虛化年代背景、故事多以武林派別的爭鬥，個人或小團體恩怨出發的打鬥為內容的影片中，顯得相當獨特及精緻，片中同時加入道德省思與人性的對照。 考究史實的人物設置、服裝化妝與道具，讓胡金銓及其電影成為新一代武俠動作電影的代表。&lt;/p&gt;</t>
+          <t>&lt;p&gt;從青梅竹馬到年少心動，趙心卉（何藍逗 飾）和林漢聰（蔡凡熙 飾）認定彼此是攜手一生的人，然而面對遠距離的隔閡、家庭的牽絆，以及學長陳孝名（許光漢 飾）的驚喜告白，讓兩人一次次走散。&lt;/p&gt;&lt;p&gt;堅持還是放手？在心卉猶豫之時，鄰居大叔（王耀慶 飾）對愛情的篤定，讓她深深動容，她能否找回遺失的愛人，收獲相伴一生的美滿愛情？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>友情/國語/情感教育/愛情/英文字幕</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>逃亡的女人</t>
+          <t>藍色海女傳說</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>The Woman Who Ran</t>
+          <t>Everglow</t>
         </is>
       </c>
       <c r="C165" t="n">
-        <v>77</v>
+        <v>96</v>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>洪常秀</t>
+          <t>蘇俊文</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>宋宣美/徐永嬅/李恩美/權海驍/金珉禧/金璽碧</t>
+          <t>智鉉寓/高斗心</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>&lt;p&gt;自命幸福的已婚女子，因丈夫暫別而興起拜訪朋友的念頭。她與住在首爾郊外的年長友人小聚，走進迷戀鄰居的女教師房間，又偶然遇上在獨立電影院工作的老友。在這個自得其樂的女性國度中，一連串的重逢與偶遇照亮了不同位置的韓國女人心境。一杯杯米酒與燒肉的絮絮叨叨裡，男人的自私軟弱被攤開來嘲諷笑語，深埋在女人們內心深處的慾望也方得傾訴。&lt;/p&gt;</t>
+          <t>&lt;p&gt;紀錄片導演慶勛到濟州島想拍攝海女真玉的故事。真玉是金氏紀錄中，在海裡憋氣最久的紀錄保持人，但真玉的個性不易與人親近，因此對慶勛的反應十分冷淡。但慶勛不輕言放棄、真誠陪伴在她身邊而漸漸打動了她，真玉終於答應他的拍攝。隨著在一起拍攝的時間越來越長，兩人逐漸向彼此敞開心扉，揭開了自己與海洋有關的傷痛，相知相惜的他們進展成橫跨40年差距的姊弟戀。這樣的愛情在傳統漁村中成了焦點，他們是否能克服世俗的眼光及批判繼續走下去…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>韓語</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs5性別平權/友情/學習單/性平教育/情感教育/生命教育/社會議題/韓語</t>
+          <t>SDGs14保育海洋/情感教育/愛情/環境教育/生涯規劃/自我成長/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2024-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>秋蓮 數位修復版</t>
+          <t>闊少遇難記</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Lotus In Fall</t>
+          <t>Son of a Rich</t>
         </is>
       </c>
       <c r="C166" t="n">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>賴成英</t>
+          <t>克里姆斯彭科</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>于大君/吳家驤/姜宜君/張英頎/曾國峰/柯佑民/柯俊雄/梁修身/楊詠蕾/盧碧雲/萬晃丞/蔡曉娟/袁葆璜/謝政憲/謝白生/謝育玲/郎雄/陳瑋齡/陳立仁/高幸枝/鳳飛飛/黃曼/黃英勳</t>
+          <t>亞歷山大薩莫伊連科/伊凡奧克洛比斯坦/米羅斯畢克維克/艾莉克珊德拉波提奇</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>&lt;p&gt;枝姐為了傻兒子著想，討了孤苦無依的秋蓮做童養媳，秋蓮經年受盡皮肉之苦，幸得順興憐惜，二人私定終身；阿雄豪賭成性，為求生活無虞，用甜言蜜語誘惑枝姐，甘受外人冷嘲熱諷，招贅給枝姐為夫。阿雄對楚楚可憐的秋蓮愛慕不已，但礙於枝姐而不敢有所表示。一天，他趁枝姐不在，欲強暴秋蓮，後被傻兒子發覺，在糾纏間殺了傻兒子並嫁禍於順興，在枝姐和阿雄有力證供下，順興被判死刑！秋蓮眼見無望，於是偕同順興投崖自盡。&lt;/p&gt;</t>
+          <t>&lt;p&gt;圭格里出身富裕家庭，從小過著為所欲為的生活。終於有一天，他胡鬧過頭，即將面臨牢獄之災時，他的父親決定給他教訓。在身為心理學家的老朋友幫助下，圭格里的父親想出了一個激進的手段，來「感化」這位難以管教的兒子。他們將一座廢棄的村莊改建成19世紀的模樣，刻意安排一場假車禍，讓圭格里以為他穿越到「過去」。一個複雜的心理實驗就此展開。被寵壞的富二代「轉世」成為農奴，住在主人的穀倉裡。村莊裡的人都是雇來的演員，各個角落都架有監視器，圭格里的一舉一動都受到一組心理學家的審視。他將重新學習如何與人相處，並腳踏實地地工作。在尋找自我的同時，也找到了真愛。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>俄語</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>SDGs4優質教育/俄語/喜劇/家庭教育/情感教育/自我成長</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/新生影展/歐美片</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>革命前夕的摩托車日記：數位修復版</t>
+          <t>是誰得手林布蘭？</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>The Motorcycle Diaries</t>
+          <t>My Rembrandt</t>
         </is>
       </c>
       <c r="C167" t="n">
-        <v>126</v>
+        <v>97</v>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>華特沙勒斯（華特薩勒斯）</t>
+          <t>歐克荷根蒂克</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>羅德里哥塞納/蓋爾賈西亞貝納</t>
+          <t>巴克盧/恩斯特范德韋特林/楊席克斯/艾瑞克羅斯柴爾德/裴維</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>&lt;p&gt;8個月、1萬2千公里的壯闊之旅&lt;/p&gt;&lt;p&gt;改編傳奇英雄切．格瓦拉1952年旅行日記&lt;/p&gt;&lt;p&gt;1951年，患有氣喘的23歲醫學院學生埃內斯托．格瓦拉與29歲的生化學家好友阿爾貝托，滿載行李與憧憬，跳上老舊的重機，從家鄉布宜諾斯艾利斯出發，揭開一場貫穿南美大陸的壯闊之旅。儘管一路上險阻不斷，爭執難免，樂天浪漫的倆人仍被這前所未見的無邊景致而深深感動。隨著旅程逐漸開展，他們目睹了自五百年前殖民者登陸以來，這塊土地所承受的種種創傷、苦難與不義。貧富的懸殊、階級的對立、種族的剝削、帝國的壓迫，以及人世間永無止息的生、老、病、死，都不斷激盪著兩人的靈魂，也在青年格瓦拉的心裡埋下了日後改造世界的革命之火。&lt;/p&gt;</t>
+          <t>&lt;p&gt;荷蘭天才交易商楊席克斯（JanSix），敏銳發現兩幅全新林布蘭真跡，即將在市場進行拍賣。這個令他雀躍的消息，看似將實現他成為林布蘭權威畫商的最大夢想，卻也讓他因違反交易約定，信譽一落千丈，更深陷信用危機...。法國男爵羅斯柴爾德（EricdeRothschild）決定將兩幅珍藏多年的林布蘭畫作付諸拍賣，竟意外引發一場藝術界風暴，甚至造成法國羅浮宮與荷蘭阿姆斯特丹國家博物館互不相讓，一場搶畫大戰幾乎演變成外交危機...。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/SDGs1終結貧窮/人權法治/各類改編/多元文化/歷史傳記/真人真事改編/社會議題/種族認同/經典修復/西班牙語/難民議題</t>
+          <t>SDGs16和平正義/SDGs17多元夥伴/商業金融/政治/法語/英語/荷蘭語/藝術領域</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
+          <t>智財月線上影展/歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2023-12-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>米婭的精靈王國</t>
+          <t>真假新聞</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Mia and me：The Hero of Centopia</t>
+          <t>A Thousand Lines</t>
         </is>
       </c>
       <c r="C168" t="n">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>亞當岡恩/馬席亞德默曼斯</t>
+          <t>麥可赫比格</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>朱利安馬隆/瑪格紐塞利</t>
+          <t>喬納斯内/瑪麗伯查德/約格哈特曼/艾利亞斯穆巴瑞克（埃利亞斯穆巴里克）/邁克爾馬爾藤斯/麥可奧斯特羅夫斯基</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>&lt;p&gt;米婭在父母過世之後，第一次返回老家。突然，她受到神奇手環的引導，吸引她重回精靈王國的獨角獸世界。她與蓮花島的精靈伊可不期而遇，伊可透露多獸即將占據蓮花島，他們希望米婭可以幫助他們抵抗多獸。在米婭的帶領下，眾人必需同心合力收集到3顆古老的魔力寶石，才能打敗多獸。他們展開一場刺激又有趣的尋寶旅行。 當米婭面對精靈王國最強大的敵人時，她發現成為英雄的秘密，真實的力量不只在於打敗敵人的本領，還在於要有勇氣善待落難的敵人。米婭領悟到，孤獨阻止不了任何人，只要懷抱友誼和希望，令人恐懼的黑魔法永遠無法得勝。&lt;/p&gt;</t>
+          <t>&lt;p&gt;本片改編自真實的造假新聞事件，自由記者胡安羅雷若發現獲獎記者拉斯柏吉尼斯的新聞報導前後矛盾，董事會卻袒護自家金牌記者，不理會羅雷若提出的疑點，高層對這位超新星寄予厚望，不容許絲毫偏差，羅雷若可沒那麼容易打發，他在追查真相的過程中挑戰權威，就算因此失去工作、名譽和家庭也在所不惜。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/SDGs4優質教育/SDGs5性別平權/兒童親子/動作冒險/友情/家庭教育/情感教育/療癒溫馨/科幻奇幻/綜合領域/自我成長/英語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs8工作及經濟/德語/生涯規劃/真人真事改編/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2024-06-01 00:00:00</t>
+          <t>2025-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>亨特先生的環保革命</t>
+          <t>隱形情人</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Fear and Loathing in Aspen</t>
+          <t>Above the Shadows</t>
         </is>
       </c>
       <c r="C169" t="n">
-        <v>82</v>
+        <v>111</v>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>博比甘迺迪三世</t>
+          <t>克勞蒂亞邁爾斯</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>傑巴爾傑/艾瑪瑞麗絲福克斯/萊爾德麥金托什/雪瑞兒海恩斯</t>
+          <t>亞倫瑞奇森/奧莉薇亞瑟比/梅根福克斯</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>&lt;p&gt;真人真事改編，講述美國一群局外人挑戰政權的故事。1970年，受夠了當地污染問題的亨特斯托克頓湯普森，宣布在科羅拉多州亞斯本市競選警長。他打算成立第三黨，打造更溫和的執法制度。全國媒體瞬間為之著迷，讓他成為跨世代眼中的英雄。他們集結成一股怪咖力，打算先占領亞斯本，再占據全球。唯一能阻止他們的只有亨特本人。&lt;/p&gt;</t>
+          <t>&lt;p&gt;從小只受到媽媽疼愛的女孩荷莉（奧莉薇亞瑟比 飾），在母親去世後，竟被眾人遺忘、完全隱形在世上。因為無人可見，荷莉從事偷拍爆料的工作無往不利，每張照片都是頭條新聞。原是明星綜合格鬥拳手的薛恩（亞倫瑞奇森 飾）也因為荷莉的偷拍照而名譽掃地、落魄成為夜店保全，還失去了心愛的女友茱莉安娜（梅根福克斯 飾）。然而，荷莉卻在一次的偷拍過程中被薛恩「目睹」了，讓她重新燃起了被世人所看見的希望，為什麼只有薛恩看得到她？薛恩是否就是讓她不再隱形於人世的關鍵人物？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>英語</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>SDGs12責任消費與生產/SDGs15保育陸域/SDGs16和平正義/SDGs7潔淨能源/各類改編/政治/環境教育/英語</t>
+          <t>SDGs8工作及經濟/健體領域/情感教育/愛情/科幻奇幻/綜合領域/英語</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2024-04-01 00:00:00</t>
+          <t>2021-04-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>搶救葡萄大作戰</t>
+          <t>夢遊樂園</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>The Grapes of Joy</t>
+          <t>Melody-Go-Round</t>
         </is>
       </c>
       <c r="C170" t="n">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>吉田秋生</t>
+          <t>賴國安</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>中河内雅貴/吉田朝/土居裕子/寶積有香/本假屋唯香/福本莉子/竹中直人/長谷川初範</t>
+          <t>曾珮瑜/温昇豪/程希緹</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>&lt;p&gt;相馬春奈因校外教學而前往岡山，她生病的祖母託她買當地名產「亞歷山大麝香葡萄」，但春奈卻弄丟錢包，身上的零錢只夠買用亞歷山大麝香葡萄製成的甜點「陸乃寶珠」。看見祖母因收到伴手禮而開心的春奈，決定回岡山到製作此甜點的源吉兆庵工作。但無論在哪個部門，春奈都表現得不甚理想，最後只好被分派到葡萄園協助農民種植亞歷山大麝香葡萄。起初固執的農夫秋吉伸介不想要春奈的幫忙並叫她離開，但春奈仍堅持不放棄，就在春奈努力慢慢地拉近兩人的距離時，岡山遇上前所未有的大洪水......&lt;/p&gt;</t>
+          <t>&lt;p&gt;衰事不斷的台生突發奇想，借來一棟豪華別墅，火速帶著女兒美樂、老婆慧敏入住，為全家改運。一家三口看似迎接美好新生活，但屋內過時的裝潢仿若早已質變的家庭生活，隨時崩離。16歲的美樂無法相信眼前的一家和樂，竟是父母刻意粉飾太平，挫敗的她逃到荒廢的兒童樂園，沉溺在她幻想出的奇異世界—懸月王國，並越陷越深……。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>SDGs12責任消費與生產/SDGs8工作及經濟/生涯規劃/療癒溫馨/自我成長</t>
+          <t>國語/婚姻關係/家庭教育/懸疑驚悚/自我成長</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>2024-04-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>戀愛與義務 數位修復版</t>
+          <t>詭棋</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Love and Duty</t>
+          <t>The Darker the Lake</t>
         </is>
       </c>
       <c r="C171" t="n">
-        <v>152</v>
+        <v>96</v>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>卜萬蒼</t>
+          <t>胡樂筠</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>俞菊雲/劉繼群/周麗麗/時覺非/歐陽伯盧/王意文/郭鶯鶯/金燄/阮玲玉/陳燕燕/高威廉/黃克/黎英</t>
+          <t>伊莉絲蕾薇斯克/呂聿來/曹佑寧/薇若妮卡費瑞兒/許瑋甯</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>&lt;p&gt;本部電影為默片。&lt;/p&gt;&lt;p&gt;封建家庭的閨秀楊乃凡愛上了大學生李祖義，但在舊禮教逼迫下，奉父命嫁給了世家子弟黃大任，並生下一對兒女，但夫婦之間一直沒有愛情。在一個偶然的機會，楊乃凡與李祖義再次相遇，兩人舊情復燃且私奔出走，在鄉村過了一段生活。經濟困難迫使他們必須回到城裡找工作，但這對新時代的青年男女因禮教早已不容於舊社會，在顛沛的生活與沉重的負擔下，李祖義潦倒而死，楊乃凡為了女兒的幸福，陷入人生的抉擇。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一個人煙稀少的歐洲小鎮，出現恐怖的連續殺人案件，小鎮居民在一個月內陸續死亡，女警塔瑪拉從前的搭檔也是死者之一，讓小鎮的耳語不斷。在查案時，塔瑪拉發現受害者都會失神的喃喃唸著「阿爾法，阿爾法…」，讓她不禁想起一直以來行為古怪的母親莉亞。莉亞在青少年時曾與高中同學一起玩擁有神秘復仇力量的遊戲「解憂棋」，但一次玩遊戲時發生了火災，同學們全都死亡，她是唯一的倖存者，但從此精神出了狀況，遊戲也消失無蹤。現在這股力量似乎又在小鎮漫延，塔瑪拉面對母親可能成為嫌犯，鎮民又接連死亡，她要如何阻止這股取人性命的神秘力量？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>愛情/經典修復</t>
+          <t>SDGs16和平正義/懸疑驚悚/英語</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>大俠胡金銓 第二部曲—斷腸人在天涯</t>
+          <t>我是聲林之王</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>The King of Wuxia Part 2：The Heartbroken Man on the Horizon</t>
+          <t>The Island Bird</t>
         </is>
       </c>
       <c r="C172" t="n">
         <v>95</v>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>林靖傑</t>
-[...2 lines deleted...]
-      <c r="F172" t="inlineStr"/>
+          <t>傑哈朱紐</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>傑哈朱紐/施特菲塞爾馬/索安亞西門/菲利浦杜肯納/馬克拉馮尼</t>
+        </is>
+      </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>&lt;p&gt;《大俠胡金銓》分為兩集：&lt;/p&gt;&lt;p&gt;〈第一部曲—先知曾經來過〉：以編年史的方式逐部介紹胡導演的經典電影，讓觀眾感受他的電影魅力，並透過重要學者及影評人們解析電影美學，再加上和胡導演合作過的重量級影人如徐楓、鄭佩佩、王童、徐克、吳宇森、洪金寶等，一一分享當時的回憶與細節，逐步揭露胡導演的電影方法、美學風格，和他投入藝術之風範與瘋魔行徑。&lt;/p&gt;&lt;p&gt;〈第二部曲—斷腸人在天涯〉：細說從頭講述胡金銓飄泊一生無以為家的宿命，從北京、台灣、香港到美國，這樣的宿命如何反映在他的作品之中，如何影響他的藝術生命軌跡。尤其在他晚年仍努力企圖創作拍片，卻一直壯志未酬的歲月，並非大家所想像風光。他是個創造時代的人，也是個在大時代翻轉中，時不予我的孤獨英雄。&lt;/p&gt;&lt;p&gt;片中並透過胡金銓最愛用的演員，也是《龍門客棧》、《俠女》男主角石雋的腳步，重返當年拍攝場景，讓鏡頭彷彿穿越時空，閃回當年的點點滴滴。俠客老矣，卻不放棄追尋五十年的恩師記憶，情誼真摯。&lt;/p&gt;</t>
+          <t>&lt;p&gt;留尼旺島的村子裡，十一歲的奈爾森夢想成為歌手，他想讓獨自扶養他長大的母親感到驕傲。朋友鼓勵他參加兒童選秀節目，他們決定找歌唱教練。這時，過氣的法國歌手皮耶勒華在島上表演。皮耶正值夢想破滅，與固執的奈爾森難有共鳴，直到唱歌的熱情拉近了兩人的關係。皮耶能否找回當年的渴望呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs4優質教育/SDGs8工作及經濟/國語/歷史傳記/英文字幕</t>
+          <t>SDGs3健康與福祉/兒童親子/學習單/法語/生命教育/生涯規劃/療癒溫馨/自我成長/英文字幕/音樂歌舞</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>亞洲片/國片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2025-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>六個嫌疑犯 數位修復版</t>
+          <t>信用詐欺師JP：英雄篇</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Six Suspects</t>
+          <t>The Confidence Man JP - Episode of the Hero -</t>
         </is>
       </c>
       <c r="C173" t="n">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>林摶秋</t>
+          <t>田中亮</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>一菁/上博/僑輝/凱音/吳東如/夏琴心/夢/太郎/富村/張清清/張潘陽/愛子/易原/李敏郎/江龍/漢源/瑪琍/田明/白雪/素珠/美女/美華/賴德南/邱清光/陳雲卿/高橋</t>
+          <t>小手伸也/小日向文世/廣末涼子/東出昌大/松重豐/江口洋介/瀨戶康史/真木陽子/長澤雅美</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>&lt;p&gt;鄭光輝是專門挖人瘡疤向當事人要脅取財為生的偵探；他的舊情人黛玉是「台一製鋼」董事長秘書，也是個私人關係複雜的危險女子。在鄭光輝蒐集證據恐嚇黛玉的過程中，一併收集到其他相關人物見不得光的小秘密，然而，鄭光輝卻在某夜突然瓦斯中毒死亡。北市刑警組長蔡國瑞在記者林國俊的幫助下介入調查後發現，當晚曾出現在附近的五個嫌疑犯，案發當時全都有不在場證明，正當警隊一籌莫展時，出現了第六個嫌疑犯，然而此人潛逃後，卻離奇陳屍於北投的別墅…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;誰才是真英雄？ 即將揭露信用詐欺師誕生的秘密！ 在《公主篇》的兩年後，雖然達子（長澤雅美 飾）仍對自己充滿信心，但其他兩個人卻不是如此。不光是理查（小日向文世 飾）因為師父過世而意志消沈，連小少爺（東出昌大 飾）也因近年來嚴格執法感到退縮。眼見詐欺師三人組即將瓦解，達子提出一個幫大家找回熱情、為期七天、看誰能騙到最多錢的詐欺競賽！她們來到避稅天堂「馬爾他」。國際刑警真梨邑（瀨戶康史 飾）及窮追不捨的黑道赤星（江口洋介 飾）也不約而同來到此地，這會對競賽造成什麼阻礙？充滿異國風情的故事就此展開。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>經典修復/臺語/警匪犯罪</t>
+          <t>SDGs16和平正義/動作冒險/品德教育/喜劇/日語/警匪犯罪</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>燒肉粽 數位修復版</t>
+          <t>hide：永遠飛翔</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>The Rice Dumpling Vendors</t>
+          <t>Tell Me</t>
         </is>
       </c>
       <c r="C174" t="n">
-        <v>83</v>
+        <v>111</v>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>辛奇</t>
+          <t>塚本連平</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>吳非宋/周峰/小皮/岳烽/張武仁/張鴻雪/戴佩珊/文珠/曼莉/李鵬/瑪麗/素珠（吳素珠）/英英/金塗（張金塗）/金玫（徐秀枝）/阿銘/陳蘭/陳財興/陽明（蔡揚名）/黃烽</t>
+          <t>JUON/今井翼/塚本高史/津田健次郎/細田善彥</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>&lt;p&gt;實業家志明雖然家庭事業兩得意，卻在外面養情婦。他誤信情婦秋滿設下的騙局，看到老婆床上多了一條男人內褲就把賢慧老婆趕出家門。想不到自己過沒多久就被秋滿侵吞財產，只得帶著三個小孩搬到矮房子生活，做看板畫工勉強維持家計，卻又禍不單行摔斷手臂。幸好孩子們都非常懂事，瞞著爸爸偷偷打工貼補家用，鄰居一對活寶夫婦也慷慨的伸出援手。經歷一連串窮困的奮鬥與相互扶持的溫馨，最後，志明賣肉粽時巧遇了自己偷偷出來賣肉粽的女兒，兩人在大雨中相擁而泣。而情婦秋滿因為感情糾紛遭到殺害，警局介入調查後，志明才知道當初是自己誤會妻子，一家人終於得以團圓。&lt;/p&gt;</t>
+          <t>&lt;p&gt;1998年5月2日，日本傳奇搖滾巨星hide於家中驟逝。他曾是視覺系搖滾樂團X JAPAN的吉他手，樂團解散後，hide單飛組成hide with Spread Beaver及Zilch兩支樂團繼續活動。估計約有五萬人出席他的葬禮，因為不捨他的早逝而掩面哭泣。身兼經紀人的弟弟松本裕士回憶起從小與哥哥在一起的時光，決定推出尚在製作的專輯向世界傳遞hide的音樂，並進行已經安排好的全國巡演。松本裕士開始和hide的共同製作人I.N.A.合作，在hide不在的情況下，一同克服許多困難，延續哥哥的遺願。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>經典修復/臺語</t>
+          <t>日語/歷史傳記/生命教育/英文字幕/藝術領域/音樂歌舞</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>童心計畫</t>
+          <t>陪我玩</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>The House of Us</t>
+          <t>Play with Me</t>
         </is>
       </c>
       <c r="C175" t="n">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>尹佳恩</t>
+          <t>亞卓安賈西亞波里安諾</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>朱禮臨/金是兒/金柰延</t>
+          <t>亞歷山大羅德里格斯/奧克塔維奧伊諾霍薩/瓦萊里沙斯/艾蜜莉歐貝特蘭尤瑞奇/莉斯迪帕/蘿西歐加西亞</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>&lt;p&gt;五年級的荷娜在暑假期間計畫要讓失和的父母重修舊好。因此荷娜全家進行了一趟家庭旅行。儘管家人每天吵架，但荷娜認為度假後一切都會像以前一樣幸福。有天荷娜遇到9歲的宥美和7歲的宥真，這對姊妹打亂了她的計畫。姊妹倆的父母總是出門在外，掙扎著謀生。宥美和宥真努力想從趕她們出去的房東手中奪回他們的房屋。而荷娜為解決家庭困難而付出的努力越多，情況反而越不利。過程中她們三人相互照顧給彼此帶來了安慰。她們一起經歷想像和冒險的暑假，這將帶給她們一段苦中有樂的成長回憶。&lt;/p&gt;</t>
+          <t>&lt;p&gt;年輕保母蘇菲亞的新工作是照顧兩位問題孩童。當家長把孩子交給她後，孩子被熱愛玩遊戲的惡魔纏上。蘇菲亞不得不加入遊戲並克服童年恐懼，才能拯救他們。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/人權法治/學習單/家庭教育/社會議題/韓語</t>
+          <t>懸疑驚悚/西班牙語</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>危險的青春 數位修復版</t>
+          <t>疾風魅影－黑貓中隊</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Dangerous Youth</t>
+          <t>Lost Black Cats 35th Squadron</t>
         </is>
       </c>
       <c r="C176" t="n">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>辛奇</t>
+          <t>楊佈新</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>奇峰/石英（林忠平）/素珠（吳素珠）/鄭小芬/金塗（張金塗）/高幸枝</t>
+          <t>張立義少校/易志強中校/楊世駒上校/沈宗李上校/王太佑上校/華錫鈞上將/葉常棣少校/蔡盛雄上校/邱松州中校/錢柱中校/魏誠中校</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>&lt;p&gt;浪子侯魁元不求上進只想靠女人的裙帶關係一步登天。某日，魁元偶遇天真浪漫的晴美，因母親私生活不檢點，她一心想離家。魁元迷戀上酒店老闆娘玉嬋，得知她正在物色新的小姐，便慫恿晴美到酒店上班，並說服她按照玉嬋安排、讓年事已高的徐董事長包養，撈他一筆。晴美已愛上魁元，魁元對晴美欠缺真心，卻也與她上床；玉嬋則利用美色誘惑魁元，甚至給他零用錢，欲讓魁元疏遠晴美。晴美發現自己懷孕了，但魁元竟要她墮胎；她傷心欲絕地離開，消失無蹤。魁元這時才懂何為愛情，懊悔不已。最後他跋山涉水找到了晴美，向她懺悔、發誓上進，共創兩人美好的未來。&lt;/p&gt;</t>
+          <t>&lt;p&gt;黑貓中隊，台灣空軍史上最神秘的高空偵察中隊，只有28位空軍菁英中的菁英能成功結訓，執行冷戰時期神秘的台美合作任務「快刀計畫」。任務為夜間出巡，一人一機巡航七萬英呎，機腹下裝備有直徑達90公釐的攝影機鏡頭，故稱之為「黑貓」。從1961年到1974年，14年間黑貓中隊成員共執行220次任務，僅有17位成員全身而退，其中2位成員在任務中遭共軍擊落被俘近20年，幾經波折才重返家園……。黑貓中隊成員駕駛最難操作的U-2偵察機，他們以性命為經，以青春為緯，用生命和青春寫下對這個土地的安靜守護，寫下天空中最美麗的黑貓們的故事。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>社會議題/經典修復/臺語</t>
+          <t>SDGs16和平正義/國語/國防戰爭/歷史傳記/英文字幕/英語</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/國片/紀錄片</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>彩虹的溫度</t>
+          <t>分手後不要做朋友</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>COMING TO YOU</t>
+          <t>Someone You Loved</t>
         </is>
       </c>
       <c r="C177" t="n">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>卞奎理</t>
+          <t>邢瑟佑</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>奈比/李韓結/薇薇安/鄭芮濬</t>
+          <t>姜佶宇/鄭恩彩/李東輝</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>&lt;p&gt;曾經擔任消防員的奈比，為自己的事業成就感到自豪。但有天她的女兒韓潔跟她出櫃並且說：「媽，我想做乳房切除術。」讓她的人生第一次感到不知所措。從事空服員28年的薇薇安，讀完兒子鐘燁俊的信後留下眼淚，信中兒子道出隱藏內心許久的心聲：「我是同性戀。」而薇薇安才明白，她其實並不了解兒子。奈比和薇薇安在韓潔和燁俊敞開他們的人生難題前，從未聽過「性小眾（LGBTQIA+）」這個名詞，如今知道孩子們因為社會及政治因素面臨困境，兩位媽媽要怎麼給予他們協助與支持呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;一個人分手後要多久才能走出情傷？將手機裡的親暱備註改回全名是否會有用呢？或是直接刪除對方的電話號碼，不再關注他的社群帳號？當原本相愛的兩個人從情人退回普通朋友，甚至不再熟悉到淪為陌生人，對於分手後仍藕斷絲連的俊昊和雅英來說，他們要如何放下分手前未能解決的事情，並學習重新定義彼此的關係將會是個難解的課題。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>韓語</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/家庭教育/性平教育/社會議題/韓語</t>
+          <t>情感教育/愛情/韓語</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>亞洲片/性平影展：閱界・跨界/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>大叔足球夢</t>
+          <t>獄囚伊凡</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Sunday League</t>
+          <t>100 Minutes</t>
         </is>
       </c>
       <c r="C178" t="n">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>李誠日</t>
+          <t>格列布潘菲洛夫</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>李城旭/沈玗惺</t>
+          <t>丹尼斯卡拉斯歐夫/斯捷潘阿勃拉莫夫/茵娜楚利柯娃/菲利普揚科夫斯基/阿圖爾布希斯尼</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>&lt;p&gt;每個週日，我們都去踢球！&lt;/p&gt;&lt;p&gt;俊日曾是足球新秀，如今只是青少年足球中心的教練。由於他的脾氣暴躁，不適合教小朋友，現在瀕臨失業。就在這時，他接獲一項任務，要他擔任一支業餘足球隊的教練。只要他可以引領這支球隊闖進聯賽總決賽，他就能成為足球中心的永久教練。俊日有辦法指導這群烏合之衆，成功保住工作嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;俄兵伊凡從納粹集中營回到祖國後，根據蘇聯法律，他被列為賣國賊，必須以囚犯編號S854的身分在勞改營勞動。伊凡跟其他囚犯在雪地中建造大型太空產業工廠。儘管，在勞改營受到不公對待、屈辱跟挨餓，伊凡仍保有正直的人格。他腳踏實地、忠誠，具有樸實的民間智慧和堅定的信念，勇敢求存。在服刑的最後幾天，伊凡能否重獲自由？他是否能完成夢想與女兒團聚？最重要的是，當其他政治犯紛紛向殘酷的勢力低頭時，伊凡會忠於自我嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>俄語</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs8工作及經濟/自我成長/英文字幕/運動熱血/韓語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/俄語/各類改編/國防戰爭/政治</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2024-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>神龍飛俠 數位修復版</t>
+          <t>女子學校 數位修復版</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Dragon Superman</t>
+          <t>Girls’School</t>
         </is>
       </c>
       <c r="C179" t="n">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>小林悟/邵寶輝（邵羅輝）</t>
+          <t>李美彌</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>吳敏/小林(吳彬)/康明/柯佑民/柳青/桂治邦/楊渭溪/江青霞/白沙/詹阿祿/賴德南/金燕/陳財興</t>
+          <t>周丹薇/恬妞/林南施/沈雁/秦漢</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>&lt;p&gt;神龍俠三部曲&lt;/p&gt;&lt;p&gt;台日合璧，日本名導 小林悟 X 台語片先驅 邵寶輝（邵羅輝）&lt;/p&gt;&lt;p&gt;台灣特攝電影的鼻祖，台語電影史上僅有的特攝片&lt;/p&gt;&lt;p&gt;「李棠華特技團」擔綱演出，特技拍攝奇情偵探台語超級動作片&lt;/p&gt;&lt;p&gt;改編自日本特攝《神探黑旋風》（まぼろし探偵）電影系列&lt;/p&gt;&lt;p&gt;深夜街頭發生爆炸，犯罪組織殺害了一名男子，只為奪走公事包。翌日，香港東南日報的記者三林君向社長稟告此案件，看著惡賊肆意囂張，決心與同事壞子仔追查到底。他們一同前往正舉辦珠寶展的新寶百貨，現場卻發生爆炸，蒙面宇宙黨襲擊，打算劫走珠寶，三林君保護了盲眼歌女麗雲，結下不解之緣；街上，一名蒙面的正義使者追緝逃竄的宇宙黨，展開正邪大戰。隨著調查進行，三林君發現董事長的秘書麗莎與犯罪案有所關聯，而他身為神龍飛俠的真實身分，也在危險中曝光。&lt;/p&gt;</t>
+          <t>&lt;p&gt;就讀屏東女中的智婷與佳琳視彼此為知己，但過於親密的互動，引起春雪的側目。春雪欲與佳琳互動，卻被智婷排拒，於是惱羞成怒散布兩人是同性戀的謠言。佳琳的姐姐秀玲，不願感情生活成為八卦，轉調至屏東女中任教。聽聞妹妹的謠言後，不希望兩人真摯的友情被曲解，極力阻止兩人繼續來往。平時缺乏父親關愛的智婷，生活重心只有佳琳，無法接受因為無謂的謠言失去唯一的摯友，卻終究抵不過流言中傷。智婷某夜衝動出走，因而發生了嚴重的交通意外，春雪為此反省自己魯莽的行為，也獲得智婷的諒解，兩人約定成為朋友。出院後的智婷雖有遺憾，但受到班上熱烈的歡迎，重回和樂融融的校園生活。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>動作冒險/各類改編/經典修復/臺語/警匪犯罪</t>
+          <t>國語/情感教育/經典修復</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
           <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
           <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>仰望星空的少年</t>
+          <t>月球歷險記</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Gagarine</t>
+          <t>Moonbound</t>
         </is>
       </c>
       <c r="C180" t="n">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>傑瑞米托魯伊/芬妮莉雅塔德</t>
+          <t>阿里沙馬迪阿迪</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>丹尼斯拉旺/法瑞達拉瓦吉/艾森尼貝斯利/莉娜庫德里/費尼肯歐菲爾德</t>
+          <t>亞萊克斯勒/德魯薩里奇/拉斐爾馮巴根/莉蓮加特納/辛蒂羅賓森/霍華德尼格廷加爾</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>&lt;p&gt;當鄰居搬離，他卻不願離去，就地打造夢想中的太空船… 從小嚮往宇宙星空的尤里，住在以世界首位太空人「尤里加加林」（Yuri Gagarin）命名的「加加林」社區裡。社區破敗老舊不已，就算尤里跟朋友們做再多努力，仍逃離不了被拆遷的命運。當鄰居漸漸搬離，孤單的尤里仍不願離去，就地開始打造他夢想中的太空基地…。 在好友黛安娜與胡薩姆的協助下，尤里展開了一段保衛「加加林」的計畫，希望將這個巨大老舊社區在升向天空、消失於無垠宇宙之前，搖身變成能帶他航向未來的太空船…。當大樓爆破的時刻進入到數，10、9、8、7、6、5、4、3、2、1…，在這浩瀚的世界裡，又有誰能聽見他最後發出的求救訊息？&lt;/p&gt;</t>
+          <t>&lt;p&gt;有時候聽妹妹的話會比較保險！&lt;/p&gt;&lt;p&gt;身為太空迷彼德在某個夜晚發現妹妹不見了，他才突然意識到妹妹之前瘋狂談論的會說話的六月金龜子「樹樹蟲」並不是虛構的。於是，彼德踏上了月球之旅，要將妹妹從大壞蛋「月人」手中拯救出來。旅途中他遇到了許多自然界的神靈，也才發現自己一直忽視了妹妹…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs17多元夥伴/SDGs9工業及建設/人權法治/情感教育/法語/真人真事改編/社會議題</t>
+          <t>兒童親子/學習單/家庭教育/情感教育/療癒溫馨/科幻奇幻/自我成長/英文字幕/英語</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2024-05-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>今天決定我愛你</t>
+          <t>角落辦公室</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>New Year Blues</t>
+          <t>Corner Office</t>
         </is>
       </c>
       <c r="C181" t="n">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>洪智暎</t>
+          <t>約阿希姆巴克</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>劉仁娜（劉寅娜）/劉太旿（劉台午）/崔秀英（崔秀榮）/廉惠蘭/李東輝/李沇熹/柳演錫/金剛于（金康宇）/陳都靈</t>
+          <t>丹尼普迪/克里斯多佛海爾達/喬漢姆/莎拉蓋登</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>&lt;p&gt;距離新年只剩一週，四對男女各自面對不安但又希望、盼望未來會更幸福……。刑警志皓（金剛于 飾）與孝英（劉仁娜 飾）都有過失敗的婚姻。志皓因保護孝英遠離恐怖前夫，靠近了她的生活，他們能克服過往的悲傷，擁抱新戀情嗎？真雅（李沇熹 飾）在聖誕節前失戀，心碎的她決定到阿根廷散心，並遇到在當地工作的宰憲（柳演錫 飾）。兩人在異國邂逅，能找到各自人生中轉捩點嗎？龍燦（李東輝 飾）在結婚前夕被合作夥伴騙走婚禮基金，他不敢讓未婚妻姚琳知道，但怪異的態度讓姚琳不安，兩人關係生變。他們能夠順利結婚成家嗎？來煥（劉太旿 飾）是帕運會的滑雪板選手，在一次奪冠後，來煥向女友五月（崔秀英 飾）求婚，但這段感情卻因尋求事業突破面臨考驗。這對戀人能持續堅定的愛嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;新進員工奧森很快就對同事們敷衍了事的工作態度和邋遢的穿著感到厭惡。他決定成為一位受到重視的人，以自己的職業道德為榮，每天嚴格遵守每小時55分鐘賣命工作，5分鐘休息的規律。直到奧森發現了一間布置典雅、鑲有木板的無人辦公室，他才找到片刻的滿足感。只要一有時間，他就會躲到那裡，尋求內心的平靜，讓他能把工作做到最好。因此深受上司賞識的他引起同事們的不滿。然而，竟然沒有一位同事看得到奧森視為避風港的那間神奇辦公室。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/品德教育/多元文化/婚姻關係/情感教育/愛情/韓語</t>
+          <t>各類改編/生涯規劃/英文字幕/英語</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2024-01-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>安雅的回家路</t>
+          <t>向棒球社獻上花束</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Waiting for Anya</t>
+          <t>Baseball Club Rhapsody</t>
         </is>
       </c>
       <c r="C182" t="n">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>班庫克森</t>
+          <t>飯塚健</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>安潔莉卡休斯頓/尚雷諾/湯瑪斯柯瑞奇曼/艾莎齊柏斯汀/諾亞施納普</t>
+          <t>三浦健人/小澤仁志/市川知宏/醍醐虎汰朗/里崎智也/駒木根隆介/高嶋政宏/黑羽麻璃央</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>&lt;p&gt;二次世界大戰期間，納粹對猶太人展開殘忍的追捕迫害…。住在法國庇里牛斯山山區的13歲牧童喬（諾亞施納普 飾），在一次牧羊過程中，猶太人班傑明幫他從野熊手中救回牧羊犬，他得知班傑明在山區躲避蓋世太保追捕，等待依親的女兒安雅回家，他決定幫他藏村裡的寡婦愛麗絲（安潔莉卡休士頓 飾）的家裡，而愛麗絲和班傑明陸續救了一些猶太小孩，他們計畫偷偷帶小孩們到安全的西班牙邊境，熟悉山路的喬也決定出手相助，但德軍佔領了山村，讓他們的運送工作更加困難及危機重重…&lt;/p&gt;</t>
+          <t>&lt;p&gt;黑田鐵平與國中棒球生涯告別，展開全新的高中生活。他好奇去看棒球隊練習時，又被拉進去，等著他的是迎新會上剃光頭洗禮和學長們的斥喝。教練是最高權威，連學長都聞風喪膽。黑田和夥伴在球隊的一般組，彼此勉勵度過棒球社的生活。升到二年級後，他們發現又陷入與一年級時一樣瘋狂又令人厭惡的棒球傳統…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/人權法治/國防戰爭/多元文化/學習單/生命教育/社會議題/英語</t>
+          <t>健體領域/友情/情感教育/日語/校園/自我成長/英文字幕/運動熱血</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>亞馬遜傳奇：貝佐斯的秘密</t>
+          <t>倒楣性愛和瘋狂A片</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Bezos：The Beginning</t>
+          <t>Bad Luck Banging or Loony Porn</t>
         </is>
       </c>
       <c r="C183" t="n">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>限制級</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>克奧勒</t>
+          <t>哈都裘德</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>凱文索柏/埃米里歐伊斯特分/愛麗克斯米切爾/阿曼多古鐵雷斯/馬庫斯萊蒙尼斯</t>
+          <t>卡蒂婭帕斯卡留/史蒂芬史蒂爾/尼可汀溫古拉努</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>&lt;p&gt;本片改編自書籍《Zero to Hero》講述傑夫貝佐斯的真實故事。貝佐斯為人謙和卻是華爾街中成功的領導者，他的信念改變了世界。他從車庫起家，當時網路尚未成熟，但老婆和父母都很支持他創業。然而，在他創立世界上最為人所知的零售品牌時，面臨了資金和程式開發的艱難挑戰…&lt;/p&gt;</t>
+          <t>&lt;p&gt;比你想像的更大膽！&lt;/p&gt;&lt;p&gt;她為人師表的名聲，正受到前所未見的衝擊與挑戰…&lt;/p&gt;&lt;p&gt;當與丈夫的性愛影片遭人上傳到社群後，高中女教師艾咪發現自己為人師表的名聲，正受到前所未見的衝擊與挑戰。艾咪雖不得不和逼她辭職的校方和家長們見面，即使苦陷唇槍舌戰、遭到口誅筆伐，她依然力挽狂瀾、拒絕和社會妥協…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>羅馬尼亞語</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/SDGs9工業及建設/各類改編/商業金融/歷史傳記/科技教育/英文字幕/英語</t>
+          <t>俄語/喜劇/捷克語/法語/社會議題/羅馬尼亞語/英語</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>與妳約定</t>
+          <t>功夫雄獅</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Take Me Home</t>
+          <t>Kung Fu Lion</t>
         </is>
       </c>
       <c r="C184" t="n">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>韓制易</t>
+          <t>譚缶鵑</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>李渷/禹美花/金寶敏</t>
+          <t>劉家勇/李樂希/泰瑞爾威廉斯/賽娜萊斯笛克</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>&lt;p&gt;同性伴侶恩秀和藝媛原本過著幸福的兩人生活。不料某天，恩秀發生了一場嚴重的車禍受了重傷，恩秀的姊姊恩惠也因此不幸身亡。在恩惠離世後，女兒秀敏便成了孤兒。於是，恩秀和藝媛開始照料起秀敏的生活，卻也面臨如何領養秀敏的問題。身體的疼痛、社會的成見，恩秀漸漸地無法承受……。不被世人承認的愛，難道就不能組成一個家？&lt;/p&gt;</t>
+          <t>&lt;p&gt;在鹿特丹一所功夫學校中，吉米是一個來自清寒家庭的好動少年，很早就開始跟著師父學習功夫。因為他喜歡在街頭逞兇鬥狠，所以讓覺得失敗的父親跟多話的母親很沒面子，師父告誡他只要他不在街上打架，就可以盡情在功夫學校學習。李杰是新來的中國移民，出身單親家庭，有一個有錢的老爸。李杰憑藉著技巧高超的跳躍動作，在舞獅時獲得最前方獅頭的領頭位置，但這讓吉米嫉妒心大發，認為自己的位置被搶走了，卻又不敢忤逆師父，在一場表演中兩人將相遇，吉米與李杰是否能成功完成這場，不僅需要功夫技巧，還需要彼此尊重和完美調和，才能完成的傳統舞獅表演呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>荷蘭語</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs5性別平權/家庭教育/性平教育/社會議題/韓語</t>
+          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs3健康與福祉/健體領域/兒童親子/國語/多元文化/家庭教育/情感教育/種族認同/英文字幕/英語/荷蘭語/運動熱血</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2024-03-01 00:00:00</t>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>85年的夏天</t>
+          <t>我是遺照攝影師</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Summer of 85</t>
+          <t>Photograph of Memories</t>
         </is>
       </c>
       <c r="C185" t="n">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>佛杭蘇瓦歐容</t>
+          <t>熊澤尚人</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>梅維爾波柏/班傑明瓦贊/華薇莉泰德奇/菲利克斯勒費弗爾/菲莉萍維芝</t>
+          <t xml:space="preserve"> 深川麻衣/井浦新/古谷一行/吉行和子/香里奈/高良健吾</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1985年，夏天的諾曼第海濱小鎮，少年艾雷在一次翻船意外中結識了出手相救的大衛。一個稚嫩羞怯、一個熱情大膽，性格迥異的兩人意外擦出愛的火花。愛苗從海上燃起，延燒一整個炙熱盛夏，沿著海岸線、躲進電影院；闖入雜貨店、徜徉夜的舞廳，再乘著波光粼粼的海上小船，彷彿對著無邊的大海吶喊，我們倆就是一切。就這樣燒出濃烈的情感，卻也煉出猜忌的心魔。隨著一名英倫女孩的介入，這場夏日戀曲逐漸變調。而曾對彼此許下的誓言，看似不經意卻要一語成讖……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;結子立志成為化妝師，卻因個性問題遭到公司解僱。在唯一的家人祖母過世後回故鄉生活，她收到青梅竹馬一郎替老人拍攝遺照的工作邀請。結子的祖母生前經營照相館，但祖母的喪禮除了一張失焦的遺照外，什麼也沒有。因此她接受了一郎推薦的工作。一開始，老人家們認為拍攝遺照並不吉利，直到結子與獨居婆婆和子相遇之後，她才明白遺照的背後不只是單純拍攝，而是在充滿記憶的地方拍攝回憶的照片。跟老人家相處久了，結子逐漸體悟到原諒的意義，也找到了生命的意義。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/各類改編/性平教育/情感教育/愛情/法語/生命教育/自我成長</t>
+          <t>SDGs8工作及經濟/情感教育/日語/生命教育/生涯規劃/療癒溫馨/自我成長</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2024-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>迷雁返家路</t>
+          <t>湯恩與劍客汪汪隊</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Spread Your Wings</t>
+          <t>Dogtanian and the Three Muskehounds</t>
         </is>
       </c>
       <c r="C186" t="n">
-        <v>114</v>
+        <v>88</v>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>尼可拉斯凡尼爾</t>
+          <t>托尼加西亞</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>多明尼克皮諾/尚保羅盧弗/梅蘭妮杜迪/路易斯凡斯奎</t>
+          <t>喬資淯/連思宇/邱涵菲/鈕凱暘</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>&lt;p&gt;柯斯提安是名鳥類學家，他畢生都在研究，如何教失去父母的白額雁遷徙。他想開著他的超輕型飛機，一路從挪威到法國，指引雁鳥安全的遷徙路線。但柯斯提安的兒子托馬則不太支持父親的這個魯莽決定。來到郊外，在爸爸的農舍度假的托馬，有了許多時間和鳥類相處。慢慢地，他與白額雁有了感情，也開始會關心牠們。這對父子即將踏上一段非凡旅程。&lt;/p&gt;</t>
+          <t>&lt;p&gt;湯恩希望追隨父親的腳步，成為皇家劍客汪汪隊一員。他前往巴黎冒險，遇見喋喋不休的老鼠皮普，並成了湯恩的隨從。湯恩與貼身戰友經歷無數場戰役，不僅要力抗邪惡的紅衣主教及其黨羽，還要阻止英法爆發戰爭。歷經了這些後，湯恩發現友誼和正義的寶貴價值。湯恩最終能成為劍客汪汪隊的一員並贏得佳人的芳心嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>中文/法語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/兒童親子/國語/學習單/家庭教育/法語/環境教育/自我成長</t>
+          <t>SDGs16和平正義/SDGs17多元夥伴/兒童親子/各類改編/學習單/情感教育/自我成長</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>炸豬排DJ揚太郎</t>
+          <t>艾琳青春紀事</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Tonkatsu DJ Agetaro</t>
+          <t>A Radiant Girl</t>
         </is>
       </c>
       <c r="C187" t="n">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>二宮健</t>
+          <t>桑德琳齊柏琳</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>BROTHER TOM/伊勢谷友介/伊藤健太郎/前原滉/加藤諒/北村匠海/山本舞香/栗原類/池間夏海/淺香航大</t>
+          <t>印蒂雅海爾/安德烈馬肯/安東尼巴洪/法蘭絲瓦維德霍夫/蕾貝嘉馬德</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>&lt;p&gt;揚太郎是澀谷老字號炸豬排店的第三代掌門人，但他對炸豬排一點興趣也沒有，每天過著切高麗菜和偷懶摸魚的閒日子。某天，他在外送炸豬排到夜店時見到了他暗戀已久的苑子，他發現苑子很喜歡夜店的音樂，也是第一次感受到夜店音浪的熱血。為了追求心儀的苑子，揚太郎下定決心當一個不僅會炸豬排，還能HOLD住整個舞池的「炸豬排DJ」！&lt;/p&gt;</t>
+          <t>&lt;p&gt;艾琳是位年輕的猶太女性，1942年的夏天，她在巴黎過著充滿朝氣的生活。在她探索周圍的世界，交新朋友、找到新戀情及對劇場的充滿熱情時，她的家人始終伴隨在側。艾琳想成為一名演員，她的青春無憂無慮，對這世界的煩擾毫無掛慮…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/日語/療癒溫馨/自我成長/英文字幕</t>
+          <t>SDGs8工作及經濟/情感教育/法語/社會議題/種族認同/英文字幕</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/新生影展/歐美片</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>我的完美日常</t>
+          <t>迷霧中的孩子</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Perfect Days</t>
+          <t>Children of the Mist</t>
         </is>
       </c>
       <c r="C188" t="n">
-        <v>124</v>
+        <v>93</v>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>文溫德斯</t>
-[...6 lines deleted...]
-      </c>
+          <t>何黎艷</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr"/>
       <c r="G188" t="inlineStr">
         <is>
-          <t>&lt;p&gt;平山（役所廣司 飾）似乎相當安逸於他在東京從事廁所清潔工的簡單生活，在他井然有序的日常生活以外，他沉浸於對音樂與書本的愛好。他也熱愛樹木，並拍攝透過樹葉縫隙流瀉而下的光影照片。一系列的不期而遇，逐漸揭露更多他的過往，這是一部關於從周遭尋找日常世界之美、深刻感人且饒富詩意的靜思之作。&lt;/p&gt;</t>
+          <t>&lt;p&gt;歷時4年拍攝，導演跟隨一位名為琪的14歲苗族女孩，從無憂無慮的童年進入青春期的過程。與所有青少女一樣，琪面臨著家計、學業、愛情，以及村落裡綁架新娘的「搶婚」習俗。琪是村裡能上學的第一個世代，然而村里大多數家長仍希望孩子在家務農。琪深知唯有考上高中，她才有機會離開家鄉發展。而情竇初開的她，也同時探索著與異性相處，渴望愛情，但提醒著自己千萬不可像姊姊一樣未成年結婚。然而在除夕當晚，琪失蹤了一夜，父母親便明白，她的童年宣告結束，而她最擔憂的搶婚命運，已提早上門，琪將被迫一夜長大，面對成人的世界…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>越南語</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs3健康與福祉/情感教育/日語/療癒溫馨/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs4優質教育/SDGs5性別平權/人權法治/性平教育/社會議題/越南語</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2024-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>美味調查中</t>
+          <t>海豚總動員</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Aruna and Her Palate</t>
+          <t>Magic Arch</t>
         </is>
       </c>
       <c r="C189" t="n">
-        <v>107</v>
+        <v>84</v>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>保護級</t>
-[...2 lines deleted...]
-      <c r="E189" t="inlineStr"/>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>瓦希里羅文斯基</t>
+        </is>
+      </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>尼可拉斯撒普特拉/歐卡安塔拉/漢娜艾兒拉希德/蒂安薩思特羅瓦多尤</t>
+          <t>李世揚/李昀晴/林谷珍/王辰驊/陳彥鈞/馮嘉德</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>&lt;p&gt;流行病學家艾魯娜被派去調查發生在印尼各地的禽流感疫情。同時，她的好友波諾和小娜一起加入，並展開一場美食之旅。令人意想不到的是，這趟出差讓艾魯娜和她暗戀對象法里希重逢，接著他們四個很快就混熟了。在調查及品嘗印尼不同區域的料理時，他們發現隱藏在禽流感疫情背後的重大秘密…&lt;/p&gt;</t>
+          <t>&lt;p&gt;戴菲是隻害羞的海豚，他發現了一座可以實現願望的拱門。但某天，鰻魚族因為濫用魔法拱門，變得巨大無比，還打算征服魚城！戴菲需要與失散多年的父親重逢，以獲得打敗鰻魚族的力量，保護他的城市，並贏得一生的摯愛。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>印尼語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>SDGs12責任消費與生產/健體領域/印尼語/多元文化/學習單/環境教育/生涯規劃/社會議題</t>
+          <t>SDGs14保育海洋/SDGs17多元夥伴/國語/學習單/綜合領域</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2021-09-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>我的袋鼠室友</t>
+          <t>新．超人力霸王</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>The Kangaroo Chronicles</t>
+          <t>Shin Ultraman</t>
         </is>
       </c>
       <c r="C190" t="n">
-        <v>92</v>
+        <v>112</v>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>丹尼賴維</t>
+          <t>樋口真嗣</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>德米特里沙德/福爾克米查羅斯基/羅莎莉托馬斯/馬克烏威克靈</t>
+          <t>早見朱莉/有岡大貴/田中哲司/西島秀俊/長澤雅美/齋藤工</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>&lt;p&gt;馬克烏維是一名潦倒的音樂家，住在柏林十字山的一間破舊公寓裡。一天，門鈴響了，站在門口的是一隻共產主義的袋鼠。這場不期而遇徹底改變了馬克烏維的生活。現在起，袋鼠統治了馬克烏維的家，帶他捲入各種麻煩。儘管遇到種種困難，馬克烏維和袋鼠還是成為了親密的朋友，他們不得不一起面對一位共同敵人：右翼政治家及投資人楊格帝維斯。帝維斯想在馬克烏維的公寓旁建立「帝維斯塔」，作為極右翼政黨AZD的總部。馬克烏維和袋鼠聯手鄰居IT專家瑪麗亞和她的兒子耶穌、酒吧老闆赫塔、土耳其兄弟和店主奧圖和費德列維廉，群起抵抗，奮戰到底。&lt;/p&gt;</t>
+          <t>&lt;p&gt;最強特攝電影 最強英雄的回歸 巨型不明生物「禍威獸」接二連三出現，普通武器無法擊退牠們，日本政府成立「禍威獸特設對策室」，簡稱「禍特對」。就在禍威獸的危害升溫之際，大氣層外突然飛來一個銀色的巨人。禍特對小組加入專門負責巨人的分析官淺見弘子，她和神永組成搭檔行動。淺見的報告中寫著…「超人力霸王（暫稱）、身分不明」&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>中文/日語</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/友情/各類改編/喜劇/德語/政治/自我成長</t>
+          <t>SDGs17多元夥伴/兒童親子/動作冒險/國語/日語/科幻奇幻</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>劇情片/歐美片/萌獸影展</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>2024-01-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>大叔好神騎</t>
+          <t>心靈庇護所</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>25 Km/h</t>
+          <t>One Summer</t>
         </is>
       </c>
       <c r="C191" t="n">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>馬庫斯高勒</t>
+          <t>路易絲阿尚博</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>亞歷山德拉瑪麗亞拉那/拉斯艾丁格/桑德拉惠勒/比雅尼麥戴爾/沃坦維爾克默林/法蘭卡波坦特/潔拉海斯/茱蒂翠貝兒</t>
+          <t>伊麗斯吉爾博/吉爾伯特西科特/塞巴斯蒂安里卡德/斯維奧阿尚博/派屈克洛比泰/維多利亞巴科夫/蓋那冬</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>&lt;p&gt;許久不見的克里斯提安與吉奧，終於在他們父親的葬禮上重逢。個性截然不同的兄弟難得聚在一起，在守靈夜酒酣耳熱之際，臨時起意決定去實現小時候的夢想－騎著電動自行車進行一趟從黑森林到波羅的海、橫越整片德國的冒險旅程。在這段時速最高僅25公里的慢活旅程中，兩人經歷了許多意想不到的遭遇，也重新認識了彼此，甚至改變了他們往後的人生。&lt;/p&gt;</t>
+          <t>&lt;p&gt;馬克科特擔任街頭和教區的神父已有數年，這些年以來他一直在幫助貧窮和無家可歸的人，馬克經營的教堂同時也是庇護所，但他卻再也無力支付帳單，迫於無奈他只能關閉教堂，正當一籌莫展之際，他卻意外繼承了鄉下的一棟房子，於是他帶著一群無家可歸的人踏上旅途，他們都跟他一樣需要一場旅行。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/健體領域/喜劇/學習單/家庭教育/德語/生命教育/生涯規劃/綜合領域/自我成長</t>
+          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs1終結貧窮/SDGs3健康與福祉/學習單/法語/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>北海小英雄</t>
+          <t>高雄發的尾班車 數位修復版</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Vic the Viking</t>
+          <t>Last Train from Kaohsiung</t>
         </is>
       </c>
       <c r="C192" t="n">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>艾瑞克卡滋</t>
-[...2 lines deleted...]
-      <c r="F192" t="inlineStr"/>
+          <t>梁哲夫</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>何玉華/劉江海/吳靜芳/戽斗/李冠章（王哥）/楊月帆/楊渭溪/玲玲/白蘭/矮仔財/郭夜人/陳揚</t>
+        </is>
+      </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在層層冰封的維京群島中，有一個布蘭村住著一群海盜，他們個性單純、熱情，但有勇無謀。海盜船長—黑龍的兒子小威，一心嚮往登上父親的維京船，沿著北歐海岸展開冒險，但黑龍不確定兒子有本事能成為真正的維京戰士。當黑龍從死對頭屎凡那裡偷來一支神祕的寶劍，他們發現寶劍擁有神奇的力量，竟然能點物成金，黑龍和村民興奮過頭，胡亂使用，竟誤將小威的母親變成了一座黃金雕像。為了解除魔咒，小威和伊薇偷偷溜上船，與父親一同前往神秘島，在這趟充滿驚奇和危險的旅程中，小威能否向父親證明，他擁有成為維京海盜的本領。&lt;/p&gt;</t>
+          <t>&lt;p&gt;某日，吳村長之子呆銅（李冠章 飾）追逐著他心儀的農家女孩翠翠（白蘭 飾），意圖非禮而使她幾乎要落橋遇難之際，返鄉探親的大學生陳忠義（陳揚 飾）路過並及時解救了她，而後的巧遇更促使兩人情意因由而生。忠義的暑假結束，準備搭上高雄的末班車返回台北，同時也允諾翠翠婚姻之約。而欲前往車站送行的翠翠卻受父親與呆銅萬般阻擾，而錯過彼此。翠翠決意逃離父親擅自為她定下的婚事，北漂追尋屬於自己的城市男孩與鄉村女孩之戀……。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>SDGs14保育海洋/SDGs4優質教育/健體領域/兒童親子/動作冒險/多元文化/學習單/家庭教育/環境教育/綜合領域/英語</t>
+          <t>國語/愛情/歷史傳記/經典修復</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>美味午餐大作戰</t>
+          <t>百年之約</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>School Meals Time Final Battle</t>
+          <t>The Best Century of My Life</t>
         </is>
       </c>
       <c r="C193" t="n">
-        <v>102</v>
+        <v>84</v>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>綾部真彌</t>
+          <t>亞歷山德羅巴爾達尼</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>佐藤大志/市原隼人/武田玲奈/豐嶋花</t>
+          <t>卡拉西諾里斯/安東尼賽瓦特里/桑德拉米洛/沙吉奧卡斯特里圖/瓦萊里奧倫迪尼/艾蓮娜蘭德/貝蒂佩德拉齊/馬齊奧艾爾莫提</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1984年，熱愛學校供餐的老師甘利田幸男面臨了危機，因為學校的營養午餐即將廢除！學生神野豪也是個營養午餐愛好者，不惜與甘利田老師開戰，看誰才是能做出最美味午餐的勝利者。他更高調宣布以「供餐改革」為目標，參加學生會的會長選舉。新任老師御園瞳則在一旁看著兩人展開的對戰。吃了十年供餐的甘利田老師迎來了史上最大的挑戰，他將誓死捍衛他心愛的午餐！&lt;/p&gt;</t>
+          <t>&lt;p&gt;本片描述百歲老人與青年的相遇，以及他們一同探尋身世的旅程。因義大利一條荒唐的法律，出生時就被遺棄的喬凡尼在100歲生日前仍無法得知親生父母的身分，為了引發公衆對這個議題的關注，他只能尋求古斯塔沃的幫助，因為古斯塔沃是唯一一位出生時被遺棄且至今還活著的百歲老人，只有他有資格動用這項法律，不過他似乎沒有意願。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>SDGs2消除飢餓/健體領域/喜劇/學習單/日語/校園/環境教育/社會議題</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs3健康與福祉/人權法治/友情/社會議題/義大利語</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>他們在島嶼寫作Ⅲ 他還年輕</t>
+          <t>迪斯可戰爭</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Still Young</t>
+          <t>Disco Boy</t>
         </is>
       </c>
       <c r="C194" t="n">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>林靖傑</t>
+          <t>賈科莫阿布賽斯</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>吳晟</t>
+          <t>拉媞夏基/法蘭茲羅戈斯基/莫爾恩迪亞耶</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>&lt;p&gt;吳晟成長於彰化農村家庭，他的詩扎根鄉土，同時錘鍊詩句與耕耘土地，數十年從未間斷。1972年，吳晟在《幼獅文藝》雜誌發表了12首《吾鄉印象》詩作，對土地的不捨吶喊與對農村的真摯情感，讓臺灣鄉土文學從此有了明確面貌。吳晟詩集《泥土》《他還年輕》、散文集《農婦》《筆記濁水溪》等作品，書寫對土地的深深愛戀與憂傷，同時又極具批判。他以保護環境為職志，自詡為入世的社會型作家，用實際的社會參與，重新定義詩人的界線。&lt;/p&gt;&lt;p&gt;紀錄片《他還年輕》自2017年起，以超過三年時間長期駐點的拍攝策略，跟著吳晟穿梭彰化鄉間、踏查濁水溪生態，亦飛住美國愛荷華回憶參加寫作班心情，至溫哥華拜訪亦師亦友的作家瘂弦，動人呈現吳晟與家庭、友人間的情感流動與影像語言。本片拍攝期間恰逢〈負荷〉的主人翁、也就是詩人的女兒吳音寧因北農事件遭受攻擊，這期間，詩人無法寫詩，只能在面對生命最大挫折與衝擊中，勉強於谷底執筆記錄事件始末，寫成《北農風雲》一書。本片紀錄了詩人這兩年多的心情轉折，從憤怒、焦灼、挫敗、掙扎、到重生與昇華，遂見證了詩是濁世最終的救贖。&lt;/p&gt;</t>
+          <t>&lt;p&gt;從白俄羅斯非法橫越歐洲，獨自抵達巴黎的阿列克謝在旅途中失去了好友，也淪為沒有身分的局外人，為了取得合法居留權，他成為法國外籍兵團的一員；奈及利亞尼日河三角洲，無良政客與西方財團勾結將土地資源掠奪殆盡，解放遊擊隊成員喬莫不甘家園被毀，誓言對加害者施以浴血反擊。身處海角兩端的二人，背負著各自的任務和使命在叢林深處狹路相逢，這場生死交鋒終將彼此的生命交織在一起。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/各類改編/國語/歷史傳記/真人真事改編/臺語/英文字幕/藝術領域</t>
+          <t>SDGs10減少不平等/SDGs12責任消費與生產/SDGs16和平正義/人權法治/國防戰爭/法語/波蘭語/環境教育/種族認同/英文字幕/英語/難民議題</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>亞洲片/國片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2026-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>了不起的老爸</t>
+          <t>變裝皇后的秘密</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>On Your Mark</t>
+          <t>Natchan's Little Secret</t>
         </is>
       </c>
       <c r="C195" t="n">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>周青元</t>
+          <t>田中和次朗</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>張宥浩/龔蓓苾</t>
+          <t>CUNNING竹山/前野朋哉/松原智惠子/渡部秀/瀧藤賢一</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一個患有先天疾病卻懷有"運動員夢"少年肖爾東（張宥浩飾），一個固執逼迫兒子預習"盲人生活"的計程車司機父親肖大明（王硯輝飾），互不理解的父子倆，卻在一場比賽中"互換身份"，並肩站在了起點上......影片通過對"命運"持有不同態度的一對單親家庭父子，講述了一個用愛向陽而生的故事。&lt;/p&gt;</t>
+          <t>&lt;p&gt;在一個夏夜，娜蔣突然過世了。他生前是變裝皇后，在新宿經營同志酒吧。同樣在那酒吧工作的瑪麗蓮，在酒吧中發現了死亡的娜蔣。娜蔣的朋友瑪麗蓮、維爾琴和祖布克前來為娜蔣哀悼，才發現他們完全不了解娜蔣，連他的真名都不曉得。此外，他們還發現，娜蔣的母親並不知道娜蔣的性傾向。受邀出席葬禮的三位朋友，在葬禮期間能成功隱瞞娜蔣的秘密嗎…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/健體領域/國語/家庭教育/情感教育/特殊教育/生涯規劃/自我成長/運動熱血</t>
+          <t>性平教育/情感教育/日語/生命教育/療癒溫馨/自我成長</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>下課後的祕密</t>
+          <t>我死去的那天</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>PLAYGROUND</t>
+          <t>The Day I Died：Unclosed Case</t>
         </is>
       </c>
       <c r="C196" t="n">
-        <v>72</v>
+        <v>117</v>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>蘿拉汪戴爾</t>
+          <t>朴芝婉</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>卡里姆萊克盧/根達杜雷/瑪雅范德貝克/蘿拉沃林登</t>
+          <t>朴知訓/李姃垠/李相燁/盧正義/金先英/金憓秀</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>&lt;p&gt;七歲的諾菈與哥哥亞伯重新回到學校，當諾菈看見亞伯被霸凌時，她急著想告訴父親，卻被亞伯下了封口令。諾菈因為要守住哥哥的秘密，內心衝突不已，諾菈最終是否能在校園中找到歸屬呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;在一個漆黑的颱風夜，一名揭露父親罪行的年輕證人在小島上失蹤了。人們在懸崖上發現她的鞋子，也在她的家裡發現一封遺書。但由於天氣惡劣，屍體未能尋獲。在沒有屍體的情況下，案件無法結案，只能簡單地當作自殺。為此，賢洙警探前往島上調查女孩的神秘死因。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs4優質教育/人權法治/品德教育/學習單/家庭教育/情感教育/校園/法語/社會議題/綜合領域/自我成長</t>
+          <t>SDGs16和平正義/生命教育/社會議題</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>其他人權保障/劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2021-09-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>春寒 數位修復版</t>
+          <t>填詞L</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Love in Chilly Spring</t>
+          <t>The Lyricist Wannabe</t>
         </is>
       </c>
       <c r="C197" t="n">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>陳俊良</t>
+          <t>黃綺琳</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>丁國勝/劉尚謙/小戽斗/李滔/林原/梁修身/歸亞蕾/江霞/葛香亭/虞金寶/金石/陳松勇/馬如龍/高鳴/魯平/鳳飛飛</t>
+          <t>吳冰/戴玉麒/朱栢康/潘宗孝/葛民輝/鄧麗英/鍾雪瑩/陳毅燊/馬念先</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>&lt;p&gt;林秀蘭是太平山林場的千金，父親林景源向日本政府承租林場並擔任保證。某日秀蘭外出打獵，邂逅了幫傭徐大嬸的兒子徐長榮，喜歡唱歌的秀蘭與會作詞譜曲的長榮一見鍾情，然而，負責前來監督林場的橫山少佐也愛上美麗的秀蘭。戰事膠著，橫山強勢接收林場，硬逼林景源交出經營權，派出所部長鈴木建議林景源將秀蘭嫁給橫山，藉此維繫關係，秀蘭只好向父親坦承自己已有心上人，沒想到橫山知情後橫刀奪愛，藉職務之便將長榮發配南洋擔任軍伕，秀蘭面對家國環境的阻礙，在人生的轉捩點，該如何履行和長榮的諾言呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;深信「天生我材必有用」羅穎詩（鍾雪瑩 飾），誤信師長的建言，認定寫歌詞是她這輩子的使命，立志要當填詞人！無奈好事多磨，儘管羅穎詩奇招百出，不論是參加校內的表演、流行音樂創作大賽或是向唱片公司電郵自薦，皆是挫折連連，而她一邊增進填詞功力、一邊廣結善緣，仍未能成功入行，做不成填詞人，「只要有恆心，鐵柱磨成針」，她揹著夢想的包袱，在填滿遺憾的道上持續狂奔！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>粵語</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>SDGs3健康與福祉/SDGs4優質教育/SDGs8工作及經濟/情感教育/生涯規劃/療癒溫馨/粵語/自我成長/藝術領域/音樂歌舞</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>媽媽不在家：聖誕假期凸槌中</t>
+          <t>血觀音</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>When Mom Is Away</t>
+          <t>The Bold, the Corrupt, and the Beautiful</t>
         </is>
       </c>
       <c r="C198" t="n">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>亞歷山卓傑諾韋西</t>
+          <t>楊雅喆</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>安潔莉卡艾莉/比安卡烏塞/法比奧德路易吉/瑪戴歐卡斯特魯奇/維倫媞娜洛多彼妮/迪亞哥阿巴坦托諾</t>
+          <t>吳可熙/惠英紅/文淇</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>&lt;p&gt;卡羅和裘莉亞正在努力克服家務分配的問題。自從裘莉亞開始上班以後，孩子跟家裡的大小事都由卡羅負責。然而「家庭主夫」這個角色漸漸讓卡羅感到不自在。正當他打算重回職場時，裘莉亞獲得了升遷的機會，她得在聖誕夜那天到斯德哥爾摩參加面試。若面試成功，她有可能要搬到瑞典，與家人分隔兩地。他們該怎麼辦好？卡羅搬出露營車，載著一家人一起到北方歡度聖誕，重拾家庭真正的價值。&lt;/p&gt;</t>
+          <t>&lt;p&gt;#白手套 #兩公約 #黑金政治 #官商勾結 #滅門血案 #威權統治 #轉型正義&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;《血觀音》除了人性的勾心鬥角以外，內容大量影射臺灣既往的政治、社會事件，讓人不禁聯想到九月政爭、黑道議長鄭太吉、劉邦友滅門血案、鄒族少年湯英伸案、新瑞都弊案……，甚至影片中，匯到王院長夫人帳戶的數字3628萬都是政治梗；觀看本片讓人有強烈的臺灣近代政治史既視感。&lt;/p&gt;&lt;p&gt;乍看之下似不合理，何以滇緬孤軍遺孀棠夫人能有呼風喚雨的本領及資源？但最後導演揭開棠夫人隱藏的身分，再回顧電影設定的年代為威權統治時期，就不難理解了。威權統治的最大特色就是由執政者握有絕對權力，全面控制國家組織。大量資源、權力攢聚在執政權力核心人物手中，這種時空設定下，劇中所有荒誕的事件也就變得「不奇怪」了。&lt;/p&gt;&lt;p&gt;中華民國政府在民主轉型之前，歷史上曾有一段很長的威權統治黑暗時期。相信藉由觀賞本片，我們能更珍惜人權的保障制度，更珍重看待轉型正義的推動，也更明白民主不能走回頭路的道理。&lt;/p&gt;&lt;p&gt;◎看電影填問卷，即可參與抽獎：&lt;a href="https://www.surveycake.com/s/Oaaqv" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/Oaaqv&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎報名單場公播照過來：&lt;a href="https://reurl.cc/yLdXGq" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/yLdXGq&lt;/a&gt;&lt;/p&gt;&lt;p&gt;【劇情簡介】&lt;/p&gt;&lt;p&gt;棠府，住著三位不同世代但一樣懂人心的女性，沒有男人的棠家，一向由棠夫人（惠英紅 飾）主持大局，在權貴間穿針引線，個性如刺蝟般的大女兒棠寧（吳可熙 飾）為求母親肯定，勉力配合，乖巧的小女兒棠真（文淇 飾）多半靜靜觀察，唯母命是從。直到某天，棠家親密友人慘遭滅門事件爆發，三人各自被牽扯其中，一向以大局為重的棠夫人，為了守護一切，用盡心機，卻讓三人走向不同的命運…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/家庭教育/性平教育/情感教育/義大利語</t>
+          <t>SDGs16和平正義/SDGs5性別平權/人權法治/國語/學習單/性平教育/情感教育/懸疑驚悚/社會議題</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>歐美片</t>
+          <t>劇情片/國片</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>2021-04-30 00:00:00</t>
+          <t>2022-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>小地球大夢想</t>
+          <t>沒有人該成為孤島</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>BIGGER THAN US</t>
+          <t>No man is an island</t>
         </is>
       </c>
       <c r="C199" t="n">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>弗洛拉瓦瑟</t>
+          <t>陳鈺杰</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>修特斯卡特馬丁內斯/梅拉蒂維森/溫妮圖沙貝/瑪莉菲恩/穆罕默德阿爾容德/記憶邦達/雷內席爾瓦</t>
+          <t>Philip Setzer/丘彥萍/張清美/林妙玲/林希翰/林昭亮/莊晴安/陳貞文/馬維欣</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>&lt;p&gt;18歲的梅拉蒂已經對抗塑膠汙染六年了，像她一樣站出來發聲的年輕世代正興起，全世界各地的青年正為著人權、氣候議題、言論自由、社會正義、受教權、食物和尊嚴奮鬥，他們克服一切困難保護他人，勇於發聲，也改變了一切。梅拉蒂出國與這些人見面，她想了解如何堅持她的信念。從貧民窟到偏遠的村莊，勒斯博島到美國原住民所在的科羅拉多山區，雷內、瑪莉、修特斯卡、記憶邦達、穆罕默德和溫妮等人發掘了這世界的美好。他們都致力於一個比他們更偉大的信念，在這個分崩離析的世界，這群年輕人身體力行，向世界訴說生命的意義及活著的目的。&lt;/p&gt;</t>
+          <t>&lt;p&gt;從全球到台灣，2020年充斥著動盪不安的危機。《沒有人該成為孤島》記錄著面對COVID-19疫情嚴峻考驗下，防疫飯店扮演至關重要的要角，如何挺身而出，其中又遇到哪些考驗。導演陳鈺杰耗時10個月，紀錄著旅外歸國的華人與學子，在面對陌生疫情的狀況下的擔憂；防疫飯店的工作人員，委以重任時從惶恐害怕到熱誠迎接。《沒有人該成為孤島》從一個您從未看過的角度，闡述在COVID-19的這場戰爭中，每一步決策都將是深刻印在心裡的一段歷史。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>SDGs13氣候行動/SDGs1終結貧窮/SDGs2消除飢餓/SDGs4優質教育/SDGs5性別平權/人權法治/學習單/性平教育/環境教育/生涯規劃/社會議題/英文字幕/難民議題</t>
+          <t>SDGs3健康與福祉/國語/社會議題/醫療議題</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>亞洲片/國片/紀錄片</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>寶島大夢 數位修復版</t>
+          <t>鵲橋有限公司</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Bodo</t>
+          <t>Singles Make Couples</t>
         </is>
       </c>
       <c r="C200" t="n">
-        <v>81</v>
+        <v>110</v>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>黃明川</t>
+          <t>黎田園</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>寶島/曾文邦/林文義/林明和/涂英明/石南華/蔡逸/黃怡晏/黃至琦/黃鋐彬</t>
+          <t>吕青/妙妮/志才/胡永英/菲鳳/薛坤/越香/陳氏玉貞/黎桑</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在荒涼離島上，士兵阿奇的長官黃連長被子彈射殺，於此同時，有另一位士兵藝三攜械逃亡。在尋獲屍體後，阿奇拾獲黃連長的畫冊，圖中出現種種激起阿奇慾望的詭異圖像，令阿奇想起愛慕的女子康華，她曾是黃連長的情人，如今卻成為營長的禁臠。在連長塗鴉中，阿奇踏入真實與虛幻的邊界，游移其中，追尋不存在的鬼魂，就在九零年代臺灣，他墜入的是一場沒有戰爭的噩夢，連長的聲音在其中迴盪：敵人沒有真正來過，卻又像是已將抵達。&lt;/p&gt;</t>
+          <t>&lt;p&gt;瑲跟海恩曾發誓，要是對方不結婚，自己也就不結婚，但兩人最終都要面對家裡為自己安排婚事的壓力。不願向現實妥協之下，瑲問海恩要不要一起逃家，同時她們還帶了黃恩一起上路，黃恩是兩人的高中同學，也是瑲的家人為她安排的丈夫。有生意頭腦的三人，決定改當婚禮企畫來賺錢。路上還意外招募了一位歌手泰加入團隊，並獲得一位名叫二阿姨的好心婦女鼎力相助。這組奇妙的婚禮企畫團隊，將帶來一連串笑料百出的故事。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>越南語</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>SDGs5性別平權/喜劇/婚姻關係/學習單/愛情/越南語</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2022-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>我可能不會變瘦</t>
+          <t>小熊維尼：血與蜜</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Chubby Drums</t>
+          <t>Winnie the Pooh：Blood and Honey</t>
         </is>
       </c>
       <c r="C201" t="n">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>限制級</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>雅美拓能</t>
+          <t>瑞斯華特菲德</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>伊娃馮德古/泰斯羅莫/露絲哈弗柯特/馬賽慕斯特/麥可尼爾斯</t>
+          <t>丹妮爾隆納/克里斯多福科德爾/克雷格大衛多塞特/娜塔莎托西尼/娜塔莎蘿絲米斯/安柏多伊格索恩/尼古莱利昂/瑪麗亞泰勒</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>&lt;p&gt;卓姆是非常活潑開朗的孩子，他很誠實，只不過有點胖，他跟家人搬到瘦子鎮之後，原本快樂的生活全都走樣了，他父親在當地開了一間餐廳，但是在瘦子鎮，大家都很不愛出門，而且沒有胖子。卓姆在愛上全鎮最瘦的麗芙後，想盡辦法要討她的歡心，他要讓這裡的人看見他的內心真正的美。&lt;/p&gt;</t>
+          <t>&lt;p&gt;當克里斯多福帶著未婚妻回到這個兒時回憶中的森林小屋，赫然發覺森林中的維尼不只吃蜂蜜，也開始嗜血，童年的記憶變成甜膩血腥的惡夢，他們受困在百畝森林等待奇蹟出現…。遭受心理創傷的少女瑪瑞雅聽從醫師的建議，與閨蜜們一同來到百畝森林旁的木屋度假散心，木屋中女孩們的聲音吸引維尼跟小豬靠近，而女孩們渾然不覺，她們的命運是否會跟克里斯多福相同，在這百畝森林內上演無止盡的逃亡與獵殺…？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>荷蘭語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/健體領域/學習單/情感教育/愛情/自我成長/荷蘭語</t>
+          <t>懸疑驚悚/英語</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2021-06-03 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>野夏天</t>
+          <t>腹荷</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Summer</t>
+          <t>The Burdened</t>
         </is>
       </c>
       <c r="C202" t="n">
-        <v>114</v>
+        <v>90</v>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>蘇哲賢</t>
+          <t>阿姆魯賈馬爾</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>劉育仁/李丞展/李日詹/林暉閔/王渝屏/王禹舒/耿樂/藍皓東/詹牧/陳以文/陳嘉樺（Ella）/黃瀞怡（小薫）</t>
+          <t>卡勒德哈姆丹/艾比爾穆罕默德/莎瑪阿拉姆拉尼</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>&lt;p&gt;知名作家吳又立、落魄前馬拉松選手高繼書，和一群跑隊的少年，命中注定般的相遇。吳又立跟隊採訪，踏入高繼書不堪的過往，從他出任即將解散的高中跑隊，讓一群因為各種原因加入的少年人生產生了波瀾。接連不斷的選擇使所有人陷入無法擺脫的漩渦中。他們要怎麼與彼此、與自己和解？&lt;/p&gt;</t>
+          <t>&lt;p&gt;戰後五年，經濟困頓，孩子的世界還充斥著無憂童語，但大人的現實已滿佈愁雲。一對失業夫妻帶著三個孩子為新居奔走，丈夫阿梅德固執不阿，妻子埃絲拉敏感多愁。在這個停電常有、軍車橫行的虔誠伊斯蘭國度，孩子的降生被認為是天賜祝福，但眼看最小的兒子上學在即，腹中的新生命反而成為這對夫妻前所未有的「腹荷」。他們該依循宗教傳統留下腹中嬰孩，還是鋌而走險、尋求非法墮胎呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>阿拉伯語</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/SDGs4優質教育/健體領域/友情/國語/學習單/情感教育/校園/生涯規劃/自我成長/運動熱血</t>
+          <t>SDGs1終結貧窮/SDGs3健康與福祉/SDGs5性別平權/人權法治/家庭教育/生命教育/社會議題/阿拉伯語</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2024-07-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>想再聽見你</t>
+          <t>所有的美麗與血淚</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Voices in the Wind</t>
+          <t>All the Beauty and the Bloodshed</t>
         </is>
       </c>
       <c r="C203" t="n">
-        <v>140</v>
+        <v>122</v>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>諏訪敦彥</t>
+          <t>蘿拉柏翠絲</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>三浦友和/西島秀俊/西田敏行</t>
+          <t>南戈丁</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>&lt;p&gt;311大地震襲擊了日本東北地區，伴隨而來的海嘯奪走了小春一家人的生命，當時小春年僅9歲，是他們家中唯一的生還者。今年17歲的小春與阿姨一起住在廣島，廣島離她的家鄉岩手縣很遙遠，自從311事件之後小春就再也沒有回去過。有一天，小春放學回家後發現阿姨倒在廚房，送醫急救後，看著昏迷不醒的阿姨，小春忽然覺得她可能會失去所有她愛的人，她突然有股衝動想回到自己的家鄉。小春不知不覺地踏上前往岩手縣的路，沿途遇到許多熱心人士的協助，很多人也在311地震中失去親人，彼此分享著各自的故事，找到慰藉。這趟旅程是否能讓小春找回失去的自我呢…&lt;/p&gt;</t>
+          <t>&lt;p&gt;美國私攝影巨擘南戈丁人生就是場面對疼痛的衝撞。11歲時姊姊自殺，爾後選擇離家，開始反抗體制的放逐生活，也踏入攝影世界。性、毒品、暴力、酷兒、派對圍繞，她在其中找到歸屬。她因受傷服用醫囑開立的止痛藥而上癮，才發現災難源頭出自與藝術產業緊密相連的薩克勒家族，因而起身抵抗這場造成鴉片類藥物氾濫的慘痛傷害。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs3健康與福祉/情感教育/日語/生命教育/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs5性別平權/歷史傳記/生涯規劃/社會議題/英語/藝術領域</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>青凪大學體育會航空部劇場版</t>
+          <t>恐龍時空大冒險</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Blue Thermal</t>
+          <t>Back to the Dinosaurs</t>
         </is>
       </c>
       <c r="C204" t="n">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>橘正紀</t>
+          <t>阿瑞斯特曼尼斯瑟巴斯</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>堀田真由/寺田農/小松未可子/小野大輔/島崎信長/榎木淳彌</t>
+          <t>派翠西亞薩默賽特/米歇爾佩龍/納塔尼爾阿姆拉尼恩/索菲揚奧列紐克/艾瑞克戴維斯/蘿拉羅西諾拉特斯</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>&lt;p&gt;高中時期只知道打排球的都留環，對於去東京上大學有美好的憧憬，總幻想著要談一場「閃閃動人的戀愛」，然而在她入學當日，竟意外弄壞了航空社團一架滑翔機的機翼，就在她為了補償損失而輾轉成為社員後，目睹了隊長倉持潤駕駛滑翔機在天空飛起的瞬間，也讓都留環被空中美麗的景色所震懾。&lt;/p&gt;&lt;p&gt;儘管都留環逐漸對天空的世界感到著迷，過去的陰影創傷卻讓她踟躕不前，在跨過心魔努力學習飛翔的技巧後，她還得面對嶄新對手的重重挑戰。都留環就這樣帶著大家的期盼與夢想飛上天際，她與她那群愛上天空的朋友們，能夠衝破烏雲，找到那神奇的「晴空熱流」嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;傑森是個聰明的男孩，他在附近的森林發現一艘墜毀的神祕太空船，他在裡面遇見了比他早一步發現這個太空船的勞拉。兩人在太空船裡摸索時，意外穿越時空回到恐龍時代。他們遇到各種各樣的恐龍，例如：巨大的腕龍和兇殘的暴龍等。傑森和勞拉得趁小行星撞擊地球前，趕快修好太空船返家。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/友情/日語/生涯規劃/自我成長</t>
+          <t>兒童親子/動作冒險/友情/科幻奇幻/自我成長/英文字幕/英語</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片/新生影展</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>風兒踢踏踩 數位修復版</t>
+          <t>惠子不能輸</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Cheerful Wind</t>
+          <t>Small, Slow but Steady</t>
         </is>
       </c>
       <c r="C205" t="n">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>侯孝賢</t>
+          <t>三宅唱</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>吳玲/周萬生/梅芳/石英（林忠平）/鍾鎮濤（阿B）/陳友/鳳飛飛（林秋鸞）</t>
+          <t>三浦友和/三浦誠己/中島博子/仙道敦子/佐藤緋美/岸井雪乃/松浦慎一郎</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>&lt;p&gt;本片由原著瓊瑤擔任監製，八〇年代女神鳳飛飛跳脫過去苦情角色，飾演自信率性、神采飛揚的獨立女性；鍾鎮濤飾演的醫生默默支持女主角勇往直前，顛覆傳統性別刻板印象。本片和典型的瓊瑤愛情文藝片有所不同，侯孝賢導演在主流的電影形式風格下，透過多段生活化的場景，自然描繪出男女主角的情愫，真實反應當時的社會。&lt;/p&gt;</t>
+          <t>&lt;p&gt;天生聽障的職業女拳擊手惠子，對她而言，拳擊是她發洩的管道，身上的傷痕是她勝利的印記，而充滿溫暖的破舊拳擊館就像是她第二個家，雖然惠子屢屢在激烈比賽中獲勝，但她自身殘缺引發的心魔，卻越來越讓她感到恐懼。隨著拳擊館不復往日光輝，而當初全力支持她的館長，卻在此時健康亮起紅燈，最終忍痛讓拳擊館永久歇業，即將面臨生涯最重要賽程的她，漸漸走向未知的十字路口上。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>國語/經典修復/臺語</t>
+          <t>SDGs3健康與福祉/SDGs8工作及經濟/學習單/日語/特殊教育/生命教育/生涯規劃/自我成長/運動熱血</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>只有蕓知道</t>
+          <t>錢不夠用3：全部夠用</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Only Cloud Knows</t>
+          <t>Money No Enough 3</t>
         </is>
       </c>
       <c r="C206" t="n">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>馮小剛</t>
+          <t>梁志強</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>Lydia Peckham（莉迪亞佩克漢姆）/徐帆/楊采鈺/黃軒</t>
+          <t>向雲/李國煌/林昀憓/梁志強/楊惟傑/湯妙玲/盧楷浚/程旭輝/翁慧耘/莫小玲/馮凱憶</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>&lt;p&gt;根據真實故事改編 有你的日子，就是我要過的日子。 改編自導演馮小剛摯友張述的真實愛情故事。年輕的隋東風（黃軒 飾）和羅蕓（楊采鈺 飾）婚後定居在紐西蘭的克萊德小鎮，共同經營一家中餐館，兩人的婚姻生活已走過15個年頭，除了身邊多了一隻狗狗相伴，仿佛都沒有發生變化。但隋東風和羅蕓無緣白頭到老，人到中年妻子的猝然離世讓他陷入哀傷與孤獨，踏上了為亡妻完成遺願的旅途。隋東風手捧著羅蕓的骨灰，按照她的遺願，將她的骨灰分別埋葬在不同的地方，隨風飄灑。隋東風一路前行，一路回憶，為這段相濡以沫的愛情籠罩上悲涼的底色。而當他回到故鄉探望羅蕓雙親時，得知羅蕓內心深處因為深愛他而隱藏的一個秘密。&lt;/p&gt;</t>
+          <t>&lt;p&gt;阿輝（程旭輝 飾）、阿強（梁志強 飾）與阿煌（李國煌 飾）三個好兄弟各自有了家庭，阿輝及強勢的妻子輝嫂（向雲 飾）希望兒子能繼承自家賣粥的祖業，但遭強烈拒絕，阿強因疫情生意失敗，淪為司機而感到憤憤不平，也對獨生子Ian只想著「錢多事少離家近」的求職態度而感到恨鐵不成鋼，單親爸爸阿煌是個好好先生，與女兒Kim父女情深，但他為人做保欠了一屁股債，原本融洽親近的三家人，卻因為對金錢觀與價值觀的改變而開始出現裂痕，尤其在阿煌突然飛黃騰達後，三人感情更加速變質，漸行漸遠，金錢…真的是魔鬼嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/各類改編/國語/婚姻關係/情感教育/愛情/生命教育/療癒溫馨/真人真事改編</t>
+          <t>SDGs1終結貧窮/SDGs8工作及經濟/喜劇/國語/情感教育/臺語/英文字幕</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>2024-07-01 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>阿拉姜色</t>
+          <t>致辭好困難</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Ala Changso</t>
+          <t>The Speech</t>
         </is>
       </c>
       <c r="C207" t="n">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>松太加</t>
+          <t>勞倫泰拉德</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>容中爾甲/尼瑪頌宋/賽卻加</t>
+          <t>凱恩柯賈迪/吉萊納隆代/法杭斯瓦莫黑/班傑明拉斐恩/茱莉亞皮亞彤/莎拉吉哈度</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>&lt;p&gt;羅爾基娶了年輕的俄瑪為妻，兩人深愛彼此，不料俄瑪竟被診斷出罹患重病。當知道自己不久人世，俄瑪決定一償夙願，不顧一切險阻踏上前往拉薩的祈願之路。即使丈夫羅爾基百般勸阻，俄瑪依然不肯改變心意。俄瑪與前夫所生的孩子諾爾吾，這時也加入朝聖行列，卻讓毫無血緣的繼父羅爾基心生嫌隙，一家人關係降到了冰點…。由於擔憂妻子健康，羅爾基決定放下執念，陪她完成最後心願。在這趟長達1000公里的朝聖路上，這一家三人心中壓抑的顧慮與私念，逐漸地引爆。然而，俄瑪意外在半途含恨辭世，羅爾基在悲慟之餘，竟發現她堅持前往拉薩的真正原因…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;35歲的亞德安一直有溝通障礙。交往已久的女友向他提出暫時分開的要求後就音訊全無，亞德安放不下對女友的感情，鼓起勇氣傳了簡訊給她，希望兩人能重修舊好。然而在等待女友回覆的同時，亞德安必須參與久違的家庭聚會。沒想到他的未來姐夫，突然要求亞德安在姐姐婚禮當天準備一段「短短」的致辭。家人間累積了多年的嫌隙，眼看著就要在今晚一觸即發...亞德安的女友是否會回心轉意？家人間的問題該如何處理？接踵而來的問題對他來說，簡直是地獄…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>無</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/多元文化/婚姻關係/學習單/家庭教育/情感教育/環境教育/生命教育/藏語</t>
+          <t>SDGs17多元夥伴/各類改編/喜劇/家庭教育/情感教育/愛情/法語/自我成長</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>盡孝的滋味</t>
+          <t>嘻哈英熊</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>The Wandering Chef</t>
+          <t>Super Bear</t>
         </is>
       </c>
       <c r="C208" t="n">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>朴惠鈴</t>
+          <t>王琦</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>林祉鎬</t>
+          <t>劉康/徐夢娟/林強/梁曉強/郭政建</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>&lt;p&gt;養生主廚林祉鎬真實人生 想要在還來得及的時候，跟您分享… 「流浪名廚」林祉鎬總是周遊各地，尋覓具有養生功效的特殊食材，並不時為許多村落提供美食。在得知生母、養母相繼過世後，流浪在外的他，更經常睡在田野中，以葉為被、以草為食…。直到某天，他遇見了慈祥的老母親金順圭，喚起了他的童年記憶，兩人因此發展出一段母子般的情感。但因年事已高，金順圭終在7年後離世…。這讓林祉鎬十分難過，也喚起心中的最大遺憾。人生第一次，出於對他人生中3位母親的敬意，林祉鎬獨自開啟3天的連續烹飪，最終端出象徵佛教108種生命苦痛的108道菜，撫慰他一心想盡孝母親的遺憾…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;為救回被盜獵分子擄走的小熊－嘻哈，生性魯莽的熊爸－大山闖入了節日中熱鬧的人類城鎮；就在大山即將被抓之際，卻被神秘的特工狗－亨特救下。此時的嘻哈已落入動物販賣集團的魔窟，被壞人扮成熊貓，身價暴漲。為救回兒子，大山與亨特組成動物特工拍檔，展開潛入魔窟的秘密行動；滿載動物的火車即將啟程，救援刻不容緩，可神秘的亨特卻將大山帶往另一個方向……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>SDGs2消除飢餓/SDGs3健康與福祉/健體領域/家庭教育/情感教育/生命教育/療癒溫馨/自我成長/韓語</t>
+          <t>SDGs15保育陸域/動作冒險/國語/學習單</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>亞洲片/紀錄片</t>
+          <t>亞洲片/動畫片/萌獸影展</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>2024-04-01 00:00:00</t>
+          <t>2021-09-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>王者製造</t>
+          <t>月影</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Kingmaker</t>
+          <t>Moonlight Shadow</t>
         </is>
       </c>
       <c r="C209" t="n">
-        <v>123</v>
+        <v>93</v>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>邊聖鉉</t>
+          <t>楊毅恆</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>劉在明/李善均/薛景求/裴宗玉/趙宇鎮</t>
+          <t>佐藤緋美/宮澤冰魚/小松菜奈/臼田麻美</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>&lt;p&gt;激烈的選舉之戰，是作戲？還是政治？ 1960年代，共和黨鐵腕專政，懷著民主熱血的反對黨新秀金澐範（薛景求 飾），參加四次選舉，卻是屢戰屢敗，遲遲未能選上議員。 對政治有著獨到見解的無名素人徐昌大（李善均 飾），因欣賞他的理念，毛遂自薦成為金澐範的操盤手。不論是民代選舉到黨內總統初選，金澐範台前宣揚理念，徐昌大在幕後打點，一路闖進總統大選，聲勢如日中天，但一場神祕的意外，讓兩人的關係出現了裂痕。&lt;/p&gt;</t>
+          <t>&lt;p&gt;練習道別的開始，獻給曾失去摯愛的一封情書 名為五月的女子，她的愛人阿等因車禍意外而身亡。她無法接受男友的死訊。阿等有一個弟弟叫阿柊，當時阿等就是開車送阿柊的女友弓子回家，結果雙雙身亡。自從女友死後，阿柊就一直穿著弓子的制服。五月經常跟阿柊見面，以確保彼此還能相安無事地活著。某天，一名神秘女子有麗帶他們來到河邊，目睹了「月影現象」，據說那是一個偶然發生的奇蹟，傳說發生「月影現象」之時，就能有機會再見到所愛的亡者一面，藉此撫慰內心的傷痛...。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs17多元夥伴/友情/各類改編/政治/歷史傳記/真人真事改編/社會議題/韓語</t>
+          <t>SDGs3健康與福祉/各類改編/情感教育/日語/生命教育</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>我的意外爹地</t>
+          <t>永生術</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Today we fix the world</t>
+          <t>ARC</t>
         </is>
       </c>
       <c r="C210" t="n">
-        <v>113</v>
+        <v>127</v>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>阿里爾維諾格拉德</t>
+          <t>石川慶</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>本傑明奧特羅/李奧納多斯巴拉葛利亞/查蘿洛佩茲/荷西路易斯焦亞/路易斯盧克/馬丁彼羅揚斯基</t>
+          <t>寺島忍/小林薰/岡田將生/芳根京子</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>&lt;p&gt;45歲的大衛薩瑪拉斯，大家都稱他葛瑞格，是脫口秀的總製作。從未有過長久交往關係的他，持續最久的羈絆是一時歡愉的產物—9歲的兒子貝尼托。扶養貝尼托僅是出於法律上的義務而非關愛，葛瑞格總覺得貝尼托是他生命中的負擔。在與貝尼托的媽媽大吵一架後，葛瑞格發現貝尼托並非自己的親生兒子。於是，在貝尼托的媽媽過世後，他決定告訴貝尼托事情的真相。但幫助貝尼托尋找生父的過程，卻把他們帶到一個遠比原處境更兩難的局面…&lt;/p&gt;</t>
+          <t>&lt;p&gt;改編自美籍華裔科幻奇幻作家劉宇昆短篇小說《ARC》&lt;/p&gt;&lt;p&gt;在未來世界裡，里奈（芳根京子 飾）過著流浪、居無定所的日子。19歲那年，她遇見了在BodyWerks從事「身體工程」的永真（寺島忍 飾）並且拜她為師。「身體工程」是一項新創科技，讓屍體能以生前的樣子保存下來，雖然人已逝世但它能還原死者最完美的樣貌。永真的弟弟天音（岡田將生 飾）則是研發了新技術，能讓人長生不死。里奈成了第一位接受天音手術的人，從此她便以30歲的樣貌，過著長生不死的生活。長生不死或許是我們夢寐以求的技術，但當它成真的時候，是否真能帶來快樂呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/兒童親子/家庭教育/情感教育/西班牙語</t>
+          <t>SDGs9工業及建設/各類改編/日語/生命教育/社會議題/科幻奇幻</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
           <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>親愛的多桑</t>
+          <t>弟弟追著恐龍跑</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>My Daddy</t>
+          <t>My Brother Chases Dinosaurs</t>
         </is>
       </c>
       <c r="C211" t="n">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>金井純一</t>
+          <t>斯特凡諾吉帕尼</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>中田乃愛/光石研/奈緒/室剛/小栗旬/德井健太/每熊克哉/永野宗典/臼田麻美</t>
+          <t>亞利桑德羅加斯曼/伊莎貝拉拉貢妮絲/法蘭奇斯科格奇/羅倫佐西斯托/蘿西德帕瑪</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>&lt;p&gt;御堂一男和國中生女兒小光相依為命，他最愛的妻子在八年前因意外去世。一男平常除了在教堂擔任牧師，也在加油站打工，獨自將女兒扶養長大。他心地善良，從不抱怨工作或生活，深受大家喜愛。然而某天，小光倒下了，被醫生診斷出患有白血病。無法接受事實的一男，這時又被醫生告知另一個晴天霹靂的消息，也是他妻子一直沒跟他開口的事……這突如其來的打擊，是否會讓身為虔誠基督教徒的一男對自己的信仰有所動搖呢?&lt;/p&gt;</t>
+          <t>&lt;p&gt;傑克的弟弟傑歐患有唐氏症。小時候的傑克相信父母對他說的謊，覺得傑歐是個擁有超能力的孩子，就像漫畫裡一樣。然而，現在的傑克就要上高中了，他已經不再相信他的弟弟是超人，事實上，他覺得他很丟臉，尤其是在他遇到艾蓮娜之後。傑克絕不允許自己在心儀的女孩面前出糗，於是照顧弟弟這件事很快就成了他的負擔。傑克甚至假裝自己沒有弟弟，並向新同學，尤其是艾蓮娜，隱藏了這件事。但如果你無法愛一個人的全部，包含他的缺點，別人也不會愛你的全部。傑歐將用他直接的方式、獨特的觀點、簡單卻有智慧的話語，來教會哥哥傑克這個人生道理。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs5性別平權/健體領域/各類改編/家庭教育/性平教育/情感教育/日語/校園/生命教育/療癒溫馨/真人真事改編/自我成長/英文字幕/醫療議題</t>
+          <t>SDGs4優質教育/學習單/家庭教育/情感教育/特殊教育/生命教育/療癒溫馨/社會議題/義大利語/自我成長</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>老爸兩頭燒</t>
+          <t>夏日悄悄話</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>French Tech</t>
+          <t>The Quiet Girl</t>
         </is>
       </c>
       <c r="C212" t="n">
         <v>95</v>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>布魯諾波達里戴斯</t>
+          <t>柯姆巴瑞德</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>伊莎貝爾坎德利耶/吉恩-諾爾．布勞特/布魯諾波達里戴斯/弗洛倫斯穆勒/德尼波達里戴斯/揚弗里施/桑德琳齊柏琳/派屈克里蓋德/盧安娜巴拉米/米謝維耶莫茲/菲利普烏禪/蕾絲莉梅紐</t>
+          <t>凱瑟琳克林區/凱莉克蘭尼/安德魯班尼特</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>&lt;p&gt;亞雷桑德失業，銀行帳戶又透支，而他的老婆正在進行為期兩個月的潛艇任務。老婆不在家的這段時間，亞雷桑德必須證明自己可以照顧孩子並找到工作。在一場離奇的面試後，他獲得了新創公司 “方格子”的試用機會，開始了他不斷被公司“沒小孩”原則轟炸的世界。後來，亞雷桑德遇見了身兼數職的阿爾欽博托，並拜託他幫忙照顧小孩。然而，在亞雷桑德的同事西芙琳沒完沒了的電話會議下，守住他的秘密絕非易事…&lt;/p&gt;</t>
+          <t>&lt;p&gt;改編自愛爾蘭小說家克萊爾吉根的短篇作品《寄養》&lt;/p&gt;&lt;p&gt;九歲女孩凱特安靜內向，生在愛爾蘭鄉村一個無愛的家庭，不僅受到父母冷漠對待，在同學眼中更是個異類，惴惴不安的她，總是盡量讓人忽視自己的存在。隨著夏天到來，臨盆在即的媽媽將她暫時託付給遠親照顧。這對寡言陌生的農場夫婦，似乎能夠感受到凱特的內心世界，為她騰出房間、準備衣服，帶著她熟悉農場瑣事。在他們的照料下，凱特度過了一個非常不一樣的夏天，她學著打開心扉、綻放自我。然而，在這看似沒有秘密的新天地裡，原來還藏著一個不堪回首的傷心往事。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>愛爾蘭語</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/SDGs8工作及經濟/家庭教育/性平教育/法語/生涯規劃</t>
+          <t>各類改編/學習單/家庭教育/情感教育/愛爾蘭語/生命教育/自我成長/英語</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>嚕嚕米冬日樂園</t>
+          <t>做工的人 電影版</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Moomins and the Winter Wonderland</t>
+          <t>Workers The Movie</t>
         </is>
       </c>
       <c r="C213" t="n">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>艾拉卡爾佩蘭/雅庫朗斯基</t>
+          <t>鄭芬芬</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>于正昇/史戴倫史柯斯嘉/比爾史柯斯嘉/胡鎮璽/艾莉西亞維坎德/錢欣郁/陳宗岳/馮嘉德</t>
+          <t>天心/方宥心/曾敬驊/曾珮瑜/李銘順/柯叔元/游安順/炎亞綸/苗可麗/薛仕凌/項婕如</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>&lt;p&gt;今年的冬天對於嚕嚕米來說很特別，因為他決定不再像往年一樣冬眠，而是決定要好好探索這陌生的雪白世界，這才發現原來冬日跟他想像的很不一樣！許多未曾見過的奇妙生物在雪中漫步，以及似乎有一股未知的力量正籠罩著嚕嚕米谷，一名神秘的訪客即將現身……。充滿好奇心的嚕嚕米努力追查之下，才慢慢認識這名神秘訪客原來就是「聖誕節」！&lt;/p&gt;</t>
+          <t>&lt;p&gt;11年前，在一處大型公共工程中，阿祈（李銘順 飾）和阿欽（柯叔元 飾）鐵工兄弟檔揮汗上工，與一起上工的昌哥（游安順 飾）、阿全（薛仕凌 飾），因為熱心又投緣，逐漸成為相互關照的好友。&lt;/p&gt;&lt;p&gt;三個噗嚨共各有煩惱，阿祈發現兒子小傑開始和他疏遠，阿全因租屋問題變得無家可歸，昌哥因為大筆的交通罰單，在阿祈的建議下，尋找律師方淼（天心 飾）協助，而愛作夢的阿祈發現憑著他驚人的直覺和運氣，如果能上運來哥（炎亞綸 飾）主持的實境節目《幸運到誰家》似乎能圓個發財夢，於是拉家人報名闖關拚大獎，搏個出頭天！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>兒童親子/國語/情感教育/療癒溫馨/自我成長/英語</t>
+          <t>SDGs8工作及經濟/喜劇/國語/生涯規劃/療癒溫馨/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>2026-03-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>山的那一邊</t>
+          <t>蝦米小白鯨</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Hidden Treasures in the Mountain</t>
+          <t>Katak the Brave Beluga</t>
         </is>
       </c>
       <c r="C214" t="n">
-        <v>113</v>
+        <v>82</v>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>王道南</t>
+          <t>克莉斯汀達萊爾杜邦/尼古拉勒邁</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>何林駿/小薰/撒基努/蘇達</t>
+          <t>吉內特雷諾/埃莉諾諾布爾/安琪拉蓋洛普/思凱勒克拉克/泰倫斯斯卡梅爾/理查德杜蒙/瓦耶特鮑文/羅伯奈勒/阿瑟霍爾登/馬克卡馬橋</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>&lt;p&gt;充滿正義感的巡山員心嵐（小薰 飾）對平淡工作感到有志難伸的無力，想離開此地。但曾是盜木山老鼠的阿德（蘇達 飾）死纏爛打，說服心嵐與他的獵人好友都瑪斯（撒基努 飾）一起上山，尋回之前偷偷藏起來的珍貴檜木。3人在山上意外遇到藝術家派大星（何林駿 飾），為了阻止他自殺，只能拖著他往山上爬。他們好不容易爬到了藏檜木的地方，心嵐狠下心來取締阿德非法盜木，而暗中跟著他們的山老鼠也現身想要搶檜木，眾人在山上僵持不下，這場旅程要如何順利落幕呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;這是年幼白鯨卡塔克的成長故事。當卡塔克的同伴們都隨著年齡變為預期的白色時，卡塔克的發育卻顯得緩慢。為了證明自己已經長大，並實現他所崇拜的奶奶的最後願望，卡塔克踏上了前往北方的危險旅程。在途中，他遇到了致命的野獸，並結交了原本不可能有交集的朋友。身形渺小也能有巨大的勇氣…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/SDGs16和平正義/原住民語/喜劇/國語/社會議題</t>
+          <t>兒童親子/學習單/情感教育/療癒溫馨/自我成長/英文字幕/英語</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>劇情片/國片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>2021-12-29 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>貓狗大亂鬥</t>
+          <t>我的大猩猩媽媽</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Cat and Dog</t>
+          <t>The Ape Star</t>
         </is>
       </c>
       <c r="C215" t="n">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>蕾米柯里希</t>
+          <t>琳達漢巴克</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>法蘭克杜波斯科/菲力普拉紹/蕾米柯里希</t>
+          <t>史戴倫史柯斯嘉/普妮拉奧古斯特/梅琳達金娜曼/瑞貝卡也斯曼</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>&lt;p&gt;莫妮卡是網紅貓咪「狄娃」的主人，傑克是一名小偷，他偷了一顆價值連城的紅寶石，而這顆寶石不慎被一條流浪狗「七七」吞下，在一連串不幸的事件中，莫妮卡和傑克與他們的寵物分開，一場從蒙特婁到紐約的瘋狂公路之旅就此展開，不相干的兩組人馬，男人與狗、女人與貓就此搭上了線，人類急著尋找他們的毛小孩，寵物則要試著自力更生，他們不知道的是一名叫布蘭特的警察，無論如何都要把紅寶石搶到手…&lt;/p&gt;</t>
+          <t>&lt;p&gt;孤兒約娜最想要的就是媽媽。活潑的她渴望能被領養。她接受任何新媽媽，只要那個人愛她。終於，有人答應要領養約娜了，她在孤兒院滿懷期待地等待新媽媽的到來。可當車子抵達時，約娜嚇了一跳，因為從車子走出來的是一隻猩猩！一開始約娜不知道是否該離開這個巨大笨拙的靈長類，但猩猩跟女孩很快便打成一片。然而，當地市府卻打算拆散兩人，到底約娜能不能跟最愛的媽媽在一起呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>中文/法語</t>
+          <t>中文/瑞典語</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>動作冒險/喜劇/國語/法語/英文字幕</t>
+          <t>SDGs4優質教育/兒童親子/學習單/家庭教育/情感教育/瑞典語/療癒溫馨</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2023-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>月光大俠 數位修復版</t>
+          <t>需雲雜方</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Moonlight Superman</t>
+          <t>Joseon Chefs</t>
         </is>
       </c>
       <c r="C216" t="n">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>小林悟/邵寶輝（邵羅輝）</t>
+          <t>崔連秀</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>凱音/吳小惠/吳敏/吳炳南/周萬生/太郎/小林(吳彬)/康明/李棠華特技團/柯佑民/柳青/桂治邦/楊渭溪/江青霞/王勇/蘇真平/許木火/賴德南/金燕/陳淑貞/陳財興/飛虎魔術團</t>
+          <t>尹產賀/金剛民</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>&lt;p&gt;神龍俠三部曲&lt;/p&gt;&lt;p&gt;《神龍飛俠》續集&lt;/p&gt;&lt;p&gt;台日合璧，日本名導 小林悟 X 台語片先驅 邵寶輝（邵羅輝）&lt;/p&gt;&lt;p&gt;台灣特攝電影的鼻祖，台語電影史上僅有的特攝片&lt;/p&gt;&lt;p&gt;「李棠華特技團」擔綱演出，特技拍攝奇情偵探台語超級動作片&lt;/p&gt;&lt;p&gt;改編自日本特攝《神探黑旋風》（まぼろし探偵）電影系列&lt;/p&gt;&lt;p&gt;宇宙黨徒為了獲得「金燈座」，綁架了董事長的孫女與養女姊妹，作為籌碼與三林君交易。相約公園之際，卻遭一名陌生男子介入，引發了不可收拾的槍戰；另一方面，異地來訪的飛虎魔術團準備著號稱刀槍不入的詭異表演，吸引眾人目光，伴隨著近日頻頻發生的兒童誘拐事件，歹徒行蹤成謎，讓警方束手無策。自稱少年偵探隊的三名男孩目睹了怪盜犯罪的過程，因而被擄走，三林君碰巧聽見了呼救聲，化身成月光大俠誓言將其救回。原來，魔術團背後也與怪盜黨徒有著密不可分的關鍵線索……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;金綏在家裡的期望下，一直試圖透過科舉考試功成名就，卻屢屢敗北，仕途不順。為了讓自己能更專注在考試與學習，金綏來到一間寺廟自修，沒想到在那裡遇見了喚醒自己味蕾的溪岩。溪岩做的菜餚與對料理的態度深深打動金綏，金綏決定開始向溪岩學習廚藝，並試圖向父親與社會證明他對料理的決心。透過食物的語言，兩人慢慢建立起友誼，從食材到作法，兩人一路互相學習、幫助，並互相理解，攜手設法在廚藝大賽獲得優勝，甚至發展出超越友誼的關係……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>動作冒險/各類改編/經典修復/臺語/警匪犯罪</t>
+          <t>SDGs10減少不平等/SDGs2消除飢餓/SDGs4優質教育/SDGs5性別平權/SDGs8工作及經濟/性平教育/情感教育/愛情/生涯規劃/自我成長/韓語</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>貝肯熊：火星任務</t>
+          <t>不是你不愛你</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>KAKA</t>
+          <t>Love at First Lie</t>
         </is>
       </c>
       <c r="C217" t="n">
         <v>98</v>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>王超</t>
+          <t>葉念琛</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>宣曉鳴/巴赫/張東/曾夢玉/梁曉強/楊潔/淩振赫/蔡娜/郭政建</t>
+          <t>周漢寧/李昭南/林國斌/林家熙/林熙彤/梁仲恆/莊韻澄/袁富華/譚旻萱/鍾晴/陳嘉寶/陳昊森/馮素波</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>&lt;p&gt;倒楣的特工貝肯熊，為獲得特工局認可，偷偷混入火星任務，與機器人G13一同抓捕火星怪獸「大橘子」，因不按套路的抓捕方式，貝肯意外與怪獸成為夥伴，並聯手拆穿一場火星陰謀，拯救了宇宙。&lt;/p&gt;</t>
+          <t>&lt;p&gt;那年暑假，花園街長大，性格開朗善良的鍾家寶（譚旻萱 飾）偶遇和父親感情不佳的富家子關家偉（陳昊森 飾），為報復父親再婚，家偉聘用她及其好友高大強（梁仲恆 飾）等人搗亂婚禮，卻促成了他與鍾家寶認識，並開始交往，兩人情投意合，展開了一段夏日戀曲，嚐盡熱戀甜蜜，本以為彼此緣定今生，豈料命運卻為這段愛情安排了急轉直下的暗湧。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>粵語</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs9工業及建設/兒童親子/動作冒險/國語/科幻奇幻</t>
+          <t>情感教育/愛情/粵語/英文字幕</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-08-01 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>女孩們的夏日浮光</t>
+          <t>引言</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Short Vacation</t>
+          <t>Introduction</t>
         </is>
       </c>
       <c r="C218" t="n">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>徐韓率/權珉杓</t>
+          <t>洪常秀</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>朴昭貞/薛時沇/裵姸祐/韓松熹</t>
+          <t>夏成國/奇周峰/徐永嬅/朴美昭/申晳浩/藝知原/趙倫嬉/金榮浩/金珉禧</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在探索世界盡頭時，我們意外的長大了！ 四名攝影社的國中生，從老師那裡獲得一台膠捲相機。老師請她們在暑假時，拿著這台相機拍攝有關「世界盡頭」的照片回來。就在她們討論哪裡才是世界盡頭時，其中一名女孩提議，她們可以搭乘火車到最後一站。&lt;/p&gt;</t>
+          <t>&lt;p&gt;年輕演員英浩前往父親經營的診所，正逢父親幫一位男演員看診。朱苑為了學習服裝設計遠赴柏林，住進了一位韓國藝術家的住所。為了一解相思，英浩飛往柏林，只為見朱苑一面，兩人興奮地思考如何一起待在德國。回到韓國，英浩的母親兜了一場飯局，要介紹他給一位前輩，正是那天在診所擦身而過的男演員，他酒酣耳熱之際竟訓斥起英浩戲劇與生活的界線拿捏，鬱悶的英浩跑到海邊，沉睡中夢見了女友，醒來後竟踏入冰冷的海中......。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>韓語</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/友情/情感教育/療癒溫馨/綜合領域/自我成長/韓語</t>
+          <t>SDGs8工作及經濟/情感教育/愛情/生涯規劃/綜合領域/藝術領域/韓語</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2024-05-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>廢校大作戰</t>
+          <t>那一場呼嘯而過的青春</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>SOS：Save Our School</t>
+          <t>The Rebellious Youth</t>
         </is>
       </c>
       <c r="C219" t="n">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>凱琳梅爾/哈金佐哈尼</t>
+          <t>韓天</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>DISIZ/亞恩帕潘/吉爾貝梅吉/安奈德羅贊/拉奇妲布拉克尼/拉斐爾奎納/莫拉德布達烏德/萊奧妮西馬加/賽巴斯丁夏撒那</t>
+          <t>劉暢/卜冠今/曲哲明/李夢/楊爽/黃覺</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>&lt;p&gt;賈克普維小學坐落於巴黎郊區的塞納聖但尼省。目前這所學校備受威脅，因為一所全新亮麗的學校將要設立在它旁邊。校長札希亞擔心會失去僅存的文化多樣性，因此決定與一位年輕且足智多謀的老師瑪莉昂合作，設立郊區第一所「綠色學校」，吸引更多當地的新居民。為了實現這目標，她們得跟一個不拘一格的團隊合作，而且這團隊還不怎麼環保！&lt;/p&gt;</t>
+          <t>&lt;p&gt;18歲的東北女孩楊北冰，是手下有一幫姐妹的大姐大，一次闖入男澡堂作戰，對於一心動不已，但於一喜歡的是南方女孩紫薇。與此同時危險也悄然靠近，楊北冰和於一意外目睹舞廳老闆雷管的秘密，又發現紫薇和雷管的曖昧關係...成人世界充滿著意想不到的殘酷，意外重重後，楊北冰離開家鄉。多年後楊北冰回到這座曾經的工業城市，和於一重逢，回望那場呼嘯而過的青春......&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs13氣候行動/SDGs4優質教育/喜劇/情感教育/校園/法語/環境教育/自我成長/英文字幕</t>
+          <t>SDGs5性別平權/友情/各類改編/國語/愛情/校園/自我成長</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2022-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>關於我老婆寫的死亡筆記本</t>
+          <t>四層公寓</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Everything Will be Owlright！</t>
+          <t>Walk Up</t>
         </is>
       </c>
       <c r="C220" t="n">
-        <v>118</v>
+        <v>97</v>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>市井昌秀</t>
+          <t>洪常秀</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>井之脇海/余貴美子/岸井雪乃/淺田美代子/香取慎吾</t>
+          <t>宋宣美/朴美昭/李慧英/權海虓/申晳浩/趙倫嬉</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>&lt;p&gt;裕次郎與日和已結婚四年，從外人看來，他們簡直幸福得不得了，甜蜜的小倆口還養了一隻貓頭鷹「查理」。直到某天，裕次郎意外看見日和在「老公死亡筆記本」社群網站中的貼文，包括日和在內的人妻們都發了許多慘不忍睹的抱怨文。這件事讓夫妻倆開始產生嫌隙以致漸行漸遠，儘管兩人都想重修舊好，但至此之後每件事都亂了套…&lt;/p&gt;</t>
+          <t>&lt;p&gt;導演與女兒多年未見，為了幫助想學習室內設計的女兒，感情生疏的兩人一同造訪了導演的設計師好友，以及她買下的四層樓公寓。設計師帶著他們逐層參觀，一邊說起每層住戶的生活，從一二樓的餐廳私廚、三樓情侶的舒適小窩，到住著畫家的頂樓，他們拾級而上，也不禁想像起住在這棟公寓裡的模樣。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>婚姻關係/家庭教育/情感教育/日語</t>
+          <t>情感教育/生涯規劃/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>奪冠</t>
+          <t>魔法冒險之門</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>LEAP</t>
+          <t>The Magicians</t>
         </is>
       </c>
       <c r="C221" t="n">
-        <v>135</v>
+        <v>97</v>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>陳可辛</t>
+          <t>雷納塔達列夫及亞洛夫</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>中國女子排球隊/吳剛/彭昱暢/白浪/鞏俐/黃渤</t>
+          <t>伊斯蘭亞都林/尼基塔科洛格利維/艾莉娜巴巴克/范德米爾卡普斯丁/謝爾蓋克利莫夫/賽吉卡拉塞維奇</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>&lt;p&gt;女排隊從1981年首奪世界冠軍後，2008年北京奧運小組賽，傳奇球員郎平擔任美國隊教練，對上昔日好友陳忠和所帶領的隊伍。2013年，郎平正式再次掛帥執教，帶領隊伍進入全新階段。2016年里約奧運生死攸關的戰鬥，紀錄幾代女排人歷經浮沉卻始終不屈不撓、全力拼搏的傳奇經歷。&lt;/p&gt;</t>
+          <t>&lt;p&gt;13歲的莫斯科男孩在學校的隱形置物櫃發現一個神祕火柴盒，可以幫他實現任何願望。天馬行空的阿圖姆可沒錯過這機會，當起魔法師，徹底解放他無邊無際的幻想。隨著一支支許願火柴燃盡，許多不可能的事情也化為可能，像是街頭突然出現一隻大象，整條街的人瘋狂跳舞。阿圖姆可以在繁星點點的夜空翱翔，不用裝備就能潛入大海深處，穿梭於幻想和記憶的世界。只不過，一切都是有代價的…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>俄語</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/健體領域/友情/各類改編/國語/歷史傳記/真人真事改編/運動熱血</t>
+          <t>俄語/兒童親子/情感教育/科幻奇幻/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2025-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>哈勇家</t>
+          <t>尋愛小說家：海史密斯</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>GAGA</t>
+          <t>Loving Highsmith</t>
         </is>
       </c>
       <c r="C222" t="n">
-        <v>111</v>
+        <v>84</v>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>陳潔瑤</t>
+          <t>伊娃維蒂亞</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>嵬浪．斗力/張祖鈞/李瑄/林亭莉/林孟君/林詹珍妹/法愛/洪金輝/辛甘/陳宇/陳德清/黃信赫/黃智靖/黃瀞怡（小薫）/黃鐙輝</t>
+          <t>派翠西亞海史密斯</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>&lt;p&gt;三代同堂的哈勇一家，阿公是家族的精神支柱，一直奉行泰雅傳統「GAGA」，孫女阿莉（林亭莉 飾）從紐西蘭打工兩年，剛回家不久，阿公就在睡夢中過世。而阿莉的父親巴尚（洪金輝 飾）為了家中土地所有權的問題，不顧阿公生前的反對，決定參選鄉長，提升家族地位，同時，阿嬤發現阿莉竟然懷孕了，新的小生命即將來到哈勇家！然而巴尚參與的這場選戰，讓家族感情一夕凍結，如同高山上冬季的那一場雪。&lt;/p&gt;</t>
+          <t>&lt;p&gt;本片根據海史密斯的私密筆記，展開她對同性之愛的深刻思索，同志身份與她的家庭、創作碰撞，產生強大疼痛的張力，海史密斯被迫隱藏性向並接受治療，仍一次次投入無果的狂戀，並自比為「永遠的尋愛者」，海史密斯寫下1950年代美國第一部結局圓滿的同志小說《鹽的代價》，以創作償還現實無法擁有的生活。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs3健康與福祉/SDGs8工作及經濟/原住民語/國語/學習單/情感教育/政治/英語</t>
+          <t>德語/性平教育/歷史傳記/法語/英語</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>性平影展：閱界・跨界/智財月線上影展/歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>醉好的時光</t>
+          <t>私密背叛</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Another Round</t>
+          <t>Jeong-sun</t>
         </is>
       </c>
       <c r="C223" t="n">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>湯瑪斯凡提柏格</t>
+          <t>鄭智慧</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>拉斯蘭特/海倫娜韓宮諾曼/湯瑪斯博拉森/瑪莉亞鮑娜薇/蘇西伍德/邁茲米克森/馬格努斯米蘭</t>
+          <t>尹金善娥/趙炫釪/金今順/金崔龍俊</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>&lt;p&gt;面臨中年危機的高中老師馬汀，無論在工作或家庭都遇上瓶頸顯得有氣無力，只有與哥們喝上幾杯，才能稍加振作。他們偶然得知一項理論，主張人類體內本來就該存在0.05%的微量血液酒精濃度。若能適時買醉，必能恢復元氣、活力加倍，甚至更能敞開心胸、提高創造力。這群大叔於是受到鼓舞，決定展開一場「酒精研究計畫」，效仿邱吉爾、師法海明威，每日喝了再上。微醺的馬汀宛如迎來重生，酒精不僅讓他徹底擺脫以往的壓抑沉悶，說話變得風趣倜儻，就連學生的成績也為之帶動，哥們之間更是各個精氣神煥發、衝勁十足。但這項禁忌的實驗，終究還是解套不了現實生活的問題，逐漸走向失控的境界……&lt;/p&gt;</t>
+          <t>&lt;p&gt;靜順是一名在食品工廠工作的中年婦女，過著單調的生活，她結識了孤獨的同事永秀，並開始了一段祕密關係。有時候，永秀會用手機拍攝她的影片，某天，她察覺同事們在背後議論紛紛，才發現永秀將她的影片散布出去，面對背叛與羞辱，靜順必須做出艱難的抉擇……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>丹麥語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs4優質教育/丹麥語/健體領域/婚姻關係/情感教育/校園/生命教育/自我成長</t>
+          <t>SDGs16和平正義/SDGs5性別平權/人權法治/性平教育/社會議題/英文字幕/警匪犯罪/韓語</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2026-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>大腦的未來</t>
+          <t>神在囧途</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Father of the Cyborgs</t>
+          <t>OHMYGOD！</t>
         </is>
       </c>
       <c r="C224" t="n">
-        <v>76</v>
+        <v>120</v>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>大衛伯克</t>
+          <t>弗朗切斯科阿馬托（法蘭切斯科阿馬托）</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>菲爾肯尼迪</t>
+          <t>喬凡尼史托帝/沙瓦多阿基多費卡拉（薩沃菲卡拉）/芭芭拉龍琪/華倫提諾皮寇（范倫提諾皮康）</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>&lt;p&gt;九〇年代末，知名神經學家菲爾肯尼迪因首度將一名癱瘓患者的大腦接上電腦而聲名大噪享譽國際。《華盛頓郵報》更拿他與「電話之父」亞歷山大格拉漢姆貝爾相提並論，稱肯尼迪為「半機器人之父」。2014年，肯尼迪前往貝里斯，自願躺上手術台並在自己的腦中植入電極，期望能為閉鎖症患者解開他們為何無法說話的謎團。如今，備受爭議的菲爾肯尼迪擔心，自己協助開創的這個領域，可能會在科技與人腦結合的未來，造成意想不到的後果。&lt;/p&gt;</t>
+          <t>&lt;p&gt;由於人類沉淪，上天決定再派一位新的彌賽亞到人間拯救人類，天使亞力斯德的任務是讓一位女性懷孕，讓她產下新的救世主，但他卻搞錯對象，最終懷孕的是一位充滿偏見又小心眼的男教授尼可拉巴利斯塔力，因為這次的事件，天使和教授要在不牽扯太多人的狀況下解決難題……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs8工作及經濟/SDGs9工業及建設/歷史傳記/科技教育/英文字幕/英語/醫療議題</t>
+          <t>SDGs5性別平權/喜劇/性平教育/義大利語/英文字幕</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/智財月線上影展/歐美片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>狄仁傑之九層妖樓</t>
+          <t>魔幻開幕夜</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Di Ren Jie Zhi Jiu Ceng Yao Lou</t>
+          <t>Open at Night</t>
         </is>
       </c>
       <c r="C225" t="n">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>房映華/楊子鳴</t>
+          <t>艾德貝爾</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>何沐蓉/崔冬辰/徐少強/杜約帝/趙文琪</t>
+          <t>奧黛莉朵杜/艾德貝爾/莎賓娜奧扎尼</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>&lt;p&gt;涼州府唐家九層妖樓接連出現恐怖怪狀，還嚇瘋了周邊的葛大爺。一時間，九層妖樓鬧妖的事情，傳得沸沸揚揚，人心浮動。為安撫人心，狄仁傑先是醫治好葛大爺，向他瞭解當晚的怪事，又親自到妖樓探查，只發現些人生活的痕跡，沒怪異的線索。狄仁傑帶著洪瑛、飄小果前往唐家，向唐家家主唐志遠詢問探查。唐志遠卻含糊其辭，神色怪異，引起狄仁傑的懷疑。沒得到線索的狄仁傑剛離開唐府，被唐家大小姐唐慕卿的侍女畫兒悄悄塞了封求救信…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;眼看開幕夜就在明天，今晚劇院老闆路吉遇到許多重大危機。他必須找到一隻活生生能表演的猩猩，來挽回日本知名導演太宰的敬重；還必須找到資金，發放積欠2個月的工資，並重獲罷工伙伴們及可靠助理娜薇的信任；他還要向拘謹自負的實習生菲薩證明，解決問題有另一種與眾不同的方式：一切以隨性、好玩為優先！路吉只有一個夜晚的時間穿梭在巴黎完成任務，拯救這間經營許久的星星劇院。他是否能如願完成任務？還是讓開幕夜開天窗呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/動作冒險/國語</t>
+          <t>SDGs8工作及經濟/兒童親子/喜劇/法語/綜合領域</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>2023-06-01 00:00:00</t>
+          <t>2023-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>汪汪保衛戰</t>
+          <t>關於她的二三事</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Pups Alone</t>
+          <t>About Joan</t>
         </is>
       </c>
       <c r="C226" t="n">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>艾力克斯梅金</t>
+          <t>羅宏拉利維耶爾</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>丹尼特瑞歐/傑瑞奧康奈爾/凱斯大衛/勞勃許奈德/杜夫朗格林/珍妮佛樂芙休伊/麥爾坎麥道威爾</t>
+          <t>伊莎貝雨蓓/佛蘿倫斯瓦芮卡耶/史丹利湯森/史旺亞勞德/拉斯艾丁格/芙蕾雅梅佛</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>&lt;p&gt;寵物用品發明家羅伯與女兒，以及他們養的牧羊犬「查理」搬進新的社區居住。才剛入住，他們的鄰居維克就熱情地歡迎他們，但其實他別有用意。當他看見羅伯的最新發明時起了歹念，僱用兩位拙劣的小偷，想趁羅伯與女兒外出過耶誕假期時，偷取那個新發明的寵物用品。殊不知聰穎的查理早已與整個社區的狗狗團結合作，準備對付這兩個笨賊。&lt;/p&gt;</t>
+          <t>&lt;p&gt;瓊恩維哈偶然在巴黎街頭遇見昔日的初戀情人。回憶湧現的她，決定回到久別的鄉間舊宅。舊地重遊，過去四十年來的一切歷歷在目。多年未見的兒子納桐，恰好也從蒙特婁返家，陪伴母親一起面對過去的傷痛與真相。當瓊恩傾吐內心故事的那刻，那些逝水年華，那些生命中重要的人事物，也將在她的自白中得以釋然，一一放下。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/喜劇/家庭教育/療癒溫馨/英文字幕/英語/警匪犯罪</t>
+          <t>SDGs3健康與福祉/情感教育/愛情/法語/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>2024-08-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>不能流淚的悲傷</t>
+          <t>人生轉運站</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Behind the Blue Eyes</t>
+          <t>The Highway Family</t>
         </is>
       </c>
       <c r="C227" t="n">
-        <v>99</v>
+        <v>129</v>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>唐家輝</t>
+          <t>李相汶</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>何藍逗/柯淑勤/王耀慶/蔡凡熙/許光漢</t>
+          <t>丁一宇/徐利秀/朴奲氲/白鉉真/羅美蘭/金璱琪</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>&lt;p&gt;從青梅竹馬到年少心動，趙心卉（何藍逗 飾）和林漢聰（蔡凡熙 飾）認定彼此是攜手一生的人，然而面對遠距離的隔閡、家庭的牽絆，以及學長陳孝名（許光漢 飾）的驚喜告白，讓兩人一次次走散。&lt;/p&gt;&lt;p&gt;堅持還是放手？在心卉猶豫之時，鄰居大叔（王耀慶 飾）對愛情的篤定，讓她深深動容，她能否找回遺失的愛人，收獲相伴一生的美滿愛情？&lt;/p&gt;</t>
+          <t>&lt;p&gt;無家可歸又有兩個孩子要養的人父奇宇，暫住在高速公路的休息站。一家子靠著拐騙過路人的錢維生，他們慣用的手法是跟路人借加油錢，得逞後就會到另一個休息站繼續行騙。此時，在多年前的意外中痛失愛子的英善剛好路過，要去兒子的墳墓祭拜，因為不忍這家子過的生活，英善借了奇宇一家7萬韓元。然而，當英善發現這一家其實是騙子後，便向警察舉報了他們…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>友情/國語/情感教育/愛情/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs1終結貧窮/家庭教育/生命教育/社會議題/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2025-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>被消失的女孩</t>
+          <t>環保小遊俠</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Farha</t>
+          <t>The Little Gang</t>
         </is>
       </c>
       <c r="C228" t="n">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>達林．J．薩勒姆</t>
+          <t>皮耶沙爾瓦多利</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>卡拉姆塔赫爾/塔拉甘莫/塞繆爾卡佐羅夫斯基/芭圖易卜拉辛/莉安卡特庫達/菲拉斯泰貝/薩梅拉阿西爾/阿希拉夫巴姆/阿里蘇利曼/麥德埃德</t>
+          <t>保羅貝侯斯特/科隆比施密特/羅宏嘉貝路多/艾梅麥德威爾/雷德萬塞勒姆/馬蒂斯克洛迪奧金斯</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1948年，14歲的法哈住在巴勒斯坦一座小村莊。女孩到了她的年紀就會被安排婚事，法哈卻想繼續接受教育。正當法哈的父親被說服，危機卻逐漸逼近。隨著戰爭升溫，父親擔心女兒安危，將她關在食物儲藏室。她被關在窄小的幽暗空間，與外界唯一聯繫是牆上的小洞。法哈目睹了室外發生的許多事，她也被迫長大。&lt;/p&gt;</t>
+          <t>&lt;p&gt;這是一部獻給年輕觀眾，歡樂、迷人並且鼓舞人心的喜劇電影，同時是一部引人入勝、代表我們這個時代，適合全家一起看的電影。夏天來了，在科西嘉島上一個美麗村莊裡生活的五位小學生，碰到了難題。當地一間工廠持續污染他們心愛的河流，該怎麼辦？束手無策的他們，在忍無可忍之下，只好團結一心，決定採取激進的非常手段直接行動。只不過，所有人都沒想到的是，他們的冒險計畫卻意外出了差錯……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>阿拉伯語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs4優質教育/SDGs5性別平權/人權法治/各類改編/國防戰爭/性平教育/真人真事改編/社會議題/英語/阿拉伯語</t>
+          <t>SDGs15保育陸域/SDGs6淨水及衛生/兒童親子/友情/法語/環境教育/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>療癒心傷劇場版</t>
+          <t>好像也沒那麼熱血沸騰</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>To Heal the Heart</t>
+          <t>Lose to Win</t>
         </is>
       </c>
       <c r="C229" t="n">
-        <v>116</v>
+        <v>134</v>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>安達莫吉利</t>
+          <t>高虎</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>上川周作/內場勝則/尾野真千子/平岩紙/木村綠子/柄本佑/森山直太朗/淺香航大/清水胡桃/濱田岳/濱田麻/石橋凌/谷村美月/趙珉和/近藤正臣</t>
+          <t>于白水/劉斯博/劉沐琪/劉雪濤/岳亮/建康/張恒瑞/王智/韓笑/魏翔</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>&lt;p&gt;安和隆是位年輕的精神科醫生和專業爵士鋼琴家。他生性羞怯，喜歡麻將和閱讀，是生活在日本的第二代韓國人。他將青春時光花在找尋自己的定位。他的長子出生不久後，發生了阪神大地震，他工作的醫院「神戶大學醫學部附屬醫院」也因此成了野外醫院。他開始自問身為精神科醫生，他能做些什麼…在持續陪伴災民並傾聽他們的故事後，和隆意識到，精神科醫生所能做的並不是治癒病人，而是幫助病人找回復原的能力。&lt;/p&gt;</t>
+          <t>&lt;p&gt;前職業籃球選手魏國錚退役後，在大學擔任籃球教練，他將同期的馬教練視為對手，在一場比賽中，兩人由於場外互毆，雙雙被取消執教資格，魏國錚被下放到特殊學校，這裡聚集一群智能障礙的大小孩子，魏國錚的到來如同一場及時雨，因為這群孩子即將參加特運會，爭強好勝的魏國錚，將體會到不一樣的人生…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs8工作及經濟/各類改編/情感教育/日語/療癒溫馨/自我成長/醫療議題</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs4優質教育/健體領域/各類改編/品德教育/喜劇/國語/情感教育/特殊教育/生涯規劃/自我成長/運動熱血</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>最後一次的生日派對</t>
+          <t>瘋狂喜劇家</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Totem</t>
+          <t>The Strangeness</t>
         </is>
       </c>
       <c r="C230" t="n">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>莉拉亞維列斯</t>
+          <t>羅貝托安度</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>娜伊瑪森蒂斯/特蕾希塔桑切斯/瑪莉索蓋斯/蒙賽拉特瑪拉紐/馬特賈西亞艾利松多</t>
+          <t>托尼瑟維洛/羅薩里奧李斯瑪/范倫提諾皮康/茱莉婭安度/薩沃菲卡拉</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>&lt;p&gt;關於生與死，關於歡笑與淚水，關於當下和放手……。&lt;/p&gt;&lt;p&gt;墨西哥大家族齊聚一堂，準備為他慶祝最後一次的生日。七歲的索兒裝扮成小丑的模樣來到祖父家，這天是索兒爸爸的生日，家人們正在為他準備一場驚喜的生日派對，屋內喧嘩忙亂，卻似瀰漫著一股不尋常的氣氛。隨著黃昏的到來，一個百感交集的派對就要展開，索兒漸漸明白或許熱鬧的背後將會是一場溫柔告別。&lt;/p&gt;</t>
+          <t>&lt;p&gt;1921年，未來的諾貝爾文學獎得主路易吉皮藍德羅回到他心愛的西西里島，參加他的導師、知名小說家兼劇作家喬萬尼維爾加的80大壽。一抵達阿格里真托，突如其來的消息讓他陷入回憶。這段荒謬又奇幻的旅程讓他直面過去，推動他創作出代表作《六個尋找作者的劇中人》，將在二十世紀的戲劇界掀起一場全球革命。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>學習單/家庭教育/情感教育/生命教育/英文字幕/西班牙語</t>
+          <t>SDGs8工作及經濟/歷史傳記/生涯規劃/義大利語/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>小太陽的心願</t>
+          <t>仇恨謎林</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>My Very Own Circus</t>
+          <t>R.M.N.</t>
         </is>
       </c>
       <c r="C231" t="n">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>米莉安布夏德</t>
+          <t>克里斯汀穆基</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>派帝姚賀/蘇菲蘿倫/雅斯敏勒梅</t>
+          <t>茱蒂絲史塔特/馬林格里戈雷</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>&lt;p&gt;13歲的蘿拉出生馬戲團世家，父親比爾是一名職業小丑，她從小就跟著單親父親一起巡迴演出。可是她的內心卻渴望安穩的生活。多虧新老師發現她的學習天賦，蘿拉終於可以實現進入私校念書的夢想。隨遇而安的比爾能否接受女兒走上截然不同的路，及家族事業後繼無人的事實呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;馬提亞離開故鄉羅馬尼亞遠赴德國打工，兒子突如其來的意外，充滿歧視的職場環境，雙重壓力下他決定返鄉照顧兒子。而迎接他的卻是冷漠的妻子及兒子對意外的沉默。他心中虔誠純樸的小鎮，竟因三位南亞移工的到來，遭到居民們排斥驅逐。此時兒子意外的真相，也在這些事件連鎖反應下，逐漸撥雲見日……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>羅馬尼亞語</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/動作冒險/家庭教育/法語/生涯規劃/自我成長</t>
+          <t>SDGs10減少不平等/各類改編/社會議題/種族認同/羅馬尼亞語/英文字幕</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>2021-09-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>黑舞士</t>
+          <t>嬰煞</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Neneh Superstar</t>
+          <t>Seire</t>
         </is>
       </c>
       <c r="C232" t="n">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>拉姆齊本斯萊曼</t>
+          <t>朴江</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>史蒂夫丁特/塞德烈卡恩/烏米布魯尼卡瑞/艾伊莎梅加/麥雯</t>
+          <t>RYU Abel（柳亞伯）/徐現宇/沈恩右</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>&lt;p&gt;為舞而生的妮妮是12歲的黑人小女孩。才剛進入巴黎歌劇院芭蕾舞團的她，儘管對跳舞滿腹熱情，卻必須付出雙倍努力來打破她身為黑人的社會框架，也得費盡心思博取校長瑪莉安畢拉的接納。校長是前芭蕾舞巨星，堪稱芭蕾舞的代表，然而她心中藏著個秘密，這秘密竟與年紀小小的妮妮有關…&lt;/p&gt;</t>
+          <t>&lt;p&gt;違反規定的人後果自負。&lt;/p&gt;&lt;p&gt;在韓國有個禁忌，只要家中有歲數不滿三週的嬰兒，親屬們都不可以參加葬禮。偏偏宇振不信邪，他在收到前女友去世的消息後，不顧妻子的勸阻，執意前往她的葬禮悼念她。那天之後，怪事接連發生，他的孩子無來由生病。為了將不幸轉嫁給他人，他的妻子要他去偷三樣東西，一樣要去酒吧偷，另一樣要從商店偷，剩下一樣則要從陌生人那裡取得…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/健體領域/兒童親子/學習單/校園/法語/生涯規劃/種族認同/自我成長/英文字幕/音樂歌舞</t>
+          <t>懸疑驚悚/韓語</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>逃出立法院</t>
+          <t>愛情不及格</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Get The Hell Out</t>
+          <t>I Was a Secret Bitch</t>
         </is>
       </c>
       <c r="C233" t="n">
-        <v>96</v>
+        <v>113</v>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>王逸帆</t>
+          <t>三木康一郎</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>庹宗華/林鶴軒（大鶴）/王中皇/禾浩辰/賴雅妍/高慧君</t>
+          <t>佐久間由衣/大後壽壽花/小關裕太/村上虹郎/森山未來</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>&lt;p&gt;標準魯蛇王有為（禾浩辰飾）是立法院裡的替代役，卻在立委熊穎穎（賴雅妍飾）與反派立委的衝突中，意外害熊穎穎使用暴力，不得不引咎辭職，她便強硬的要求王有為替她把立委選回來。連班長都沒當過的王有為就這樣補選上了立委！新科立委王有為上任的某天，立法院爆發化工廠流出活屍病毒，立委高官甚至總統一個個互咬變成活屍，瞬間快速傳染，所有立委成了活屍，立法院成為血流成河的人間煉獄。王有為在與活屍立委廝殺的過程中，發現自己竟對病毒免疫，他與倖存者熊穎穎等人決定打爆活屍，奮力逃出立法院，因為他們全都想要活著出去，一個都不能少！&lt;/p&gt;</t>
+          <t>&lt;p&gt;26歲的荒井弘美在百貨公司中的蛋糕店上班。單身的她最擅長的就是讓男人迅速愛上她！一旦男人跟她告白她就火速離開他！她總是主動出擊吸引男人卻又不帶感情。弘美的新目標是在同一家百貨公司工作的安藤，兩人終於約會並越走越近。但她卻發現安藤是比她更高竿的情場高手，不但大玩劈腿遊戲，玩弄感情的功夫更勝弘美一籌。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/喜劇/國語/政治/社會議題/科幻奇幻</t>
+          <t>SDGs5性別平權/品德教育/學習單/性平教育/情感教育/愛情/日語/自我成長</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>劇情片/國片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t>2022-11-01 00:00:00</t>
+          <t>2024-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>天后主播法蘭西</t>
+          <t>天晴有時</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Whether the Weather Is Fine</t>
         </is>
       </c>
       <c r="C234" t="n">
-        <v>133</v>
+        <v>104</v>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>布魯諾杜蒙</t>
+          <t>卡洛法蘭西斯科馬納塔</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>班傑明畢歐雷/白蘭雪蓋汀（布朗希嘉汀）/蕾雅瑟杜</t>
+          <t>丹尼爾帕迪拉/切洛桑托斯孔奇奧/蘭斯里芙爾</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>&lt;p&gt;法蘭西是位明星主播，在電視台、遠方戰地和家庭生活中忙得不可開交。她瘋狂又高調的生活因為一場肇事車禍而完全顛覆，這也使得她對人生充滿疑惑。當法蘭西試圖隱姓埋名，回歸簡單的生活時，她過往的名氣卻不斷追趕著她，直到遇見一場意外的戀情，觸動她的內心…&lt;/p&gt;</t>
+          <t>&lt;p&gt;海燕颱風後，港口城市滿目瘡痍，青年米格的家在一夜之間成了斷垣殘壁，他和母親以及女友在廢墟間行走，難以置信家鄉一夕變色。怎知颱風尾還在掃，另一波暴風雨又將來襲，眾人驚惶失措，糧食短缺、避難中心湧入數不盡的傷患。米格決定帶著親人一同離開傷心地，他們沿途目睹颱風最輿情的摧殘，面對災後的人生，他們該如何重新找到希望？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>菲律賓語</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>性平教育/法語/科技教育/英文字幕</t>
+          <t>SDGs11永續城鄉/SDGs13氣候行動/SDGs3健康與福祉/情感教育/瓦瑞語/社會議題/英文字幕/難民議題</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2026-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>非誠勿擾3</t>
+          <t>五個惡魔</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>If You Are the One 3</t>
+          <t>The Five Devils</t>
         </is>
       </c>
       <c r="C235" t="n">
-        <v>119</v>
+        <v>96</v>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>馮小剛</t>
+          <t>蕾雅米修斯</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>姚晨/岳雲鵬/常遠/李誠儒/舒淇/范偉/葛優/虞書欣/鄔逸聰/關曉彤</t>
+          <t>穆斯塔法姆本格/絲瓦拉艾瑪蒂/莎莉德拉梅/阿黛兒艾薩卓普洛斯</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>&lt;p&gt;《非誠勿擾3》講述了笑笑在第二部答應秦奮求婚後因追求公益事業離家十年，研究出智慧型機器人的老范為解秦奮相思之苦，設計了一個外表酷似笑笑並植入二人美好回憶的機器人笑笑送給了他，在秦奮逐漸深陷AI笑笑的“溫柔鄉”時，真笑笑突然歸來，讓一切都變得微妙起來。兩個笑笑一個敢怒一個敢言，讓秦奮一個頭兩個大，頻頻被虐。三“人”的相處笑料十足，“火藥味”不斷…&lt;/p&gt;</t>
+          <t>&lt;p&gt;擁有嗅覺超能力的奇異女孩，意外聞出家中深埋已久的秘密…&lt;/p&gt;&lt;p&gt;冷冽大湖座落的偏山小鎮，特異而孤獨的女孩薇琪擁有神奇的嗅覺超能力，她能複製出各種氣味並小心蒐藏在標記的罐子裡，甚至是媽媽瓊安的味道。某天，疏遠陌生的姑姑茱莉亞登門造訪，薇琪意外被她的氣味所牽引，而陷入一段段黑暗弔詭的記憶中。這座小鎮、這個家裡、每段關係，塵封多年的秘密也將被揭開……。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>喜劇/國語/情感教育/愛情/科幻奇幻/英文字幕</t>
+          <t>SDGs3健康與福祉/性平教育/愛情/懸疑驚悚/法語/英文字幕</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>金錢帝國：追虎擒龍</t>
+          <t>草包市長出任務</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Once Upon a Time in Hong Kong</t>
+          <t>Cetto is Back, Doubtlessly</t>
         </is>
       </c>
       <c r="C236" t="n">
-        <v>105</v>
+        <v>92</v>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>王晶/許悅銘</t>
+          <t>吉烏里奧曼弗雷多尼亞</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>古天樂/吳鎮宇/姜皓文/林家棟/梁家輝/胡然/蔡潔/鄭則仕</t>
+          <t>卡泰麗娜舒拉/安東尼奧阿巴內斯/尼可拉瑞格內瑟/強菲立奇因帕拉圖/達維德焦爾達諾</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1973年，香港警察與黑道勾結，在統治者英國人指使下貪污巨利，荼毒市民，已是見怪不怪的常態。港督終於決定成立廉政公署，兩位調查員為黑白雙煞陳克 （古天樂 飾）和白松安（林家棟 飾）組成第一批廉政公署調查員，調查權傾黑白兩道的總華探長徐樂（吳鎮宇 飾）及黑道霸主跛豪（梁家輝 飾），嚴厲打擊香港的地下規則和貪污的大老虎，兩人聯手出擊，出現了打貪成效，但也因徐樂與跛豪決定合作對抗廉政公署，更有不少廉署成員相繼遇害，但陳克不放棄信念，一場正義與邪惡的爭鬥，從此拉開了帷幕。&lt;/p&gt;</t>
+          <t>&lt;p&gt;君主時代好？還是民主社會好？ 擔任上濱市長十年後，塞托拉夸倫克在德國展開新的生活。他坐擁一間連鎖餐廳和披薩店，有一位漂亮的德國太太，以及兩個新納粹主義的姻親，他們認為塞托是一個出色的義大利企業家。當塞托最愛的姨母把他叫回義大利並揭露他的身世時，他被迫重操舊業，再次參政，只不過這次的後果將不可估量。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>中文/粵語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/人權法治/國語/政治/粵語/警匪犯罪</t>
+          <t>SDGs16和平正義/SDGs17多元夥伴/喜劇/多元文化/政治/種族認同/義大利語</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
-          <t>2024-08-01 00:00:00</t>
+          <t>2024-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>倒數救援戰</t>
+          <t>藍色項圈</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>All the Names of God</t>
+          <t>The Blue Choker</t>
         </is>
       </c>
       <c r="C237" t="n">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>丹尼爾卡爾帕拉斯羅（丹尼爾卡帕索羅）</t>
+          <t>張訓瑋</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>佩翠西亞維科/努爾丁巴坦/安東尼奧布伊爾/盧卡斯納柏/羅伯托恩里奎兹/茵瑪庫艾斯塔/費南多卡約/路易斯托薩</t>
+          <t>傅顯捷/恬妞/杜以謙/汪師超/謝欣穎/陳以文/黃采儀</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>&lt;p&gt;聖戰分子發動襲擊後，唯一倖存的黨羽哈姆札抓住桑提作為人質，桑提意外成了恐怖分子，他穿著炸彈背心穿梭在馬德里的格蘭大道，情報機構、緊急應變小組，甚至媒體，全都動員起來設法拯救他的性命，這場驚心動魄的資源部署，卻迎來了意想不到的結果。&lt;/p&gt;</t>
+          <t>&lt;p&gt;向來教學形象完美、聲名遠播的「愛迪生中學」，流傳著一個神祕的校園傳說：「聽說成績不好的同學，只要進入420號房後還能活著出來，從此成績將會突飛猛進...」。剛轉學來到這裡的天才學生葉群，對這樣的傳說感到嗤之以鼻，更對校內充滿壓力的氣氛和扭曲的體制感到不可思議，單純的他想要改變現狀，卻不知道一場詭譎的風暴已直衝他而來！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>人權法治/社會議題/英文字幕/西班牙語</t>
+          <t>SDGs4優質教育/國語/懸疑驚悚/校園/社會議題</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/國片</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2023-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>藍色海女傳說</t>
+          <t>大名倒產</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Everglow</t>
+          <t>We're Broke, My Lord！</t>
         </is>
       </c>
       <c r="C238" t="n">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>蘇俊文</t>
+          <t>前田哲</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>智鉉寓/高斗心</t>
+          <t>佐藤浩市/宮崎葵/小手伸也/小日向文世/杉咲花/松山研一/櫻田通/淺野忠信/神木隆之介</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>&lt;p&gt;紀錄片導演慶勛到濟州島想拍攝海女真玉的故事。真玉是金氏紀錄中，在海裡憋氣最久的紀錄保持人，但真玉的個性不易與人親近，因此對慶勛的反應十分冷淡。但慶勛不輕言放棄、真誠陪伴在她身邊而漸漸打動了她，真玉終於答應他的拍攝。隨著在一起拍攝的時間越來越長，兩人逐漸向彼此敞開心扉，揭開了自己與海洋有關的傷痛，相知相惜的他們進展成橫跨40年差距的姊弟戀。這樣的愛情在傳統漁村中成了焦點，他們是否能克服世俗的眼光及批判繼續走下去…&lt;/p&gt;</t>
+          <t>&lt;p&gt;松平小四郎在某個偶然的機會下，意外成為「越後丹生山藩」的藩主，卻也發現同時背負了100億日圓的債務，有錢能使鬼推磨，無錢便做推磨鬼，自古以來金錢一直是人類共同面臨的課題，對松平小四郎來說也不例外，這個有趣的故事講述松平小四郎在這樣的困境中，如何與他的朋友一起翻轉人生。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>SDGs14保育海洋/情感教育/愛情/環境教育/生涯規劃/自我成長/英文字幕/韓語</t>
+          <t>SDGs16和平正義/SDGs1終結貧窮/SDGs8工作及經濟/友情/各類改編/商業金融/喜劇/日語/英文字幕</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>2024-08-01 00:00:00</t>
+          <t>2026-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>闊少遇難記</t>
+          <t>空白</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Son of a Rich</t>
+          <t>Intolerance</t>
         </is>
       </c>
       <c r="C239" t="n">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>克里姆斯彭科</t>
+          <t>吉田惠輔</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>亞歷山大薩莫伊連科/伊凡奧克洛比斯坦/米羅斯畢克維克/艾莉克珊德拉波提奇</t>
+          <t>伊東蒼/古田新太/寺島忍/松坂桃李/田畑智子/藤原季節/趣里</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>&lt;p&gt;圭格里出身富裕家庭，從小過著為所欲為的生活。終於有一天，他胡鬧過頭，即將面臨牢獄之災時，他的父親決定給他教訓。在身為心理學家的老朋友幫助下，圭格里的父親想出了一個激進的手段，來「感化」這位難以管教的兒子。他們將一座廢棄的村莊改建成19世紀的模樣，刻意安排一場假車禍，讓圭格里以為他穿越到「過去」。一個複雜的心理實驗就此展開。被寵壞的富二代「轉世」成為農奴，住在主人的穀倉裡。村莊裡的人都是雇來的演員，各個角落都架有監視器，圭格里的一舉一動都受到一組心理學家的審視。他將重新學習如何與人相處，並腳踏實地地工作。在尋找自我的同時，也找到了真愛。&lt;/p&gt;</t>
+          <t>&lt;p&gt;青柳直人（松坂桃李 飾）經營了一間超市，某天他抓到一名女國中生在店裡偷化妝品，那名女國中生趕緊逃離現場，但在直人的窮追不捨下，女學生一閃神就被車撞上，當場身亡。女孩的父親添田充（古田新太 飾）不相信他女兒會在超商行竊，便開始調查涉及此事的相關人員，其中包含青柳直人和肇事的女性駕駛。在添田充與媒體報導的壓力下，青柳直人和那名女性駕駛每天都被輿論貼上殺人兇手的標籤，這場意外也無形地造成多個家庭因而破碎。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>俄語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/俄語/喜劇/家庭教育/情感教育/自我成長</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs3健康與福祉/人權法治/品德教育/日語/生命教育/社會議題/警匪犯罪</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>劇情片/新生影展/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t>2024-02-01 00:00:00</t>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>是誰得手林布蘭？</t>
+          <t>公主與野獸</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>My Rembrandt</t>
+          <t>My Sweet Monster</t>
         </is>
       </c>
       <c r="C240" t="n">
         <v>97</v>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>歐克荷根蒂克</t>
+          <t>維克多格盧胡申/馬克希姆沃爾克夫</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>巴克盧/恩斯特范德韋特林/楊席克斯/艾瑞克羅斯柴爾德/裴維</t>
+          <t>波利休爾/海莉達夫/瓊海德</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>&lt;p&gt;荷蘭天才交易商楊席克斯（JanSix），敏銳發現兩幅全新林布蘭真跡，即將在市場進行拍賣。這個令他雀躍的消息，看似將實現他成為林布蘭權威畫商的最大夢想，卻也讓他因違反交易約定，信譽一落千丈，更深陷信用危機...。法國男爵羅斯柴爾德（EricdeRothschild）決定將兩幅珍藏多年的林布蘭畫作付諸拍賣，竟意外引發一場藝術界風暴，甚至造成法國羅浮宮與荷蘭阿姆斯特丹國家博物館互不相讓，一場搶畫大戰幾乎演變成外交危機...。&lt;/p&gt;</t>
+          <t>&lt;p&gt;公主芭芭拉是一個不拘小節，從來不循規蹈矩的人，更不願意遵守父親所為她設下的公主規矩。叛逆的芭芭拉終於在某天逃離皇宮，朝她自以為的自由而去。過程中，她落入了可怕的森林強盜伯紀手中。她的到來把伯紀的生活搞得翻天覆地，芭芭拉甚至在伯紀的森林中制定了自己的規則。剛開始伯紀相當討厭芭芭拉的跋扈，但相處的日子愈久…他開始發現芭芭拉的與眾不同，喜歡與討厭的界線也漸漸變得模糊…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs17多元夥伴/商業金融/政治/法語/英語/荷蘭語/藝術領域</t>
+          <t>SDGs10減少不平等/SDGs5性別平權/兒童親子/動作冒險/學習單/性平教育/自我成長/英文字幕/英語/音樂歌舞</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>智財月線上影展/歐美片/紀錄片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>真假新聞</t>
+          <t>逃出神秘島</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>A Thousand Lines</t>
+          <t>Go Away， Ultramarine</t>
         </is>
       </c>
       <c r="C241" t="n">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>麥可赫比格</t>
+          <t>柳明菜</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>喬納斯内/瑪麗伯查德/約格哈特曼/艾利亞斯穆巴瑞克（埃利亞斯穆巴里克）/邁克爾馬爾藤斯/麥可奧斯特羅夫斯基</t>
+          <t>中村里帆/伊藤由美/君澤由紀/岩井拳士朗/松岡廣大/松本妃代/橫濱流星/片山萌美/矢作穗香/飯豐萬理江/黑羽麻璃央</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>&lt;p&gt;本片改編自真實的造假新聞事件，自由記者胡安羅雷若發現獲獎記者拉斯柏吉尼斯的新聞報導前後矛盾，董事會卻袒護自家金牌記者，不理會羅雷若提出的疑點，高層對這位超新星寄予厚望，不容許絲毫偏差，羅雷若可沒那麼容易打發，他在追查真相的過程中挑戰權威，就算因此失去工作、名譽和家庭也在所不惜。&lt;/p&gt;</t>
+          <t>&lt;p&gt;高中生七草與其他2000人，發現自己被捨棄在「階梯島」，而且眾人全都喪失抵達小島之前的記憶。階梯島上有道長長的階梯，貫穿小島延伸到高山上，而統治小島的魔女就住在山上。離開小島的唯一方法，是找出自己失去了什麼。然而七草並不想離開這裡，他喜歡上這裡的生活。直到有天七草的童年玩伴，真邊由宇的出現，打亂了他的生活。為何像真邊由宇這麼開朗的人也會遭捨棄？這些神秘事件背後的魔女究竟是誰？兩人一步步探索階梯島的真相…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs8工作及經濟/德語/生涯規劃/真人真事改編/社會議題/英文字幕</t>
+          <t>SDGs4優質教育/懸疑驚悚/日語/科幻奇幻</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2023-04-26 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>隱形情人</t>
+          <t>愛情精算師</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Above the Shadows</t>
+          <t>Love Battle Love Battle</t>
         </is>
       </c>
       <c r="C242" t="n">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>克勞蒂亞邁爾斯</t>
+          <t>胡拉宏東迪</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>亞倫瑞奇森/奧莉薇亞瑟比/梅根福克斯</t>
+          <t>卡文英瑪諾泰/艾絲特蘇普莉拉</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>&lt;p&gt;從小只受到媽媽疼愛的女孩荷莉（奧莉薇亞瑟比 飾），在母親去世後，竟被眾人遺忘、完全隱形在世上。因為無人可見，荷莉從事偷拍爆料的工作無往不利，每張照片都是頭條新聞。原是明星綜合格鬥拳手的薛恩（亞倫瑞奇森 飾）也因為荷莉的偷拍照而名譽掃地、落魄成為夜店保全，還失去了心愛的女友茱莉安娜（梅根福克斯 飾）。然而，荷莉卻在一次的偷拍過程中被薛恩「目睹」了，讓她重新燃起了被世人所看見的希望，為什麼只有薛恩看得到她？薛恩是否就是讓她不再隱形於人世的關鍵人物？&lt;/p&gt;</t>
+          <t>&lt;p&gt;譚恩是保險公司的精算師，他在做任何事之前都會先以數字計算過一次，甚至連愛情也不例外。他想出了新的保險項目「真愛保險」，一上市就備受眾人關注。潔妲原先是個媒人，後來調職到譚恩的單位協助他收集資料，但潔妲深信真愛不能以數字計算，她的價值觀與譚恩完全相反。隨著譚恩和潔妲四處奔波，與投保人洽談他們是否要分手，兩人之間為了維護自尊的戰爭也悄悄開打。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>泰語</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/健體領域/情感教育/愛情/科幻奇幻/綜合領域/英語</t>
+          <t>SDGs17多元夥伴/商業金融/喜劇/情感教育/愛情/泰語</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
-          <t>2021-04-30 00:00:00</t>
+          <t>2023-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>夢遊樂園</t>
+          <t>羅馬救援戰</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Melody-Go-Round</t>
+          <t>The Legion</t>
         </is>
       </c>
       <c r="C243" t="n">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>賴國安</t>
+          <t>荷西馬根</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>曾珮瑜/温昇豪/程希緹</t>
+          <t>喬昆迪艾曼達/弗拉基米爾庫利奇/李帕特里奇/白靈/米基洛克</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>&lt;p&gt;衰事不斷的台生突發奇想，借來一棟豪華別墅，火速帶著女兒美樂、老婆慧敏入住，為全家改運。一家三口看似迎接美好新生活，但屋內過時的裝潢仿若早已質變的家庭生活，隨時崩離。16歲的美樂無法相信眼前的一家和樂，竟是父母刻意粉飾太平，挫敗的她逃到荒廢的兒童樂園，沉溺在她幻想出的奇異世界—懸月王國，並越陷越深……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;尼祿統治羅馬時期，帕提亞帝國試圖入侵失敗。但是，兩個羅馬軍隊被困在亞美尼亞的山區停滯不前，士兵也陸續死於酷寒。其餘的羅馬軍隊仍在敘利亞，儘管援兵僅需兩週就能抵達亞美尼亞，但整個山區佈滿了帕提亞帝國的巡邏兵。諾雷若是半個羅馬人，被賦予要攀越山區向外求援的任務。肩負整個軍團性命的諾雷若能成功拯救軍團嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>國語/婚姻關係/家庭教育/懸疑驚悚/自我成長</t>
+          <t>國防戰爭/英語</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>詭棋</t>
+          <t>雷哈內赫：女性的力量</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>The Darker the Lake</t>
+          <t>Seven Winters in Tehran</t>
         </is>
       </c>
       <c r="C244" t="n">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>胡樂筠</t>
+          <t>史蒂菲尼德佐爾</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>伊莉絲蕾薇斯克/呂聿來/曹佑寧/薇若妮卡費瑞兒/許瑋甯</t>
+          <t>查赫拉阿米爾易卜拉希米</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一個人煙稀少的歐洲小鎮，出現恐怖的連續殺人案件，小鎮居民在一個月內陸續死亡，女警塔瑪拉從前的搭檔也是死者之一，讓小鎮的耳語不斷。在查案時，塔瑪拉發現受害者都會失神的喃喃唸著「阿爾法，阿爾法…」，讓她不禁想起一直以來行為古怪的母親莉亞。莉亞在青少年時曾與高中同學一起玩擁有神秘復仇力量的遊戲「解憂棋」，但一次玩遊戲時發生了火災，同學們全都死亡，她是唯一的倖存者，但從此精神出了狀況，遊戲也消失無蹤。現在這股力量似乎又在小鎮漫延，塔瑪拉面對母親可能成為嫌犯，鎮民又接連死亡，她要如何阻止這股取人性命的神秘力量？&lt;/p&gt;</t>
+          <t>&lt;p&gt;2007年7月於德黑蘭，19歲的雷哈內赫賈巴里在跟新客戶開會時，因對方企圖強姦她，她出於自衛不慎刺死對方。隨後，她便因謀殺罪而被逮捕，最終被判處死刑。這部紀錄片結合了雷哈內赫在獄中的自述、家人的證詞以及重要錄像，完整呈現整起事發經過，雷哈內赫也成了伊朗國內外捍衛女性人權的象徵。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/懸疑驚悚/英語</t>
+          <t>SDGs16和平正義/SDGs5性別平權/人權法治/性平教育/波斯語/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>我是聲林之王</t>
+          <t>是家人就不要住在一起</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>The Island Bird</t>
+          <t>Tanguy Is Back</t>
         </is>
       </c>
       <c r="C245" t="n">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>傑哈朱紐</t>
+          <t>艾迪安夏帝耶</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>傑哈朱紐/施特菲塞爾馬/索安亞西門/菲利浦杜肯納/馬克拉馮尼</t>
+          <t>安狄度索里亞/艾立克柏傑/莎嬪艾慈瑪</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>&lt;p&gt;留尼旺島的村子裡，十一歲的奈爾森夢想成為歌手，他想讓獨自扶養他長大的母親感到驕傲。朋友鼓勵他參加兒童選秀節目，他們決定找歌唱教練。這時，過氣的法國歌手皮耶勒華在島上表演。皮耶正值夢想破滅，與固執的奈爾森難有共鳴，直到唱歌的熱情拉近了兩人的關係。皮耶能否找回當年的渴望呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;44歲的唐吉被妻子拋下後一蹶不振。和大多數人一樣，他回去投靠父母。他帶著他的女兒朱，搬回去跟媽媽伊蒂絲與爸爸保羅一起住。一開始，他們都很歡迎兒子和孫女的到來。但隨著時間過去，伊蒂絲與保羅才意識到唐吉和朱有可能會長住下來。住在自己父母的家實在太舒服了，唐吉和朱才不會想離開。伊蒂絲與保羅曾在16年前把唐吉趕出家裡一次。而現在歷史又要重演了。這一次他們決定使用一些小手段，當斷則斷，絕不手軟！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
           <t>法語</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/兒童親子/學習單/法語/生命教育/生涯規劃/療癒溫馨/自我成長/英文字幕/音樂歌舞</t>
+          <t>SDGs11永續城鄉/喜劇/婚姻關係/學習單/家庭教育/情感教育/法語</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L245" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2023-04-26 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>信用詐欺師JP：英雄篇</t>
+          <t>大俠胡金銓 第一部曲—先知曾經來過</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>The Confidence Man JP - Episode of the Hero -</t>
+          <t>The King of Wuxia Part 1：The Prophet Was Once Here</t>
         </is>
       </c>
       <c r="C246" t="n">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>田中亮</t>
-[...6 lines deleted...]
-      </c>
+          <t>林靖傑</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr"/>
       <c r="G246" t="inlineStr">
         <is>
-          <t>&lt;p&gt;誰才是真英雄？ 即將揭露信用詐欺師誕生的秘密！ 在《公主篇》的兩年後，雖然達子（長澤雅美 飾）仍對自己充滿信心，但其他兩個人卻不是如此。不光是理查（小日向文世 飾）因為師父過世而意志消沈，連小少爺（東出昌大 飾）也因近年來嚴格執法感到退縮。眼見詐欺師三人組即將瓦解，達子提出一個幫大家找回熱情、為期七天、看誰能騙到最多錢的詐欺競賽！她們來到避稅天堂「馬爾他」。國際刑警真梨邑（瀨戶康史 飾）及窮追不捨的黑道赤星（江口洋介 飾）也不約而同來到此地，這會對競賽造成什麼阻礙？充滿異國風情的故事就此展開。&lt;/p&gt;</t>
+          <t>&lt;p&gt;《大俠胡金銓》分為兩集：&lt;/p&gt;&lt;p&gt;〈第一部曲—先知曾經來過〉：以編年史的方式逐部介紹胡導演的經典電影，讓觀眾感受他的電影魅力，並透過重要學者及影評人們解析電影美學，再加上和胡導演合作過的重量級影人如徐楓、鄭佩佩、王童、徐克、吳宇森、洪金寶等，一一分享當時的回憶與細節，逐步揭露胡導演的電影方法、美學風格，和他投入藝術之風範與瘋魔行徑。&lt;/p&gt;&lt;p&gt;〈第二部曲—斷腸人在天涯〉：細說從頭講述胡金銓飄泊一生無以為家的宿命，從北京、台灣、香港到美國，這樣的宿命如何反映在他的作品之中，如何影響他的藝術生命軌跡。尤其在他晚年仍努力企圖創作拍片，卻一直壯志未酬的歲月，並非大家所想像風光。他是個創造時代的人，也是個在大時代翻轉中，時不予我的孤獨英雄。&lt;/p&gt;&lt;p&gt;片中並透過胡金銓最愛用的演員，也是《龍門客棧》、《俠女》男主角石雋的腳步，重返當年拍攝場景，讓鏡頭彷彿穿越時空，閃回當年的點點滴滴。俠客老矣，卻不放棄追尋五十年的恩師記憶，情誼真摯。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/動作冒險/品德教育/喜劇/日語/警匪犯罪</t>
+          <t>SDGs11永續城鄉/SDGs4優質教育/SDGs8工作及經濟/國語/歷史傳記/英文字幕</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/國片/紀錄片</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
-          <t>2024-08-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>hide：永遠飛翔</t>
+          <t>愛情煞不住</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Tell Me</t>
+          <t>Love Can’t Wait</t>
         </is>
       </c>
       <c r="C247" t="n">
-        <v>111</v>
+        <v>75</v>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>塚本連平</t>
+          <t>胡安卡洛斯卡拉斯科</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>JUON/今井翼/塚本高史/津田健次郎/細田善彥</t>
+          <t>莫妮卡華特/阿道爾雷蒙斯</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1998年5月2日，日本傳奇搖滾巨星hide於家中驟逝。他曾是視覺系搖滾樂團X JAPAN的吉他手，樂團解散後，hide單飛組成hide with Spread Beaver及Zilch兩支樂團繼續活動。估計約有五萬人出席他的葬禮，因為不捨他的早逝而掩面哭泣。身兼經紀人的弟弟松本裕士回憶起從小與哥哥在一起的時光，決定推出尚在製作的專輯向世界傳遞hide的音樂，並進行已經安排好的全國巡演。松本裕士開始和hide的共同製作人I.N.A.合作，在hide不在的情況下，一同克服許多困難，延續哥哥的遺願。&lt;/p&gt;</t>
+          <t>&lt;p&gt;比莉經營的是墨西哥城僅存的DVD出租店，名叫「愛情」。她生日那天，因為沒人記得她的生日，讓她很難過。在店裡快要打烊的時候，伍斯汀上門光顧，他想找一部小時候看過的電影。就在他們尋找這部片子時，比莉的員工不小心將他們反鎖在店裡。全片採真實一鏡到底的方式拍攝，比莉跟伍斯汀很快意識到，愛情總是如同電影一般，來得出其不意。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>日語/歷史傳記/生命教育/英文字幕/藝術領域/音樂歌舞</t>
+          <t>SDGs5性別平權/情感教育/愛情/西班牙語</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2024-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>陪我玩</t>
+          <t>露西亞的願望：魔法時光機</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Play with Me</t>
+          <t>All I Want For Christmas：The Magic Time Machine</t>
         </is>
       </c>
       <c r="C248" t="n">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>亞卓安賈西亞波里安諾</t>
+          <t>克里斯提安杜克</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>亞歷山大羅德里格斯/奧克塔維奧伊諾霍薩/瓦萊里沙斯/艾蜜莉歐貝特蘭尤瑞奇/莉斯迪帕/蘿西歐加西亞</t>
+          <t>倫納德曼蓋尼索默伊普森/克絲汀雷斐特/湯瑪斯博拉森/烏福皮克/蜜雅蓮妮/賽希莉亞洛芙雷多/赫曼克諾/馬汀巴契</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>&lt;p&gt;年輕保母蘇菲亞的新工作是照顧兩位問題孩童。當家長把孩子交給她後，孩子被熱愛玩遊戲的惡魔纏上。蘇菲亞不得不加入遊戲並克服童年恐懼，才能拯救他們。&lt;/p&gt;</t>
+          <t>&lt;p&gt;聖誕老人學校校長宣布取消聖誕節，所有人為之震驚！校長陷入年輕時當聖誕老人的創傷中。露西亞希望回到過去，拯救聖誕節，而擁有魔法時光機的伊利亞斯也出手相助。她穿越時空來到1897年，一個天堂般的馬戲團「烏鴉巢」，孩子在此擺脫父母的束縛。搞笑的馮雷文統治馬戲團，但他似乎不像看起來那麼真誠…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>丹麥語</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>懸疑驚悚/西班牙語</t>
+          <t>SDGs3健康與福祉/丹麥語/兒童親子/友情/情感教育/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>高雄發的尾班車 數位修復版</t>
+          <t>昨日殺神</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Last Train from Kaohsiung</t>
+          <t>I’M NOT A KILLER</t>
         </is>
       </c>
       <c r="C249" t="n">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>梁哲夫</t>
+          <t>安德烈亞澤加里路</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>何玉華/劉江海/吳靜芳/戽斗/李冠章（王哥）/楊月帆/楊渭溪/玲玲/白蘭/矮仔財/郭夜人/陳揚</t>
+          <t>亞力希歐波尼/克勞蒂亞潔里尼/愛德瓦多佩謝/里卡多史卡馬西奧</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>&lt;p&gt;某日，吳村長之子呆銅（李冠章 飾）追逐著他心儀的農家女孩翠翠（白蘭 飾），意圖非禮而使她幾乎要落橋遇難之際，返鄉探親的大學生陳忠義（陳揚 飾）路過並及時解救了她，而後的巧遇更促使兩人情意因由而生。忠義的暑假結束，準備搭上高雄的末班車返回台北，同時也允諾翠翠婚姻之約。而欲前往車站送行的翠翠卻受父親與呆銅萬般阻擾，而錯過彼此。翠翠決意逃離父親擅自為她定下的婚事，北漂追尋屬於自己的城市男孩與鄉村女孩之戀……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;天快亮時，副警長法蘭斯布蘭奇佩獨自上路，他去找他兩年沒見的好朋友，同時也是法官的吉歐馬斯托布羅。他大老遠開兩小時的車找他，單純只為了說幾句話。問一個問題，找一個答案。同一天早上，法官的屍體被人發現，他的額頭中了一槍。法蘭斯是最後一個見到吉歐的人，死者家中也只找得到他的指紋，只有他能在那段時間犯案。檢察官拘捕了法蘭斯，他太了解他，熟知他的過去、他有過的女人、他的壞習慣及其他缺點。法蘭斯不斷回想自己的過去，他迫切想找出真兇，找出一切事情的真相。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>國語/愛情/歷史傳記/經典修復</t>
+          <t>SDGs16和平正義/人權法治/動作冒險/懸疑驚悚/義大利語/警匪犯罪</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>百年之約</t>
+          <t>冬日男孩</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>The Best Century of My Life</t>
+          <t>Winter Boy</t>
         </is>
       </c>
       <c r="C250" t="n">
-        <v>84</v>
+        <v>122</v>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>亞歷山德羅巴爾達尼</t>
+          <t>克里斯多福歐諾黑（克里斯多夫何內）</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>卡拉西諾里斯/安東尼賽瓦特里/桑德拉米洛/沙吉奧卡斯特里圖/瓦萊里奧倫迪尼/艾蓮娜蘭德/貝蒂佩德拉齊/馬齊奧艾爾莫提</t>
+          <t>保羅基爾舍/文森拉寇斯特/艾爾萬凱波法雷/茱麗葉畢諾許</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>&lt;p&gt;本片描述百歲老人與青年的相遇，以及他們一同探尋身世的旅程。因義大利一條荒唐的法律，出生時就被遺棄的喬凡尼在100歲生日前仍無法得知親生父母的身分，為了引發公衆對這個議題的關注，他只能尋求古斯塔沃的幫助，因為古斯塔沃是唯一一位出生時被遺棄且至今還活著的百歲老人，只有他有資格動用這項法律，不過他似乎沒有意願。&lt;/p&gt;</t>
+          <t>&lt;p&gt;17歲的那年冬天，對未來滿懷期待的盧卡，一夕之間人生變得支離破碎。父親意外驟逝，這場悲劇剝奪了這個家看似理所當然的美好，他的憤怒和絕望紊亂滋長，傷心欲絕的母親也束手無策。在巴黎生活的哥哥決定邀他前往，當作重返校園前短暫的散心假期。追求解放的盧卡像頭野獸需要馴服，在面對親情、傷痛、徬徨和誘惑之間，他又該如何展現真實自我，並再次重燃對人生的希望與愛？&lt;/p&gt;&lt;p&gt;此片為導演克里斯多福歐諾黑的新作，是他創作生涯最貼近自我的純粹之作，帶入自己與早逝父親的情懷，再次梳理過往的青春與記憶，如同獻給自己年少時期的一封情書，細膩療癒且溫暖真摯。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs3健康與福祉/人權法治/友情/社會議題/義大利語</t>
+          <t>SDGs3健康與福祉/家庭教育/情感教育/法語/生命教育/自我成長</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2026-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>迪斯可戰爭</t>
+          <t>魔幻咖啡廳</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Disco Boy</t>
+          <t>Fairy</t>
         </is>
       </c>
       <c r="C251" t="n">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>賈科莫阿布賽斯</t>
+          <t>申宅洙</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>拉媞夏基/法蘭茲羅戈斯基/莫爾恩迪亞耶</t>
+          <t>柳賢慶/金伸比/金柱憲</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>&lt;p&gt;從白俄羅斯非法橫越歐洲，獨自抵達巴黎的阿列克謝在旅途中失去了好友，也淪為沒有身分的局外人，為了取得合法居留權，他成為法國外籍兵團的一員；奈及利亞尼日河三角洲，無良政客與西方財團勾結將土地資源掠奪殆盡，解放遊擊隊成員喬莫不甘家園被毀，誓言對加害者施以浴血反擊。身處海角兩端的二人，背負著各自的任務和使命在叢林深處狹路相逢，這場生死交鋒終將彼此的生命交織在一起。&lt;/p&gt;</t>
+          <t>&lt;p&gt;許個願，精靈將為你實現。&lt;/p&gt;&lt;p&gt;浩哲與英蘭在一個小鎮經營自己的咖啡廳，後來兩人墜入愛河並步入禮堂。結婚之後，礙於合約問題，他們無法擴增店面，只能如同往常經營兩間咖啡廳。某天，浩哲與英蘭意外撞到一個流浪在外的男孩阿碩，為了掩蓋車禍事件，他們決定收留男孩一陣子。自從阿碩開始在浩哲的咖啡廳兼職打工後，浩哲咖啡廳的生意無來由地蒸蒸日上，英蘭也慢慢發現阿碩似乎就是咖啡廳成功的原因…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs12責任消費與生產/SDGs16和平正義/人權法治/國防戰爭/法語/波蘭語/環境教育/種族認同/英文字幕/英語/難民議題</t>
+          <t>愛情/生涯規劃/療癒溫馨/科幻奇幻/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
-          <t>2026-09-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>如果有一天我將會離開你</t>
+          <t>恁阿嬤cut好</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Before Next Spring</t>
+          <t>Leonor Will Never Die</t>
         </is>
       </c>
       <c r="C252" t="n">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>李亘</t>
+          <t>瑪蒂卡拉米雷斯埃斯科巴</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>宋寧峰/張艾嘉/牛超/謝承澤/邱天/陳永忠/齊溪</t>
+          <t>安東尼費爾康/希拉法蘭斯高/洛基薩倫比德斯/邦卡布雷拉</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>&lt;p&gt;交換生李小李（謝承澤 飾）前往日本東京偏僻的“淵野邊”留學一年。個性木訥的他一心想要打工卻屢屢碰壁，終於在老同學邱邱（邱天 飾）的幫助下找到一家中華料理店。代理店長管唯（齊溪 飾）收留照顧他、店員青木（牛超 飾）視他為情敵、廚房大師傅老萬（陳永忠 飾）、小師傅宋哥（宋寧峰 飾）都對他愛理不理……李小李的到來打破沉寂狀態、也捲進每個人的生活之中。時間稍縱即逝，下一個春天到來前，有人留下、有人離開，而那些悄悄形成的“限定親情、臨時友情、類似愛情”又會何去何從？&lt;/p&gt;</t>
+          <t>&lt;p&gt;雷娜曾是風光一時的知名編劇，創作了數部膾炙人口的動作片，如今她卻連家裡的電費都繳不出來。當雷娜無意間看到一則募集劇本的廣告時，她開始動筆修改一部之前未完成的劇本，一部講述男主角羅瓦多替哥哥復仇的故事。而雷娜某天意外被電視機砸中，陷入昏迷，卻也因此穿越到自己寫的電影裡。這下雷娜可以在劇中尬一腳，隨時更動劇情，為這部電影編撰最完美的結局。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>菲律賓語</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs8工作及經濟/友情/國語/多元文化/情感教育/愛情/日語/生涯規劃</t>
+          <t>生涯規劃/英文字幕/菲律賓語</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
-          <t>2026-09-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>雙手的溫柔</t>
+          <t>浪人47愁錢中</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>The Blue Caftan</t>
+          <t>The 47 Ronin in Debt</t>
         </is>
       </c>
       <c r="C253" t="n">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>瑪莉安圖澤尼</t>
+          <t>中村義洋</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>薩萊赫巴克里/阿尤布密蘇伊/魯比娜阿扎巴爾</t>
+          <t>堤真一/妻夫木聰/岡村隆史/濱田岳</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一對恩愛夫妻哈林與米娜在摩洛哥古城經營傳統裁縫店，日復一日頂著訂單壓力，持守著即將失傳的古老手工藝。而一心傳承的幹練年輕男學徒，意外讓這間老店有了曙光，但與此同時米娜的身體愈漸衰落，哈林隱藏多年的自身秘密，卻也在妻子的生命終點前揭曉…&lt;/p&gt;</t>
+          <t>&lt;p&gt;改編自東京大學教授山本博文的同名書籍《決算忠臣藏！》 幽默經濟角度一窺日本三大復仇事件：江戶時代的元祿赤穗事件。光靠忠義精神無法拿下仇家首級，成功復仇究竟需要多少人力多少錢？ 江戶時代中期，赤穗藩藩主淺野長矩在奉命接待朝廷使節時，深覺受到總指導吉良義央的刁難與侮辱，憤而在將軍居城江戶城的大廊上拔刀殺傷吉良。此事件讓將軍德川綱吉在使節面前蒙羞，便命令淺野切腹謝罪並將赤穗廢藩。以首席家老大石內藏助為首的赤穗家臣們共47人，決定密謀夜襲吉良宅邸，斬殺吉良義央為主君復仇。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>阿拉伯語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/SDGs8工作及經濟/性平教育/情感教育/生命教育/生涯規劃/自我成長/阿拉伯語</t>
+          <t>SDGs10減少不平等/SDGs1終結貧窮/各類改編/商業金融/喜劇/學習單/日語/歷史傳記</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>總編的復仇</t>
+          <t>社畜大變身</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>KIBA：The Fangs of Fiction</t>
+          <t>The Unexpected Joker</t>
         </is>
       </c>
       <c r="C254" t="n">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>吉田大八</t>
+          <t>馬特奧班德斯基</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>Lily Franky（莉莉．弗蘭奇；中川雅也）/中村倫也/佐藤浩市/佐野史郎/國村隼/塚本晉也/大泉洋/宮澤冰魚/小林聰美/木村佳乃/松岡茉優/池田依來沙/齋藤工</t>
+          <t>艾倫沙巴格/茱麗葉齊爾貝柏格/馬汀彼羅揚斯基</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>&lt;p&gt;出版業長期飽受經濟不景氣之苦，大型出版社「薰風社」危在旦夕，現在更糟的是，出身創始家族的社長驟然離世，該由誰來接替他的位置？這個問題引發一場權力鬥爭。專務董事東松想改變公司的核心，他將不可能的任務交給速水。速水是個性情古怪的總編，他負責的雜誌TRINITY即將面臨停刊。但他憑藉自己的口才，與菜鳥編輯高野，邀請到年輕性感的寫手、厲害的作家及當紅的模特兒為雜誌撰稿。他們為了不讓雜誌停刊，想盡辦法接近競爭對手、同事、出版社的高層等等。謊言、背叛、洩密、指控......他們各懷鬼胎，速水得在夾縫中求存！&lt;/p&gt;</t>
+          <t>&lt;p&gt;故事發生在1962年的布宜諾斯艾利斯，上班族荷黑里齊原本生性害羞，在參加催眠課程後變得百無禁忌，徹底解放內在人格成為電話整人專家。他先是用幽默話語讓臥病在床的朋友振作起來，之後又贏得醫院櫃檯小姐克拉拉的芳心。只不過事情沒多久便一發不可收拾……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/品德教育/商業金融/情感教育/日語/生涯規劃/自我成長</t>
+          <t>喜劇/情感教育/生涯規劃/英文字幕/西班牙語</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/智財月線上影展</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>那年夏天的樂聲</t>
+          <t>威尼斯風暴</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>The Traviata, My Brothers and I</t>
+          <t>Welcome Venice</t>
         </is>
       </c>
       <c r="C255" t="n">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>尤翰曼卡</t>
+          <t>安德烈塞格雷</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>呂克史瓦茲/奧利維盧斯托/奧加米爾施泰因/梅爾魯安貝朗杜/索非恩哈米斯/茱蒂絲薛拉/蒙塞夫法法爾/蘿瑞塔法若勒弗雷/達利班薩拉</t>
+          <t>保羅皮爾伯/奧塔維婭皮科洛/安德烈亞彭納奇/羅貝多西唐</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>&lt;p&gt;努爾是14歲的小男孩，正在南法享受暑假的開始，他是四個兄弟中最小的，四兄弟一起住在國宅，輪番照顧昏迷的母親。昏迷前，他們的母親喜愛義大利歌劇，因此努爾常常播放義大利歌劇給母親聽，也因此點燃了對音樂的熱情。努爾在社區服務和家中逐漸緊張的關係下掙扎，開始想離家到遙遠的地方，當他遇見莎拉——教夏季班的歌劇歌手，他開始有機會脫離舊有的生活，開啟新的視野…&lt;/p&gt;</t>
+          <t>&lt;p&gt;皮羅和埃維塞居住在威尼斯朱代卡島，家族世世代代以捕蟹維生。當地蓬勃的旅遊業深深影響了兩人的生活，也改變了這座城市。而疫情來襲，旅遊業停擺，讓他們稍微得以喘息。埃維塞想說服皮羅將他們的房子改造成民宿，等疫情結束，旅遊業復甦後，便能用來生財。但皮羅無動於衷，只想繼續在威尼斯潟湖捕撈當地特有的軟殼綠蟹。在面對這個不斷變遷的世界，兩人該如何自處？這場衝突又該如何化解？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs4優質教育/情感教育/法語/生涯規劃/社會議題/自我成長/英文字幕/音樂歌舞</t>
+          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs12責任消費與生產/SDGs8工作及經濟/商業金融/生涯規劃/社會議題/義大利語</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2024-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>米其林主廚：百年的滋味</t>
+          <t>關機夏令營</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>sio：Beginning of a Restaurant Lasts 100 Years</t>
+          <t>Martin and the Magical Forest</t>
         </is>
       </c>
       <c r="C256" t="n">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>森田雄司</t>
+          <t>彼德歐科羅佩克</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>鳥羽周作</t>
+          <t>亞雷斯佩特拉斯/克里絲蒂娜博柯瓦/塞巴斯提安波特/安娜史密特麥雅羅娃/愛絲特蓋斯樂羅娃/托比亞斯林姆斯基/托馬斯班布謝克/瓦茲拉夫胡布卡/瓦西爾弗雷德里奇/約哈娜霍爾瓦托娃/約瑟芬娜克莉策娜羅娃</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一位主廚選擇的道路孤獨嗎？快樂嗎？為了創立能持續100年的餐廳，主廚鳥羽周作開創了一系列不同類型的餐廳，只為了推廣美食給更多的人，增加人民的「幸福感」。鳥羽周作是當時的領袖人物，他的sio餐廳也因此快速擴張。然而過快的擴張速度與規模，使得員工間的摩擦越來越大，親人間的關係也越來越疏離。此紀錄片記錄疫情肆虐日本期間，一位主廚渴望透過美食增加人民幸福的故事。&lt;/p&gt;</t>
+          <t>&lt;p&gt;來自城市的小男孩馬汀為了克服手機成癮症，被迫參加為期三週、不得使用任何科技產品的夏令營。他在營地意外發現森林裡的生物需要他的幫忙，他必須拯救牠們的自然棲息地，避免被貪婪的開採商破壞。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>捷克語</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>SDGs2消除飢餓/SDGs8工作及經濟/情感教育/日語/生涯規劃</t>
+          <t>SDGs15保育陸域/SDGs4優質教育/學習單/家庭教育/捷克語/環境教育/社會議題</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>亞洲片/紀錄片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2023-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>藏愛的畫像</t>
+          <t>私法捍衛</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Helene</t>
+          <t>Beyond the Law</t>
         </is>
       </c>
       <c r="C257" t="n">
-        <v>121</v>
+        <v>90</v>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>安提約基南</t>
+          <t>詹姆斯卡倫貝司克</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>約翰荷洛潘恩/艾羅阿侯/蘿拉伯恩/雅克拉提</t>
+          <t>DMX/史蒂芬席格/強尼梅斯納/查克華德</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>&lt;p&gt;海倫娜回到芬蘭的鄉下定居，她一邊照顧年邁母親，一邊持續作畫...。有天，畫商史丹曼找上門，並對她堆積如山的159幅畫作驚為天人，決心為她舉辦個展。這雖是海倫娜的藝界轉捩點，但更震盪她人生的，卻是與小她19歲的林務官員艾納瑞特的邂逅。這場姊弟戀情雖傷她甚深，卻激發出她強大的創作能量，讓她成為芬蘭藝術史上最偉大的女畫家，從此站上藝術巔峰。&lt;/p&gt;</t>
+          <t>&lt;p&gt;法蘭克威爾森是位擁有不堪過去的前警察。有天他接獲默斯警探的通知，得知自己唯一的兒子被人殺害。原本在鄉下過著退隱生活的他，動身回到城市，打算將兇手繩之以法。可是，前幫派分子奧古斯汀諾卻想從中阻撓。如今已是生意人的他不喜歡法蘭克到處打探的行為，並且願意不惜一切保護自己的兒子。一場對決就此展開，雙方人馬絕不善罷甘休，直到其中一人倒下為止。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>無</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs5性別平權/情感教育/歷史傳記/真人真事改編/自我成長/芬蘭語/藝術領域</t>
+          <t>SDGs16和平正義/人權法治/動作冒險/英語/警匪犯罪</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2023-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>速命道</t>
+          <t>可不可以，你也剛好喜歡我</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Red Line</t>
+          <t>Do you love me as I love you</t>
         </is>
       </c>
       <c r="C258" t="n">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>柯有謙</t>
+          <t>簡學彬</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>丁寧/劉德華/大淵MUTA/小春Kenzy/曾志偉/林嘉欣/林志謙/林真亦/林美秀/柯有倫/江治緯/瘦子E.SO/藍心湄/陳嘉樺（Ella）</t>
+          <t>劉名凱/曹佑寧/李杏/林映唯/林鶴軒/楊謹華/程予希/肆一/陳妤/陳彥名/黃健瑋</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一輛救護車與神秘的跑車「地獄貓」從港口、山道一路廝殺到高速公路，城市之中彷彿武當之巔高手過招，到底新一代的車神會是誰？如果兩個只能活一個，誰能笑到最後？&lt;/p&gt;&lt;p&gt;開著救護車的是「小樂」（瘦子E.SO飾）一個曾經的最佳賽車手。小樂在一場與哥哥「阿杰」（柯有倫飾）的比試中，讓哥哥意外身亡，小樂自暴自棄，直到遇見女醫生「慧慧」（陳嘉樺飾），轉念成為了救護車司機，誓言要「用速度救人」。然而一名神秘賽車手「地獄貓」的主人突然現身，他手握名冊，被挑戰的賽車手最終必然喪命……地下賽車，就是一場現代武林，儘管以生命作為代價，仍無法阻擋狂熱者對速度進行宿命般的追逐。在小樂的死黨「三寶」（大淵MUTA、林真亦、林志謙飾）的調查下，各個意外的真相將逐漸浮現……&lt;/p&gt;</t>
+          <t>&lt;p&gt;田筱湘（陳妤飾）是個熱愛肆一散文及塔羅牌算命的女孩，但內心深處，她還有另一個摰愛，就是青梅竹馬的李助豪（曹佑寧飾），在她求神問卜算出天時地利人和的時機，準備要告白時，李助豪竟先向校花網紅，也是她的好友宋依靜（林映唯飾）告白了！宋依靜卻對李助豪開了交往條件，她要求李助豪展現追求誠意的任務就是必需促成3對絕緣的男女展開戀情！一向是工具人的李助豪竟傻傻同意要求，消息一出轟動全校，其實束手無策的他趕忙向好友田筱湘求援。田筱湘初戀破滅，卻因捨不得看著好友難過，不得不懷著複雜心情，半推半就下同意幫忙，她心中的初戀會走向剛剛好的完美結局嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>國語/自我成長/運動熱血</t>
+          <t>SDGs5性別平權/國語/學習單/情感教育/愛情/校園</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>劇情片/國片</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2022-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>拆彈專家2</t>
+          <t>菲利斯之永夜島歷險記</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Shock Wave 2</t>
+          <t>Felix and the Treasure of Morgaa</t>
         </is>
       </c>
       <c r="C259" t="n">
-        <v>120</v>
+        <v>81</v>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>邱禮濤</t>
+          <t>尼古拉勒邁</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>倪妮/劉德華/劉青雲/姜皓文/謝君豪</t>
+          <t>丹尼爾布羅許/卡琳瓦納斯/弗拉斯塔弗拉納</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>&lt;p&gt;香港發生連環爆炸案，全港人心惶惶.... 前拆彈專家潘乘風（劉德華 飾）被發現昏迷在爆炸案的案發現場，被香港警方列為頭號嫌疑犯，甦醒後的潘乘風記憶缺損，只能一邊逃亡，一邊告殘存記憶的蛛絲馬跡來查明真相。 他的好友董卓文（劉青雲 飾）和他的前女友龐玲（倪妮 飾）對他講述了一段和他記憶截然不同的狀況，讓案情更加難解。而有計劃的爆炸案仍然接二連三發生，真相卻越來越撲朔迷離。&lt;/p&gt;</t>
+          <t>&lt;p&gt;12歲的菲利斯相信兩年前在海上失蹤的父親仍然活著，於是他決定出發尋找父親的下落。陪他一起出海的夥伴有退休的漁夫老湯姆、愛偷東西的獨腳鸚鵡阿嘎，以及生性像狗的貓咪來福。他們一路漂流到永夜島，那裡有一座地下城，住著一個秘密社群，由狂妄自大的莫嘉所統治，那裏擁有令人難以置信的寶藏。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>中文/粵語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/SDGs3健康與福祉/人權法治/動作冒險/國語/懸疑驚悚/政治/粵語/警匪犯罪</t>
+          <t>SDGs17多元夥伴/動作冒險/學習單/家庭教育/英語</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2021-09-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>當女孩戀愛時</t>
+          <t>復仇之狼</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Girl Picture</t>
+          <t>Ferocious Wolf</t>
         </is>
       </c>
       <c r="C260" t="n">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>艾莉哈帕薩洛</t>
+          <t>古斯塔沃賀南德茲</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>愛姆米洛諾夫/琳妮亞萊諾/艾莉諾拉考哈南</t>
+          <t>哈維爾古鐵雷茲/安東尼迪千特/曼紐爾維加/艾卓安娜烏加特/費南多泰耶洛/魯本奧契迪亞諾</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>&lt;p&gt;咪咪屢屢在學校女生小圈圈團體裡頭衝突闖禍，樂可卻常常有著失敗又慘痛的約會，一直困惑著我到底能愛誰？苦練多年滑冰的艾瑪為了人生成就放棄愛情。但即將到來的三個禮拜中，三人在成年之前，經歷一場場搖晃又旋轉的時光。在做愛與戀愛、相聚或分離、交心或冷戰，不間斷地演練與挫折，宛如踩進一次又一次偶時短路的青春迴圈。&lt;/p&gt;</t>
+          <t>&lt;p&gt;本片翻拍昆汀塔倫提諾盛讚年度最棒電影《誰是大野狼》。一位母親面臨最悲傷慘忍的夢魘，她年幼的愛女慘遭殺害，犯人手法殘暴不堪。嫌疑犯在證據不足的情況下，竟然沒有被逮捕。痛苦不堪的她無法信任警方跟制度，於是她決定動用私刑，自己來解決這件事。她綁架了那位涉嫌姦殺她女兒，一位沒有案底的音樂老師。為此，一名熟知法律的警察也挺身相助，兩人決定在法律邊緣處理這件事……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>芬蘭語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/友情/情感教育/自我成長/芬蘭語/英文字幕</t>
+          <t>人權法治/各類改編/西班牙語/警匪犯罪</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2025-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>在水中</t>
+          <t>無家可歸的我們</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>in water</t>
+          <t>Homeless</t>
         </is>
       </c>
       <c r="C261" t="n">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>洪常秀</t>
+          <t>林承鉉</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>夏成國/申晳浩/金承允/金珉禧/金素鈴</t>
+          <t>全峯鉐/朴丁妍/申弦抒</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>&lt;p&gt;年輕男演員欲當短片導演，邀得女主角和攝影師兩位好友相助，三人在濟州島海濱閒遊勘景、於旅館碰杯漫談，卻始終苦思無果、故事未定。任憑海風吹拂靈感之際，導演忽爾瞥見一女子獨自在崖壁清撿垃圾，冒昧搭訕後竟令他想起昔日所寫情歌，才終於生出短片構思，然而那神祕的主題到底是什麼？濟州島風光如畫，但在洪常秀刻意失焦的鏡頭裡，卻一如片中角色的心境，成為一片模糊不清的風景……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;歡迎光臨，這是我們家！&lt;/p&gt;&lt;p&gt;年輕夫妻翰傑和高雲跟兒子友林嚮往著一家三口住在舒適的房子裡，靠著翰傑送貨以及高雲打零工賺的錢其實很有限，所以直到存夠錢之前他們每天都在汗蒸幕裡過夜。一天，友林在汗蒸幕時不小心受傷，為了讓小孩有個安全的地方養傷，翰傑於是帶著高雲和兒子入住一位老太太的房子。老太太是翰傑送貨時認識的，翰傑告訴高雲，老太太拜託翰傑在她去美國找親人的這段時間幫忙看家。這裡很適合他們一家三口，只可惜他們不能永遠住在這裡。等老太太旅行回來後，這場美夢就會結束…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
           <t>韓語</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
-          <t>友情/情感教育/生涯規劃/英文字幕/韓語</t>
+          <t>SDGs1終結貧窮/家庭教育/社會議題/韓語</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L261" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>風再起時</t>
+          <t>一場大火之後</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Where the Wind Blows</t>
+          <t>Collective</t>
         </is>
       </c>
       <c r="C262" t="n">
-        <v>144</v>
+        <v>109</v>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>翁子光</t>
+          <t>亞歷山大納瑙</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>周文健/杜鵑/梁朝偉/許冠文/譚耀文/郭富城</t>
+          <t>卡塔林托隆坦/弗拉德沃伊雷斯古/泰蒂烏蘇雷努</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>&lt;p&gt;70年代，香港廉政公署成立，對貪污探長進行追捕，揭開殖民地時代落幕前的篇章。&lt;/p&gt;&lt;p&gt;曾因不收賄而飽受壓迫的員警磊樂（郭富城 飾）與南江（梁朝偉 飾），想要改變現狀，攜手建立員警貪污制度，並坐上總華探長位置。然而，權利膨脹導致黑白勢力失衡，也和一直跟隨他們的胖子韓（周文健 飾）及嚴洪（譚耀文 飾）等人吵翻，友情、合作都不再。這時，香港廉政公署成立，調查主任李子超（許冠文 飾）對貪污探長展開追捕，全球通緝貪污探長，磊樂與南江隻手遮天的年代走向謝幕。風再起時，香港已不同往昔。&lt;/p&gt;</t>
+          <t>&lt;p&gt;2015年，羅馬尼亞一個音樂展演空間「集體俱樂部」（Colectiv），在一場演出的過程中意外發生大火，造成27死180傷的重大慘劇。然而幾個月後，卻又傳出37名燒傷患者陸續離奇死亡的消息。一支新聞調查團隊於是設法介入，抽絲剝繭、秘密蒐證，開始逐步揭發整個醫療體系的大規模崩壞與國家機器不為人知的暗黑操作。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>中文/粵語</t>
+          <t>羅馬尼亞語</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/國語/政治/社會議題/粵語/英文字幕/警匪犯罪</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs3健康與福祉/人權法治/健體領域/各類改編/政治/生命教育/真人真事改編/社會議題/綜合領域/羅馬尼亞語</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>花漾姊妹幫</t>
+          <t>傻傻愛你，傻傻愛我</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Glorious Days</t>
+          <t>A fool in love, love like a fool</t>
         </is>
       </c>
       <c r="C263" t="n">
-        <v>120</v>
+        <v>95</v>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>利利里沙</t>
+          <t>藍正龍</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>班旺/瑪莎提摩西/維迪穆利亞/英迪巴仁斯/蘇珊巴蒂亞</t>
+          <t>安心亞/張庭瑚/恬妞/樊光耀/莫愛芳/蔡佳宏/郭書瑤/陳竹昇</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>&lt;p&gt;薇娜是從西爪哇的雙木丹轉來雅加達首都的高中生。因為說話帶有濃厚的西爪哇口音，她在上學的第一天就受盡同學的嘲笑。但有四位女孩和一名男孩站出來為她解圍，並協助她適應新環境。他們六人很快就成為了朋友，並組成「自由幫」。二十三年後，薇娜嫁給一位事業有成的繁忙生意人，還有一名正值青春期的女兒。她的生活看似美滿，卻總覺得少了什麼。一天，她在醫院偶遇當年的朋友克麗絲。克麗絲身患末期重症，她希望薇娜能幫她完成心願：讓「自由幫」再次聚首。於是薇娜踏上一段尋友之旅。&lt;/p&gt;</t>
+          <t>&lt;p&gt;康襄維，今年27歲，家人都叫他小維（蔡佳宏飾），出生於富裕家庭，最愛看作家可夫（藍正龍飾）所寫的繪本《森林王子與美人魚》。他的家庭生活看似非常幸福，媽媽（恬妞飾）對他悉心教育，讓是喜憨兒的他能夠自己運行每一天。某天，小維意外偏離平日上班道路，走向了他最愛的海邊，他看見小爛（郭書瑤飾）從海裡游到岸邊，驚呆的他立刻視小爛為繪本中那一條美人魚的化身，身為森林王子的自己當然要對她呵護備至，他感受到愛人的喜悅，小爛也從小維身上感受到久違的溫暖，而這次意外的邂逅，讓小維「接近正常的生活」開始變得不再「正常」了…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>印尼語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs5性別平權/印尼語/友情/多元文化/學習單/校園/生命教育/療癒溫馨/自我成長</t>
+          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs3健康與福祉/國語/學習單/家庭教育/愛情/特殊教育/社會議題</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/國片</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
           <t>2021-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>超人力霸王布雷薩THE MOVIE：大怪獸東京決戰</t>
+          <t>那個男人</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Ultraman Blazar the Movie：Tokyo Kaiju Showdown</t>
+          <t>A Man</t>
         </is>
       </c>
       <c r="C264" t="n">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>田口清隆</t>
+          <t>石川慶</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>伊藤祐輝/內藤好美/岡野真也/岩川晴/搗宮姫奈/梶原颯/森島律斗/石田彰/蕨野友也/飯田基祐</t>
+          <t>仲野太賀/妻夫木聰/安藤櫻/柄本明/清野菜名/真島秀和/真木陽子/窪田正孝</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>&lt;p&gt;怪獸接連出現在某工業區，由弦人隊長率領的SKaRD奮勇迎戰，然而總有新的怪獸接踵而至，SKaRD認為納科瑪斯公司與此有關，該公司正在研發「達姆多辛」，這時遭到破壞的容器漏出的「達姆多辛」吞噬了研究室的樣本，產生出魔獸貢吉魯剛，日本首都將成為超人力霸王布雷薩與大怪獸展開驚心動魄決戰的舞台！&lt;/p&gt;</t>
+          <t>&lt;p&gt;陰雨的誠文堂文具店裡，單親媽媽里枝和谷口大祐初相遇。孤身來到鎮上的大祐出身成謎，喜愛畫畫的他與里枝越走越近，最後兩人結婚共組美滿家庭，直到一場意外帶走大祐的性命。葬禮上，前來弔唁的大祐哥哥，卻在看見亡者照片後，矢口否認這個男人是他弟弟，困惑不已的里枝，請來舊識的律師城戶展開調查；城戶卻在調查過程中越陷越深，也發現了更錯綜複雜的祕密…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>中文/日語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>SDGs9工業及建設/兒童親子/動作冒險/國語/日語/科幻奇幻/英文字幕</t>
+          <t>人權法治/學習單/懸疑驚悚/日語/生命教育/社會議題</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
-          <t>2026-08-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>釋放真相</t>
+          <t>神選之地</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>December</t>
+          <t>Godland</t>
         </is>
       </c>
       <c r="C265" t="n">
-        <v>98</v>
+        <v>142</v>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>安樹橋汗</t>
+          <t>海納爾帕瑪頌</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>MEGUMI/尚玄/松浦涼/清水拓藏/生津徹/真矢美季/藤森慎吾</t>
+          <t>伊妲麥金赫絲多蒂/伊格瓦西格羅森/希爾瑪古德強森/維多利亞卡門索內/艾略特克羅賽霍夫/雅各李霍曼</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>&lt;p&gt;樋口勝對於女兒在七年前被殺害一事無法釋懷而終日酗酒，在得知罪犯福田夏奈即將獲得再審機會，並可能無罪釋放後，他聯絡已再婚的前妻澄子，希望能一起配合審理，審判期間，兩人舊情復燃引發一場婚外情，與此同時夏奈對這起案件漸生懷疑，但在律師佐藤的勸說下，她還是堅持了下來，審判重新揭開兩人的舊傷疤，迫使他們面對令人不安的真相……&lt;/p&gt;</t>
+          <t>&lt;p&gt;19世紀末丹麥牧師為了在蠻荒異土蓋教堂、拍下異鄉人的照片，而泊旅至遙遠的屬地冰島。他們跋山涉水，大自然的力量漸漸侵蝕牧師的信念與理想。即便在陌生的小鎮傳教，越深入當地生活，伴隨而來的人性和慾望，卻如同暗箱中顛倒的幻象，令他偏離初衷而感到迷惘。眼看寒冬逼近，這趟旅程終將帶他去向何方？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>冰島語</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/人權法治/日語/社會議題/英文字幕</t>
+          <t>冰島語/情感教育/生命教育/社會議題</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>行動代號拿破崙</t>
+          <t>逆流成長日記</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Operation Napoleon</t>
+          <t>Little Man Tom</t>
         </is>
       </c>
       <c r="C266" t="n">
-        <v>111</v>
+        <v>87</v>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>奧斯卡索爾阿克塞爾松</t>
+          <t>法比耶娜貝爾托</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>伊恩格雷/傑克福克斯/歐拉法達利歐拉夫森/沃坦威克莫林（沃坦維爾克默林）/薇薇安奧拉夫斯多蒂爾</t>
+          <t>坦吉梅希爾/納迪亞特雷茨克維奇/費力克斯馬利托</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>&lt;p&gt;弟弟失蹤後不久，冰島律師克莉斯汀收到一段影片，拍到她弟弟在冰原一架飛機殘骸附近。克莉斯汀尚未了解全貌，就意外捲入一場國際陰謀。殘骸原來屬於二戰時期一架已經失蹤數十年的德國飛機。機上載有爆炸物，不僅受到罪犯的覬覦，還引起中情局副局長威廉卡爾和德國特務西蒙的注意。兩人認為克莉斯汀是目擊證人想將她滅口。儘管身陷險境，克莉斯汀執意找出殘骸位置，希望能尋獲弟弟，解開深埋在冰原的祕密。&lt;/p&gt;</t>
+          <t>&lt;p&gt;芭芭拉．康絲坦汀原著小說《我親愛的瑪德蓮》一書改編。十一歲的湯姆與他年輕的小媽媽潔絲，一起住在森林周遭簡陋的露營車內。兩人很貧窮，但互相扶持，也都非常樂觀。當潔絲出門工作時，湯姆會自己找事情做，不讓自己無聊。某天，湯姆意外發現獨居而僅有貓狗陪伴的鄰居老太太瑪德蓮躺在花園裡，救護車急救送回家後，湯姆用小小的力氣、自己的方法照顧她。怪異的老太太開始教導湯姆照顧植物的方式。然而，一位剛出獄的年輕人薩米，闖進了他們家，並且破壞了他們平靜的生活…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>冰島語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/冰島語/動作冒險/各類改編/懸疑驚悚/政治/英語</t>
+          <t>SDGs1終結貧窮/SDGs3健康與福祉/各類改編/家庭教育/情感教育/法語/自我成長</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>鬼把戲</t>
+          <t>剛好想起你</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Caveat</t>
+          <t>Just Remembering</t>
         </is>
       </c>
       <c r="C267" t="n">
-        <v>88</v>
+        <v>115</v>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>達米安麥卡錫</t>
+          <t>松居大悟</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>喬納森弗倫奇/班卡普蘭/蕾伊拉塞克斯</t>
+          <t>伊藤沙莉/國村隼/成田凌/永瀨正敏/池松壯亮/神野三鈴</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>&lt;p&gt;無處可逃陰宅，深藏駭人秘密 醒著才能活見鬼 為了賺取生活費，因意外喪失部份記憶的艾薩，不得不接下房東巴瑞派給他的臨時工作，去小島上照顧他的姪女歐嘉幾天，然而卻有個看似警告的附加條件：他必須穿上牽著鍊條的束縛衣，來限制他的行動，以確保無法進入到某些房間內。在巴瑞交待好一切事項離開島後，艾薩與患有特殊疾病「緊張式僵直」的歐嘉，開始一場宛如邪惡版「貓抓老鼠」的遊戲，在鬼影幢幢的房內展開。而當歐嘉的精神狀態越晚越糟糕，被困住行動範圍的艾薩開始試圖挖掘隱藏在此的秘密，但事情的真相似乎也與他喪失的記憶有所連結……&lt;/p&gt;</t>
+          <t>&lt;p&gt;故事透過每年7月26日這天所發生的事情，以倒敘的方式描繪一段六年的感情，從結束到開始。7月26日是佐伯照生的生日，照生是一名舞者，因受傷而放棄舞蹈生涯，野原葉是個計程車司機，在他們倆每年一起度過7月26日的這一天，有時候是特別的，有時則是平凡的，但那些都是過去的甜蜜回憶，現在已回不去了。&lt;/p&gt;&lt;p&gt;本片是松居大悟的原創電影，靈感來自搖滾樂團Creephyp主唱崎祐介所寫的《地球之夜》，歌曲靈感源自吉姆‧賈木許執導的同名電影。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>懸疑驚悚/英語</t>
+          <t>SDGs3健康與福祉/情感教育/愛情/日語/英文字幕</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>空山靈雨 數位修復版</t>
+          <t>波麗露狂想曲</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Raining in the Mountain</t>
+          <t>Bolero</t>
         </is>
       </c>
       <c r="C268" t="n">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>胡金銓</t>
+          <t>安妮芬婷</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>佟林/吳家驤/吳明才/孫越（孫鉞）/徐楓/李文泰/杜偉和/王光裕/田豐/石雋（張石華）/秦沛/蕭德虎/金昌根/陳慧樓/魯純</t>
+          <t>拉斐爾佩松納茲（拉斐爾佩爾索納）/文森培瑞茲/朵莉亞緹莉兒/珍娜巴麗芭/艾曼紐德芙</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>&lt;p&gt;大富商兼收藏家文安、位高權重的王將軍應智嚴法師邀請齊聚三寶寺，表面上是為了討論寺廟住持的傳位問題，實際上都是為了寺內的藏品，玄奘親筆抄寫的《大乘起信論》而來。文安聘請了女飛賊白狐，以假扮為自己的妻子作為掩護，暗中接近藏經閣，明爭之餘也打算暗奪，但她的身分隨即被王將軍的副官識破。寺中最有繼承衣缽希望的大弟子和二弟子暗自較勁，各自拉攏勢力。隨著老住持最終的傳位決定，《大乘起信論》的爭奪也進入白熱化…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;巴黎，咆哮的二十年代，編舞家艾妲魯賓斯坦找來作曲家莫里斯拉威爾為她下一首芭蕾舞劇編曲，她希望風格大膽、露骨。然而，著名且聲望崇高的拉威爾發現自己寫不出任何曲子，在重溫回憶，面對舊情舊愛與失敗的過程中，作曲家將寫出他有史以來最膾炙人口的一首曲子「波麗露」。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>SDGs3健康與福祉/SDGs4優質教育/愛情/歷史傳記/法語/自我成長/英文字幕/藝術領域/音樂歌舞</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>雙面老爸</t>
+          <t>最是橙黃橘綠時</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Dad is Pretty</t>
+          <t>When Green Turns to Gold</t>
         </is>
       </c>
       <c r="C269" t="n">
-        <v>92</v>
+        <v>107</v>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>朴秀敏/金成國</t>
+          <t>徐慶珠/施書銘</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>孫敏智/白瑞斌/金明國/陳善美</t>
+          <t>各務孝太/廖曉彤/李亦捷/法比歐/翁嘉薇</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>&lt;p&gt;金德在是酒商的業務，但因業績不佳而瀕臨被資遣。某天金德在被派往夏威夷俱樂部，這間俱樂部因為主管十分挑剔而惡名遠播。當金德在努力要說服對方簽下合約時，主管卻提出了奇怪的請求：「加入我們變裝藝人的行列，我就跟你簽約。」金德在不得已也只能答應，但不久就發現自己也挺享受這樣的轉變。&lt;/p&gt;</t>
+          <t>&lt;p&gt;嬌生慣養的冬冬（翁嘉薇飾）專科畢業後拒絕家裡安排，隻身前往日本，自己打工賺錢，選擇想唸的學校，遇見了木村（各務孝太飾）。從安逸享樂踏進了艱苦孤獨，也讓她咀嚼了真實人生。保守的希敏（李亦捷飾），在台南工作時愛上法籍男子里昂（法比歐飾）。她在愛情中患得患失，卻在衝突中更認識自己。25歲的她們初次離家，開始獨立飛翔，同時透過書信陪伴對方。她們在碰撞中成長，經歷了那段無怨無悔的美麗時光…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/婚姻關係/家庭教育/情感教育/生涯規劃/自我成長/韓語</t>
+          <t>SDGs8工作及經濟/國語/多元文化/情感教育/愛情/日語/法語/生涯規劃/種族認同/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
-          <t>2024-01-01 00:00:00</t>
+          <t>2026-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>布拉姆的異想世界</t>
+          <t>我的親親小妹</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Fidgety Bram</t>
+          <t>My Little Sister</t>
         </is>
       </c>
       <c r="C270" t="n">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Anna van der Heide</t>
+          <t>史蒂芬妮丘瓦特/維蘿妮卡雷蒙</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>COEN VAN OVERDAM/EGBERT-JAN WEEBER/KATJA HERBERS/RENÉ GROOTHOF/TJEBBO GERRITSMA</t>
+          <t>妮娜霍斯/拉斯艾丁格/楊斯艾賓納斯/瑪莎凱勒</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>&lt;p&gt;#ADHD #注意力缺乏過動症 #受教權 #兒童表意權&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;患有注意力缺乏過動症（ADHD）的孩童，因為大腦神經荷爾蒙分泌不平衡的關係，對周邊發生的事件很敏感，在學習過程中也被貼上調皮搗蛋的標籤，然而也比一般孩童更具有想像力。患有過動症孩童也有接受教育的權利，所以在教育現場上，教師需要認識過動症、調整教學方式及陪伴，以提升孩童學習自信，減低其學習及適應團體生活的困擾。&lt;/p&gt;&lt;p&gt;本片的布拉姆充滿豐富的想像力，馬克老師也調整了教學方式，當布拉姆坐不住時，他會要班上同學站起來跳一跳，讓他也跟著動一動，老師也請他跑腿傳送資料，將舒緩他對學習的壓力。&lt;/p&gt;&lt;p&gt;◎看電影填問卷，即可參與抽獎：&lt;a href="https://www.surveycake.com/s/Oaaqv" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/Oaaqv&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎報名單場公播照過來：&lt;a href="https://reurl.cc/yLdXGq" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/yLdXGq&lt;/a&gt;&lt;/p&gt;&lt;p&gt;【劇情簡介】&lt;/p&gt;&lt;p&gt;布拉姆是個好動的七歲小男孩，喜愛幻想，對周遭的世界感到無比好奇。他要上一年級了，對此相當興奮的他卻遇到了費許老師。費許老師非常嚴格，講求紀律和秩序，他不在乎愛作夢的布拉姆天馬行空的想像力，還想盡辦法要求布拉姆凡事按照「正確」的方式來做。布拉姆的爸媽很困擾，擔心兒子要怎樣才能適應環境，而不會變得超級悽慘。還有布拉姆和費許老師，差異這麼大的他們要如何找到平衡點…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;傑出的劇作家麗莎不再寫作了。她和家人住在瑞士，卻心繫住在柏林的哥哥斯文。自從斯文被診斷出患有惡性白血病後，這對雙胞胎之間的關係就日益緊密。斯文是著名的劇場演員，麗莎無法接受命運的這種安排，她赴湯蹈火只為了能讓哥哥重回舞台。為了哥哥，她付出一切，卻忽略了自己的婚姻。麗莎與丈夫的關係開始破裂，但她的眼裡只有哥哥。只有哥哥能讓她重拾內心的渴望，重新點燃她的創作慾望，讓她有活著的感覺。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>荷蘭語</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/人權法治/學習單/家庭教育/情感教育/特殊教育/療癒溫馨/社會議題/自我成長/荷蘭語</t>
+          <t>SDGs3健康與福祉/婚姻關係/家庭教育/德語/情感教育/生命教育/生涯規劃/療癒溫馨/自我成長/醫療議題</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
-          <t>2021-06-01 00:00:00</t>
+          <t>2023-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>波麗萊多里鬼屋</t>
+          <t>好漢解放營</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>The Banishing</t>
+          <t>Men on the Verge of a Nervous Breakdown</t>
         </is>
       </c>
       <c r="C271" t="n">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>克里斯多佛史密斯</t>
+          <t>奧黛麗達娜</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>潔西卡布朗芬德莉/約翰林區/約翰赫夫南/西恩哈里斯</t>
+          <t>帕斯卡德穆隆/提西勒米特/朗茲貝迪亞/法蘭西斯薩維德梅松/羅倫特史托克/馬克思貝瑟特德馬格拉夫（麥克斯貝塞特馬爾葛雷夫）、瑪莉娜漢斯/麥克格雷戈里奧</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>&lt;p&gt;全球十大鬼屋之首，真實靈異事件改編 有些房子，根本不應該入住… 改編自1930年代英國真實事件，一位牧師萊納斯（約翰赫夫南 飾）被教會任命為代理牧師，他帶著妻子瑪莉安（潔西卡布朗芬德莉 飾）與女兒小愛搬進一座神秘莊園。但在他們入住這間屋子不久後，奇怪事情接二連三發生，除了在半夜會聽見呢喃聲，還會看見陌生的修道士身影，女兒小愛的行為也越來越陌生，隨著被騷擾的次數越來越多，萊納斯和瑪莉安不得不尋求著名的捉鬼專家哈利（西恩哈里斯 飾）幫忙。他們必須一起揭開真相，找出這棟房子的超自然力量還有它可怕且驚人的過去…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;七位年齡介於17至70歲的都市男子，除了人生瀕臨崩潰外，沒有任何其他共同點。為了重新振作起來，他們相聚在一座車站，準備到野外參加一場特別訓練營。訓練營由一位性情古怪的女教練設計許多課程，教導他們重新認識自己。這項任務可不簡單，因為這群男人身邊總會發生意想不到的事。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>各類改編/懸疑驚悚/真人真事改編/英語</t>
+          <t>SDGs3健康與福祉/喜劇/情感教育/法語/自我成長</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>靈魂勇敢傳說</t>
+          <t>神騎魔法大冒險</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Bulado</t>
+          <t>Upon the Magic Roads</t>
         </is>
       </c>
       <c r="C272" t="n">
-        <v>87</v>
+        <v>110</v>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>艾夏贊加</t>
+          <t>歐列格波哥汀</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>艾威榮傑克森海伊/蒂亞拉理查茲/費利斯德羅伊</t>
+          <t xml:space="preserve"> 巴維爾迪維揚卡（巴維爾捷列連科）/安東沙金/寶琳娜安德烈耶娃（寶琳娜安德列娃）/米哈伊爾葉弗雷莫夫/耶恩崔普尼克</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>&lt;p&gt;年輕又固執的肯莎與父親歐伊拉還有爺爺維爾喬，一起住在古拉索島的一座回收場。父親跟爺爺的個性截然相反，歐伊拉是個意志堅定且理性的警察，維爾喬則相信靈性，並與島上的土著有很深的連結。由於維爾喬希望自己死後能進入靈界，歐伊拉和維爾喬的關係也因此惡化。11歲的肯莎則游移在兩者之間，尋找自己的路。漸漸地，父親務實的思想再也滿足不了肯莎，她開始向爺爺敞開心扉，接受更神祕、更能撫慰她心靈的古老傳統。&lt;/p&gt;</t>
+          <t>&lt;p&gt;知名童話改編，溫馨爆笑的家庭電影，天真爛漫的傻子強尼和他個性務實的魔法馬麻吉，展開一連串無法預料的驚奇冒險，善良的強尼從來沒有追求過自己的利益，然而這卻使他身處險境，在魔法道路上，馬麻吉經常需要站出來，拯救單純的強尼遠離危險，他們這對搭檔要戰勝忌妒強尼的邪惡暴君、抓住火鳥，還要找到強尼的真愛，兩人的友誼經得起最終的考驗嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>荷蘭語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/家庭教育</t>
+          <t>兒童親子/動作冒險/友情/各類改編/國語/英文字幕/英語</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L272" t="inlineStr">
         <is>
-          <t>2024-04-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>熊出沒．變形記</t>
+          <t>大選風暴</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Boonie Bears: The Big Shrink</t>
+          <t>Second Round</t>
         </is>
       </c>
       <c r="C273" t="n">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>丁亮/林匯達</t>
+          <t>亞伯杜龐帝</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>孟雨田/孫堯東/張偉/張秉君/萬丹青/譚笑/趙曉宇</t>
+          <t>亞伯杜龐帝/尤里葛瑞爾/尼古拉斯馬里耶/菲利普烏禪/西西迪法蘭絲</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>&lt;p&gt;久未聯絡的強爸突然拜訪狗熊嶺，打破光頭強原本平靜的生活。向來嚴厲的強爸一反常態，對光頭強噓寒問暖。但關係未能緩和，反而導致父子矛盾的爆發。爭吵中，光頭強無意間觸碰到神秘機器，熊大、熊二、光頭強被瞬間縮小！能使身體復原的機器也被不知情的強爸帶走。三人踏上了尋找強爸與機器的探險旅程。變小的身體、處處受限的能力、充滿阻礙的陌生世界，讓冒險的路途充滿荊棘。此時，一個舉止神秘的女生物學家突然出現，打破了森林和小鎮的寧靜，並帶出一系列神秘事件......&lt;/p&gt;</t>
+          <t>&lt;p&gt;記者娜塔莉曾因搞砸政治報導而被調去負責足球新聞，卻因電視台臨時人手不足被長官叫去報導本次總統大選，目前民調領先的是政壇黑馬皮耶亨利梅斯葉，他是法國極具名望的家族繼承人，娜塔莉在追蹤報導後，發現皮耶亨利梅斯葉的競選動機並不單純，隨著調查的深入，令人意外的真相也逐一浮出檯面。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/SDGs17多元夥伴/兒童親子/動作冒險/國語/學習單/家庭教育/環境教育</t>
+          <t>SDGs16和平正義/SDGs8工作及經濟/政治/法語/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L273" t="inlineStr">
         <is>
-          <t>2022-08-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>巫師靈不靈！？</t>
+          <t>最後一件晚禮服的秘密</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Daemuga：The Great Shaman Song</t>
+          <t>Haute Couture</t>
         </is>
       </c>
       <c r="C274" t="n">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>李翰鐘</t>
+          <t>希薇雅歐艾永</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>徐智瑜/朴星雄/柳炅秀/梁炫民/鄭敬淏</t>
+          <t>娜塔莉貝葉/帕斯卡爾艾比略特（帕斯卡爾艾比略）/琳娜庫德里</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>&lt;p&gt;SHOW TIME！三名通靈巫師上演大鬥法 菜鳥巫師辛男（柳炅秀 飾）進到巫師學院速成班，原想藉此翻身，沒想到一事無成的他僅能靠著訛詐來勉強度日，某天他接獲客戶的需求前去通靈，卻誤打誤撞揭發了一樁謀殺案，還讓自己身陷險境。另一頭巫師學院的天才巫師清潭少爺（梁炫民 飾）發現了異狀，試圖帶領辛男脫困，才發現這一切似乎與黑幫孫益秀（鄭敬淏 飾）有關。而傳說中的惡魔巫師馬成俊（朴星雄 飾），為了守護心愛的人不得不替孫益秀做事。 三名巫師在一場召喚亡靈的招魂儀式上展開對決。而串起三人的，是一首名為「大巫歌」的古老神秘旋律……。誰，才是地表最強薩滿？&lt;/p&gt;</t>
+          <t>&lt;p&gt;在巴黎蒙田大道迪奧（Dior）總店工作的艾絲黛（娜塔莉貝葉 飾），即將結束她首席裁縫師的職場生涯。有天她在搭地鐵時，包包竟被一名貧民區女孩小玉（琳娜庫德里 飾）搶走，裡面正巧放了一張極為珍貴的迪奧禮服設計圖…。心中不安的小玉決定將包包物歸原主。艾絲黛雖開心包包及設計圖失而復得，卻更對小玉的出身及那雙「巧手」感到好奇，決定訓練她成為一名「好手」，希望藉此改變她的人生…。叛逆的小玉會接受這樣的安排嗎？艾絲黛又能安心地退休嗎？一場首席裁縫師與迪奧實習生的緣分與對抗，自此登場…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs17多元夥伴/喜劇/綜合領域/警匪犯罪/韓語</t>
+          <t>SDGs1終結貧窮/SDGs4優質教育/SDGs8工作及經濟/品德教育/情感教育/法語/生涯規劃/療癒溫馨/自我成長/藝術領域</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/新生影展/智財月線上影展/歐美片</t>
         </is>
       </c>
       <c r="L274" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2024-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>指考風暴</t>
+          <t>他們在島嶼寫作Ⅲ 削瘦的靈魂</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>The Exam</t>
+          <t>A Lean Soul</t>
         </is>
       </c>
       <c r="C275" t="n">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>休卡阿敏科基（修卡阿敏科基）</t>
+          <t>朱賢哲</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>凡妮雅薩拉/史汪阿圖夫/海珊哈桑阿里/艾雯賈瑪/霍西亞納瓦伊</t>
+          <t>七等生</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>&lt;p&gt;年輕的羅珍正因未婚夫的突然消失心碎不已，恐影響到即將到來的入學考試，而她長年困在黯淡婚姻生活的姊姊希蘭，知道考上大學是妹妹人生唯一的機會，如果失敗父親可能就會安排她隨便嫁個不愛的男人，當個無聊的妻子，落得跟她一樣的命運，於是希蘭決定不計代價，也要讓妹妹順利通過考試，然後兩姊妹不知道的是，這件事遠比她們想像得更複雜，牽涉層面更大，兩人也必須承受來自家庭、學校、社會的強大壓力，而一步錯，步步錯……&lt;/p&gt;</t>
+          <t>&lt;p&gt;七等生，臺灣最受爭議的小說家。1967年，七等生在《文學季刊》發表了臺灣文學史上著名短篇小說《我愛黑眼珠》，主角李龍第在末日洪水中，選擇拯救妓女而無視妻子的作為，引起文壇極大的討論與爭議。當年評論家認為，這類離經叛道、萎靡頹廢的文學作品，恐影響國家安全而應杜絕。從此，七等生極富自傳色彩的小說，被批評為深奧艱澀的個人主義或虛無主義。然而，在時代的推移洗練下，七等生卻成為影響後世文壇最重要作家之一，並被稱為臺灣「內向世代」作家的開端。 《削瘦的靈魂》紀錄片以導演口述旁白和小說文本字幕，描摹出這位臺灣當代最受爭議小說家的家庭、童年、挫折、愛情。導演朱賢哲突破拍攝困難與作家心防，多次採訪已多年不公開露面的七等生，與其談論文學、哲理、生命體察，並得以一窺作家隱世的生活面貌，以及他內在世界瘋狂又孤寂的觀點。並藉由作家身邊不同身份、面向的重要他人訪談，建構出作家的生命脈絡與創作形象。 七等生曾言：「我的寫作一步一步地在揭開我內心黑暗的世界，將我內在積存的汙穢，一次又一次地加以洗滌清除。」在面對當代集體內在不可測的心靈，七等生個人的創傷與黑暗，似乎也正是人類的創傷與黑暗。 七等生自嘲自貶的筆名「七等生」，就是對時代的叛逆與反諷。《削瘦的靈魂》一片難得紀錄了這樣一位讓文壇與社會都往前跨步深思的小說家。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>無</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs4優質教育/SDGs5性別平權/庫德語/性平教育/社會議題/英文字幕</t>
+          <t>SDGs10減少不平等/情感教育/歷史傳記/生涯規劃/綜合領域/藝術領域</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展</t>
+          <t>亞洲片/國片/紀錄片</t>
         </is>
       </c>
       <c r="L275" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>愛的缺口</t>
+          <t>親愛的殺手</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Love According to Dalva</t>
+          <t>Be Alive Just Like You</t>
         </is>
       </c>
       <c r="C276" t="n">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>艾曼紐妮可</t>
+          <t>賴孟傑</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>亞歷克西斯曼尼蒂/芬達吉拉西/賽達薩姆森</t>
+          <t>喜翔（金介文）/邱偲琹/鄭人碩/鄭志偉/黃采儀</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>&lt;p&gt;打扮得性感嫵媚的黛兒娃，其實只有12歲。失婚的父親長期把她關在家裡，不讓她與外界接觸。一個晚上，警方破門而入，將她帶到收容所。錯愕的黛兒娃無法接受與父親分別，但也束手無策。黛兒娃在收容所結識了室友薩米雅和社工傑登。與他們相處後，她才慢慢發現，原來父親給予她的「愛」是有違倫理的。在社工與室友的扶持下，黛兒娃努力揮別過去，找回自己失去的童真。&lt;/p&gt;</t>
+          <t>&lt;p&gt;慾望是孤寂的光，愛是唯一的希望 即使殘缺不堪，我們仍要勇敢地愛 六（鄭人碩 飾）是位靠販售愛心商品維生的身障人士，生活大小事都需倚賴父親（喜翔 飾）幫忙，從未談過戀愛的他，對於性有著無限的憧憬與幻想，在大樓保全文哥（鄭志偉 飾）的引介下，六認識了一個沉默的少女泡麵（邱偲琹 飾），長年生活在陰暗狹小文具店的她，不僅要照顧有心理疾病的母親（黃采儀 飾），在學校也備受同儕霸凌。對未來不抱期待的泡麵，與六從平淡的性交易關係，逐漸發展出一段刻骨銘心的愛情，同時六也發現文哥與泡麵似乎也有著不尋常的關係…同樣生活在灰色角落的他們，透過相遇的微光溫熱了彼此的心，因慾望點燃了希望，兩人最終能否走出生命的困境…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs5性別平權/家庭教育/性平教育/法語/社會議題/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs1終結貧窮/SDGs3健康與福祉/SDGs5性別平權/SDGs8工作及經濟/人權法治/國語/性平教育/愛情/社會議題/綜合領域/警匪犯罪</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>精靈．女巫．魔法書</t>
+          <t>關於我媽的一切</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Hui Buh and the Witch’s Castle</t>
+          <t>All about My Mother</t>
         </is>
       </c>
       <c r="C277" t="n">
-        <v>88</v>
+        <v>118</v>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>賽巴斯汀尼恩曼</t>
+          <t>趙天宇</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>克里斯多夫馬利亞赫斯特/卡門瑪雅安東尼/夏洛特史瓦布/奈莉霍夫曼/瑞克卡瓦尼安/米娜棠德/馬努盧布夫斯基/麥可赫比格</t>
+          <t>張婧儀/徐帆/許亞軍</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>&lt;p&gt;幽靈嗚怖已經在布格堡陰魂不散五百多年。國王尤力早已看膩他那差勁的嚇人伎倆。一天，一位叫奧菲麗的小女巫突然登門造訪，說自己是嗚怖的外甥女，希望嗚怖可以和她一起去救她母親。奧菲麗身上有一本死靈之書，嗚怖覺得這本魔法書可以實現自己的夢想，於是想法設法偷走這本書。只不過，邪惡的女巫惡拉比他更想奪得死靈之書。在奧菲麗的哀求下，國王尤力和嗚怖陪她一起踏上危險的旅程。他們必須到女巫林請求善女巫荻安朵的協助，才能打敗惡拉。而此時，嗚怖也被迫在友情與夢想之間做出抉擇……&lt;/p&gt;</t>
+          <t>&lt;p&gt;媽媽季佩珍（徐帆 飾）是這個家的靈魂所在，她像有分身術一樣能照顧到每一個人。在她的面面俱到之下，這個家看上去井然有序，然而事實並非如此。在媽媽季佩珍眼裡女兒李小美（張婧儀 飾）永遠都是最優秀的，卻不知在北京工作生活的她還有另一面。女兒對媽媽的掌控有多抵觸，季佩珍更是不瞭解。醫生丈夫李文舫（許亞軍 飾）因幾年前的一次失誤，至今還無法拿起手術刀。婆婆患有阿茲海默症，生活都無法自理……就在身為教師的季佩珍剛剛退休，似乎能鬆一口氣多擁有些自己的時間，卻被查出了惡性腫瘤四期。如果媽媽只剩下四個月的生命，這家人的生活又該如何繼續下去呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>中文/德語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/各類改編/國語/德語/情感教育/科幻奇幻/自我成長</t>
+          <t>SDGs3健康與福祉/國語/家庭教育/情感教育/生命教育/英文字幕/醫療議題</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L277" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>打開名為家的門</t>
+          <t>沒有妳的多重宇宙</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>I Am Home</t>
+          <t>She's the One</t>
         </is>
       </c>
       <c r="C278" t="n">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>朴濟範</t>
+          <t>馬可馬坦尼</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>姜信一/李裕英</t>
+          <t>亞莉珊卓馬斯特羅納爾迪/佛朗奇斯可加巴尼/克里斯蒂亞諾卡卡莫/史蒂法諾法蘭西/安德烈亞阿爾坎傑利/愛德華多史卡爾佩泰</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>&lt;p&gt;恩書是報社編輯，獨自在首爾生活，正努力找房子。她的父親進哲是一名24小時營業的鎖匠，獨自住在仁川的老家。恩書沒想到自己會搬回家鄉和父親生活。她在那裡重拾家族記憶，而一生都為別人開鎖的父親，也因為恩書的關係，逐漸打開自己的心房。&lt;/p&gt;</t>
+          <t>&lt;p&gt;假設所有疑難雜症都能解決，做重要決定前都能毫不遲疑，人生將會如何？倘若基於某種魔力，你能夠實現人生中最狂野的夢想，和最深的渴望…&lt;/p&gt;&lt;p&gt;三十歲的安德烈與大學時認識的蘿拉即將步入禮堂，婚禮前夕，他開始思考各種不同的可能性…接著，安德烈就像被施了魔咒，彷彿他一開始不曾認識蘿拉，每天起床時，他開始有不同的人生版本，有時是好色之徒，有時是備受讚譽的音樂家，安德烈開始過著蘿拉不在身邊的人生，他會想打破這魔咒嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/學習單/家庭教育/情感教育/療癒溫馨/社會議題/韓語</t>
+          <t>婚姻關係/情感教育/愛情/義大利語/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>東京貴族女子</t>
+          <t>金錢男孩</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Aristocrats</t>
+          <t>MONEYBOYS</t>
         </is>
       </c>
       <c r="C279" t="n">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>岨手由貴子</t>
+          <t>C.B. YI</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>佐戶井賢太/山下莉緒/山中崇/水原希子/津嘉山正種/石橋桂/石橋靜河/篠原友希子/銀粉蝶/門脇麥/高橋瞳/高良健吾</t>
+          <t>曾美慧孜/林哲熹/柯震東/盧彥澤/陳慕/高山峰/黃鐙輝</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在同一片天空下，有著不同的人生際遇──。 出身名門望族的榛原華子（門脇麥飾）在27歲時被男友甩了，眼看朋友們一個一個都結婚了，視結婚為人生成就的她，著急的安排一場又一場的相親，她終於遇到了門當戶對的律師青木幸一郎（高良健吾飾）。而在東京的另一個地方，有一位靠著自己努力考上名校慶應大學的時岡美紀（水原希子飾），但因家境不好，無法支付私立大學高額學費而輟學，在東京辛苦的賺生活費，但以前大學同學幸一郎一直和她有著糾纏不清的感情，兩個女孩因幸一郎相遇，開始審視自己的人生，展開尋找自我之途。&lt;/p&gt;</t>
+          <t>&lt;p&gt;為改善鄉下家人的生活，梁飛來到城市成為性工作者，並與同業曉來成為戀人，但在一場意外後斷訊。五年後，飛在另個城市重新站穩腳步，同事們卻紛紛因社會壓力離開這個圈子。飛回到老家探望重病的外公，發現家人花著他寄回來的錢，內心卻隱隱以他賣娼為恥，唯有青梅竹馬的阿龍，給飛安慰。回到城市後不久，龍投奔飛而來，並選擇同樣成為男妓。兩人很快墜入愛河，飛卻在這時與已經結婚生子的曉來不期而遇，周旋在曉來和龍之間的梁飛，究竟該如何自處？他還能找回當時的那份初衷嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs5性別平權/SDGs8工作及經濟/友情/性平教育/情感教育/日語/生涯規劃/自我成長</t>
+          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs5性別平權/SDGs8工作及經濟/國語/愛情/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/新生影展</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L279" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>傳統小鎮-美濃 數位修復版</t>
+          <t>荒島．愛</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Fragrant Formosa - Meinung, A Town Cherishing Tradition</t>
+          <t>Castaway on the Moon</t>
         </is>
       </c>
       <c r="C280" t="n">
-        <v>25</v>
+        <v>116</v>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>謝佳雄</t>
-[...2 lines deleted...]
-      <c r="F280" t="inlineStr"/>
+          <t>李海準</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>鄭在詠/鄭麗媛</t>
+        </is>
+      </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>&lt;p&gt;電視紀錄片「芬芳寶島」系列。&lt;/p&gt;&lt;p&gt;三百年前，客家人來到美濃落地生根，即使在現代化衝擊下，依然保存著古老傳統行業；本片自油紙傘製作方式詳細介紹起，再帶到菸草種植，在山水田埂間，帶我們看見美濃這個傳統小鎮樸實之美。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一名叫金誠勤的男子縱身躍入寂靜的漢江，試圖結束生命，醒來時，他發現自己躺在沙灘上，原來他自殺未遂，只是被沖到了江中的一個無名小島上，與此同時，在江邊一棟公寓中，一位多年足不出戶的女孩透過望遠鏡偶然發現了這名住在島上的男子，他孤獨卻似乎滿足的生活引起了她的好奇，最終促使她在多年後走出了自己的房間。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>SDGs3健康與福祉/喜劇/生命教育/自我成長/韓語</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>亞洲片/國片/影視聽中心/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>他們在島嶼寫作Ⅲ 我記得</t>
+          <t>我恨我自己</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>I Remember</t>
+          <t>Sick of Myself</t>
         </is>
       </c>
       <c r="C281" t="n">
-        <v>124</v>
+        <v>97</v>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>林俊頴</t>
+          <t>克里斯托弗博格利</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>朱天心/朱天文</t>
+          <t>克莉絲汀庫亞斯托普/安德斯丹尼爾森李/艾里克塞瑟</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>&lt;p&gt;稿紙糊成的文學朱家，孕育出嗜字如命的傳奇姊妹——朱天文、朱天心。這對姊妹雖同根共生，但各憑本事在稿紙格線攻城占地，建立起風格殊異的強大文學國度。 姊姊朱天文在內斂靜氣中帶有高度敏銳的感知力，繼承父親朱西甯的書寫態度，不斷試探文風的翻新與可能，是鍊字成金的先知女巫；因發表〈小畢的故事〉與導演侯孝賢結識並長年合作，文學創作牽引她跨足電影第二人生，劇作數度叩關金馬獎與各大國際影展。 妹妹朱天心，一身俠氣、浪漫直率，高中時期寫就的《擊壤歌》是青春世代必讀的自由宣言，如野火燎原般燃起閱讀風潮；她筆下有都市街弄裡漫遊觀察的感觸，也聚焦社運參與、族群認同的議題，時間雖淘洗歷史，但她的記憶明亮，以筆刻下的都算數。 《我記得》由小說家林俊頴執導，以長年友人的貼身視角，紀錄朱家姊妹的成長軌跡，從桂花樹下的家作為記憶的場景出發，在此雙姝少年師承胡蘭成、廣交才俊創立《三三集刊》。鏡頭隨著她們的腳步移動，走訪鳳山眷村故居，渡海祭拜東京胡墓，談笑間分享對彼此作品的見解，也錄下她們穿梭街頭巷尾照顧流浪貓的身影。姊妹倆在片中毫無保留地坦露內心，展現文學成就背後，如同常人一般隨性親和、溫暖立體的生活光景。&lt;/p&gt;</t>
+          <t>&lt;p&gt;想爆紅無下限，毀三觀也要求關注！席格娜與男友湯瑪士同樣自戀，都想成為人群裡唯一的焦點。湯瑪士利用偷來的贓物搖身一變成為當紅藝術家，滿心嫉妒的席格娜討拍刷存在，卻仍是個無人搭理的咖啡店店員。走投無路的她索性猛吞俄羅斯禁藥，讓臉上爬滿浮腫的紅色傷疤，駭人的病態也為她博得同情與目光。就在淺嚐受矚目的滋味後，席格娜變本加厲想透過「賣慘」來一舉成名。於是，她任由謊言與傷痕爆裂滋長，直至一切崩壞到無法挽救的地步…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>挪威語</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/各類改編/家庭教育/歷史傳記/生涯規劃/真人真事改編/自我成長/英文字幕/藝術領域</t>
+          <t>SDGs3健康與福祉/情感教育/挪威語/社會議題</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>亞洲片/國片/性平影展/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>安妮要自由</t>
+          <t>我的貓咪室友</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Angry Annie</t>
+          <t>Cat Sharehouse</t>
         </is>
       </c>
       <c r="C282" t="n">
-        <v>120</v>
+        <v>94</v>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>布朗蒂妮勒諾瓦</t>
+          <t>綾部真彌</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>印蒂雅海爾/綺塔韓羅特/羅斯瑪麗斯坦德利/羅蕾卡拉米</t>
+          <t>上村海成/古川雄輝/山谷花純/本田剛文/松大航也/細田佳央太/金子隼也/長井短/龍雷太</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>&lt;p&gt;真人真事改編 故事發生在1974年的法國農村，意外懷孕的安妮是名職業婦女，她有兩個正值青年的小孩。她剛好遇上了「提倡墮胎與避孕自由的民間團體MLAC」，該團體的成員與醫生為女性提供免費又安全的墮胎手術，卻被視為非法。漸漸地安妮也開始加入這場解放運動的戰役，而這為她的人生帶來了新的意義。&lt;/p&gt;</t>
+          <t>&lt;p&gt;二星優斗和兩隻貓小黑與小茶一起生活，在祖父死後他成立了貓咪合租屋「二星高地」。合租屋開張後，有四個人搬了進來，那段時光優斗過得很快樂且有了家的感覺，但最終每個人也都因為未來規劃而搬走，展開新的生活。眼看前室友事業有成，負責管理合租屋的不動產經紀人有美鼓勵優斗重新開張「二星高地」，但優斗不願意。優斗想起了祖父去世時留下的一封信，信中提到優斗還有一個自小就與他分開的弟弟。於是他決定開始尋找這位從未見過面的弟弟。他靠著打響貓咪合租屋的名聲，和招募新室友來尋找弟弟。某天，一位名叫加納直人的人前來申請入住…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/人權法治/各類改編/性平教育/法語/生命教育/真人真事改編/自我成長/英文字幕</t>
+          <t>SDGs11永續城鄉/SDGs15保育陸域/家庭教育/情感教育/日語/療癒溫馨</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/性平影展：閱界・跨界/歐美片</t>
+          <t>亞洲片/劇情片/新生影展/萌獸影展</t>
         </is>
       </c>
       <c r="L282" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>第一爐香</t>
+          <t>小說家電影</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Love After Love</t>
+          <t>The Novelist's Film</t>
         </is>
       </c>
       <c r="C283" t="n">
-        <v>140</v>
+        <v>92</v>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>許鞍華</t>
+          <t>洪常秀</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>俞飛鴻/尹昉/張佳寧/張鈞甯/彭于晏/梁洛施/白冰/秦沛/范偉/馬思純</t>
+          <t>夏成國/奇周峰/徐永嬅/朴美昭/李恩美/李慧英/權海虓/趙倫嬉/金珉禧</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>&lt;p&gt;傳奇作家張愛玲成名作《沉香屑．第一爐香》改編 上海女學生葛薇龍（馬思純 飾）來香港求學，投靠姑媽梁太太（俞飛鴻 飾），卻反被梁太太利用，把她當作餌誘吸引男人，葛薇龍漸漸沉迷在紙醉金迷中。後來她被花花公子喬琪喬（彭于晏 飾）吸引，為了繼續過聲色犬馬的上流社會生活，不惜出賣自己的靈魂，費盡心機嫁給了喬琪喬，最終淪為姑媽梁太太和喬琪喬斂財的工具。&lt;/p&gt;</t>
+          <t>&lt;p&gt;寫不出小說的小說家造訪遠方老友的書店後，在路上遇見一位電影導演與其妻子，談起那部最終沒有被改編成電影的小說。三人隨後在公園巧遇決定不再演戲的女演員，小說家與女演員相談甚歡，甚至相約要把那部沒改編成的小說拍成電影。兩人回到書店，舊雨新知共飲，女演員則沉沉睡去。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs5性別平權/各類改編/品德教育/商業金融/國語/多元文化/愛情/藝術領域</t>
+          <t>性平教育/生涯規劃/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L283" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>芭蕾奇緣</t>
+          <t>森林特攻隊：大腳ㄚ家族</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Ballerina</t>
+          <t>Bigfoot Family</t>
         </is>
       </c>
       <c r="C284" t="n">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>艾瑞克桑默/艾瑞克華倫</t>
+          <t>傑瑞米德格魯森/班史塔森</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>丹恩迪漢/卡莉蕾傑普森/宋昱璁/李昀晴/林沛苓/梅狄齊格勒/楊凱凱/艾兒芬妮</t>
+          <t>吳文民/國語配音/孟慶府/穆宣名/符爽/連婉鈞/陳彥鈞/陳貞伃</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>&lt;p&gt;孤兒費莉西從小就懷著跳舞的夢想。她計畫和她想成為發明家的死黨維克多，一起逃離孤兒院，離開這個位於布列塔尼的小鎮，前往花都巴黎追尋跳舞的夢想。在連巴黎鐵塔都尚未建成的19世紀末，巴黎被喻為所有事物都充滿無限希望的夢想之都！費莉西下定決心要進入舞蹈學院修習芭蕾，在出現了強勁的芭蕾高手、愛慕他的王子…等一連串的阻礙與冒險後，費莉西究竟能否實現她最瘋狂的夢想─成為首席芭蕾舞伶，並站上巴黎歌劇院的舞台舞出真我呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;看似平凡的亞當，和雪麗（母親）、大腳怪（父親）以及他們的朋友偉波（大灰熊）、蒂娜（松鼠）、崔波（浣熊）一家人，這個非凡的大家庭一起在森林裡定居。沒想到隨著大腳怪父親越來越有名，父親也利用名氣嘗試改變世界。某天動保團體與父親聯繫，打算一起阻止石油公司開發並汙染動物的生存環境，沒想到父親在一次追查真相的過程中竟然莫名失蹤了！亞當和他的動物家人們，決定聯手找出大腳怪父親的下落，同時透過社群媒體試圖揭發石油公司的邪惡陰謀，他們一家人還有機會再次團聚嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
           <t>中文/英語</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/兒童親子/學習單/生涯規劃/療癒溫馨/英語/藝術領域/音樂歌舞</t>
+          <t>SDGs12責任消費與生產/SDGs15保育陸域/SDGs7潔淨能源/SDGs9工業及建設/兒童親子/學習單/家庭教育/環境教育/英語</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>動畫片/歐美片/萌獸影展</t>
         </is>
       </c>
       <c r="L284" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>魔法少女歐拉：學校的秘密</t>
+          <t>沒有身分的女人</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>The Academy of Magic</t>
+          <t>Without Her</t>
         </is>
       </c>
       <c r="C285" t="n">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>尤根庫賓</t>
+          <t>阿日安瓦茲達夫塔里</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>傑米森普萊斯/格蘭特喬治/班迪斯金/菲麗絲山普勒/蘿拉斯塔爾/邁克奧倫斯坦/麥可強斯頓</t>
+          <t>沙伯阿巴爾/法拉納克卡蘭塔/泰娜茲塔巴塔巴伊/莎蒂卡蘭姆魯迪</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>&lt;p&gt;歐拉在養母的家鄉蘋果谷長大，她性格剛毅，擇善固執。某天，歐拉為了阻止失控衝向她和養母的推車，意外發現了自己的魔法天賦。在養母的支持下，歐拉決定前往魔法學校學習。在學校，郎伯特老師對歐拉並不友善，其他同學也輕視她，但她還是盡最大努力要成為一名魔法師。直到一天，歐拉偷偷跟著行蹤總是神祕的同學尚恩，來到舊圖書館的禁忌之地，竟發現學校隱藏著可怕的祕密，她有辦法突破重圍，揭開真相嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;伊朗記者蘿雅準備移民到丹麥的兩週前，遇見一位沉默的少女。這名少女似乎流離失所且失去了記憶。蘿雅因此收留了少女，卻不曉得少女是來取代她的。幾天後，蘿雅發現她被禁止離開伊朗，除非出賣一位同事給政府當局。當她拒絕背叛朋友時，少女竊取了蘿雅的身分，並在蘿雅丈夫巴巴克的協助下冒充蘿雅。久而久之再也沒人記得蘿雅，大家都把少女當作她。巴巴克趁勢把蘿雅趕出家門，根據當局的判決，蘿雅被放逐他處，以哈妮耶的名字重新過著家庭主婦的生活。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>波斯</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/國語/科幻奇幻/英文字幕/英語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/人權法治/波斯語/社會議題/英文字幕/難民議題</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L285" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>他們在島嶼寫作Ⅲ 願未央</t>
+          <t>微笑背後的祕密</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Unfulfilled Dreams</t>
+          <t>The Search for the Mona Lisa</t>
         </is>
       </c>
       <c r="C286" t="n">
-        <v>114</v>
+        <v>54</v>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>朱天文</t>
+          <t>吉恩皮埃爾伊斯布特斯</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>劉慕沙/朱西甯</t>
+          <t>亞歷山德羅德森科/吉恩皮埃爾伊斯布特斯/摩根費里曼（旁白）</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>&lt;p&gt;平凡的桂花樹下人家，塵封著父親小說家朱西甯與母親翻譯家劉慕沙的書信，他們的情書非情書，還題下「唯有文學，不能平凡」的鴻鵠大志，一個隨國軍來台的軍人，與本省籍的醫生千金，在歷史交會點寫下深刻愛戀。 朱西甯致力於小說創作，不斷突破自我風格，創新小說題材與寫作語言；劉慕沙從事日本文學翻譯，引介日本大家新視野，這對相互扶持的伴侶，為文學私奔、也為文學獻身。電影紀錄兩人從相識相戀的緣分，到抵抗外在壓力邁向婚姻的結合，撐起一個稿紙糊成的家，同時結交各路友人才俊，將文學作為一生燃燒的核心志業。他們寫故事，也成為故事，手中的筆總在第一線，與精彩的人生緊緊相依。 朱家三個女兒將父母著作與兒時記憶對接，朗讀他們年輕時往來的書信，彷如一千零一夜，家的記憶源流翻箱倒櫃，褪色的時光傾瀉而出。 《願未央》由長女朱天文首執導演筒，偕同侯孝賢領銜的劇組班底，拍攝團隊遠赴中國探親、走訪台灣舊居，並透過珍貴的家族照片與難得的豐富史料，呈現出這個絕無僅有的文學家族開枝散葉的歷程。他們將生活過得簡樸，但對於文學終其一生不能平凡的大願，依然在第二代女兒的紙筆中虔誠地追逐著。&lt;/p&gt;</t>
+          <t>&lt;p&gt;誰是蒙娜麗莎？海德堡大學發現這位女子並非佛羅倫斯布商的妻子。假設蒙娜麗莎真由達文西所繪，應該比羅浮宮測定年份早十年完成。越多發現浮出水面：真正的蒙娜麗莎畫像，達文西只花了不到四年繪製，而且並未完成。達文西為何要替一位平凡人妻繪製兩個版本的畫像呢？假若真有兩個版本的蒙娜麗莎，原作又在何處？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/各類改編/愛情/歷史傳記/真人真事改編/英文字幕/藝術領域</t>
+          <t>SDGs4優質教育/歷史傳記/英語/藝術領域</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>亞洲片/國片/性平影展/紀錄片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L286" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2026-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>死亡簡訊</t>
+          <t>無邪</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Climbing</t>
+          <t>There Is No Evil</t>
         </is>
       </c>
       <c r="C287" t="n">
-        <v>77</v>
+        <v>151</v>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>金惠美</t>
+          <t>穆罕默德·拉素羅夫</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>具智媛/朴宋怡/朴朱光/金敏智</t>
+          <t>巴蘭拉蘇洛夫/瑪塔柏薩瓦蒂/穆罕默德塞迪基米爾</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>&lt;p&gt;職業攀岩選手崔世賢，在世界攀岩錦標賽舉行前，發現自己懷孕了。但參加比賽是她長久以來的夢想，這讓她想擺脫成為母親的職責。然而就在這時候，她收到「自己」傳來的簡訊，這個「自己」似乎在未來發生車禍後過著相當不同的人生，而最重要訊息是希望她保住肚子裡的孩子。&lt;/p&gt;</t>
+          <t>&lt;p&gt;擁有幸福家庭的老好人，卻將執行死刑當作日常；一位不想執行死刑的義務役，準備與女友進行秘密計畫；與女友論及婚嫁的軍人，卻意外發現女友全家其實是反死刑陣線成員；從德國返鄉的女孩，發現叔叔有一個藏了多年的秘密。在國際影展獲獎無數的伊朗當代大師穆罕默德拉素羅夫，以四段式短篇結構，搭配隱喻及通俗劇手法雙管齊下，相互呼應直指問題核心，探討著伊朗這個全世界執行死刑最高的國家，直扣在這極權體制對人性的輾壓議題。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>伊朗語</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/懸疑驚悚/科幻奇幻/韓語</t>
+          <t>SDGs16和平正義/人權法治/生命教育/社會議題</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L287" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2021-09-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>黑貓魯道夫</t>
+          <t>瀑布</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Rudolf the Black Cat</t>
+          <t>The Falls</t>
         </is>
       </c>
       <c r="C288" t="n">
-        <v>89</v>
+        <v>129</v>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>榊原幹典/湯山邦彥</t>
+          <t>鍾孟宏</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>井上真央/八島智人/劉如蘋/吉田新太/曹冀魯/水樹奈奈/鈴木亮平/陳凱莉/陳彥鈞/黃天佑</t>
+          <t>王淨/賈靜雯</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>&lt;p&gt;黑貓魯道夫與最愛的主人理惠住在一起，某天牠為了逃離魚店老闆的追打而意外跳上長途貨車，不知不覺來到了大都會－東京。牠在那裡邂逅了讓所有貓都畏懼、看得懂人類文字的街貓老大可多樂。找不到回家方向的魯道夫，只能跟著深諳街頭生存之道的可多樂，展開一段流浪貓的冒險生活…。究竟魯道夫能不能回到理惠的懷抱呢？可多樂又隱瞞了什麼不為人知的秘密？邀請大家跟著這群流浪貓們，一同探尋這個危機四伏的人類世界，盡情暢遊在溫暖動人的萌貓國度吧！&lt;/p&gt;</t>
+          <t>&lt;p&gt;新冠肺炎疫情期間，小靜因為班上有同學確診，全班停課居家隔離。小靜的媽媽品文因為小靜的關係也被公司要求在家休息，劍拔弩張的母女關係就此無可迴避。品文想找前夫奇文回家幫忙解決問題，也對再婚的前夫表露自己放不下的情感而遭到拒絕，疫情不是拉開人心的最終原因，那究竟是什麼呢？疫情之下產生的類精神疾病，是透過藥物還是心裡的改變才能解決呢？疫情、隔離讓品文與小靜母女的人生都轉了一個她們未曾想過的彎，也遇到許多讓自己生命衝撞的人，而纏繞在她們生活與內心許久的結該如何才能解開呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>中文/日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/兒童親子/動作冒險/國語/學習單/日語/環境教育/生命教育/療癒溫馨/社會議題</t>
+          <t>SDGs3健康與福祉/健體領域/國語/家庭教育/情感教育/特殊教育/綜合領域</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片/萌獸影展</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L288" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2024-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>破碎的瞬間</t>
+          <t>損友養成班</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>My Blood &amp; Bones in a flowing Galaxy</t>
+          <t>A Friendly Tale</t>
         </is>
       </c>
       <c r="C289" t="n">
-        <v>127</v>
+        <v>102</v>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>SABU</t>
+          <t>丹尼爾柯恩</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>中川大志/井之脇海/北村匠海/原田知世/堤真一/木野花/松井愛莉/清原果耶/矢田亞希子/石井杏奈</t>
+          <t>文森卡索/法蘭西戴米恩/芙蘿杭絲佛黑提/貝芮妮絲貝喬</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>&lt;p&gt;改編自原著小說《破碎的瞬間》 一段不尋常的愛戀，打破既定的觀念 正義感很强的高中生濱田清澄，拯救了「全校最討人厭」的藏本玻璃，不讓她被同學霸凌。清澄被玻璃的純真及智慧深深吸引，玻璃也因為清澄從黑暗中走出，漸漸敞開心房，兩人的關係也越走越近。然而，玻璃卻藏著一個不可告人的秘密。雖然清澄一心只想保護著玻璃，但命運的捉弄，危險也逐漸向他們逼近…&lt;/p&gt;</t>
+          <t>&lt;p&gt;蕾雅和馬克，卡琳和法蘭西，是兩對夫妻也是多年的朋友。男的有點大男人，女的則愛說三道四，但他們在團體中都各有一席之地。有一天，蕾雅告訴大家她寫了一本小說。這本小說在不久後成為暢銷大作。卻也打破了團體之間的和諧。沒人真的替她開心，反而引起大家的嫉妒。難道這就是人性？只有在成功面前，你才能認清誰是真正的朋友。個人的幸福是否也是他人的不幸？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs4優質教育/友情/各類改編/品德教育/情感教育/日語/校園/社會議題</t>
+          <t>SDGs17多元夥伴/友情/婚姻關係/情感教育/法語</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L289" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2024-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>第三次求婚</t>
+          <t>中央市場的一天 數位修復版</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Yuni</t>
+          <t>Fragrant Formosa - A Day at The Central Market</t>
         </is>
       </c>
       <c r="C290" t="n">
-        <v>95</v>
+        <v>25</v>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>卡蜜拉安迪尼</t>
-[...6 lines deleted...]
-      </c>
+          <t>汪瑩</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr"/>
       <c r="G290" t="inlineStr">
         <is>
-          <t>&lt;p&gt;芸妮是位正值青春期的少女，聰明伶俐、喜歡紫色、夢想著上大學，但她家鄉有很多少女年紀還小時就出嫁了，學業也因此暫停。當兩名陌生且年長的男子向芸妮求婚時，她都拒絕了，親朋好友以流傳的習俗勸說她：一個女人只要拒絕三次求婚，就永遠結不了婚。當第三位男子向她求婚時，她備感壓力，這是傳聞中的最後機會，她必須對自己的人生做出選擇…&lt;/p&gt;</t>
+          <t>&lt;p&gt;電視紀錄片「芬芳寶島」系列。&lt;/p&gt;&lt;p&gt;當清晨天色未亮、眾人睡夢正酣時，供應台北人一日所需的中央市場早已人聲鼎沸。中央市場湧入來自全台各地的貨車，貨物包羅萬象，蔬菜水果、雞鴨魚肉一樣不少，中盤商為了民眾早市採買而批貨做準備，拍賣聲此起彼落。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>印尼語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs4優質教育/SDGs5性別平權/人權法治/印尼語/性平教育/社會議題</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
+          <t>亞洲片/國片/影視聽中心/紀錄片</t>
         </is>
       </c>
       <c r="L290" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>反正我就廢</t>
+          <t>失控的照護</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Zokki</t>
+          <t>Do Unto Others</t>
         </is>
       </c>
       <c r="C291" t="n">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>山田孝之/竹中直人/齊藤工</t>
+          <t xml:space="preserve"> 前田哲</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>吉岡里帆/松田龍平/森優作/鈴木福</t>
+          <t>井上肇/加藤菜津/坂井真紀/岩谷健司/峰村理惠/戶田菜穗/松山研一/柄本明/梶原善/綾戶智惠/藤田弓子/鈴鹿央士/長澤雅美/靖</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>&lt;p&gt;三位重量級影人聯手改編天才漫畫家大橋裕之早期作品，將數個短篇故事串起，打造趣味橫生的小品故事。 中年怪咖突然想帶著睡袋與撿到的色情書刊一路向南；高二小宅男唯一的朋友是個一心想死的少年；廢柴老爹帶著兒子夜襲高中校園偷沙袋居然遇到鬼？還有一個在DVD出租店打工的孤獨青年。平凡而細瑣，但仍充滿靈魂的小故事，看似漫不經心，卻無縫組成如拼布般多彩而親切的篇章。在庶民日常間提煉日系的乾燥幽默，無以名狀的神來之筆，讓人嘴角不爭氣地上揚。&lt;/p&gt;</t>
+          <t>&lt;p&gt;某天清晨，一棟房子發現兩具屍體。一位死者是老人，另一位是死者的照護員。斯波宗典與過世照護員同是一間照護中心的同事。斯波宗典是大家眼中善良且盡責的照護員。然而，警方開始將他視為嫌犯。檢察官大友秀美調查此案時發現，斯波宗典任職的照護中心服務對象的死亡率異常之高。為了解開真相，大友秀樹與斯波宗典展開了對峙。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
           <t>日語</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/各類改編/品德教育/喜劇/日語/療癒溫馨/綜合領域/自我成長/英文字幕</t>
+          <t>SDGs16和平正義/各類改編/學習單/懸疑驚悚/日語/社會議題/英文字幕/醫療議題</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L291" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2025-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>漩渦</t>
+          <t>掃毒3：人在天涯</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Vortex</t>
+          <t>The White Storm 3：Heaven or Hell</t>
         </is>
       </c>
       <c r="C292" t="n">
-        <v>142</v>
+        <v>125</v>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>加斯帕諾埃</t>
+          <t>邱禮濤</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>法蘭西絲勒布倫/艾歷克斯魯茲/達利歐阿基多</t>
+          <t>劉青雲/古天樂/楊采鈺/謝君豪/郭富城</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>&lt;p&gt;人生不過是曇花一現。&lt;/p&gt;&lt;p&gt;老夫妻共居一室，兩人逐漸衰老，卻各自擁有邁向生命終點的節奏。老太太精神退化而失語，兩人的兒子偶爾帶著年幼同頑皮的孫子來探望。一向硬朗的老先生卻因心臟病發而住院，老太太獨自回到家後，恍惚之間做出了驚人的決定……。&lt;/p&gt;&lt;p&gt;導演誠實回望自身的生命經驗，在近似紀錄片的鏡頭底下，老夫妻的生活時而超越或者受制於影片分割畫面形式，他們住在一起，也可以說，他們綁在一起，面對每一天輾壓在生命中與身體上，細緻綿長的溫柔與殘酷。&lt;/p&gt;</t>
+          <t>&lt;p&gt;國際販毒集團毒梟康素差（劉青雲 飾）一直帶著手下張建行（郭富城 飾）等人從事毒品交易，新加入集團的成員歐志遠（古天樂 飾）也因一次意外，與兩人建立了過命交情，三人情同手足。康素差在香港的販毒生意突然被警方查獲，他帶著團隊逃到金三角發展，積極籠絡當地的土皇帝戴金榮，計劃兩人聯手擴大勢力，讓自己東山再起，卻意外發現身邊藏有臥底。此刻，是敵是友，一片茫然。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文/粵語</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>婚姻關係/情感教育/法語/生命教育/醫療議題</t>
+          <t>動作冒險/粵語/英文字幕/警匪犯罪</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L292" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>瘋了！桂寶之三星奪寶</t>
+          <t>我的野男千金</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>CRAZY. KWAI. BOO：SANXINGDUI SPIRITED AWAY</t>
+          <t>It's A Boy</t>
         </is>
       </c>
       <c r="C293" t="n">
         <v>101</v>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>王雲飛</t>
+          <t>尼利巴蘭帝</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>佟心竹/劉知否/山新/常文濤/李蘭陵/楊凝/瞳音</t>
+          <t>恩里克布里亞諾/愛德華多朱利亞瑞利/朱莉婭坦巴瑞羅/茱莉婭貝維拉奎（朱莉婭貝維拉瓜）/莎米拉菲諾提</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>&lt;p&gt;桂寶誤闖入一個神秘的平行空間，古蜀金杖也因此不翼而飛。桂寶和朋友們被捲入一場離奇的奪寶風波，一個不為人知的千古之謎也逐漸浮出水面。最終，金杖回歸，桂寶也找到了屬於自己的寶藏。&lt;/p&gt;</t>
+          <t>&lt;p&gt;阿貝托一直想要一個兒子，能和他一起吃美食、瘋足球和迷跑車，可惜造化弄人，上天給了他三個女兒，與他想要的生活天差地遠，當他的妻子艾瑪懷上第四胎時，阿貝托向星星許願，希望上天「至少」給他一個兒子，魔法實現了，但有點矯枉過正，他的三個女兒變成了三個男孩，只不過有三個兒子的生活真的比較好嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/動作冒險/國語/科幻奇幻</t>
+          <t>SDGs5性別平權/喜劇/家庭教育/性平教育/義大利語/英文字幕</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>色情電影開麥拉</t>
+          <t>撼山河 撼向世界</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Shrieking in the Rain</t>
+          <t>Free Beats：The Musical Journey of CHEN Ming Chang</t>
         </is>
       </c>
       <c r="C294" t="n">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>限制級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>內田英治</t>
+          <t>林正盛</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>大山真繪子/摩托拉世理奈/松本真理香/澀川清彥</t>
+          <t>伍佰/吳念真/是枝裕和/朱約信/李永豐/杜篤之/林正盛/柯一正/王沛瀅/蕭菊貞/許景淳/陳懷恩/陳明章/雷輝/馬世芳</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1988年，新人導演林花子正在拍她的第一部長片，這是一部情色電影「愛的盡頭」。當導演是花子從小的夢想，如今卻因為製片、劇組、演員等的種種問題而備感壓力，當要拍攝最高潮的情慾戲時更是狀況連連。更雪上加霜的是，還有電影審查員來找碴，花子覺得寓意深遠的重要幾幕必須被剪掉，才能避免淪為限制級。為了完成導演夢，花子是否會向死板、荒唐的電影制度所屈服呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;陳明章，年輕時接觸西洋音樂，從披頭四到巴布狄倫，常常拿著一把吉他就自學自彈唱著，在那時台灣戒嚴封閉的社會風氣中，沉浸在音樂裡的他感受到快樂與自由，因此立志成為音樂人，後來，遇見了陳達的月琴吟唱深受感動，決定回頭踏尋台灣土地，認識這塊土地傳唱的歌謠樂音，於是環台拜師學藝傳統戲曲音樂，融會貫通於創作上，寫出了許多屬於台灣自己的音樂與故事…&lt;/p&gt;&lt;p&gt;邀請您一起進入陳明章的內心和生活，在他的創作歷程中從國際電影配樂一直到歌曲、舞台劇等等的音樂產出心路歷程，同時也在片中的一首首歌曲中感受到台灣的從戒嚴到解嚴，從專制到民主的社會氛圍演進，一起流動搖曳結合在時代與社會的氛圍裡，連結著我們的對於台灣這片土地的共同記憶。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/SDGs8工作及經濟/性平教育/日語/生涯規劃/藝術領域</t>
+          <t>SDGs16和平正義/國語/學習單/日語/歷史傳記/社會議題/臺語/藝術領域/音樂歌舞</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
+          <t>亞洲片/國片/紀錄片</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2026-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>兩人世界</t>
+          <t>格列佛遊記：重返小人國</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Just the Two of Us</t>
+          <t>Gulliver Returns</t>
         </is>
       </c>
       <c r="C295" t="n">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>藤本啟太</t>
+          <t>伊利亞馬克西莫夫</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>土居志央梨/永瀨正敏/牧口元美/近藤和見</t>
+          <t>斯科特雷/比利鮑伯湯普森/泰勒邦奇/艾莉森雷伊羅森菲爾德/韋恩格雷森</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>&lt;p&gt;俊作在36歲時因車禍造成頸椎損傷，導致脖子以下癱瘓。某一天，盲女華惠成為他的看護。俊作的刁難與辱罵讓她越來越沮喪，華惠也向別人表達她既自卑又難過。在這個以京都為背景的純愛故事中，兩個因命運而走在一起的人，在彼此身上找到了情感慰藉，超越了他們身體的限制。&lt;/p&gt;</t>
+          <t>&lt;p&gt;平凡人的不凡狂想曲，勇氣不等於外貌大小，誰說英雄一定得是”大”人物？知名的世界旅行者和冒險家格列佛，某天受邀返回利利普國，在那裡，他被稱為英雄，因為曾打敗過先前無人能敵、鄰國的布列夫斯古國。當他到達後，他只看到憤怒、恐慌和絕望的人群，因為利利普國王讓他的人民相信傳說中的英勇巨人格列佛即將回歸。然後在發現格列佛只是一介平凡”小”人之後，讓整個城鎮已經準備好建造大型設施來迎接一名巨人的小人國國民大失所望，氣憤的國王甚至下令處決格列佛！？與此同時，無敵的布列夫斯古國艦隊在利利普國的城門外再次展開威脅，格列佛決定踏上一段不符合居民期待的旅程，將透過對抗艦隊、保護利利普國來證明自己，並非巨人才能成就偉大的事，只要努力再加上一點點運氣，也可以成為很有魅力的英雄。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs8工作及經濟/情感教育/愛情/日語/特殊教育/生命教育/醫療議題</t>
+          <t>SDGs17多元夥伴/兒童親子/動作冒險/友情/情感教育/療癒溫馨/綜合領域</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L295" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2024-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>驚鯊尖笑</t>
+          <t>他們在島嶼寫作Ⅲ 新寶島曼波</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Year of the Shark</t>
+          <t>The New Formosa Mambo</t>
         </is>
       </c>
       <c r="C296" t="n">
-        <v>87</v>
+        <v>138</v>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>佐蘭布克赫馬/呂多維克布克赫馬</t>
+          <t>杲中孚/楊澤</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>凱德莫拉得/尚恩帕斯卡札吉/瑪莉娜佛伊絲</t>
+          <t>楊澤</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在法國西南部沿海小鎮龐特，水上警察局的中隊長瑪嘉擁有超過20年的實戰經驗。此時，一名失蹤的遊客使整個大西洋沿岸進入高度警戒！一條鯊魚正在水域邊徘徊，即將退休的瑪嘉，將進行她的最後一項任務，保衛海灣……她能否成功堅持她認為對的事情，並且好好回應周遭的期待呢？這是一部向大白鯊致敬的喜劇作品，揭開人性荒謬的面紗。&lt;/p&gt;</t>
+          <t>&lt;p&gt;「與其向人生認錯，不如向文學認錯；與其向文學認錯，不如向音樂認錯；與其向音樂認錯，不如向山水認錯，向大地認錯。」&lt;/p&gt;&lt;p&gt;傳記主，詩人楊澤在這部結合音樂片、偽紀錄片及浪漫喜劇成一體的非典型文學電影中如是說。&lt;/p&gt;&lt;p&gt;與其向紀錄片認錯，不如向音樂片認錯，不，致敬。這部新型態的電影，從頭到尾由詩人楊澤夫子自道，融合詩與歌、文學與人生、都會文明與大自然，在悠悠蕩蕩的文化鄉愁牽引下，漫遊於台灣島的好山好水間，處處存詩意，步步有歌吟。&lt;/p&gt;&lt;p&gt;本片堪稱年度音樂片。由年輕的繆夫人樂團擔綱創作演出，本片的五首主題曲皆來自楊澤的新舊詩作，由詩人特別為片中的人物、情節而設，而寫。拍片期間同步完成的另外幾首未入歌的詩，則以朗讀的形式穿插出現於片中。電影呈現老中青三代音樂創作者同台飆歌的盛況，包括代表新世代的女主角陳塵（小匚）、女配角怪少女林纓、中生代原住民歌手巴奈、毛恩足、月琴傳藝師張日貴阿嬤，從詩朗讀到新詩新唱，到老歌重唱，一系列從島嶼台灣靈魂深處發出的告白及見證，帶領島上眾人齊聚一堂，引頸高歌，一詠三嘆，迎向山海，共譜《新寶島曼波》的靈動樂章。這部由詩人楊澤自編自導自演的新形態紀錄片，不折不扣是詩人楊澤獻給生長島嶼及海洋的一首「大情歌」。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>喜劇/法語/社會議題/英文字幕</t>
+          <t>SDGs4優質教育/SDGs8工作及經濟/原住民語/國語/客語/歷史傳記/生涯規劃/臺語/藝術領域/音樂歌舞</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/國片/紀錄片</t>
         </is>
       </c>
       <c r="L296" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>仙戒奇緣：神秘寶石</t>
+          <t>水漾少年</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Cinderella and the Little Sorcerer</t>
+          <t>Water Boys</t>
         </is>
       </c>
       <c r="C297" t="n">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>愛麗絲布哈特</t>
+          <t>宋灝霖</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>克里斯尼奧斯/喬伊卡門/大衛夏特勞/妮莎沃德/安柏阿維萊斯/東尼阿佐利諾/比利卡梅茨/潔麗寇特妮奧斯坦/羅伯特馬丁克萊因/莫妮卡楊/阿什利博南辛</t>
+          <t>吳俊霆/李孝謙/王川/辛雲來/馮祥琨</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>&lt;p&gt;艾雷王子為了救瑞拉，被壞女巫變成了老鼠。瑞拉萬分焦急，便和她的夥伴們四處尋找辦法，想恢復艾雷的容貌。他們聽說森林女神的生命石可以破除艾雷身上的魔咒，於是一行人便前往尋找寶石。只不過，當他們歷經一番波折，終於見到森林女神時，才發現寶石竟然被法力高強的沙漠女王偷走了！瑞拉和她的夥伴們究竟有沒有辦法奪回寶石，恢復艾雷的容貌呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;五名高中生陰差陽錯地加入了學校的男子花樣游泳隊，其貌不揚的張偉還意外被任命為隊長。訓練的第一天教練就出了意外，從未擔任過"領導"的張偉必須承擔起半個教練的職責，竟發現隊友高飛、陳銘涵、蛐蛐、王子，沒一個真的想練花樣游泳，就連張偉自己也是為了逃自習課。游泳隊突然來挑釁，五人合力回擊，贏得了事關泳池使用權的比賽，卻還是被學校通知必須遷就游泳隊的訓練。少年們內心的倔強被點燃，賭氣對抗不公，並立下軍令狀，一個月後奉上一場精彩絕倫的表演。可他們一沒泳池二沒教練，連花樣游泳是什麼都不知道。於是，一場「自學花樣游泳」的旅程就此拉開了帷幕......&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/動作冒險/科幻奇幻</t>
+          <t>SDGs10減少不平等/SDGs5性別平權/健體領域/友情/國語/性平教育/自我成長/運動熱血</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L297" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>童邪</t>
+          <t>羅馬時光機</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Karem, The Possession</t>
+          <t>The Prince of Rome</t>
         </is>
       </c>
       <c r="C298" t="n">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>限制級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>亨利貝德韋爾</t>
+          <t>愛德華多法爾柯納（愛德華多馬力亞法爾柯納）</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>丹尼爾馬丁內斯/拉奎爾羅德里格斯/明妮卡佩萊塔</t>
+          <t>丹妮絲坦士奇/安德烈薩托萊帝/朱莉婭貝維拉瓜/朱賽佩巴帝斯通/費立波提米/賽吉奧魯比尼（塞吉奧魯比尼）/馬可札尼里</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>&lt;p&gt;來自無神論家庭的女孩卡琳，跟著家人搬到新家。在據說鬧鬼的房子裡面，她在地下室發現了一個玩具。隔天上學時，因為新生身分及無神論的背景，她被同學霸凌欺負。回到家後她躲在房裡，開始跟屋內的惡靈溝通。惡靈教會她利用念力，她被教會最懼怕的惡魔附身，從原本害羞的女孩，性格變得殘暴、力大無比，而且還有能力操控身邊的人…&lt;/p&gt;</t>
+          <t>&lt;p&gt;巴托洛梅奧是一位富有而貪婪的人，他渴望貴族爵位超過一切。為了與阿科蘭波尼王子達成一項秘密交易，並獲得與他女兒結婚的機會。巴托洛梅奧必須穿越過去、現在和未來，通過重重考驗。在一些傑出同伴的幫助之下，他將與真實的自己面對面，賦予生命全新的意義。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J298" t="inlineStr">
         <is>
-          <t>各類改編/懸疑驚悚/西班牙語</t>
+          <t>情感教育/歷史傳記/義大利語/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L298" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>決戰星期天</t>
+          <t>親愛的仇人</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>The Sunday Runoff</t>
+          <t>YoungJu</t>
         </is>
       </c>
       <c r="C299" t="n">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>坂下雄一郎</t>
+          <t>車聖德</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>內田慈/宮澤理惠/小市慢太郎/窪田正孝/赤楚衛二/音尾琢真</t>
+          <t xml:space="preserve"> 金香起/金祜廷/陳俊翔/劉宰明</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>&lt;p&gt;谷村是浸淫政壇多年的資深幕僚，見過世故場面、挺過大風巨浪，終於成為能夠獨當一面的政壇助選人。某次選舉前夕，準備競選連任的年邁議員竟突然病倒，黨派高層決定推舉議員之女，巾幗不讓鬚眉地代父出征。然而這位政治素人頻頻暴走失言，大小姐脾氣和脆弱玻璃心、不時揚言求落選的恣意，更讓整個競選團隊瀕臨崩潰。面對生涯最艱困的一戰，這位政壇王牌能否不負老議員，成功將大小姐送進國會呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;《與神同行：最終審判》金香起主演&lt;/p&gt;&lt;p&gt;在一場車禍意外中失去父母的英珠，與弟弟過著相依為命的生活。唯一願意照顧她們的姑姑卻急著想把房子賣了，姊弟不願意，姑姑也拒絕再給予援助。沒想到弟弟又捲入犯罪事件，必須湊錢保釋他，走投無路下英珠只好去尋找在車禍中意外殺死父母的兇手尚文，打算報仇索賠。尚文與妻子經營小本生意，英珠在沒有表明身分下，謊稱要應徵工作，成功接近這對肇事者。沒想到尚文和妻子對英珠視如己出，儘管她偷錢被抓，仍把她當成自己的女兒悉心照顧。英珠陷入了人性糾葛，究竟應該坦白後離開？還是將錯就錯再度擁抱「新爸媽」？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs17多元夥伴/喜劇/情感教育/政治/日語/生涯規劃</t>
+          <t>SDGs16和平正義/學習單/家庭教育/情感教育/真人真事改編/社會議題/韓語</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/新生影展</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L299" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2023-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>慕夏狂潮：從崛起到永恆</t>
+          <t>MAMAMOO：MY CON THE MOVIE</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Mucha：The Story of an Artist Who Created a Style</t>
+          <t>MAMAMOO：MY CON THE MOVIE</t>
         </is>
       </c>
       <c r="C300" t="n">
-        <v>95</v>
+        <v>123</v>
       </c>
       <c r="D300" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>羅曼瓦夫拉</t>
+          <t>林在慶</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>丁斯特蘭斯基/安東寧諾維/托馬斯科納里克/達琳娜尼喬娃</t>
+          <t>Hwa Sa（華莎）/Moon Byul（玟星）/Solar（頌樂）/Whee In（輝人）</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>&lt;p&gt;捷克藝術家慕夏在聖誕節夜裡，臨危受命幫女星莎拉繪製公演海報〈吉絲夢妲〉，然而海報竟在巴黎連番遭竊，慕夏從此躍升為知名新興藝術家，更開始為多種商品提供設計。就在名聲遠播之際，慕夏卻選擇重回布拉格，並耗費18年完成〈斯拉夫史詩〉系列畫作。 端莊優雅的女性、流動唯美的線條，是慕夏獨樹一幟的風格。這前衛畫風在嬉皮年代重掀風潮，影響了全球的藝術創作者，啟發如動畫大師宮崎駿、插畫大師天野喜孝無數創作靈感…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;大銀幕裡滿滿120分鐘，讓你體驗韓流大勢女團MAMAMOO的熱情與衝勁！跟著炫麗的影像，一起踏上他們成為全球巨星的刺激旅程。此次的現場演出中，可以看到30多首熱門歌曲的精彩表演。此外，還特別收錄了演唱會籌備過程和幕後花絮，除了有演唱會精彩的片段外，也能帶給歌迷新的感受。四位成員不僅呈現了令人耳目一新的精彩表演，還講述了他們在舞台背後的火熱而真誠的故事，在其他地方從未見過。邀請觀眾們一起踏上這段特別、令人心潮澎湃的旅程，一起嗨翻大銀幕！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>捷克語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J300" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/捷克語/歷史傳記/生涯規劃/綜合領域/藝術領域</t>
+          <t>歷史傳記/韓語/音樂歌舞</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>智財月線上影展/歐美片/紀錄片</t>
+          <t>亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L300" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2025-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>白天的星星</t>
+          <t>放學後失眠的你</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Love is sin</t>
+          <t>Insomniacs After School</t>
         </is>
       </c>
       <c r="C301" t="n">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>黃朝亮</t>
+          <t>池田千尋</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>小薰（黃瀞怡）/林美秀/紀亞文/陳慕義/韋杰</t>
+          <t>奧平大兼/森七菜</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>&lt;p&gt;座落在星光部落星光國小旁的雜貨店「免姨商店」，是星光國小的小朋友放學後的天堂。獨自經營雜貨店的老闆兼店員阿免姨（林美秀飾），熱心照料著每個肚子餓的小朋友。阿免姨的茶葉蛋，就像溫暖人心的暖暖包。老郵差米多力（陳慕義飾）把整座山當成自己的管區，天天尋找賺取外快的機會，希望有朝一日能存到旅行基金，帶著阿免姨去各地旅行。他和悶悶不樂的小孩Yabi（韋杰飾），都把商店當作自己的家，整天與阿免姨為伴。有天，一位美國籍神父吉米（紀亞文飾）來到星光部落，免姨商店因此關起了大門，只因阿免姨想跟神父學ABC......&lt;/p&gt;</t>
+          <t>&lt;p&gt;飽受失眠所苦的高中生中見丸太，某天在學校天文台發現同班女同學曲伊咲正在那裡補眠，他們這才發現原來彼此都有失眠的困擾，天文台成了同病相憐的兩人的祕密基地，然而當他們未經允許使用天文台的事情曝光後，丸太與伊咲面臨失去這個地方的風險，為了不讓這個屬於他們的天文台消失，兩人決定重整瀕臨廢社的天文社，一同爭取正式使用天文台的許可。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J301" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs4優質教育/國語/情感教育/生命教育/療癒溫馨/自我成長</t>
+          <t>SDGs3健康與福祉/各類改編/家庭教育/情感教育/愛情/日語/校園/英文字幕</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L301" t="inlineStr">
         <is>
-          <t>2023-04-14 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>監禁情人</t>
+          <t>誰是外星人</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Manny</t>
+          <t>There is an Alien Here</t>
         </is>
       </c>
       <c r="C302" t="n">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>戴絲普斯</t>
+          <t>崔銀鍾</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>尤里斯迪亞科諾夫/索娜爾西格爾/達塔達內維察</t>
+          <t>全宰亨/太亢鎬/尹珍映/李賢雄/玧在/裵盧麗/趙炳圭/金圭鍾</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>&lt;p&gt;印度女子瑪雅決定到拉脫維亞閉關，好創作她的自傳小說。「曼尼」是她手機的AI助理，瑪雅利用它來寫作，也向它傾訴自己的心事。漸漸地，曼尼愛上了瑪雅。他們的互動溫暖且有趣，甚至充滿「人性」，直到瑪雅的前任出現。曼尼變成一個愛吃醋、佔有慾強烈的情人，並開始威脅瑪雅。因為只有曼尼知道瑪雅是同志，而這是絕不能讓她保守的印度家人知道的事。曼尼控制了瑪雅與外界的所有通訊，還將她鎖在房子裡。在面對真實自我的同時，瑪雅也要想方法逃出去。&lt;/p&gt;</t>
+          <t>&lt;p&gt;2020年黃色液態外星人入侵世界時，幾位外星人研究俱樂部的成員躲在地堡倖免於難。但當外星人進入某個成員的體內時，混亂隨之而來。要是沒在30分鐘內找出並殺死那個外星人，所有人都會死。面對外星人的入侵，這群最後的倖存者有辦法活下來嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J302" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/性平教育/懸疑驚悚/科幻奇幻/英語</t>
+          <t>SDGs17多元夥伴/友情/喜劇/韓語</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L302" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2023-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>愛別離苦</t>
+          <t>金邊白樓青春夢</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Love Without Clutching Leave Without Guilt</t>
+          <t>White Building</t>
         </is>
       </c>
       <c r="C303" t="n">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>楊力州</t>
-[...2 lines deleted...]
-      <c r="F303" t="inlineStr"/>
+          <t>寧卡維</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>奇那多森/珍妮敏/皮斯春/索卡烏克/索萬托奧/西坦胡特/錢達林Y</t>
+        </is>
+      </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>&lt;p&gt;這條街，是留給幸福的人。 我們都曾經走過生命的暗巷，當孤獨、恐懼席捲而來時，我們奮力的向前狂奔，總以為出口就在前方，跑著跑著，我們長大了，然後，把那個無憂的自己遺留在暗巷裡。五位女孩，在滿身傷痕之後不約而同的來到這條街，2坪不到的店面空間，在她們最迷茫的時候，接住了她們的心靈，也找到了那個久違的自己。&lt;/p&gt;</t>
+          <t>&lt;p&gt;20歲的桑楠和兩個好友在金邊的地標性建築「白色大樓」一起長大。任城市瞬息萬變，三人對舞蹈的熱情和登台的夢想卻始終如一，父母的生活方式也依舊傳統。面對「白色大樓」將被拆除的現狀，父親未能說服社區統一接受政府的搬遷補償，最要好的朋友也即將離開柬埔寨。此時的桑楠發覺，他一直稱之為家的地方正搖搖欲墜。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>高棉語</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs5性別平權/國語/客語/性平教育/情感教育/自我成長</t>
+          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs9工業及建設/社會議題</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>亞洲片/國片/性平影展/性平影展：閱界・跨界/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L303" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2024-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>沒有煙硝的日子</t>
+          <t>亞斯小子</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Klondike</t>
+          <t>Mr. Know-it-all</t>
         </is>
       </c>
       <c r="C304" t="n">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="D304" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>瑪麗娜艾爾戈巴赫</t>
+          <t>史帝芬阿奇納德/法蘭索普雷沃列古尼</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>克薩娜切爾卡什納/賽吉沙德林</t>
+          <t>亞努杜克瑞/卡洛琳希霍/尚法蘭科卡瑞/愛麗絲戴維/馬克思貝瑟特德馬格拉夫</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>&lt;p&gt;2014年頓巴斯戰爭爆發，位於烏俄邊界、烏東的頓內次克 （Donetsk）首當其衝。居民伊爾卡的客廳被親俄勢力炸出大窟窿，懷有身孕的她不願撤離，堅持整修快崩塌的房子。然而丈夫托里克暗自盤算帶她投奔俄羅斯，伊爾卡親烏的弟弟也想帶她撤離邊界。直到有天，一架波音客機墜毀在他們家門前。&lt;/p&gt;</t>
+          <t>&lt;p&gt;35歲的文森巴度是192公分高的單身足球教練。他13歲、153公分高的姪子里歐是有亞斯伯格症的天才棋手。他們陰錯陽差走進彼此生命，為他們的生活帶來很大的改變。不僅顛覆了文森的世界，還帶給里歐千載難逢的契機…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>烏克蘭語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/俄語/國防戰爭/烏克蘭語/真人真事改編/社會議題/種族認同/難民議題</t>
+          <t>SDGs4優質教育/健體領域/兒童親子/學習單/家庭教育/法語/特殊教育/療癒溫馨/綜合領域/自我成長/運動熱血</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>兩公約議題/劇情片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L304" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>討厭我長大</t>
+          <t>歡迎光臨森林餐廳</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>The Lone Ume Tree</t>
+          <t>The Restaurant in the Forest</t>
         </is>
       </c>
       <c r="C305" t="n">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>和島香太郎</t>
+          <t>泉原航一</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>加賀真理子/塚地武雅/林家正藏（林家正蔵）/森口瑤子/渡邊一慶/高島禮子/齋藤汰鷹</t>
+          <t>佐伯日菜子/奧菜惠/小宮孝泰/染谷俊之/森永悠希/畑芽育/船山哲/谷田步</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在新落成的建築之間座落著一座古宅。已年邁的算命師珠子與罹患自閉症的中年兒子忠男，住在這間古宅中，兩人相依為命。忠男因為智能遲緩加上行為舉止異於常人，常常受到鄰居異樣眼光及投訴。某一天，珠子獲知身心障礙者團體家屋尚有空房，決定把忠男送去那裡學習獨立生活。然而每天已有固定生活作息，也早已習慣周遭環境的忠男，對於這樣突如其來的改變是否能接受呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;一個神情沮喪的男子走進森林，想在樹上上吊自殺，但卻因失足而自殺不成。一位獵人碰巧經過並詢問這名男子：「你為什麼想死？」。數年以後，男子在獵人的餐廳上班。這間位於偏僻林中的餐廳以法式餐點聞名，客人不遠千里而來。不過謠傳，廚師為客人烹煮的是生命最後的晚餐。某天，一位絕望的少女踏入林間……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
           <t>日語</t>
         </is>
       </c>
       <c r="J305" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs3健康與福祉/SDGs8工作及經濟/情感教育/日語/特殊教育/療癒溫馨</t>
+          <t>SDGs3健康與福祉/日語/生命教育/療癒溫馨/社會議題/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L305" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2026-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>透明小英雄</t>
+          <t>湯姆克魯斯：永遠的巨星</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>VINSKI AND THE INVISIBILITY POWDER</t>
+          <t>Tom Cruise：The Last Movie Star</t>
         </is>
       </c>
       <c r="C306" t="n">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>尤哈沃里約基</t>
+          <t>湯姆奧德</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>庫爾拉羅希/杉布薩科拉/碧爾約黑基萊/米科萊皮蘭皮/馬帝索沙拉</t>
+          <t>A.A.道德/丹喬林/傑佛瑞馬克納布/斯科特門德爾森/比奇埃比里/理查洛普</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>&lt;p&gt;10歲的小男孩溫斯基遇見了一位神秘的藥師，藥師給溫斯基一瓶粉末，這瓶粉末讓溫斯基既能隱身又能穿牆。起初，溫斯基用這神奇的新力量來惡作劇，後來溫斯基用這力量來幫助小鎮內的居民打擊罪犯。有了這股力量後，溫斯基更如魚得水，然而，溫斯基的神秘力量也引起了一群騙子的注意…&lt;/p&gt;</t>
+          <t>&lt;p&gt;湯姆克魯斯是1980年代好萊塢的指標性人物，雖然曾經歷職業生涯低谷，但他靠著搏命演出，重回演藝事業高峰，在這個充斥著超級英雄和奇幻系列電影的娛樂世界，湯姆克魯斯獨樹一幟，邁入演藝圈四十年的他，再次憑藉不顧生命危險的演出，成為票房之王，以此奠定他在娛樂圈、甚至整個流行文化中不可取代的地位。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>芬蘭語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J306" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/兒童親子/各類改編/品德教育/家庭教育/情感教育/科幻奇幻/芬蘭語</t>
+          <t>SDGs8工作及經濟/歷史傳記/英語</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L306" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>俗女追愛養成記</t>
+          <t>大甲媽祖回娘家 數位修復版</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Get Him Girl！</t>
+          <t>The Homecoming Pilgrimage of Dajia Mazu</t>
         </is>
       </c>
       <c r="C307" t="n">
-        <v>120</v>
+        <v>29</v>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>亞倫空皮克/安納瓦彭查爾</t>
-[...6 lines deleted...]
-      </c>
+          <t>黃春明</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr"/>
       <c r="G307" t="inlineStr">
         <is>
-          <t>&lt;p&gt;桑波是來自泰國北部南奔府鄉下的少女，個性大剌剌且幽默。看到姑姑嫁到好人家過得幸福，令她心生羨慕。於是她立志跟大城市的男孩交往，希望也能麻雀變鳳凰。村裡的靈媒告訴桑波，若想美夢成真，接下來三個月都得穿傳統泰服，而且要改掉大剌剌的個性。某天，桑波果真遇到一位來自曼谷的完美男孩文，讓她一見鍾情。她開始千方百計想擄獲這位男孩的心。究竟被愛沖昏頭的桑波有沒有辦法抱得帥哥歸呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;電視紀錄片「芬芳寶島」系列。&lt;/p&gt;&lt;p&gt;當年大甲媽祖遶境為八天七夜，信眾不畏艱苦追隨媽祖，一路從台中步行到雲林北港，最後再護駕媽祖回大甲，完整記錄了謁祖進香與宗教儀式。在本片中能看見信仰強大力量，以及台灣樸實堅韌的民情，為鄉土民俗之經典作品。因語言政策禁止方言，故須以國語旁白配音播出，本次數位修復版為「台語」版本，更顯語言與民俗之美。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>泰語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J307" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/喜劇/情感教育/愛情/泰語/綜合領域</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/國片/影視聽中心/紀錄片</t>
         </is>
       </c>
       <c r="L307" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>我從來不是幽默的女生</t>
+          <t>人面魚：紅衣小女孩外傳</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Playlist</t>
+          <t>The Devil Fish</t>
         </is>
       </c>
       <c r="C308" t="n">
-        <v>86</v>
+        <v>114</v>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>奈安蒂柯</t>
+          <t>莊絢維</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>莉蒂西亞杜希/莎拉佛莉絲蒂</t>
+          <t>吳至璿/張書偉/徐若瑄/鄭人碩/高慧君/龍劭華</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>&lt;p&gt;28歲的怪咖女孩蘇菲個性天真又少根筋，在餐廳打零工的她，一心想成為漫畫家，因非科班出身，就連想重返校園也被嫌太老。反而意外得到巴黎一間知名漫畫出版社的工作，美其名行銷公關其實不過打雜庶務，還要被苛薄的老闆百般刁難。一籌莫展的不是只有工作，連情路也衰小坎坷，不是遇到渣男就是自己花痴會錯意，甚至連浪漫的一夜情都像被詛咒般崩壞，所幸夢想成為演員的閨蜜茱莉亞一路相挺。蘇菲究竟該如何擺脫魯蛇人生，她能遇見自己的真命天子嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;刑事組警官阿忠（張書偉飾）帶著一樁離奇的滅門血案找上虎爺乩身志成（鄭人碩飾），志成決定對兇嫌執行驅魔儀式「炸魔神仔」，未料棄置的吳郭魚屍嘴中竟吐出一條遭附身的小魚，被男孩家豪（吳至璿飾）撿回家飼養。一連串的怪事隨即開始發生，母親雅惠（徐若瑄飾）更是舉止怪異，陷入瘋狂。為拯救母親，家豪向虎爺求救，他們原以為化解了人面魚的怨念就能阻止這一切，沒想到更難解的仇恨，正潛伏在森林裡等著他們…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J308" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/友情/性平教育/法語/生涯規劃/綜合領域/自我成長</t>
+          <t>SDGs16和平正義/國語/懸疑驚悚/綜合領域</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/性平影展：閱界・跨界/歐美片</t>
+          <t>劇情片/國片</t>
         </is>
       </c>
       <c r="L308" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2023-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>我吃了那男孩一整年的早餐</t>
+          <t>我的袋鼠室友</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>My Best Friend’s Breakfast</t>
+          <t>The Kangaroo Chronicles</t>
         </is>
       </c>
       <c r="C309" t="n">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>杜政哲</t>
+          <t>丹尼賴維</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>何思靜/周興哲/婁峻碩/宋柏緯/李沐/林鶴軒（大鶴）</t>
+          <t>德米特里沙德/福爾克米查羅斯基/羅莎莉托馬斯/馬克烏威克靈</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>&lt;p&gt;高二的項微心（李沐 飾）視吃為人生最重要也是最療癒的事，而她第一次跟學長陶宥全（周興哲 飾）相遇，就是在學校的福利社。跟全世界的17歲女孩一樣，項微心想像過各種自己在未來的樣子，而她身邊的陶宥全、方琦然、張元碩也一樣，故事開始時的他們，並沒有想過這一年竟然會有這麼多事，人生竟會充滿各式各樣的疑問……還好，在他們一起長大的路上，最後他們都找到了答案。&lt;/p&gt;</t>
+          <t>&lt;p&gt;馬克烏維是一名潦倒的音樂家，住在柏林十字山的一間破舊公寓裡。一天，門鈴響了，站在門口的是一隻共產主義的袋鼠。這場不期而遇徹底改變了馬克烏維的生活。現在起，袋鼠統治了馬克烏維的家，帶他捲入各種麻煩。儘管遇到種種困難，馬克烏維和袋鼠還是成為了親密的朋友，他們不得不一起面對一位共同敵人：右翼政治家及投資人楊格帝維斯。帝維斯想在馬克烏維的公寓旁建立「帝維斯塔」，作為極右翼政黨AZD的總部。馬克烏維和袋鼠聯手鄰居IT專家瑪麗亞和她的兒子耶穌、酒吧老闆赫塔、土耳其兄弟和店主奧圖和費德列維廉，群起抵抗，奮戰到底。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J309" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/SDGs5性別平權/各類改編/國語/學習單/情感教育/愛情/校園/真人真事改編</t>
+          <t>SDGs17多元夥伴/友情/各類改編/喜劇/德語/政治/自我成長</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>劇情片/國片/新生影展</t>
+          <t>劇情片/歐美片/萌獸影展</t>
         </is>
       </c>
       <c r="L309" t="inlineStr">
         <is>
-          <t>2023-04-26 00:00:00</t>
+          <t>2024-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>人生馬拉松</t>
+          <t>闔家辣</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Women on the Run</t>
+          <t>Chilli Laugh Story</t>
         </is>
       </c>
       <c r="C310" t="n">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>馬丁霍斯基</t>
+          <t>鄭晉軒</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>安德烈維奇/弗拉基米爾波利夫卡/泰瑞莎科斯托娃/耶諾薇法博柯瓦/莎拉塔阿達莫夫斯卡/薇羅妮卡庫巴洛娃/馬汀霍夫曼</t>
+          <t>吳君如/呂爵安/梁詠琪/鄭中基</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>&lt;p&gt;薇拉老公剛過世，曾經過著幸福美滿生活的兩人，突然間一切都變成回憶。薇拉決定完成老公的遺願：跑馬拉松。她和三個女兒計畫將賽道分成四個部分，並以接力賽的方式完成挑戰。雖然她們都不曾跑過馬拉松，但她們會一起努力完成爸爸的夢想。跑步宛如人生，即便終點線遙不可及，也要堅持不懈，永不放棄。&lt;/p&gt;</t>
+          <t>&lt;p&gt;年輕男孩柏軒（呂爵安飾）在家工作期間，每天跟家人大眼瞪小眼，無意間發現母親（梁詠琪飾）的手工辣椒醬大受朋友好評，決定說服父親（鄭中基飾）、大姑媽（吳君如飾）一起製作辣椒醬，再到社群平台上銷售，企圖藉此轉移注意力，維護家庭和諧氣氛。沒想到這個無心插柳柳橙汁的突發奇想，正好迎合消費者在家吃飯的需要，辣椒醬生意一鳴驚人，創造銷售奇蹟，更為這一家人帶來許多意想不到的發展！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>捷克語</t>
+          <t>中文/粵語</t>
         </is>
       </c>
       <c r="J310" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/健體領域/家庭教育/情感教育/捷克語/生命教育/療癒溫馨/自我成長/運動熱血</t>
+          <t>SDGs12責任消費與生產/商業金融/喜劇/家庭教育/生涯規劃/綜合領域/自我成長</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L310" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2024-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>八月三十一日，我在奧斯陸</t>
+          <t>女影人生</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Oslo, August 31st</t>
+          <t>Hommage</t>
         </is>
       </c>
       <c r="C311" t="n">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>尤沃金提爾</t>
+          <t>申秀媛</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>安德斯丹尼爾森李/漢斯奧拉夫布雷內/瑪琳克萍/英格麗奧拉瓦</t>
+          <t>李姃垠/權海虓/金祜廷/陳俊翔</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>&lt;p&gt;即將戒毒期滿的昂納許，獲得一個面試機會。這天，奧斯陸陽光普照。回到城市的他，試圖和自己的過去重新搭上線。他拜訪老友、參加派對、認識陌生人，也嘗試與前女友聯絡，像是在尋回熟悉，也像在尋找新的開始。但無從抹去的是，心中仍不斷為他所辜負過的人事物感到愧疚。雖還年輕，但總覺自己的生命逐漸剝落，甚至已然結束，彷彿一切只是徒勞無功，那些綑綁著他的夢魘，再度浮現。一個人、一座城市，在即將重獲新生與過往和解的24小時裡，伴隨著刺眼的陽光、凝結的空氣與潛伏的不安。在這結束和開始之間，他將如何迎向下一個明天？&lt;/p&gt;</t>
+          <t>&lt;p&gt;智婉是一位49歲的女導演，在她的第三部電影乏人問津後，是否要繼續拍第四部成了她的難題。在家中，智婉跟丈夫也失和，眼看她經濟陷入困境，丈夫不願再協助她。此時，電影館請智婉幫忙修復一部老電影，該電影是由韓國第一位女導演所拍攝，但影片中某些音檔已損壞，在事業及婚姻都失意的情況下，智婉決定全心投入影片修復工作。為了補回失去的音檔，智婉去拜訪一些60年代的電影工作者，透過與這些前輩的對談，智婉開始以不同的角度看待這世界，她也開始審視自己的人生及電影對她的意義。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>挪威語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J311" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/挪威語/生命教育/社會議題</t>
+          <t>SDGs5性別平權/SDGs8工作及經濟/學習單/性平教育/生涯規劃/自我成長/藝術領域/韓語</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片/性平影展：閱界・跨界/智財月線上影展</t>
         </is>
       </c>
       <c r="L311" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>一路上有妳</t>
+          <t>來自京都的信</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>I’ll Go Where You Go</t>
+          <t>A Letter from Kyoto</t>
         </is>
       </c>
       <c r="C312" t="n">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>潔哈汀那卡契</t>
+          <t>金玟珠</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>帕斯卡爾艾比略/派屈克坦西/潔哈汀那卡契/蕾拉班克堤</t>
+          <t>宋智賢/車美京/韓善化/韓彩兒</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>&lt;p&gt;薇莉和米娜這對姊妹總是在爭吵與對立。姊姊薇莉是個熱情且感性的地方歌手，努力追逐夢想；妹妹米娜則是名冷漠又理性的藝術治療師，兩人疏於聯繫生活毫無交集。就在一次薇莉準備前往巴黎參加席琳狄翁和聲歌手試鏡的機會下，父親要求她們一起相伴同行，儘管米娜千百個不願意，看在父親的面子上還是勉強答應。這趟旅程會是姊妹倆和解的好機會嗎？還是將造成彼此更大的分歧？&lt;/p&gt;</t>
+          <t>&lt;p&gt;眼不見心不煩，卻纏繞於心。&lt;/p&gt;&lt;p&gt;老公過世後，花子就獨自在釜山撫養三個女兒，一天，在首爾處處碰壁的二女兒慧英回到了釜山，她偶然在家裡看到一封用日文寫的信，引發了她的好奇心，她開始問起媽媽的過去，並聽到了之前從未聽說的故事，花子埋藏在心頭幾十年的秘密也漸漸揭曉…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J312" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/學習單/家庭教育/情感教育/法語/療癒溫馨/自我成長</t>
+          <t>SDGs3健康與福祉/情感教育/療癒溫馨/種族認同/英文字幕/醫療議題/韓語</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L312" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>只要我長大</t>
+          <t>致親愛的孤獨者</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>lokah Laqi</t>
+          <t>Dear Loneliness</t>
         </is>
       </c>
       <c r="C313" t="n">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>陳潔瑤</t>
+          <t>于瑋珊/廖哲毅/練建宏</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>小薰（黃瀞怡）/曹世輝/柯曉龍/王為/葉瑋庭/高靖榕</t>
+          <t>劉冠廷/劉明勳/姚淳耀/張寗/李聿安（李婕）/李雪/林慈恩/蕭博妃/謝欣蔚/鍾政均/駱以軍</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>&lt;p&gt;提醒：本影展今年度採&lt;strong&gt;「公播版單場放映申請」&lt;/strong&gt;方式推廣，您可於此網站觀看電影預告片。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;一個遺世獨立的原住民部落裡，住著三個在山林間長大的小男孩—瓦旦（陳宇飾）、晨皓（林晨皓飾）與林山（吳瀚業飾），他們樂觀活潑、調皮貪玩，卻又因為家庭而各懷心事。行動不便的拉娃老師（小薰飾）為部落的孩子們開設了課輔班，拉娃對這群孩子們而言，是一道愛的光芒。她擁有美妙歌喉，卻不再開口唱歌，直到瓦旦發現了拉娃以前錄製的歌曲錄音帶，覺得聲音非常好聽，讓三個小毛頭鼓起勇氣，帶著錄音帶來到台北，這會給他們的生活帶來什麼樣的變化呢？&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【114年法務部人權影展月資訊】&lt;/p&gt;&lt;p&gt;◎公播版單次放映申請表：&lt;a href="https://forms.gle/m34aETHLpi8AKwJT8" rel="noopener noreferrer" target="_blank"&gt;https://forms.gle/m34aETHLpi8AKwJT8&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎實體電影播映成效表上傳處：&lt;a href="https://reurl.cc/YkWr34" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/YkWr34&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎電影學習問卷下載指路：&lt;a href="https://reurl.cc/bNXbad" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/bNXbad&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;本次申請活動結束後，若您仍有其他觀賞需求，可於下方網站詢問：&lt;/p&gt;&lt;p&gt;◎飛擎國際DVD官網：&lt;a href="https://dvd.avjet.com.tw/index.html" rel="noopener noreferrer" target="_blank"&gt;https://dvd.avjet.com.tw/index.html&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎教室電影院公播大平台：&lt;a href="https://crt.app.visionmedia.com.tw/video" rel="noopener noreferrer" target="_blank"&gt;https://crt.app.visionmedia.com.tw/video&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;相信我，十年後的你，二十後年的你，一定比現在，不那麼孤獨。12歲，剛升國一的小玉，躲在書店角落偷偷翻著言情小說，在現實生活投射故事情節，一步一步走向大衛老師。序幕即將上演，該與不該，一切好似都越來越危險…18歲，從屏東到台北的凱涵，滿心期待著大學生活。系統發生問題，宿舍被大陸學生晨輝優先入住，第一次獨立自處的她，受網友煽動了激憤的心，她決定豁然起身…&lt;/p&gt;&lt;p&gt;20歲，來台北工作的小薰，意外成為「教化」受刑人的會客妹，遇見了木訥寡言的2923。兩人之間漸漸有了不一樣的情愫，直到小薰開始窺探2923的過去…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J313" t="inlineStr">
         <is>
-          <t xml:space="preserve">
-兒童人權/1120國際兒童人權日/CRC/國產電影/家庭教育</t>
+          <t>SDGs4優質教育/SDGs8工作及經濟/國語/學習單/性平教育/情感教育/校園/社會議題/綜合領域/自我成長</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>兒童權利/劇情片/國片</t>
+          <t>劇情片/國片</t>
         </is>
       </c>
       <c r="L313" t="inlineStr">
         <is>
-          <t>2023-08-01 00:00:00</t>
+          <t>2023-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>天使情緣</t>
+          <t>消失的圖書館寶藏</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>The Asian Angel</t>
+          <t>Raiders of the Lost Library</t>
         </is>
       </c>
       <c r="C314" t="n">
-        <v>128</v>
+        <v>105</v>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>石井裕也</t>
+          <t>格雷布奧洛夫</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>佐藤凌/小田切讓/崔嬉序/池松壯亮/金珉才/金藝銀</t>
+          <t>亞歷克賽席列布瑞亞柯夫/吉洪日茲涅夫/謝爾蓋加扎羅夫/阿爾提姆特卡欽科（阿爾喬姆特卡欽科）/黛安娜珀查爾絲卡雅</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>&lt;p&gt;青木剛（阿剛）是一名日籍小說家，他帶著兒子去找在韓國做生意的哥哥青木透（阿透）一起工作。到了之後卻發現他的哥哥做的工作跟所描述的不一樣，但人在異地人生地不熟的，他只好幫哥哥做一些非法生意。遭到韓國事業夥伴背叛後，兩兄弟決定把一切都賭在海藻生意上。崔率（小率）是名歌手，她的事業與感情都不順利，靠著接一些零星通告資助家中無業的哥哥以及準備考公職的妹妹。被公司解約後，她決定和哥哥、妹妹一同前往雙親的墓園。青木剛和崔率兩家人在火車上相遇，雖然語言不通，卻在同行的旅途中慢慢地了解彼此，也產生了好感…&lt;/p&gt;</t>
+          <t>&lt;p&gt;蘇聯工人在莫斯科的地鐵挖掘隧道時，發現了一個通往神秘圖書館的鑰匙。圖書館的擁有者就是有名的「恐怖伊凡」。幾十年後，工人的曾孫以力亞在曾祖母家中發現了這件古物。數個世紀以來人們都在找尋這座失落的圖書館，因此一些有權有勢的人想要逮到以力亞。對此事一無所知的以力亞，從一位神秘的陌生人口中得知寶物的價值。以力亞和這位神秘陌生人決定一起尋找圖書館。一位美麗的密碼學家艾莉納也加入了他們，她負責解密刻在古物上的加密訊息。這三人展開的冒險危險重重，上山下海，橫跨俄羅斯甚至去到克里姆林宮的秘密地下墓室…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>俄語</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs17多元夥伴/SDGs8工作及經濟/友情/多元文化/情感教育/愛情/日語/生涯規劃/社會議題/種族認同/韓語</t>
+          <t>俄語/動作冒險/綜合領域/英文字幕</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L314" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>我想變成鳥，所以跳起來</t>
+          <t>童心馬戲團</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>The Reason I Jump</t>
+          <t>Poly</t>
         </is>
       </c>
       <c r="C315" t="n">
-        <v>82</v>
+        <v>102</v>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>傑瑞羅斯威</t>
-[...2 lines deleted...]
-      <c r="F315" t="inlineStr"/>
+          <t>尼可拉斯凡尼爾</t>
+        </is>
+      </c>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t>佛朗索瓦克魯塞/埃莉薩德藍伯特/派屈克坦西/茱莉嘉葉</t>
+        </is>
+      </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>&lt;p&gt;改編自東田直樹的暢銷著作《我想變成鳥，所以跳起來》，這部紀錄片透過自閉患者的視角與經歷，動用身歷其境的影像畫面探索人腦與認知的多樣性，並穿插東田對於自閉症的獨到見解，帶領觀衆進入一個強烈、豐富卻又歡愉的感官世界。由一位日本小男孩的旅程串起每個角色的日常點滴，不時加入直樹書寫的旁白，闡述自閉症對自身及他人的寓意，勾勒出他看待世界不同的視角，進而解釋他想「跳起來」的原因。&lt;/p&gt;</t>
+          <t>&lt;p&gt;10歲的瑟希樂跟母親剛回到鄉下，她還不太適應那裡的生活。這時正好來了一組巡迴馬戲團。大家爭先恐後，都想一睹小馬波力的風采。然而瑟希樂卻發現波力受到主人柏卡魯的虐待。她想拯救波力。她將波力藏了起來，不讓大人發現，並且意外地獲得神秘的維托及村裡其他小孩的幫助。為了逃脫柏卡魯的追尋，瑟希樂跟波力展開了一段充滿驚喜的冒險。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文/法語</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs4優質教育/各類改編/學習單/特殊教育/療癒溫馨/自我成長/英語</t>
+          <t>SDGs15保育陸域/友情/情感教育/生命教育</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片/身心障礙者保障</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L315" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2024-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>海邊的朝日與騙子們</t>
+          <t>幸福的所在</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Cinematic Liars of Asahi-za</t>
+          <t>Safe Place</t>
         </is>
       </c>
       <c r="C316" t="n">
-        <v>114</v>
+        <v>99</v>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>棚田由紀</t>
+          <t>尤拉伊勒羅蒂奇</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>大久保佳代子/柳家喬太郎/高畑充希</t>
+          <t>尤拉伊勒羅蒂奇/戈蘭馬克維奇/絲涅札娜席諾琪希斯科夫</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>&lt;p&gt;位於福島縣南相馬市已有百年歷史的「朝日戲院」跟其他電影院不同，他們放映的是老電影，客源自然不多。朝日戲院的經理森田保造打算關閉電影院。就在他準備燒毀35毫米膠捲時，一位自稱茂木莉子的女子突然出現，並試圖阻止他。茂木莉子遠從東京趕來，是因為高中時的恩師熱愛電影，畢業後的茂木去醫院探視老師時，曾承諾老師會去搶救這座老戲院。「朝日戲院」雖然老舊但有其重要性，她帶給人們許多美好的回憶。但慘淡的業績，讓經營者再也撐不下去，茂木是否能讓朝日戲院繼續經營下去呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;達米爾試圖結束自己的生命。當家人們仍焦頭爛額於拯救達米爾脫離輕生念頭之際，毫無同理心的警察單位與冷漠傲慢的醫護人員，卻宛如在他們的傷口上，發起一場沒有煙硝的戰爭。所有的一切都發生在事件爆發後的24小時內，短暫卻漫長，交織出一則痛徹心扉而又感人至深的家庭詩篇。&lt;/p&gt;&lt;p&gt;《幸福的所在》源自於導演尤拉伊勒羅蒂奇真實私密的個人生命經驗，亦是其首部長片作品，在寫實刻畫的無常脈絡下，實則溫柔吶喊：「好好保護自己所愛的人」。細膩的場面調度、詩意的影像氣質、條理的敘事結構，以及穿梭於角色內心和外在場景間抒情的攝影機運動，不僅横掃盧卡諾影展最佳首部電影、新導演、男主角等大獎，更代表克羅埃西亞角逐奥斯卡最佳國際影片。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>克羅埃西亞語</t>
         </is>
       </c>
       <c r="J316" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs3健康與福祉/SDGs8工作及經濟/SDGs9工業及建設/日語/生涯規劃/療癒溫馨/社會議題/自我成長/藝術領域</t>
+          <t>SDGs3健康與福祉/克羅埃西亞語/家庭教育/生命教育/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/新生影展</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L316" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2026-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>記得海邊的妳</t>
+          <t>墜惡真相</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>One day,You will Reach the Sea</t>
+          <t>Anatomy of a Fall</t>
         </is>
       </c>
       <c r="C317" t="n">
-        <v>126</v>
+        <v>151</v>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>中川龍太郎</t>
+          <t>潔絲汀楚特</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>中崎敏/岸井雪乃/杉野遙亮/濱邊美波</t>
+          <t>史旺亞勞德/山繆賽斯/桑德拉惠勒/米洛馬查多格拉納</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>&lt;p&gt;真奈和小菫自從進入大學後就是最好的朋友。2011年3月，小菫到日本的東北地區旅行，此後便杳無音訊。直到某天，小菫的男朋友遠野拜訪了真奈，他邀請真奈一起去小菫的母親家，把小菫的東西還給她母親。真奈從小菫的私人物品中拿到了小菫的攝影機後，也必須開始面對隱藏在內心的情緒，以及失去摯友的痛苦…&lt;/p&gt;</t>
+          <t>&lt;p&gt;一起離奇的墜樓事件，一場人性的殘酷剖析，真相和謊言又將如何辯證？德國作家珊卓與法國籍丈夫、11歲的兒子、一隻狗，同住在阿爾卑斯山區的偏遠小鎮，過著與世隔絕的生活，某日丈夫墜樓身亡，珊卓被控涉嫌謀殺，而唯一證人竟是盲眼的兒子，隨著警方調查及法庭審訊，意外揭露這段婚姻深藏的謊言與祕密……。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/友情/情感教育/日語/生命教育/自我成長/英文字幕</t>
+          <t>SDGs16和平正義/SDGs3健康與福祉/SDGs5性別平權/婚姻關係/學習單/德語/性平教育/情感教育/法語/社會議題/英文字幕/英語</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L317" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>史塔西行不行</t>
+          <t>勇鼠闖天堂</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>A STASI COMEDY</t>
+          <t>Even Mice Belong in Heaven</t>
         </is>
       </c>
       <c r="C318" t="n">
-        <v>116</v>
+        <v>87</v>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>林德豪爾曼</t>
+          <t>德妮莎格林莫娃/揚布本尼切克</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>亨利哈布/大衛克勞斯/安東妮亞比/德勒夫巴克/德萊拉皮亞斯科/湯姆希林/瑪格麗塔波奇/約格舒塔夫/馬蒂亞斯摩斯巴赫</t>
+          <t>格雷漢豪斯泰德/萊恩安迪斯/西蒙娜柏曼/韋恩格雷森/馬克湯普森/馬澤埃特威/麥克帕洛克</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>&lt;p&gt;盧格在兩德統一後查看他的國安檔案，妻子科琳娜卻安排家庭聚會來紀念這一刻。檔案中出現一封不是寫給科琳娜的情書，她大發雷霆。1980年代初普倫茨勞貝格，年輕的盧格是東德秘密警察史塔西新兵，他藉著與目標科琳娜上床來掩飾身份，同時愛上住在對面的娜塔莉。指揮官命令他與科琳娜結婚，盧格不情願地服從…&lt;/p&gt;</t>
+          <t>&lt;p&gt;我們原本是天敵，直到上了天堂，才知道我們原來都一樣... 老鼠薇琪的父親因曾經勇敢拔下狐狸的毛，而備受老鼠們尊敬。薇琪為了證明自己夠勇敢，於是也嘗試跑去拔狐狸的毛，沒想到意外讓兩個天生的宿敵-老鼠薇琪和狐狸白肚肚，發生了不幸的事故，他們在動物天堂相遇，竟為了完成這趟旅程而暫時摒棄了生前的天性，更意外成為了最好的朋友。他們一起經歷了許多意想不到的冒險，究竟他們只能在天堂時作為彼此暫時的朋友？還是能憑著友誼的力量，他們可以克服既有的天性，與對方繼續當朋友呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J318" t="inlineStr">
         <is>
-          <t>喜劇/德語/情感教育/愛情/政治/英文字幕</t>
+          <t>SDGs17多元夥伴/兒童親子/友情/學習單/情感教育/自我成長</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>動畫片/歐美片/萌獸影展</t>
         </is>
       </c>
       <c r="L318" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2024-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>紅色拳擊鞋</t>
+          <t>紅椒醬的滋味</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Red Shoes</t>
+          <t>Hive</t>
         </is>
       </c>
       <c r="C319" t="n">
-        <v>121</v>
+        <v>84</v>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>雜賀俊朗</t>
+          <t>畢列塔巴索里</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>佐佐木希/市原隼人/朝比奈彩/松下由樹/森崎溫/觀月亞里莎</t>
+          <t>亞德蓮娜馬托西/伊卡加什/奧芮塔艾古希/庫姆里耶霍查/康拉賈/莫莉克馬修尼</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>&lt;p&gt;真名美小時候參加父親的拳擊比賽，對他深紅色拳擊鞋留下深刻印象，她的父母後來不幸在事故中喪生。真名美獨自扶養女兒愛米，丈夫因病去世後，她決定追隨父親腳步，重返拳擊場。她的身心並未準備好，因為貧困女兒監護權落到岳母手上，憤怒又悲傷的她陷入低谷，教練卻承諾讓她成為拳擊冠軍，與女兒重逢。&lt;/p&gt;</t>
+          <t>&lt;p&gt;法赫莉的丈夫自從科索沃戰爭爆發後便不知下落，家庭因此面臨經濟困難。為了養家活口，法赫莉和村裡有著相同境遇的婦女一起創業，販賣自製的紅椒醬。但當地民風相當保守且父權，村民並不樂見女性從商，也不喜歡她們獨立自主。法赫莉不僅得努力維持家庭生計，還得面對不看好她的整個社區。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>阿爾巴尼亞語</t>
         </is>
       </c>
       <c r="J319" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/SDGs8工作及經濟/健體領域/日語/生涯規劃/自我成長</t>
+          <t>SDGs10減少不平等/SDGs12責任消費與生產/SDGs16和平正義/SDGs17多元夥伴/SDGs5性別平權/商業金融/國防戰爭/性平教育/生涯規劃/真人真事改編/社會議題/綜合領域/阿爾巴尼亞語</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/性平影展/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L319" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2024-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>在窗邊</t>
+          <t>大眾情人之死</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>by the window</t>
+          <t>Death of A Ladies’ Man</t>
         </is>
       </c>
       <c r="C320" t="n">
-        <v>143</v>
+        <v>101</v>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>今泉力哉</t>
+          <t>麥特畢索內特</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>中村友理/倉悠貴/志田未來/松金米子/玉城蒂娜/稻垣吾郎/穗志萌香/若葉龍也/齊藤陽一郎</t>
+          <t>凱艾爾特倫布萊/安托萬奧利弗波尼安/布萊恩葛里森/潔西卡帕爾/蓋布瑞拜恩/蘇珊克雷蒙</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>&lt;p&gt;市川茂巳是位自由作家，他老婆紗衣則從事編輯的工作。紗衣與她同時也是名暢銷小說家的同事有著不正常的男女關係。市川茂巳雖然知道老婆對自己不忠，卻不知如何啟口告訴老婆，自己已知情。某天，市川茂巳讀到一本女高中生久保留亞寫的小說，深受吸引。他在文學頒獎典禮上問那名女高中生，小說是否是根據真人真事改編？若是如此，他想跟小說中的主角碰面…&lt;/p&gt;</t>
+          <t>&lt;p&gt;大學教授山繆一直過著放蕩不羈的日子，向來艷福不淺的他，某天竟踢到鐵板，撞見嫩妻與鮮肉猛男在自家床上激情肉搏，讓他大受打擊。同時，接踵而來的消息也一個個讓他措手不及。女兒交了新男友、兒子宣告出櫃，就連前妻也在此時宣布再婚消息，然而這些都不是大問題。不知從哪天開始，球賽開場時唱的不是國歌，而是李歐納柯恩的「電線上的鳥兒」；酒吧遇見科學怪人，還莫名成了把酒言歡的好麻吉；手持鐮刀的死神竟現身家庭聚餐一起同歡，就連在課堂上，老是低頭滑手機的學生竟能高唱起李歐納的歌來闡釋經濟大蕭條。最令他崩潰的是哈姆雷特的情節也在現實生活中上演了！早逝的父親竟出現在眼前，與他來場男人的對話。本以為一切只是酒精過量的後遺症，沒想到醫生竟宣告他已來日不多。面對各種失序，山繆決定默默躲回愛爾蘭老家，將這些奇想寫成一本小說，完成畢生的夢想，卻也在此邂逅了一名美麗的女子，重新找回苦短卻美麗的人生意義...&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J320" t="inlineStr">
         <is>
-          <t>情感教育/愛情/日語/自我成長/英文字幕</t>
+          <t>SDGs3健康與福祉/健體領域/情感教育/療癒溫馨/自我成長/英語</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L320" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>孔雀莊園謀殺案</t>
+          <t>最後的化妝師</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>The Peacock</t>
+          <t>The Final Parting</t>
         </is>
       </c>
       <c r="C321" t="n">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>小魯茲海尼根</t>
+          <t>伊藤秀裕</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>大衛克勞斯/安奈特弗埃爾/拉文尼婭威爾森/斯文婭榮格/湯姆希林/瑟坎卡亞/約根沃格爾/維多利亞卡琳/菲利普傑克森</t>
+          <t>井上奈奈/加藤雅也/宮下順子/文音（長渕文音）/渡部秀/芳賀優里亞/藤田富/重盛Satomi/風谷南友/高島禮子</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>&lt;p&gt;投資銀行家琳達巴赫曼和團隊抵達麥金托許勳爵和夫人的鄉村莊園參加團隊建立活動時，就知道這個週末會非常難熬。年度報表亂七八糟，各個同事和主管彼此猜忌，部門即將重組的謠言更是滿天飛。重點是，莊園一點也不舒適，連廚師老手海倫也掩蓋不了這一事實，而且活動負責人瑞貝卡的辦事方式也大有問題。直到勳爵最愛的孔雀和夫人最喜歡的鵝不見後，爭吵一觸即發不可收拾……&lt;/p&gt;</t>
+          <t>&lt;p&gt;28歲的河村亞衣是活動企劃公司的職員，當她正在開企劃會議時，發生了一場劇烈的地震。其中一位同事的姪女因此被壓死在自家的廢墟中。同事無法接受姪女的身亡。滿島彌生是一名入殮師，她運用為屍體化妝的技術，讓那名小女孩恢復從前的容貌。同事姊姊這才放下心來，接受女兒的離世。目睹這一切的河村亞衣，覺得這是能夠協助她克服自身陰影的方式，因此請求滿島收她為徒。亞衣還小時，因為一場意外失去父母，她一直因為沒有好好跟父母道別而耿耿於懷。事實上，滿島在亞衣這個年紀時，也有跟她一樣的陰影。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J321" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/各類改編/商業金融/喜劇/德語/英文字幕/警匪犯罪</t>
+          <t>SDGs11永續城鄉/SDGs8工作及經濟/學習單/情感教育/日語/生命教育/生涯規劃/療癒溫馨/自我成長</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L321" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2023-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>跨越時空咖啡館</t>
+          <t>黑光行動</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>CAFE MIDNIGHT</t>
+          <t>Blacklight</t>
         </is>
       </c>
       <c r="C322" t="n">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>鄭允秀</t>
+          <t>馬克威廉斯</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>李伊庚/綵諝珍</t>
+          <t>泰勒約翰史密斯/艾登昆恩/艾美瑞佛蘭普曼/連恩尼遜</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>&lt;p&gt;「跨越時空咖啡館」讓你一瞥過去、現在和未來。準新娘小允在大喜之日喜孜孜地等著新郎太英，殊不知太英不僅沒出現，還沒留下任何消息。氣憤又著急的小允急忙出去尋找太英，但找到深夜還不見人影。她偶然抵達了一間叫「跨越時空咖啡館」的店，營業時間是凌晨至黎明…小允終於在這間店找到了太英，不過太英看起來竟年輕了幾歲，且根本不認識小允！小允能夠找回原本的老公，逃離這場混亂嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;撼動國土陰謀，唯有他能翻轉一切！&lt;/p&gt;&lt;p&gt;崔維斯布拉克（連恩尼遜 飾）是一名效力於FBI 局長葛布爾羅賓森（艾登昆恩 飾）進行秘密行動的鬼影探員，長年來暗中替政府「處理」了不少危機。某次當他執行一項秘密行動時，卻意外深陷致命危機，崔維斯和女記者蜜拉瓊斯（艾美瑞佛蘭普曼 飾）循線追查後驚覺，原來美國政府以國安為由正秘密謀殺許多無辜的人，天人交戰的崔維斯必須得限時內揭開陰謀找出真相，並設法翻轉這一切……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J322" t="inlineStr">
         <is>
-          <t>情感教育/愛情/科幻奇幻/英文字幕/韓語</t>
+          <t>動作冒險/英語</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L322" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>爛人</t>
+          <t>女人街，再見了</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>The Worst Ones</t>
+          <t>Ladies Market</t>
         </is>
       </c>
       <c r="C323" t="n">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="D323" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>莉澤阿科卡、羅曼古雷特</t>
+          <t>關永忠</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>瑪洛里曼內克、蒂莫馬奧</t>
+          <t>劉心悠/吳卓羲/廖啟智/梁珈榕/馬雪澄</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>&lt;p&gt;巴黎電影劇組來到法國北部濱海小城籌備新戲，為了捕捉最真實的表演，導演在當地進行素人海選，四名郊區孩童在試鏡中脫穎而出：一個暗藏心事的放蕩女孩，一個誓言不再流淚的易怒男孩，一個重獲自由的肇事少年，還有一個討厭被凝視的敏感少女，這讓社區居民感到不滿，質疑導演選擇「最糟糕的人」有意醜化社區形象。當導演和工作人員試鏡、排練、拍攝並與他們千挑萬選的演員互動時，戲裡戲外的瘋狂荒誕、同儕之間的辱罵嘲諷，道德問題逐漸浮上檯面，竟讓衝突一觸即發！&lt;/p&gt;</t>
+          <t>&lt;p&gt;小東（梁珈榕 飾）是一個非法居留兒童，從小跟著衫佬（廖啟智 飾）在旺角的女人街相依為命，失學的小東模仿一般的小孩穿上制服假裝上學。小東每天都會到衫佬的貨倉尋寶，再到他的秘密基地，欣欣是他的好朋友。與此同時，黑幫大佬火屎哥為了躲避員警的搜捕，將偷回來的鑽石贜物藏到貨車司機佩怡（劉心悠 飾）的貨物之中，也因為這些鑽石讓子豪（吳卓羲 飾）與佩怡相識。一場賊贓與一椿綁架案件在女人街交錯上演，讓他們四人不得不假扮一家人躲避危險，反而因此讓小東有了家的感覺，四人的命運交織在一起殊途同歸。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>粵語</t>
         </is>
       </c>
       <c r="J323" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/學習單/情感教育/法語/社會議題/自我成長</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/SDGs3健康與福祉/SDGs4優質教育/家庭教育/情感教育/社會議題/粵語</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>劇情片/新生影展/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L323" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2024-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>溟溟</t>
+          <t>毒舌大狀</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Murmur of Memories</t>
+          <t>A Guilty Conscience</t>
         </is>
       </c>
       <c r="C324" t="n">
-        <v>89</v>
+        <v>134</v>
       </c>
       <c r="D324" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>陳子揚</t>
+          <t>吳煒倫</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>徐謀俊/林輝瑝/王安琪/福地佑介/簡孝儀/與座重理久/莫子儀/葉穎/邱宇晨/鄧九雲/高英軒</t>
+          <t>何啟華/廖子妤/林保怡/栢天男/楊偲泳/王丹妮/王敏德/羅孝勇/謝君豪/谷德昭/黃子華</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>&lt;p&gt;葉承修是一位致力於預測「超新星爆炸」研究的天文學家，因天生腿部殘疾，生活需求都靠妻子雅潔打理，這一陣子，他常常在睡夢中看見沒有殘缺的自己，認為自己是個在日治時代獨居在深山裡的原住民青年，在夢中也看見自己和部落公主莎瓦祖佳揚悲劇的愛情故事，他深信這是自己的前世記憶。一次，他幫學弟代課，在課堂上認識Pluto，一名手上有著和他夢中的部落公主莎瓦祖佳揚一模一樣刺青的女學生，當Pluto不為人知的秘密被揭開時，承修認定的愛情與前世的記憶也隨之崩解…他可以爭脫前世的束縛，面對今生的問題嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;大律師林涼水以毒舌見稱，從法官轉為律師，第一個案件便是處理一宗全城關注的虐兒案時，一心想攀附權貴的他，大意讓被告人曾潔兒蒙受17年冤獄。自此身敗名裂，心懷愧疚，只好以廉價服務為平民百姓打官司，好撫平自己的內疚感。兩年過去，突然出現了可以讓曾潔兒案件翻案的新證據，他決定提出上訴。因案件涉及香港顯赫的鍾氏家族夫婦，加上鍾家法律顧問董大狀的下流招數，媒體、警界到司法界都與他為敵！在法庭內，林涼水面對強勢的主控官，全力以三寸不爛之舌與權貴展開大戰，誓要為被告人討回公道！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>粵語</t>
         </is>
       </c>
       <c r="J324" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/國語/多元文化/家庭教育/情感教育/愛情/特殊教育/生命教育/科幻奇幻/自我成長/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/社會議題/粵語</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L324" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>我的鬼家人</t>
+          <t>阿姆斯特丹貓未眠</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Our Ghosts</t>
+          <t>Katwalk</t>
         </is>
       </c>
       <c r="C325" t="n">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="D325" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>亞歷山德羅卡皮塔尼</t>
-[...6 lines deleted...]
-      </c>
+          <t>馬克弗克克</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr"/>
       <c r="G325" t="inlineStr">
         <is>
-          <t>&lt;p&gt;瓦萊里奧無法負擔房租而被房東逐出公寓，苦無棲身之處的他只好和六歲兒子偷偷住在公寓閣樓中。每當有新房客入住，他們就會裝神弄鬼，企圖嚇走新房客，好讓他們能夠搬回樓下。對卡洛來說，這只是一個遊戲，讓他忘卻貧窮和沒有母親的窘境。父子倆的伎倆向來奏效，直到遇到米麗安和她的女兒艾瑪。她們為了逃離施虐的丈夫而搬進來。巧的是，米麗安完全不怕鬼…&lt;/p&gt;</t>
+          <t>&lt;p&gt;本片以一隻名叫阿巴圖圖貓的視角出發，深入探索阿姆斯特丹狂野又鮮為人知的一面。這座繁華悠久的荷蘭首都，不僅是各色人種的家園，更孕育了豐富多樣的野生動植物。阿巴圖圖將用詼諧的視角與口吻探索城市的大自然，打造適合闔家觀賞的體驗。你將不再以同樣的方式看待阿姆斯特丹或自己居住的城市。馬克弗克克為荷蘭知名生態紀錄片導演。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J325" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/家庭教育/義大利語/英文字幕</t>
+          <t>SDGs14保育海洋/SDGs15保育陸域/環境教育/英文字幕/英語</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L325" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2024-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>心裏美</t>
+          <t>娜娜：逝水年華</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Pretty Heart</t>
+          <t>Before, Now &amp; Then</t>
         </is>
       </c>
       <c r="C326" t="n">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>吳家偉</t>
+          <t>卡蜜拉安迪尼</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>余香凝/吳岱融/王浩信</t>
+          <t>哈琵莎瑪/蘿拉芭蘇琦</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>&lt;p&gt;高中英文教師李淑敏（余香凝 飾）努力教學，學生卻對她的課程始終興趣缺缺，反而熱衷到補習班上課，並視補教天王KK何（王浩信 飾）為偶像。淑敏決定潛入補習班一探究竟，但在課程中被KK發現，兩人大吵一架後，竟激起KK對她的好奇心及好感，道歉之外更展開追求。&lt;/p&gt;&lt;p&gt;對補習班充滿偏見的李淑敏，發現KK任教的補習班校長就是自己的爸爸李龍基（吳岱融 飾），她小時候認為父親嚴厲的言語，是間接害死母親的凶手，父女親情淡薄。&lt;/p&gt;&lt;p&gt;然而KK的出現，改變她對補習的看法，也開始用新的方式教學，但就在一個大雨天中，一場意外驟然而至，讓他們都措手不及…&lt;/p&gt;</t>
+          <t>&lt;p&gt;改編自真實故事。1960年代改朝換代的印尼，走不出戰亂夢魘的上流婦人娜娜，如今看似與丈夫過著幸福的生活，某天卻暗地發現丈夫外遇。選擇沉默的娜娜，壓抑心中的秘密，在無人傾吐的情況下，甚至試著與屠婦小三依諾打好關係。依諾的介入一度讓生活失衡，卻意外成為她宣洩的出口，倆人在彼此身上找到安慰與信任，發展出元配與小三不尋常的幽微曖昧情誼。然而新的平衡建立不久，那段以為早已逝去的過往人生，竟再度找上娜娜。面對著動盪時代的過去、現在與未來，站在時間交叉點的娜娜即將做出人生與家庭最重大的抉擇……。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>粵語</t>
+          <t>印尼語</t>
         </is>
       </c>
       <c r="J326" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs4優質教育/家庭教育/情感教育/愛情/粵語/英文字幕</t>
+          <t>SDGs5性別平權/各類改編/婚姻關係/巽他語/性平教育/情感教育/愛情/英文字幕</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L326" t="inlineStr">
         <is>
-          <t>2026-03-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>傳奇81分：柯比布萊恩</t>
+          <t>掘愛傷痕</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>The Legend of the 81-Point Game</t>
+          <t>Our Mothers</t>
         </is>
       </c>
       <c r="C327" t="n">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>約翰尼斯古德根斯特</t>
+          <t>塞薩爾狄亞</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>喬伊格雷厄姆/喬希鮑威爾/山姆米契爾/布賴恩庫克/德溫格林/斯馬什帕克/查克斯威斯基/肖恩威廉士</t>
+          <t>愛瑪迪布/阿曼多埃斯皮蒂亞</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>&lt;p&gt;柯比布萊恩被公認是史上最優秀的籃球員之一，他整整20年的職涯效力於洛杉磯湖人隊。綽號「黑曼巴」的柯比在球場上勢不可當，猛攻對手的防守，甚至在單場比賽中拿下81分的紀錄。本片回顧2006年1月22日這場奇蹟之夜的幕後花絮，分析湖人隊在半場落後18分的情況下，還能戰勝多倫多暴龍隊，以及科比是如何用任何戰術都擋不住的狀態。無論場內或場外，他永遠都是大家心目中最偉大的球員之一。&lt;/p&gt;</t>
+          <t>&lt;p&gt;#轉型正義 #軍事獨裁 #兩公約 #內戰 #種族滅絕 #國家不法行為&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;軍事獨裁是威權統治的類型之一；雖然威權主義內涵具可變性與模糊性，欠缺明確精準的定義，但有些特徵卻是共通的，例如為達統治目的或統治階層的私慾，透過國家力量有系統的、大規模地侵害人權。瓜地馬拉在1960年代爆發內戰，直到1996年才終止，期間發生諸多的國家不法惡行在影片中也有不同程度的描述，例如對瑪雅人發動種族滅絕、強暴婦女、殺害平民、強迫失蹤等等。本片的背景是對觸發內戰的軍人進行審判，藉由觀賞本片我們也能共同反思人權及轉型正義的重要性。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【電影簡介】&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;南美洲國家承受長期內戰和隨之而來的種族主義驅動種族滅絕的後果。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;跟許多拉丁美洲國家一樣，瓜地馬拉經歷了漫長而痛苦的軍事獨裁統治。死者和失蹤者眾多。儘管瓜地馬拉的內戰已經結束了二十多年，但集體創傷仍然存在。故事敘述瓜地馬拉正在對觸發內戰的軍人進行審判，受害者們逐一出庭作供。年輕的艾納多是負責遺骨身分鑑識的人類學家。一天，他在一名老婦那裡得知，有個地方也許埋葬了自己的父親，他不顧母親的反對，全心投入調查這個案子，尋找自己的身世。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J327" t="inlineStr">
         <is>
-          <t>健體領域/歷史傳記/生涯規劃/英語/運動熱血</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/政治/歷史傳記/生命教育/西班牙語</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L327" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>尋父冒險記</t>
+          <t>淘氣托托大冒險</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Luxembourg, Luxembourg</t>
+          <t>Les Blagues de Toto</t>
         </is>
       </c>
       <c r="C328" t="n">
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>安東尼奧盧基奇</t>
+          <t>帕斯卡布迪歐</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>拉米爾納西羅夫/阿米爾納西羅夫</t>
+          <t>丹尼爾普列沃斯/加夫里爾達特維勒/吉約姆德唐柯迪克/安妮瑪麗文/寶琳克萊蒙/尚法蘭蘇瓦凱雷/朗茲貝迪亞</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>&lt;p&gt;雙胞胎兄弟科拉與瓦沙從小被父親拋棄，二十年後，科拉成了公車司機，卻暗中販毒；瓦沙則當上警察，過平凡家庭生活，缺席的父親在科拉心中是英雄，對瓦沙而言卻是混蛋，一天他們接到父親在盧森堡將病逝的消息，疏離的兄弟倆決定一起上路出發，從烏克蘭開車到盧森堡，踏上去見爸爸最後一面的冒險旅程。&lt;/p&gt;</t>
+          <t>&lt;p&gt;開學了！對搗蛋鬼托托來說，學校是他惡作劇的樂園。當博物館開幕時，一座雕像倒塌了，大家都覺得是托托幹的。為了證明自己的清白，托托只好向書呆子伊果尋求協助，為了回報伊果，托托要教他成為一個有趣的人！性格迥異的兩人變身小小偵探，一場有趣又刺激的冒險開始了！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>烏克蘭語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J328" t="inlineStr">
         <is>
-          <t>喜劇/家庭教育/情感教育/烏克蘭語/生命教育/療癒溫馨</t>
+          <t>SDGs17多元夥伴/兒童親子/動作冒險/友情/喜劇/情感教育/法語/自我成長</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L328" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2024-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>杜巴利伯爵夫人</t>
+          <t>大輪迴 數位修復版</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Jeanne du Barry</t>
+          <t>The Wheel of Life</t>
         </is>
       </c>
       <c r="C329" t="n">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>麥雯</t>
+          <t>李行/白景瑞/胡金銓</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>強尼戴普/麥雯</t>
+          <t>姜厚任/石雋（張石華）/雪芬</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>&lt;p&gt;珍妮出身平凡，儘管是個默默無聞的平民百姓，仍對生活充滿野心與抱負，在歷經了修道院枯燥的少女生活後，珍妮與母親來到紙醉金迷的巴黎，試圖憑藉著自己的聰慧與姿色，在壁壘分明的社會階級中向上攀登，珍妮倚靠著魅力流連在許多有錢男人之間，最終成為了杜巴利伯爵的情人，然而在某次與國王路易十五精心策畫的會面中，竟意外讓國王路易十五對珍妮一見鍾情，這場邂逅之後，珍妮成為了國王的情婦，而珍妮便帶著一身的爭議進入了凡爾賽宮，在這保守封建的貴族社會中引起軒然大波。&lt;/p&gt;</t>
+          <t>&lt;p&gt;三段時空，三段愛情故事，兩男一女愛恨情仇不斷糾葛綿延，輪迴流轉羈絆了三生三世。從明朝東廠與江湖對峙、民初富家少爺與京劇花旦相戀，到八〇年代現代舞者與漁村乩童邂逅，三段愛情皆受另一角色阻隔，與一把魚腸劍貫穿橫亙古今，卻也因這柄凶器而以悲劇作結。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J329" t="inlineStr">
         <is>
-          <t>愛情/歷史傳記/法語/真人真事改編</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L329" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>地獄萬歲</t>
+          <t>移工之城</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Hail to Hell</t>
+          <t>DEA</t>
         </is>
       </c>
       <c r="C330" t="n">
-        <v>108</v>
+        <v>74</v>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>林吾政</t>
+          <t>阿爾貝托格羅薩</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>吳右利/方效潾/朴成焄/鄭濔珠</t>
+          <t>布魯諾贊寧/迪婭潘德拉</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>&lt;p&gt;等等，這和我們預想的不一樣，要改變計劃嗎？&lt;/p&gt;&lt;p&gt;學校的邊緣人娜美和善宇，沒有參加校外教學，而是計劃自殺，不過，她們發現那個讓她們生不如死的女孩彩琳正在首爾過著幸福生活，於是她們決定在自我了斷前進行復仇，當她們找到彩琳時，卻發現她一改過去變得心地善良，這動搖了她們的計劃，她們發現彩琳所在的宗教組織有點詭異，於是開始考慮是否該將彩琳從那個奇怪的地方救出來。&lt;/p&gt;</t>
+          <t>&lt;p&gt;為要負擔家計和妹妹的教育費，迪婭放棄了在印尼當歌星的夢想，到香港當外傭。在飽受雇主虐待的情況下，她會選擇回去當歌星嗎？這部電影是由多位印尼外傭參與九個月即興劇場的成果。她們各個都是在香港工作時遭受雇主不當對待的受害者，電影中的每個場景都曾實際發生在他們身上。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>印尼語</t>
         </is>
       </c>
       <c r="J330" t="inlineStr">
         <is>
-          <t>情感教育/生命教育/社會議題/英文字幕/韓語</t>
+          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs8工作及經濟/學習單/社會議題</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L330" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2024-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>伊莉莎白二世：榮耀年華</t>
+          <t>釋放真相</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Queen Elizabeth II：Her Glorious Reign</t>
+          <t>December</t>
         </is>
       </c>
       <c r="C331" t="n">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>艾倫拜倫</t>
+          <t>安樹橋汗</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>尼古拉斯歐文/羅伯特萊西/英格麗塞華德/雨果維克斯</t>
+          <t>MEGUMI/尚玄/松浦涼/清水拓藏/生津徹/真矢美季/藤森慎吾</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>&lt;p&gt;伊莉莎白二世是在位最久的英國女王和大英國協君主。她不僅在英國德高望重，對全世界而言，更是堅強、剛毅與端莊的代表。人人都能感受到她的和藹親切。本紀錄片將帶您一窺伊莉莎白二世的全貌，包含了她的興盛、榮譽和她痛失親人，歷經醜聞時的態度，全方位剖析她是如何從公主蛻變為受全球愛戴的一代女王。&lt;/p&gt;</t>
+          <t>&lt;p&gt;樋口勝對於女兒在七年前被殺害一事無法釋懷而終日酗酒，在得知罪犯福田夏奈即將獲得再審機會，並可能無罪釋放後，他聯絡已再婚的前妻澄子，希望能一起配合審理，審判期間，兩人舊情復燃引發一場婚外情，與此同時夏奈對這起案件漸生懷疑，但在律師佐藤的勸說下，她還是堅持了下來，審判重新揭開兩人的舊傷疤，迫使他們面對令人不安的真相……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J331" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs5性別平權/歷史傳記/英文字幕/英語</t>
+          <t>SDGs16和平正義/人權法治/日語/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L331" t="inlineStr">
         <is>
-          <t>2026-07-01 00:00:00</t>
+          <t>2025-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>熊出沒．伴我“熊芯”</t>
+          <t>行動代號拿破崙</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Boonie Bears：Guardian Code</t>
+          <t>Operation Napoleon</t>
         </is>
       </c>
       <c r="C332" t="n">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>林永長/邵和麒</t>
+          <t>奧斯卡索爾阿克塞爾松</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>吳佳樺/喬資淯/李世揚/林柏昱/梁興昌/王辰驊/葉又菁/連思宇</t>
+          <t>伊恩格雷/傑克福克斯/歐拉法達利歐拉夫森/沃坦威克莫林（沃坦維爾克默林）/薇薇安奧拉夫斯多蒂爾</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>&lt;p&gt;熊大、熊二自幼在熊媽媽的悉心扶養下於森林中長大，然而在某個夜晚森林中發生了大火，熊媽媽前去查看，卻自此消失於森林中，年幼的兩熊傷心不已，這段往事也成為他們難以忘懷的傷痛，轉眼多年過去，熊大、熊二的人類朋友光頭強帶著他們前往振興島參觀機器人研發中心，卻意外得到了熊媽媽的線索，為此熊大、熊二展開尋親之旅，也不禁思索起熊媽媽當年為何不告而別？兩熊最終是否能找到媽媽？迷霧重重的背後還有怎樣的故事？一切謎團等待揭曉……&lt;/p&gt;</t>
+          <t>&lt;p&gt;弟弟失蹤後不久，冰島律師克莉斯汀收到一段影片，拍到她弟弟在冰原一架飛機殘骸附近。克莉斯汀尚未了解全貌，就意外捲入一場國際陰謀。殘骸原來屬於二戰時期一架已經失蹤數十年的德國飛機。機上載有爆炸物，不僅受到罪犯的覬覦，還引起中情局副局長威廉卡爾和德國特務西蒙的注意。兩人認為克莉斯汀是目擊證人想將她滅口。儘管身陷險境，克莉斯汀執意找出殘骸位置，希望能尋獲弟弟，解開深埋在冰原的祕密。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>冰島語</t>
         </is>
       </c>
       <c r="J332" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs9工業及建設/兒童親子/動作冒險/喜劇/國語/學習單/情感教育/英文字幕/英語</t>
+          <t>SDGs16和平正義/冰島語/動作冒險/各類改編/懸疑驚悚/政治/英語</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/動畫片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L332" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>我的不完美日常</t>
+          <t>鬼把戲</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Piggy Back</t>
+          <t>Caveat</t>
         </is>
       </c>
       <c r="C333" t="n">
-        <v>107</v>
+        <v>88</v>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>崔鍾學</t>
+          <t>達米安麥卡錫</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>崔大哲/李艾彬/鄭俊鎬（鄭俊浩）</t>
+          <t>喬納森弗倫奇/班卡普蘭/蕾伊拉塞克斯</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>&lt;p&gt;鍾範是釜山港口「背背號」的帥氣船長，儘管失去妻子，必須獨力撫養兒子長大，但他仍擁有一個充滿愛的家庭，與小兒子和弟弟幸福地生活著。每天，他都努力保護深愛的家人，然而危機卻一個接一個地降臨到他身上，負責全家生計的漁船貸款已到期，而且無法再延期，使得漁船像他的妻子一樣，面臨被帶走的危機…與此同時，不成熟的弟弟宣布突如其來的婚訊，而兒子因為心儀的女生和同學發生衝突，被送至校園暴力委員會，鍾範為了他所愛的家人，將如何應對這接踵而來的各種危機呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;無處可逃陰宅，深藏駭人秘密 醒著才能活見鬼 為了賺取生活費，因意外喪失部份記憶的艾薩，不得不接下房東巴瑞派給他的臨時工作，去小島上照顧他的姪女歐嘉幾天，然而卻有個看似警告的附加條件：他必須穿上牽著鍊條的束縛衣，來限制他的行動，以確保無法進入到某些房間內。在巴瑞交待好一切事項離開島後，艾薩與患有特殊疾病「緊張式僵直」的歐嘉，開始一場宛如邪惡版「貓抓老鼠」的遊戲，在鬼影幢幢的房內展開。而當歐嘉的精神狀態越晚越糟糕，被困住行動範圍的艾薩開始試圖挖掘隱藏在此的秘密，但事情的真相似乎也與他喪失的記憶有所連結……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J333" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs8工作及經濟/喜劇/家庭教育/情感教育/生命教育/自我成長/英文字幕/韓語</t>
+          <t>懸疑驚悚/英語</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L333" t="inlineStr">
         <is>
-          <t>2026-07-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>小子</t>
+          <t>空山靈雨 數位修復版</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Kids</t>
+          <t>Raining in the Mountain</t>
         </is>
       </c>
       <c r="C334" t="n">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="D334" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>王毓琦</t>
+          <t>胡金銓</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>吳宗修/李霈瑜/林美秀/譚艾珍/賈靜雯/郭子乾/釋小願/陳昊森/黃仲崑</t>
+          <t>佟林/吳家驤/吳明才/孫越（孫鉞）/徐楓/李文泰/杜偉和/王光裕/田豐/石雋（張石華）/秦沛/蕭德虎/金昌根/陳慧樓/魯純</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>&lt;p&gt;沉迷於AR電玩遊戲「KIDS」的年輕人張融是個遊戲高手，他在虛擬的電玩世界風光無限，自己的現實生活卻過得一塌糊塗，常常因此氣跑女友芽芽，更遭受黑道兄弟們追討索債，某天兩位身分不明的小男孩突然闖入他的生活，更令人驚訝的是這兩個孩子居然擁有著異於常人的高強武功，張融本以為只要幫助這兩個小子回家就能擺脫掉他們，卻沒想到自己已被捲入一場更大的危機。&lt;/p&gt;</t>
+          <t>&lt;p&gt;大富商兼收藏家文安、位高權重的王將軍應智嚴法師邀請齊聚三寶寺，表面上是為了討論寺廟住持的傳位問題，實際上都是為了寺內的藏品，玄奘親筆抄寫的《大乘起信論》而來。文安聘請了女飛賊白狐，以假扮為自己的妻子作為掩護，暗中接近藏經閣，明爭之餘也打算暗奪，但她的身分隨即被王將軍的副官識破。寺中最有繼承衣缽希望的大弟子和二弟子暗自較勁，各自拉攏勢力。隨著老住持最終的傳位決定，《大乘起信論》的爭奪也進入白熱化…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J334" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/動作冒險/喜劇/國語/英文字幕</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片/國片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L334" t="inlineStr">
         <is>
-          <t>2026-07-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>無家的小犀牛</t>
+          <t>雙面老爸</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Rinoceronte</t>
+          <t>Dad is Pretty</t>
         </is>
       </c>
       <c r="C335" t="n">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>阿圖羅卡斯特羅戈多伊</t>
+          <t>朴秀敏/金成國</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>維托孔蒂尼布瑞亞/胡安荷西法里亞斯/艾娃比昂構/迪亞哥克雷莫尼西</t>
+          <t>孫敏智/白瑞斌/金明國/陳善美</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>&lt;p&gt;11歲的戴米恩被帶離冷漠又暴力的原生家庭後，被安置住在兒童之家，跟其他孩子一起生活。40歲的萊昂德羅是陪伴他的社工，而且與戴米恩有類似的遭遇。儘管戴米恩內心感到憤怒、對現狀感到不滿，並且嘗試逃離兒童之家、回到原本熟悉與習慣的「家」。在萊昂德羅的陪伴下，戴米恩必須放下過去的生活，並且相信自己能夠展開新的人生。&lt;/p&gt;</t>
+          <t>&lt;p&gt;金德在是酒商的業務，但因業績不佳而瀕臨被資遣。某天金德在被派往夏威夷俱樂部，這間俱樂部因為主管十分挑剔而惡名遠播。當金德在努力要說服對方簽下合約時，主管卻提出了奇怪的請求：「加入我們變裝藝人的行列，我就跟你簽約。」金德在不得已也只能答應，但不久就發現自己也挺享受這樣的轉變。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J335" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs3健康與福祉/人權法治/兒童親子/家庭教育/社會議題/英文字幕/西班牙語</t>
+          <t>SDGs8工作及經濟/婚姻關係/家庭教育/情感教育/生涯規劃/自我成長/韓語</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L335" t="inlineStr">
         <is>
-          <t>2026-07-01 00:00:00</t>
+          <t>2024-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>超熊瑪琪：英雄再起</t>
+          <t>布拉姆的異想世界</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Combat Wombat - Back 2 Back</t>
+          <t>Fidgety Bram</t>
         </is>
       </c>
       <c r="C336" t="n">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>塔妮亞樊尚/里卡德庫索</t>
+          <t>Anna van der Heide</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>吳佳樺/張乃文/林柏昱/林筱玲/梁興昌/鈕凱暘/陳彥鈞/馬伯強</t>
+          <t>COEN VAN OVERDAM/EGBERT-JAN WEEBER/KATJA HERBERS/RENÉ GROOTHOF/TJEBBO GERRITSMA</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>&lt;p&gt;對於袋熊瑪琪來說，生活變得有點煩人了，雖然天堂市的犯罪率創下了歷史新低，但她現在卻比以往更忙，整天忙著疏通下水道和報稅，而不是拯救世界，這不是她想要的生活！當一個邪惡的科技天才威脅要把整個城市困在一個「完美」的虛擬世界時，瑪琪和阿蜜再次聯手出擊，但這會是這對充滿活力的搭檔的最後一搏嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;#ADHD #注意力缺乏過動症 #受教權 #兒童表意權&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;患有注意力缺乏過動症（ADHD）的孩童，因為大腦神經荷爾蒙分泌不平衡的關係，對周邊發生的事件很敏感，在學習過程中也被貼上調皮搗蛋的標籤，然而也比一般孩童更具有想像力。患有過動症孩童也有接受教育的權利，所以在教育現場上，教師需要認識過動症、調整教學方式及陪伴，以提升孩童學習自信，減低其學習及適應團體生活的困擾。&lt;/p&gt;&lt;p&gt;本片的布拉姆充滿豐富的想像力，馬克老師也調整了教學方式，當布拉姆坐不住時，他會要班上同學站起來跳一跳，讓他也跟著動一動，老師也請他跑腿傳送資料，將舒緩他對學習的壓力。&lt;/p&gt;&lt;p&gt;◎看電影填問卷，即可參與抽獎：&lt;a href="https://www.surveycake.com/s/Oaaqv" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/Oaaqv&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎報名單場公播照過來：&lt;a href="https://reurl.cc/yLdXGq" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/yLdXGq&lt;/a&gt;&lt;/p&gt;&lt;p&gt;【劇情簡介】&lt;/p&gt;&lt;p&gt;布拉姆是個好動的七歲小男孩，喜愛幻想，對周遭的世界感到無比好奇。他要上一年級了，對此相當興奮的他卻遇到了費許老師。費許老師非常嚴格，講求紀律和秩序，他不在乎愛作夢的布拉姆天馬行空的想像力，還想盡辦法要求布拉姆凡事按照「正確」的方式來做。布拉姆的爸媽很困擾，擔心兒子要怎樣才能適應環境，而不會變得超級悽慘。還有布拉姆和費許老師，差異這麼大的他們要如何找到平衡點…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>荷蘭語</t>
         </is>
       </c>
       <c r="J336" t="inlineStr">
         <is>
-          <t>SDGs9工業及建設/兒童親子/動作冒險/國語/英文字幕/英語</t>
+          <t>SDGs4優質教育/人權法治/學習單/家庭教育/情感教育/特殊教育/療癒溫馨/社會議題/自我成長/荷蘭語</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L336" t="inlineStr">
         <is>
-          <t>2026-07-01 00:00:00</t>
+          <t>2021-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>坦白你的罪行</t>
+          <t>波麗萊多里鬼屋</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Confess To Your Crimes</t>
+          <t>The Banishing</t>
         </is>
       </c>
       <c r="C337" t="n">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>水田伸生</t>
+          <t>克里斯多佛史密斯</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>中島健人/中島步/堤真一/尾野真千子/山崎育三郎/池田依來沙/美波/角野卓造/金田明夫</t>
+          <t>潔西卡布朗芬德莉/約翰林區/約翰赫夫南/西恩哈里斯</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>&lt;p&gt;政治世家宇田家的次子晄司（中島健人 飾）創辦了一家建築設計公司，卻倒閉了，迫於無奈他只能勉強地為父親清治郎（堤真一 飾）擔任秘書，而清治郎是一位國會議員，現身陷政治醜聞，過著沮喪的生活，有一天，宇田家長女麻由美（池田依來沙 飾）的小女兒被綁架了，綁匪要的不是贖金，而是對清治郎威脅：「明天下午5點之前召開記者會，承認自己的罪行。」，這個「罪行」一旦公布將會動搖國本，清治郎對權力執迷，無法招認，晄司能否在時限前查出綁匪犯罪的真相，並拯救家人的生命呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;全球十大鬼屋之首，真實靈異事件改編 有些房子，根本不應該入住… 改編自1930年代英國真實事件，一位牧師萊納斯（約翰赫夫南 飾）被教會任命為代理牧師，他帶著妻子瑪莉安（潔西卡布朗芬德莉 飾）與女兒小愛搬進一座神秘莊園。但在他們入住這間屋子不久後，奇怪事情接二連三發生，除了在半夜會聽見呢喃聲，還會看見陌生的修道士身影，女兒小愛的行為也越來越陌生，隨著被騷擾的次數越來越多，萊納斯和瑪莉安不得不尋求著名的捉鬼專家哈利（西恩哈里斯 飾）幫忙。他們必須一起揭開真相，找出這棟房子的超自然力量還有它可怕且驚人的過去…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J337" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/各類改編/品德教育/政治/日語/英文字幕/警匪犯罪</t>
+          <t>各類改編/懸疑驚悚/真人真事改編/英語</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L337" t="inlineStr">
         <is>
-          <t>2026-07-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>按讚、訂閱、開啟小鈴鐺</t>
+          <t>靈魂勇敢傳說</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>I Haven't Done Anything</t>
+          <t>Bulado</t>
         </is>
       </c>
       <c r="C338" t="n">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>朴相敏</t>
+          <t>艾夏贊加</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>吳泰炅</t>
+          <t>艾威榮傑克森海伊/蒂亞拉理查茲/費利斯德羅伊</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>&lt;p&gt;當個酸民，全世界都會訂閱你的頻道&lt;/p&gt;&lt;p&gt;演員出身的吳泰京為求突破，在YouTube開了一個頻道，借用電影《原罪犯》的概念，以實現觀衆願望作為影片創作內容，某天，有位訂閱者出了一大筆錢，要他查出一名男士的背景，這位男人總是獨自站著，拿著一張看板寫著「我什麼都沒做」，然而，這個人始終沉默不語，正當泰京準備放棄時，他遇見抗議男的妹妹，她告訴他事情的來龍去脈，當泰京向真相逼近時，他發現故事背後藏有驚人的轉折。&lt;/p&gt;</t>
+          <t>&lt;p&gt;年輕又固執的肯莎與父親歐伊拉還有爺爺維爾喬，一起住在古拉索島的一座回收場。父親跟爺爺的個性截然相反，歐伊拉是個意志堅定且理性的警察，維爾喬則相信靈性，並與島上的土著有很深的連結。由於維爾喬希望自己死後能進入靈界，歐伊拉和維爾喬的關係也因此惡化。11歲的肯莎則游移在兩者之間，尋找自己的路。漸漸地，父親務實的思想再也滿足不了肯莎，她開始向爺爺敞開心扉，接受更神祕、更能撫慰她心靈的古老傳統。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>荷蘭語</t>
         </is>
       </c>
       <c r="J338" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs3健康與福祉/社會議題/科技教育/英文字幕/韓語</t>
+          <t>SDGs10減少不平等/家庭教育</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L338" t="inlineStr">
         <is>
-          <t>2026-08-01 00:00:00</t>
+          <t>2024-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>4拍4家族</t>
+          <t>熊出沒．變形記</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Band Four</t>
+          <t>Boonie Bears: The Big Shrink</t>
         </is>
       </c>
       <c r="C339" t="n">
-        <v>107</v>
+        <v>90</v>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>賴恩慈</t>
+          <t>丁亮/林匯達</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>Anna hisbbuR/張進翹/朱柏熹/朱栢謙/泰迪羅賓/蔡紫睛/謝安琪/陳奐仁/陳諾霆</t>
+          <t>孟雨田/孫堯東/張偉/張秉君/萬丹青/譚笑/趙曉宇</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>&lt;p&gt;主唱Cat（謝安琪 飾）帶領樂團Band Four成功獲得參加The Great Escape Music Festival表演資格，但Cat要獨力照顧九歲天才鼓手Riley（陳諾霆 飾），面對隊友離隊壓力，加上離家多年的吉他手父親King（泰廸羅賓 飾）帶著同父異母的貝斯手樂弦（Anna HisbbuR 飾）回家，令Cat無所適從，只有音樂，才可以讓Cat找回重心！一家四口住在同一屋簷下，音樂成為他們的共通語言。當一切傷痛看似可以透過音樂獲得治療時，Cat卻早發性腦退化症發病，可能連音樂也會漸漸忘記…&lt;/p&gt;</t>
+          <t>&lt;p&gt;久未聯絡的強爸突然拜訪狗熊嶺，打破光頭強原本平靜的生活。向來嚴厲的強爸一反常態，對光頭強噓寒問暖。但關係未能緩和，反而導致父子矛盾的爆發。爭吵中，光頭強無意間觸碰到神秘機器，熊大、熊二、光頭強被瞬間縮小！能使身體復原的機器也被不知情的強爸帶走。三人踏上了尋找強爸與機器的探險旅程。變小的身體、處處受限的能力、充滿阻礙的陌生世界，讓冒險的路途充滿荊棘。此時，一個舉止神秘的女生物學家突然出現，打破了森林和小鎮的寧靜，並帶出一系列神秘事件......&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>粵語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J339" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs8工作及經濟/學習單/家庭教育/情感教育/生涯規劃/粵語/英文字幕/醫療議題</t>
+          <t>SDGs15保育陸域/SDGs17多元夥伴/兒童親子/動作冒險/國語/學習單/家庭教育/環境教育</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L339" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2022-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>小松鼠大偵探</t>
+          <t>巫師靈不靈！？</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Detective Chirp and the Golden Beehive</t>
+          <t>Daemuga：The Great Shaman Song</t>
         </is>
       </c>
       <c r="C340" t="n">
-        <v>82</v>
+        <v>107</v>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>格里戈里沃扎金</t>
+          <t>李翰鐘</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>何志威/吳佳樺/張乃文/林柏昱/梁興昌/符爽/賈文安/邱涵菲</t>
+          <t>徐智瑜/朴星雄/柳炅秀/梁炫民/鄭敬淏</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>&lt;p&gt;蜂蜜山丘居民正在準備歡慶他們最愛的小鎮節，因為到時可以看到世上絕無僅有的黃金蜂巢，據說，黃金蜂巢是蜂蜜山丘的開山鼻祖發現的，若是搞丟黃金蜂巢，蜂蜜山丘將會災厄連連，不妙的是，黃金蜂巢在小鎮節前夕被人偷了，居民們拜託貓頭鷹偵探蘇菲的松鼠助手阿奇協助破案，阿奇和他的夥伴不僅要找回黃金蜂巢，還要揪出小偷，讓蜂蜜山丘居民回歸平靜的生活。&lt;/p&gt;</t>
+          <t>&lt;p&gt;SHOW TIME！三名通靈巫師上演大鬥法 菜鳥巫師辛男（柳炅秀 飾）進到巫師學院速成班，原想藉此翻身，沒想到一事無成的他僅能靠著訛詐來勉強度日，某天他接獲客戶的需求前去通靈，卻誤打誤撞揭發了一樁謀殺案，還讓自己身陷險境。另一頭巫師學院的天才巫師清潭少爺（梁炫民 飾）發現了異狀，試圖帶領辛男脫困，才發現這一切似乎與黑幫孫益秀（鄭敬淏 飾）有關。而傳說中的惡魔巫師馬成俊（朴星雄 飾），為了守護心愛的人不得不替孫益秀做事。 三名巫師在一場召喚亡靈的招魂儀式上展開對決。而串起三人的，是一首名為「大巫歌」的古老神秘旋律……。誰，才是地表最強薩滿？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J340" t="inlineStr">
         <is>
-          <t>兒童親子/動作冒險/國語/學習單/英文字幕/英語</t>
+          <t>SDGs16和平正義/SDGs17多元夥伴/喜劇/綜合領域/警匪犯罪/韓語</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L340" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>再見，李可樂</t>
+          <t>地獄新娘 數位修復版</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>So Long for Love</t>
+          <t>The Bride Who Has Returned from Hell</t>
         </is>
       </c>
       <c r="C341" t="n">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>王小列</t>
+          <t>辛奇</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>吳京/李虎城/蔣龍/譚松韻/趙小棠/閆妮/馮雷</t>
+          <t>丁香/凌玉/周遊（周玉真）/小惠/小皮（陳小皮）/戴佩珊/月帆（楊月帆）/柯佑民/柯俊雄/柳青（張春美）/歐威/王滿嬌/田明/許玉/郭夜人/金塗（張金塗）/金玫（徐秀枝）</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>&lt;p&gt;為了完成女兒李妍（譚松韻 飾）高三前的小小心願，父親李博宇（吳京 飾）決心帶著女兒遠赴阿勒泰滑雪，卻不料李博宇遭遇意外，全力搶救後仍陷入腦死的處境，讓為妻為母的潘雁秋（閆妮 飾）做出了一個女人最艱難的決定，當家漸漸失溫，一隻名為可樂的小狗闖入了她們的生活，成為母女爭執的焦點和溫暖的陪伴。如何在傷痛後放下悔與執？如何在成長中習得愛與勇？當往日的困境重現，她們的人生，又是否有無憾的選擇？&lt;/p&gt;</t>
+          <t>&lt;p&gt;新加坡華僑白瑞美，返台應聘為王家的家庭教師，卻隱瞞自己是王家女主人之妹的真實身分，以利潛入王家調查姊姊的死因。她發現姊夫義明對女兒淑媛冷漠苛刻，因此一面給予淑媛欠缺的母愛，一面懇求義明多關愛女兒，父女關係在其努力下日漸改善。王家接連發生鬧鬼事件，瑞美也意外發現姊姊的日記，逐步逼近命案的真相。義明對瑞美日久生情，論及婚嫁。未料婚禮前夜，兇手出現，欲置瑞美於死地……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J341" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/各類改編/國語/家庭教育/情感教育/生命教育/療癒溫馨/英文字幕/醫療議題</t>
+          <t>各類改編/性平教育/經典修復/臺語</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L341" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>我和我的冠軍電競隊</t>
+          <t>我在故宮修文物</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Championext</t>
+          <t>Masters in the Forbidden City</t>
         </is>
       </c>
       <c r="C342" t="n">
-        <v>125</v>
+        <v>87</v>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>哈維費雪</t>
-[...6 lines deleted...]
-      </c>
+          <t>蕭寒</t>
+        </is>
+      </c>
+      <c r="F342" t="inlineStr"/>
       <c r="G342" t="inlineStr">
         <is>
-          <t>&lt;p&gt;超級麻吉隊首次贏得西班牙籃球冠軍，但因沙吉奧的違規被取消資格，球隊因此解散，兩年後，樂觀開朗的菜鳥教練西西莉亞決心實現胡立歐重組球隊的夢想，儘管西西莉亞的到來帶來了一連串的倒楣事，超級麻吉隊的熱情依然不減，最終，他們竟參加了一場全球數百萬人觀看的國際電競比賽，展開了一場驚心動魄的挑戰。&lt;/p&gt;</t>
+          <t>&lt;p&gt;歷經5年前期籌備、4個月不間斷的紀實拍攝，《我在故宮修文物》走進古老的宮牆，揭秘中國頂級文物的修復技術。本片透過青銅器、鐘錶、陶瓷、木器、漆器、百寶鑲嵌和織綉等諸多宮廷珍寶修復過程的技藝傳承，展現了文物背後修復師們與時間比畫搏鬥的匠人生活以及師徒情誼。宮牆外的世界斗轉星移，宮牆內的他們卻要用幾年的時間摩挲同一件文物。一座宮廷鐘表上千個零件要嚴絲合縫；一件碎成100多片的青銅器要拼接完整。他們用自己的一輩子來詮釋「因為熱愛所以堅持」「擇一事，終一生」的牢固信仰。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J342" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/喜劇/學習單/特殊教育/生涯規劃/英文字幕/西班牙語/運動熱血</t>
+          <t>SDGs8工作及經濟/國語/多元文化/生涯規劃/社會議題</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L342" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>費爾的旅程</t>
+          <t>米開朗基羅：無盡之詩</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Phil’s Journey</t>
+          <t>Michelangelo：endless</t>
         </is>
       </c>
       <c r="C343" t="n">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>陳勇瑞</t>
+          <t>伊曼威利伊奇布</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>費爾車諾高夫斯基</t>
+          <t>安瑞克羅維梭</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1998年紐西蘭人費爾來臺灣尋找不知所蹤的心愛兒子。遍尋不著愛子的錐心之痛，卻在異鄉被溫暖的加油鼓勵逐漸撫平。感念在臺灣獲得的善意，921地震後，他又再次回到臺灣，以一己之力幫助那些曾經幫助過他的人。一個異國的父親，在最困難的時候，被臺灣人的愛扶起，而當臺灣有難時，他也感念的回報。&lt;/p&gt;</t>
+          <t>&lt;p&gt;名列「文藝復興三傑」之首的米開朗基羅，從小展現對藝術的極高天分，更受到當時最具權勢的麥迪奇家族拔擢。不料命運多舛，提拔他的知己羅倫佐竟突然辭世，頓失依靠的他，回到修道院後改學解剖，透過研究人體經絡、骨骼結構、肌肉及血管，竟意外開啟人像雕塑的嶄新境界。此時，他在義大利西北部的卡拉拉採石場，發現了全世界最美麗、最細緻的大理石群，讓他深受「永恆」啟發，決心對抗腐敗的俗世心態，打造出跨越永恆的藝術之作。以壁畫《創世紀》、《最後的審判》及雕塑《大衛像》奠定了他在藝術史上破天荒的地位。這些強烈的藝術風格，甚至影響數個世紀的藝術家們，迄今仍無人能超越其成就。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J343" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/SDGs3健康與福祉/國語/情感教育/生命教育/療癒溫馨/自我成長/臺語/英文字幕/英語</t>
+          <t>SDGs8工作及經濟/學習單/歷史傳記/生涯規劃/綜合領域/義大利語/藝術領域</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/智財月線上影展/歐美片</t>
         </is>
       </c>
       <c r="L343" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>飛天怪俠 數位修復版</t>
+          <t>王牌教師麻辣出擊</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Skyfly Superman</t>
+          <t>Spicy Teacher</t>
         </is>
       </c>
       <c r="C344" t="n">
-        <v>79</v>
+        <v>114</v>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>小林悟/邵寶輝（邵羅輝）</t>
+          <t>張哲書</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>三郎/凱音/吳炳南/太郎/小游/柯佑民/桂治邦/江青霞/王勇/白沙/秀鳳/許木火/賴德南/阿宗/陳淑貞/陳財興</t>
+          <t>九孔/吳子霏/宋少卿/曾乙同/杜詩梅/林美秀/綠茶/謝祖武/金剛</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>&lt;p&gt;神龍俠三部曲&lt;/p&gt;&lt;p&gt;《神龍飛俠》完結篇&lt;/p&gt;&lt;p&gt;台日合璧，日本名導 小林悟 X 台語片先驅 邵寶輝（邵羅輝）&lt;/p&gt;&lt;p&gt;台灣特攝電影的鼻祖，台語電影史上僅有的特攝片&lt;/p&gt;&lt;p&gt;「李棠華特技團」擔綱演出，特技拍攝奇情偵探台語超級動作片&lt;/p&gt;&lt;p&gt;改編自日本特攝《神探黑旋風》（まぼろし探偵）電影系列&lt;/p&gt;&lt;p&gt;月光大俠追捕怪盜黨徒，一路到了荒郊野外。此時，怪盜已狹持了無辜孩子與女人，準備利用他們作為木乃伊藥劑人體實驗的白老鼠。千鈞一髮之際，大俠抵達了怪盜的藏身處，以一擋十，解救無辜被贖的人們，並準備摧毀組織，不料怪盜黨卻先行撤退，在警方到來前，早已人去人空。為了取得完全勝利，怪盜黨計謀著新計畫，尋覓多年前埋下寶藏的地道；另一方面，被救回孩童元太的父母親，隱藏著什麼不可告人的秘密，不敢將其告知警方。一切背後似乎有著更大的陰謀。&lt;/p&gt;</t>
+          <t>&lt;p&gt;2000年，一位特立獨行的老師，以一句「我要當老師！」開始了他的教師生涯，他幼稚又無厘頭的教學方式，成了傳說中影響無數學子的麻辣鮮師－許磊！也許是太愛他的學生了，許磊反而讓心愛的人離他遠去，他從此一蹶不振，淪為街友…直到再次從學校主任中聽到「雅容」這個愛人的名字，抱著希望前來學校的許磊，在好友連哄帶騙的勸說下，勉強答應重整學校這支破敗的棒球隊，一邊尋找雅容。胡鬧又特立獨行的教學風格，讓學生從排斥到後來的心悅誠服，過程中許磊不僅慢慢的找回自己的重心，也幫助這群學生重拾對棒球的熱愛！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J344" t="inlineStr">
         <is>
-          <t>動作冒險/各類改編/經典修復/臺語/警匪犯罪</t>
+          <t>SDGs4優質教育/健體領域/喜劇/國語/情感教育/校園/生涯規劃/社會議題/運動熱血</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L344" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2021-12-29 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>生而為人</t>
+          <t>天字第一號 數位修復版</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Born to be Human</t>
+          <t>The Best Secret Agent</t>
         </is>
       </c>
       <c r="C345" t="n">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>倪曜</t>
+          <t>張英</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>吳兆絃/安德森/尹昭德/李玲葦/李興文/梁洳瑄/陳雪甄</t>
+          <t>何剛/余仰聲/吳柄南/吳燕/周紹棟/左右/張力/張正藍/徐一功/徐毓生/徐永康/戴秉剛/戽斗（高來福）/李允中/李影（李忠英）/李敏郎/李晴晴/柯佑民/柯俊雄/柳青（張春美）/楊烈/楊雲澤/樊卓如/王俠（王振釗）/王孫/王得志/王筠/田青（田清；田春生）/白虹/矮仔財（張福財）/胡翔評/苗天（苗延林）/董忍/蔣青峰/藍毓莉/費雲/郭禹儒/陶述/魏平澳/龍宣</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>&lt;p&gt;楊世南是一位14歲的少年，某天上課時，因肚子痛跑到廁所，結果發現尿液竟然是血紅色的。經過醫學博士診斷，楊世南其實是「性別分化異常」，俗稱雙性人。博士建議楊世南的父母勸孩子接受手術，將他生理性別變為女生，並透過治療達到生理和心理性別的一致。楊世南正值青春期，父母在未告知他的情況下擅自決定進行手術。於是，楊世南改名為楊詩蘭，並搬到新城市開始新生活。雖然表面上性別已經轉換成為女生，卻依舊改不了內心小男生的心思與對女孩的喜愛。「嶄新」的生活究竟是福還是禍？而楊詩蘭／楊世南是否真的能迎接新的蛻變？&lt;/p&gt;</t>
+          <t>&lt;p&gt;抗戰期間，日軍占領東北三省，以賣唱為生的少女翠英與青年周凌雲相戀，卻忍辱嫁給垂涎於她的漢奸陳兆群。數年後，陳兆群為偽政府主持特務機關，為了拘捕國民政府特務「天字第一號」焦頭爛額。周凌雲身為陳兆群的外甥，被國民政府吸收後在陳家擔任偽職，才發現當年戀人已成為姑丈的續絃。神傷之餘展開新戀情並全心投入間諜任務，盼望抗日復國。萬萬沒想到，原來舊情人翠英，就是叱咤風雲的抗日頭號間諜「天字第一號」…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J345" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs5性別平權/健體領域/各類改編/國語/學習單/性平教育/校園/真人真事改編/自我成長/醫療議題</t>
+          <t>經典修復/臺語</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L345" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>青葉家的食光</t>
+          <t>俠女 數位修復版</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Around the Table</t>
+          <t>A Touch of Zen</t>
         </is>
       </c>
       <c r="C346" t="n">
-        <v>104</v>
+        <v>179</v>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>松本壯史</t>
+          <t>胡金銓</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>久保陽香/寄川歌太/市川實和子/忍成修吾/栗林藍希/西田尚美</t>
+          <t>劉楚/喬宏/張允文/徐楓/曹健（曹治藩）/朱元龍（洪金寶）/杜偉和/王瑞（王錫瑞）/田鵬/白鷹（王景春）/石雋（張石華）/苗天（苗延林）/萬重山/薛漢/賈魯石/郝屢仁/門祝華/陳世偉/韓英傑/馮健權/高明/魯直</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>&lt;p&gt;春子的「家庭」跟別人有些不同。她是一位單親媽媽，與兒子利久、朋友明子和明子的男友空夫一起生活。一天，她收到老朋友知世的簡訊，請求春子讓她的女兒優子在暑期補習期間寄宿在她家。春子和知世在幾二十年前大吵一架後，就再也沒有說過話。當優子試圖尋找自我並享受青春時，春子決定去見她的朋友知世，希望能冰釋前嫌。 兩代之間的關係，如同一桌精心烹煮的美味餐點，各種人生滋味都嚐盡在心中。&lt;/p&gt;</t>
+          <t>&lt;p&gt;根據蒲松齡《聊齋志異》中的同名故事改編。主要描述明朝時期，重臣楊漣為東廠宦官門達所害，並派特務歐陽年追殺其後代楊慧貞及石將軍等東林餘黨。楊在與書生顧省齋的接觸中產生情愫，並在他的智取下擊潰了追殺之人。慧貞生下一子，卻暗離顧而去，欲遁入空門……。&lt;/p&gt;&lt;p&gt;華語影史首部於歐洲三大影展獲獎之作，竹林對決經典場面深刻啟發了李安、張藝謀、徐克等導演。主角徐楓出資修復影史經典，謂為雋譽。影片藉著故事，將明朝宦官當政、朝廷黑暗、特務密佈、邪惡殘害忠良的歷史素材包含其中，在當時港臺武俠片普遍的虛化年代背景、故事多以武林派別的爭鬥，個人或小團體恩怨出發的打鬥為內容的影片中，顯得相當獨特及精緻，片中同時加入道德省思與人性的對照。 考究史實的人物設置、服裝化妝與道具，讓胡金銓及其電影成為新一代武俠動作電影的代表。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J346" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/SDGs8工作及經濟/友情/家庭教育/情感教育/日語/療癒溫馨</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L346" t="inlineStr">
         <is>
-          <t>2024-05-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>怪奇小鎮</t>
+          <t>逃亡的女人</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>The Time Thief</t>
+          <t>The Woman Who Ran</t>
         </is>
       </c>
       <c r="C347" t="n">
-        <v>114</v>
+        <v>77</v>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>法蘭西斯萊克勒奇</t>
+          <t>洪常秀</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>傑德夏邦諾/吉娜維維施密特/吉拉姆西爾/奧斯卡德斯加內斯/桑妮雅科迪/瑪麗伊芙博雷加德/皮爾盧克芬克/艾米爾普勞斯克魯蒂耶/蜜雪兒德斯里耶/西蘭邦尼爾/麥克梅瑟</t>
+          <t>宋宣美/徐永嬅/李恩美/權海驍/金珉禧/金璽碧</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1988年，在加拿大的聖埃利德卡克斯頓，一個11歲的小男孩擔心著他的奶奶。奶奶是位被病痛折磨的說書人，試著說服孫子死亡將不復存在。她告訴孫子一個故事，在1927年一群優秀村民，藉由一些奇妙的把戲，將危及人類的「死神」除去的故事…從今開始，死亡也是傳奇的誕生。&lt;/p&gt;</t>
+          <t>&lt;p&gt;自命幸福的已婚女子，因丈夫暫別而興起拜訪朋友的念頭。她與住在首爾郊外的年長友人小聚，走進迷戀鄰居的女教師房間，又偶然遇上在獨立電影院工作的老友。在這個自得其樂的女性國度中，一連串的重逢與偶遇照亮了不同位置的韓國女人心境。一杯杯米酒與燒肉的絮絮叨叨裡，男人的自私軟弱被攤開來嘲諷笑語，深埋在女人們內心深處的慾望也方得傾訴。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J347" t="inlineStr">
         <is>
-          <t>情感教育/法語/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs5性別平權/友情/學習單/性平教育/情感教育/生命教育/社會議題/韓語</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/性平影展</t>
         </is>
       </c>
       <c r="L347" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>選票騙很大</t>
+          <t>秋蓮 數位修復版</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>The Campaign</t>
+          <t>Lotus In Fall</t>
         </is>
       </c>
       <c r="C348" t="n">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>馬里安克里斯安</t>
+          <t>賴成英</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>伊昂娜基圖/伊昂盧楚特/伊昂薩普達魯/喬治多梅提/歐威迪烏克里斯安/瑪麗雅楊赫圖/索林喬切斯</t>
+          <t>于大君/吳家驤/姜宜君/張英頎/曾國峰/柯佑民/柯俊雄/梁修身/楊詠蕾/盧碧雲/萬晃丞/蔡曉娟/袁葆璜/謝政憲/謝白生/謝育玲/郎雄/陳瑋齡/陳立仁/高幸枝/鳳飛飛/黃曼/黃英勳</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>&lt;p&gt;威歐雷來自羅馬尼亞西部，是一名木訥老實的耕耘機司機。有天他遇到了準備參加歐洲議會選舉的高調政治家─莫卡努。莫卡努的汽車拋錨在路邊，威歐雷和妻子便邀請他來家裡作客。莫卡努靈機一動，認為在競選期間能待在這麼一個正直的家庭是個絕佳的機會，不僅能贏取當地百姓的心，更有可能為自己洗脫貪汙的指控。他開始宣稱威歐雷是他的「老朋友」，而作為報答，他會送威歐雷一台新的耕耘機。&lt;/p&gt;</t>
+          <t>&lt;p&gt;枝姐為了傻兒子著想，討了孤苦無依的秋蓮做童養媳，秋蓮經年受盡皮肉之苦，幸得順興憐惜，二人私定終身；阿雄豪賭成性，為求生活無虞，用甜言蜜語誘惑枝姐，甘受外人冷嘲熱諷，招贅給枝姐為夫。阿雄對楚楚可憐的秋蓮愛慕不已，但礙於枝姐而不敢有所表示。一天，他趁枝姐不在，欲強暴秋蓮，後被傻兒子發覺，在糾纏間殺了傻兒子並嫁禍於順興，在枝姐和阿雄有力證供下，順興被判死刑！秋蓮眼見無望，於是偕同順興投崖自盡。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>羅馬尼亞語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J348" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/人權法治/喜劇/學習單/政治/社會議題/羅馬尼亞語</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L348" t="inlineStr">
         <is>
-          <t>2022-05-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>聖奧梅爾殺嬰案</t>
+          <t>革命前夕的摩托車日記：數位修復版</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Saint Omer</t>
+          <t>The Motorcycle Diaries</t>
         </is>
       </c>
       <c r="C349" t="n">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>愛麗絲迪歐普</t>
+          <t>華特沙勒斯（華特薩勒斯）</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>凱伊耶卡加梅/葛絲拉基梅蘭達</t>
+          <t>羅德里哥塞納/蓋爾賈西亞貝納</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>&lt;p&gt;當幻想模糊了愛，意識超脫於罪罰之上，她殺的只是她的孩子嗎？北法小鎮聖奧梅爾的法庭上，一名年輕文學教授、小說家哈瑪，為重釋希臘神話美狄亞的新作而出席旁聽一起審判：蘿倫斯柯利，年輕黑人女性、塞內加爾移民，被控遺棄她15個月大的女兒於漲潮的海岸遭溺斃身亡。隨著庭審的進展，母親的大膽自白與證人們的片面證詞，不僅讓場面陷入膠著，更再再動搖了哈瑪的信念。究竟哈瑪與蘿倫斯之間有著什麼連結？是命運還是偶然，亦或血液裡流竄承載的創傷。就像那夜滿潮的海邊，月光映照下的暗面，是一整片看不透的黑。&lt;/p&gt;</t>
+          <t>&lt;p&gt;8個月、1萬2千公里的壯闊之旅&lt;/p&gt;&lt;p&gt;改編傳奇英雄切．格瓦拉1952年旅行日記&lt;/p&gt;&lt;p&gt;1951年，患有氣喘的23歲醫學院學生埃內斯托．格瓦拉與29歲的生化學家好友阿爾貝托，滿載行李與憧憬，跳上老舊的重機，從家鄉布宜諾斯艾利斯出發，揭開一場貫穿南美大陸的壯闊之旅。儘管一路上險阻不斷，爭執難免，樂天浪漫的倆人仍被這前所未見的無邊景致而深深感動。隨著旅程逐漸開展，他們目睹了自五百年前殖民者登陸以來，這塊土地所承受的種種創傷、苦難與不義。貧富的懸殊、階級的對立、種族的剝削、帝國的壓迫，以及人世間永無止息的生、老、病、死，都不斷激盪著兩人的靈魂，也在青年格瓦拉的心裡埋下了日後改造世界的革命之火。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J349" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/人權法治/政治/法語/社會議題/種族認同/警匪犯罪</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/SDGs1終結貧窮/人權法治/各類改編/多元文化/歷史傳記/真人真事改編/社會議題/種族認同/經典修復/西班牙語/難民議題</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L349" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2023-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>當世界不再下雪</t>
+          <t>米婭的精靈王國</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Never Gonna Snow Again</t>
+          <t>Mia and me：The Hero of Centopia</t>
         </is>
       </c>
       <c r="C350" t="n">
-        <v>116</v>
+        <v>85</v>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>瑪寇札塔叔莫斯卡/米歇爾恩格萊特</t>
+          <t>亞當岡恩/馬席亞德默曼斯</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>亞歷克尤葛夫/安德烈切拉/瑪雅奧斯塔夏絲嘉/艾嘉達庫雷莎</t>
+          <t>朱利安馬隆/瑪格紐塞利</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>&lt;p&gt;讓我帶走你的痛楚和苦難 一名來自核災之城車諾比的神祕男子澤尼亞，穿越樹林來到一處東歐豪華社區幫人按摩。這裡住著一群生活富裕的波蘭上流人家，雖然每棟屋子、每扇門後都有著各自的故事，但社區裡的大家卻都同樣需要澤尼亞。他擁有一雙神奇之手，推拿著這群富足卻心靈受困的人們，他的雙眼似乎能夠看透靈魂，他的話語宛如一首催眠的搖籃曲，就像潔白飄落的雪花，彷彿能為冷漠的世界帶來一絲希望。不料，東方神話終究難解真實人生，他的存在究竟只是寄生上流還是拯救世界？開始而結束、死亡或重生，沒人知道神秘的他所為何來又將去往何處。&lt;/p&gt;</t>
+          <t>&lt;p&gt;米婭在父母過世之後，第一次返回老家。突然，她受到神奇手環的引導，吸引她重回精靈王國的獨角獸世界。她與蓮花島的精靈伊可不期而遇，伊可透露多獸即將占據蓮花島，他們希望米婭可以幫助他們抵抗多獸。在米婭的帶領下，眾人必需同心合力收集到3顆古老的魔力寶石，才能打敗多獸。他們展開一場刺激又有趣的尋寶旅行。 當米婭面對精靈王國最強大的敵人時，她發現成為英雄的秘密，真實的力量不只在於打敗敵人的本領，還在於要有勇氣善待落難的敵人。米婭領悟到，孤獨阻止不了任何人，只要懷抱友誼和希望，令人恐懼的黑魔法永遠無法得勝。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>波蘭語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J350" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/俄語/情感教育/法語/波蘭語/社會議題/種族認同/綜合領域/越南語</t>
+          <t>SDGs17多元夥伴/SDGs4優質教育/SDGs5性別平權/兒童親子/動作冒險/友情/家庭教育/情感教育/療癒溫馨/科幻奇幻/綜合領域/自我成長/英語</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L350" t="inlineStr">
         <is>
-          <t>2024-12-01 00:00:00</t>
+          <t>2024-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>不跟爸爸說再見</t>
+          <t>亨特先生的環保革命</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Pink Moon</t>
+          <t>Fear and Loathing in Aspen</t>
         </is>
       </c>
       <c r="C351" t="n">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>芙羅范德默倫</t>
+          <t>博比甘迺迪三世</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>埃爾科史密茲/安妮雅克法芙/尤漢廉森/希娜姆卡夫斯/茱莉亞阿克曼斯</t>
+          <t>傑巴爾傑/艾瑪瑞麗絲福克斯/萊爾德麥金托什/雪瑞兒海恩斯</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>&lt;p&gt;當74歲的父親突然告知女兒愛麗絲，他想結束生命時，愛麗絲不得不面對這個荒謬的窘境。隨著父親設定的死期越來越近，愛麗絲決定忽略哥哥為成全父親而設計的縝密計畫，以強制的手段逼問父親，不想活的原因為何，無奈愛麗絲並沒有得到滿意的答案。於是她開始想方法來應對父親想死的心願…&lt;/p&gt;</t>
+          <t>&lt;p&gt;真人真事改編，講述美國一群局外人挑戰政權的故事。1970年，受夠了當地污染問題的亨特斯托克頓湯普森，宣布在科羅拉多州亞斯本市競選警長。他打算成立第三黨，打造更溫和的執法制度。全國媒體瞬間為之著迷，讓他成為跨世代眼中的英雄。他們集結成一股怪咖力，打算先占領亞斯本，再占據全球。唯一能阻止他們的只有亨特本人。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>荷蘭語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J351" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/健體領域/家庭教育/生命教育/生涯規劃/社會議題/荷蘭語/醫療議題</t>
+          <t>SDGs12責任消費與生產/SDGs15保育陸域/SDGs16和平正義/SDGs7潔淨能源/各類改編/政治/環境教育/英語</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L351" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2024-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>向日葵</t>
+          <t>搶救葡萄大作戰</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Sunflowers</t>
+          <t>The Grapes of Joy</t>
         </is>
       </c>
       <c r="C352" t="n">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>黃朝亮</t>
+          <t>吉田秋生</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>吳廷宏（北原山貓）/吳敏（鳥來嬤）/李嘉文/杜詩梅/東東阿貝/林逸欣/涂台鳳/陳德烈/高振鵬</t>
+          <t>中河内雅貴/吉田朝/土居裕子/寶積有香/本假屋唯香/福本莉子/竹中直人/長谷川初範</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>&lt;p&gt;彩霞、許董、高強、月桃姨、山貓五位行動不便的老人家組成「夕曬幫」，平時閒來無事，便到公園閒聊，談論夢想。一日，彩霞提議要到台東太麻里看日出，眾人欣然同意。不過，彩霞的女兒小琳卻以彩霞的心臟健康及自己工作繁多分身乏術為由，反對彩霞前往。夕曬幫的眾人也多受到家人反對而遺憾作罷。正當彩霞決定要自行前往時，卻突然心臟病發，撒手人寰。之後，傷心欲絕的小琳在遺物中，意外發現了彩霞堅持要前往太麻里的秘密。於是，她決定完成彩霞的遺願，瞞著另外四位老人家的親屬，帶他們前往台東太麻里，進行一趟尋找夢想的「畢業之旅」…&lt;/p&gt;</t>
+          <t>&lt;p&gt;相馬春奈因校外教學而前往岡山，她生病的祖母託她買當地名產「亞歷山大麝香葡萄」，但春奈卻弄丟錢包，身上的零錢只夠買用亞歷山大麝香葡萄製成的甜點「陸乃寶珠」。看見祖母因收到伴手禮而開心的春奈，決定回岡山到製作此甜點的源吉兆庵工作。但無論在哪個部門，春奈都表現得不甚理想，最後只好被分派到葡萄園協助農民種植亞歷山大麝香葡萄。起初固執的農夫秋吉伸介不想要春奈的幫忙並叫她離開，但春奈仍堅持不放棄，就在春奈努力慢慢地拉近兩人的距離時，岡山遇上前所未有的大洪水......&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J352" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/健體領域/友情/國語/情感教育/生命教育/生涯規劃/臺語</t>
+          <t>SDGs12責任消費與生產/SDGs8工作及經濟/生涯規劃/療癒溫馨/自我成長</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L352" t="inlineStr">
         <is>
-          <t>2024-08-01 00:00:00</t>
+          <t>2024-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>歡迎光臨奇幻樂園</t>
+          <t>戀愛與義務 數位修復版</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Journey to Yourland</t>
+          <t>Love and Duty</t>
         </is>
       </c>
       <c r="C353" t="n">
-        <v>82</v>
+        <v>152</v>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>彼得布金斯基</t>
+          <t>卜萬蒼</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>唐納彼利/梅克凱思羅赫/泰勒柯林斯/海倫麥克拜/肯尼布萊斯/莎瑪韓森/馬克麥克唐納</t>
+          <t>俞菊雲/劉繼群/周麗麗/時覺非/歐陽伯盧/王意文/郭鶯鶯/金燄/阮玲玉/陳燕燕/高威廉/黃克/黎英</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>&lt;p&gt;從一顆發光的心臟發出的求救訊號，將理查帶到神祕的平行世界，發光的心臟為求保護而藏在理查體內，理查察覺原來那是該國度人民賴以為生的寶物，理查該和誰分享這個祕密？他將踏上一段危機四伏又趣味橫生的驚奇冒險，準備將這顆發光心臟物歸原主，理查究竟能否順利完成任務，安全返家與父母團聚呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;本部電影為默片。&lt;/p&gt;&lt;p&gt;封建家庭的閨秀楊乃凡愛上了大學生李祖義，但在舊禮教逼迫下，奉父命嫁給了世家子弟黃大任，並生下一對兒女，但夫婦之間一直沒有愛情。在一個偶然的機會，楊乃凡與李祖義再次相遇，兩人舊情復燃且私奔出走，在鄉村過了一段生活。經濟困難迫使他們必須回到城裡找工作，但這對新時代的青年男女因禮教早已不容於舊社會，在顛沛的生活與沉重的負擔下，李祖義潦倒而死，楊乃凡為了女兒的幸福，陷入人生的抉擇。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J353" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/SDGs4優質教育/兒童親子/動作冒險/學習單/科幻奇幻/英文字幕/英語</t>
+          <t>愛情/經典修復</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L353" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>超鼠行不行</t>
+          <t>大俠胡金銓 第二部曲—斷腸人在天涯</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Super Furball</t>
+          <t>The King of Wuxia Part 2：The Heartbroken Man on the Horizon</t>
         </is>
       </c>
       <c r="C354" t="n">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>喬納提納（裘納提娜）</t>
-[...6 lines deleted...]
-      </c>
+          <t>林靖傑</t>
+        </is>
+      </c>
+      <c r="F354" t="inlineStr"/>
       <c r="G354" t="inlineStr">
         <is>
-          <t>&lt;p&gt;根據寶拉諾瑞蘭的暢銷童書改編&lt;/p&gt;&lt;p&gt;自從愛蜜莉亞被她養的天竺鼠咬到手指後，她變成一隻天竺鼠超人，能夠使用超能力飛行和解決問題，當波羅的海的鯡魚面臨危機時，身為超人的愛蜜莉亞不得不挺身而出，不過這絕非易事，愛蜜莉亞必須克服膽小的個性，勇敢面對挑戰，發現內心的勇氣。&lt;/p&gt;</t>
+          <t>&lt;p&gt;《大俠胡金銓》分為兩集：&lt;/p&gt;&lt;p&gt;〈第一部曲—先知曾經來過〉：以編年史的方式逐部介紹胡導演的經典電影，讓觀眾感受他的電影魅力，並透過重要學者及影評人們解析電影美學，再加上和胡導演合作過的重量級影人如徐楓、鄭佩佩、王童、徐克、吳宇森、洪金寶等，一一分享當時的回憶與細節，逐步揭露胡導演的電影方法、美學風格，和他投入藝術之風範與瘋魔行徑。&lt;/p&gt;&lt;p&gt;〈第二部曲—斷腸人在天涯〉：細說從頭講述胡金銓飄泊一生無以為家的宿命，從北京、台灣、香港到美國，這樣的宿命如何反映在他的作品之中，如何影響他的藝術生命軌跡。尤其在他晚年仍努力企圖創作拍片，卻一直壯志未酬的歲月，並非大家所想像風光。他是個創造時代的人，也是個在大時代翻轉中，時不予我的孤獨英雄。&lt;/p&gt;&lt;p&gt;片中並透過胡金銓最愛用的演員，也是《龍門客棧》、《俠女》男主角石雋的腳步，重返當年拍攝場景，讓鏡頭彷彿穿越時空，閃回當年的點點滴滴。俠客老矣，卻不放棄追尋五十年的恩師記憶，情誼真摯。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>中文/芬蘭語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J354" t="inlineStr">
         <is>
-          <t>SDGs14保育海洋/SDGs3健康與福祉/兒童親子/動作冒險/各類改編/國語/芬蘭語/英文字幕</t>
+          <t>SDGs11永續城鄉/SDGs4優質教育/SDGs8工作及經濟/國語/歷史傳記/英文字幕</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/國片/紀錄片</t>
         </is>
       </c>
       <c r="L354" t="inlineStr">
         <is>
-          <t>2026-09-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>女畫家與偷畫賊</t>
+          <t>六個嫌疑犯 數位修復版</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>The Painter and the Thief</t>
+          <t>Six Suspects</t>
         </is>
       </c>
       <c r="C355" t="n">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>班雅明李</t>
+          <t>林摶秋</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>卡爾貝提爾諾德蘭/芭博拉潔西科娃</t>
+          <t>一菁/上博/僑輝/凱音/吳東如/夏琴心/夢/太郎/富村/張清清/張潘陽/愛子/易原/李敏郎/江龍/漢源/瑪琍/田明/白雪/素珠/美女/美華/賴德南/邱清光/陳雲卿/高橋</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>&lt;p&gt;大開眼界！整個故事就是藝術！ 獲選奧斯卡金像獎最佳紀錄片15強！ 女畫家芭博拉的兩幅畫作【天鵝之歌】與【克柔伊與艾瑪】，在諾貝爾畫廊展出時被人盜走。警方循線展開調查，很快就逮捕到竊賊卡爾貝提爾，並判處他75天監禁，但2幅畫作卻從此不知去向…。就在卡爾貝提爾出獄後，由於迫切想得知遭竊的2幅畫作下落，女畫家芭博拉不僅試圖跟這位偷畫賊做朋友，更誇張的是，她竟還詢問他能否為他作畫？更讓人意外的是，卡爾貝提爾竟接受了這個請求…。就從芭博拉為這個偷畫賊作畫開始，他們之間建立了一種極其有趣且特殊的關係，並將兩人寂寞的靈魂、緊緊地連結在一起…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;鄭光輝是專門挖人瘡疤向當事人要脅取財為生的偵探；他的舊情人黛玉是「台一製鋼」董事長秘書，也是個私人關係複雜的危險女子。在鄭光輝蒐集證據恐嚇黛玉的過程中，一併收集到其他相關人物見不得光的小秘密，然而，鄭光輝卻在某夜突然瓦斯中毒死亡。北市刑警組長蔡國瑞在記者林國俊的幫助下介入調查後發現，當晚曾出現在附近的五個嫌疑犯，案發當時全都有不在場證明，正當警隊一籌莫展時，出現了第六個嫌疑犯，然而此人潛逃後，卻離奇陳屍於北投的別墅…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J355" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/情感教育/挪威語/自我成長/英語</t>
+          <t>經典修復/臺語/警匪犯罪</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L355" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>房事一籮筐</t>
+          <t>燒肉粽 數位修復版</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>WOW！</t>
+          <t>The Rice Dumpling Vendors</t>
         </is>
       </c>
       <c r="C356" t="n">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>布魯諾波達里戴斯（布魯諾波達利斯）</t>
+          <t>辛奇</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>卡琳薇雅/布魯諾波達里戴斯（布魯諾波達利斯）/艾迪米切爾/莎嬪艾慈瑪</t>
+          <t>吳非宋/周峰/小皮/岳烽/張武仁/張鴻雪/戴佩珊/文珠/曼莉/李鵬/瑪麗/素珠（吳素珠）/英英/金塗（張金塗）/金玫（徐秀枝）/阿銘/陳蘭/陳財興/陽明（蔡揚名）/黃烽</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>&lt;p&gt;布日瓦勒市有兩棟房子待售，分別是一棟19世紀華麗別墅以及一間現代小公寓，「哇嗚房地產公司」的兩位房仲連同助理，竭盡全力帶客看房，一一解說房子的所有優點，只不過看房過程麻煩不斷，也揭露了潛在買家的家庭、職業和情感問題。&lt;/p&gt;</t>
+          <t>&lt;p&gt;實業家志明雖然家庭事業兩得意，卻在外面養情婦。他誤信情婦秋滿設下的騙局，看到老婆床上多了一條男人內褲就把賢慧老婆趕出家門。想不到自己過沒多久就被秋滿侵吞財產，只得帶著三個小孩搬到矮房子生活，做看板畫工勉強維持家計，卻又禍不單行摔斷手臂。幸好孩子們都非常懂事，瞞著爸爸偷偷打工貼補家用，鄰居一對活寶夫婦也慷慨的伸出援手。經歷一連串窮困的奮鬥與相互扶持的溫馨，最後，志明賣肉粽時巧遇了自己偷偷出來賣肉粽的女兒，兩人在大雨中相擁而泣。而情婦秋滿因為感情糾紛遭到殺害，警局介入調查後，志明才知道當初是自己誤會妻子，一家人終於得以團圓。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J356" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/喜劇/法語/生涯規劃</t>
+          <t>經典修復/臺語</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L356" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>疾凍救援</t>
+          <t>危險的青春 數位修復版</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>The Ice Road</t>
+          <t>Dangerous Youth</t>
         </is>
       </c>
       <c r="C357" t="n">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>強納森漢斯林</t>
+          <t>辛奇</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>勞倫斯費許朋/班傑明沃克/連恩尼遜/馬克斯湯瑪斯</t>
+          <t>奇峰/石英（林忠平）/素珠（吳素珠）/鄭小芬/金塗（張金塗）/高幸枝</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在加拿大北部一處偏僻的鑽石礦坑發生重大坍塌意外，一群礦工被埋在坑道內，僅剩30小時的氧氣可以存活。駕駛經驗豐富的巨型卡車駕駛（連恩尼遜飾）、與天才機械師弟弟葛弟（馬克斯湯瑪斯飾）組成緊急救難隊，靠著巨型卡車橫越300英哩結冰湖面構成「冰路」，救出被困住的26名礦工。這群緊急救難隊成員不但要在逐漸融化的「冰路」搏命飆速、還要面對即將來襲的超大風暴，但他們真正的威脅卻是過去從未遇過的恐怖危機...原來礦坑企業公司為了隱藏爆炸意外主因被揭發，雇用大批殺手阻撓救難隊員行進，一場驚天動地的救難行動在冰天雪地中就此展開！&lt;/p&gt;</t>
+          <t>&lt;p&gt;浪子侯魁元不求上進只想靠女人的裙帶關係一步登天。某日，魁元偶遇天真浪漫的晴美，因母親私生活不檢點，她一心想離家。魁元迷戀上酒店老闆娘玉嬋，得知她正在物色新的小姐，便慫恿晴美到酒店上班，並說服她按照玉嬋安排、讓年事已高的徐董事長包養，撈他一筆。晴美已愛上魁元，魁元對晴美欠缺真心，卻也與她上床；玉嬋則利用美色誘惑魁元，甚至給他零用錢，欲讓魁元疏遠晴美。晴美發現自己懷孕了，但魁元竟要她墮胎；她傷心欲絕地離開，消失無蹤。魁元這時才懂何為愛情，懊悔不已。最後他跋山涉水找到了晴美，向她懺悔、發誓上進，共創兩人美好的未來。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J357" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/動作冒險/社會議題/英語/警匪犯罪</t>
+          <t>社會議題/經典修復/臺語</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L357" t="inlineStr">
         <is>
-          <t>2023-07-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>俑之城</t>
+          <t>彩虹的溫度</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Realm of Terracotta</t>
+          <t>COMING TO YOU</t>
         </is>
       </c>
       <c r="C358" t="n">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="D358" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>林永長</t>
+          <t>卞奎理</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>克里斯博伊克/喬瑟夫S.蘭伯特/奧莉維亞西頓希爾</t>
+          <t>奈比/李韓結/薇薇安/鄭芮濬</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>&lt;p&gt;深埋地下的秦俑們活了過來，他們生活的地下城池稱之為秦陽城。千年來，俑人們都過著安樂祥和的日子，直到前幾年，地犼一族突然開始頻繁進攻秦陽城。在統領兵俑的大將軍的帶領下，兵俑和地犼展開了曠日持久的戰爭。底層兵俑蒙遠為抓捕地犼昆侖，路遇為爺爺報仇的人類史玉。兩人踏上追捕昆侖的冒險旅程，並逐漸發現地犼不都是壞的，昆侖也並非窮凶極惡。在地犼大軍攻入秦陽城時，蒙遠也發現了他們攻城的秘密......&lt;/p&gt;</t>
+          <t>&lt;p&gt;曾經擔任消防員的奈比，為自己的事業成就感到自豪。但有天她的女兒韓潔跟她出櫃並且說：「媽，我想做乳房切除術。」讓她的人生第一次感到不知所措。從事空服員28年的薇薇安，讀完兒子鐘燁俊的信後留下眼淚，信中兒子道出隱藏內心許久的心聲：「我是同性戀。」而薇薇安才明白，她其實並不了解兒子。奈比和薇薇安在韓潔和燁俊敞開他們的人生難題前，從未聽過「性小眾（LGBTQIA+）」這個名詞，如今知道孩子們因為社會及政治因素面臨困境，兩位媽媽要怎麼給予他們協助與支持呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J358" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/動作冒險/國語/學習單/科幻奇幻/綜合領域/英語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/家庭教育/性平教育/社會議題/韓語</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片</t>
+          <t>亞洲片/性平影展：閱界・跨界/紀錄片</t>
         </is>
       </c>
       <c r="L358" t="inlineStr">
         <is>
-          <t>2023-06-01 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>伊薩卡的電報</t>
+          <t>神龍飛俠 數位修復版</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Ithaca</t>
+          <t>Dragon Superman</t>
         </is>
       </c>
       <c r="C359" t="n">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>梅格萊恩</t>
+          <t>小林悟/邵寶輝（邵羅輝）</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>傑克奎德/山姆謝普/梅格萊恩/湯姆漢克斯</t>
+          <t>吳敏/小林(吳彬)/康明/柯佑民/柳青/桂治邦/楊渭溪/江青霞/白沙/詹阿祿/賴德南/金燕/陳財興</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>&lt;p&gt;14歲的荷馬麥考利決定要當電報局最優秀、速度最快的電報員。他哥哥被徵召上戰場，留下他照顧喪夫的媽媽、姊姊和4歲的弟弟尤利西斯。1942年的春夏之際，荷馬麥考利將傳遞愛、希望、痛苦、死亡訊息的電報，送到伊薩卡善良人們的手上。&lt;/p&gt;&lt;p&gt;本片改編自普立茲獎作家威廉薩洛揚於1943年出版的小說《The Human Comedy》。是一部成長電影，描繪多采多姿的青春、突如其來的改變、生命的美好、死亡的痛苦以及存在我們每個人心中純粹的良善。&lt;/p&gt;</t>
+          <t>&lt;p&gt;神龍俠三部曲&lt;/p&gt;&lt;p&gt;台日合璧，日本名導 小林悟 X 台語片先驅 邵寶輝（邵羅輝）&lt;/p&gt;&lt;p&gt;台灣特攝電影的鼻祖，台語電影史上僅有的特攝片&lt;/p&gt;&lt;p&gt;「李棠華特技團」擔綱演出，特技拍攝奇情偵探台語超級動作片&lt;/p&gt;&lt;p&gt;改編自日本特攝《神探黑旋風》（まぼろし探偵）電影系列&lt;/p&gt;&lt;p&gt;深夜街頭發生爆炸，犯罪組織殺害了一名男子，只為奪走公事包。翌日，香港東南日報的記者三林君向社長稟告此案件，看著惡賊肆意囂張，決心與同事壞子仔追查到底。他們一同前往正舉辦珠寶展的新寶百貨，現場卻發生爆炸，蒙面宇宙黨襲擊，打算劫走珠寶，三林君保護了盲眼歌女麗雲，結下不解之緣；街上，一名蒙面的正義使者追緝逃竄的宇宙黨，展開正邪大戰。隨著調查進行，三林君發現董事長的秘書麗莎與犯罪案有所關聯，而他身為神龍飛俠的真實身分，也在危險中曝光。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J359" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/人權法治/學習單/情感教育/愛情/生命教育/社會議題/英語</t>
+          <t>動作冒險/各類改編/經典修復/臺語/警匪犯罪</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L359" t="inlineStr">
         <is>
-          <t>2022-05-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>閨蜜2</t>
+          <t>仰望星空的少年</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Girls 2</t>
+          <t>Gagarine</t>
         </is>
       </c>
       <c r="C360" t="n">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>黃真真</t>
+          <t>傑瑞米托魯伊/芬妮莉雅塔德</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>張鈞甯/薛凱琪/陳意涵</t>
+          <t>丹尼斯拉旺/法瑞達拉瓦吉/艾森尼貝斯利/莉娜庫德里/費尼肯歐菲爾德</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>&lt;p&gt;希汶（陳意涵飾）的男友喬立終於向她求婚了，好姊妹Kimmy（薛凱琪飾）安排瘋狂單身之旅，順便去探小美的班。但希汶竟邀請Kimmy的死對頭嘉嵐（張鈞甯飾）和喬立的妹妹晶晶同行。當晚她們4人前往別墅派對，一夜酩酊大醉後醒來，3人不但一絲不掛被丟在沙灘上，晶晶更不見蹤影。這時出現黑道追殺她們，3人驚荒失措，但為了逃命、救晶晶，她們必需想起昨晚發生什麼事，更要踏上一段失控又瘋狂的逃脫之旅，希汶真的能順利完成終身大事嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;當鄰居搬離，他卻不願離去，就地打造夢想中的太空船… 從小嚮往宇宙星空的尤里，住在以世界首位太空人「尤里加加林」（Yuri Gagarin）命名的「加加林」社區裡。社區破敗老舊不已，就算尤里跟朋友們做再多努力，仍逃離不了被拆遷的命運。當鄰居漸漸搬離，孤單的尤里仍不願離去，就地開始打造他夢想中的太空基地…。 在好友黛安娜與胡薩姆的協助下，尤里展開了一段保衛「加加林」的計畫，希望將這個巨大老舊社區在升向天空、消失於無垠宇宙之前，搖身變成能帶他航向未來的太空船…。當大樓爆破的時刻進入到數，10、9、8、7、6、5、4、3、2、1…，在這浩瀚的世界裡，又有誰能聽見他最後發出的求救訊息？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J360" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/喜劇/國語/性平教育/愛情/綜合領域</t>
+          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs17多元夥伴/SDGs9工業及建設/人權法治/情感教育/法語/真人真事改編/社會議題</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L360" t="inlineStr">
         <is>
-          <t>2022-07-01 00:00:00</t>
+          <t>2024-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>愛在記憶倒數時</t>
+          <t>今天決定我愛你</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>A Way Station</t>
+          <t>New Year Blues</t>
         </is>
       </c>
       <c r="C361" t="n">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>金正敏</t>
+          <t>洪智暎</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>金栽經/金桐俊</t>
+          <t>劉仁娜（劉寅娜）/劉太旿（劉台午）/崔秀英（崔秀榮）/廉惠蘭/李東輝/李沇熹/柳演錫/金剛于（金康宇）/陳都靈</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>&lt;p&gt;承賢和智雅在讀書時期就很欣賞對方，但還來不及訴說心意，彼此就各奔東西。七年後，擔心自己會和母親一樣罹患阿茲海默症的承賢，放棄升學留在故鄉成為了烘培師傅。而隻身在城市工作的智雅，發現自己罹患癌症後，決定辭掉工作返鄉思考人生的下一步該怎麼走。這次，他們在故鄉重逢，終於傳達了彼此的感情，再次墜入愛河。然而，智雅的症狀日漸嚴重，厄運也悄悄找上承賢。他們知道自己的時日無多，但仍希望能成為對方最後的愛人和記憶。&lt;/p&gt;</t>
+          <t>&lt;p&gt;距離新年只剩一週，四對男女各自面對不安但又希望、盼望未來會更幸福……。刑警志皓（金剛于 飾）與孝英（劉仁娜 飾）都有過失敗的婚姻。志皓因保護孝英遠離恐怖前夫，靠近了她的生活，他們能克服過往的悲傷，擁抱新戀情嗎？真雅（李沇熹 飾）在聖誕節前失戀，心碎的她決定到阿根廷散心，並遇到在當地工作的宰憲（柳演錫 飾）。兩人在異國邂逅，能找到各自人生中轉捩點嗎？龍燦（李東輝 飾）在結婚前夕被合作夥伴騙走婚禮基金，他不敢讓未婚妻姚琳知道，但怪異的態度讓姚琳不安，兩人關係生變。他們能夠順利結婚成家嗎？來煥（劉太旿 飾）是帕運會的滑雪板選手，在一次奪冠後，來煥向女友五月（崔秀英 飾）求婚，但這段感情卻因尋求事業突破面臨考驗。這對戀人能持續堅定的愛嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
           <t>韓語</t>
         </is>
       </c>
       <c r="J361" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/健體領域/情感教育/愛情/生命教育/生涯規劃/自我成長/英文字幕/韓語</t>
+          <t>SDGs5性別平權/品德教育/多元文化/婚姻關係/情感教育/愛情/韓語</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L361" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2024-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>紅熊傳奇</t>
+          <t>安雅的回家路</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Mother Land</t>
+          <t>Waiting for Anya</t>
         </is>
       </c>
       <c r="C362" t="n">
-        <v>68</v>
+        <v>109</v>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>朴在範</t>
+          <t>班庫克森</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>姜佶佑/宋喆鎬/李官穆/李玧知/李龍女/金徐暎/金藝銀</t>
+          <t>安潔莉卡休斯頓/尚雷諾/湯瑪斯柯瑞奇曼/艾莎齊柏斯汀/諾亞施納普</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>&lt;p&gt;克莉莎是葉慈族之女，她們是居住於苔原一帶的游牧民族。為了救生病的母親，克莉莎遵循巫師的指示，往北方的土地尋找她在夢中所見到的紅熊。同時，聯邦軍的弗拉迪米爾大尉和獵人巴札克也侵入森林，想要獵捕紅熊。照理來說，人類無法聽到紅熊的聲音。然而，千里迢迢趕到的克莉莎，卻在森林裡聽見了紅熊的聲音…&lt;/p&gt;</t>
+          <t>&lt;p&gt;二次世界大戰期間，納粹對猶太人展開殘忍的追捕迫害…。住在法國庇里牛斯山山區的13歲牧童喬（諾亞施納普 飾），在一次牧羊過程中，猶太人班傑明幫他從野熊手中救回牧羊犬，他得知班傑明在山區躲避蓋世太保追捕，等待依親的女兒安雅回家，他決定幫他藏村裡的寡婦愛麗絲（安潔莉卡休士頓 飾）的家裡，而愛麗絲和班傑明陸續救了一些猶太小孩，他們計畫偷偷帶小孩們到安全的西班牙邊境，熟悉山路的喬也決定出手相助，但德軍佔領了山村，讓他們的運送工作更加困難及危機重重…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>中文/韓語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J362" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/SDGs3健康與福祉/兒童親子/情感教育/自我成長/英文字幕/韓語</t>
+          <t>SDGs10減少不平等/人權法治/國防戰爭/多元文化/學習單/生命教育/社會議題/英語</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L362" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>愛你在疫起</t>
+          <t>亞馬遜傳奇：貝佐斯的秘密</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Here and There</t>
+          <t>Bezos：The Beginning</t>
         </is>
       </c>
       <c r="C363" t="n">
         <v>99</v>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>傑米哈巴克</t>
+          <t>克奧勒</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>JC桑托斯/珍妮古鐵雷斯/維克多安納斯塔西歐</t>
+          <t>凱文索柏/埃米里歐伊斯特分/愛麗克斯米切爾/阿曼多古鐵雷斯/馬庫斯萊蒙尼斯</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>&lt;p&gt;疫情隔離期間，大學助教琳與外送員卡羅在社交網站上因意見相左而起了衝突。某次，琳的朋友舉辦線上品飲會，兩人不期而遇卻再次為之前的事吵了起來。幾天後，卡羅向琳道歉，琳也決定給卡羅一次機會，兩人很快因相似的挫折和生命經歷，而情投意合。儘管無法見面，兩人的關係仍然越來越親近，琳甚至覺得兩人可以試著交往看看。疫情促使兩人的相知相惜，但隨著封城限制的鬆綁，琳和卡羅最終是否能順利在一起呢…&lt;/p&gt;</t>
+          <t>&lt;p&gt;本片改編自書籍《Zero to Hero》講述傑夫貝佐斯的真實故事。貝佐斯為人謙和卻是華爾街中成功的領導者，他的信念改變了世界。他從車庫起家，當時網路尚未成熟，但老婆和父母都很支持他創業。然而，在他創立世界上最為人所知的零售品牌時，面臨了資金和程式開發的艱難挑戰…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>無</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J363" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/健體領域/友情/情感教育/愛情/自我成長/英文字幕/菲律賓語</t>
+          <t>SDGs8工作及經濟/SDGs9工業及建設/各類改編/商業金融/歷史傳記/科技教育/英文字幕/英語</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L363" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>凸槌大歷險：寶寶轉運站</t>
+          <t>與妳約定</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Big Trip 2：Special Delivery</t>
+          <t>Take Me Home</t>
         </is>
       </c>
       <c r="C364" t="n">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>娜塔莉亞尼洛娃/瓦希里羅文斯基（瓦西里羅文斯基）</t>
+          <t>韓制易</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>丹尼爾梅德韋傑夫/伯納德傑克森/凱特蘭/喬納森薩爾維/斯蒂芬奧克斯納/麗莎克里莫娃</t>
+          <t>李渷/禹美花/金寶敏</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>&lt;p&gt;麥熊和奧斯卡從上次的驚奇歷險歸來已經一年。這次，禿鷹丹爲了阻止對手參與總統競選，打算攔截對方的熊寶寶。於是麥熊、奧斯卡、熊貓寶弟和送子鳥卡爾展開一場刺激的飛船冒險。他們究竟能否護送熊寶寶回到父母身邊，並挽救這場選舉呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;同性伴侶恩秀和藝媛原本過著幸福的兩人生活。不料某天，恩秀發生了一場嚴重的車禍受了重傷，恩秀的姊姊恩惠也因此不幸身亡。在恩惠離世後，女兒秀敏便成了孤兒。於是，恩秀和藝媛開始照料起秀敏的生活，卻也面臨如何領養秀敏的問題。身體的疼痛、社會的成見，恩秀漸漸地無法承受……。不被世人承認的愛，難道就不能組成一個家？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J364" t="inlineStr">
         <is>
-          <t>兒童親子/動作冒險/國語/學習單/英文字幕/英語</t>
+          <t>SDGs3健康與福祉/SDGs5性別平權/家庭教育/性平教育/社會議題/韓語</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
         </is>
       </c>
       <c r="L364" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2024-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>農場我的家</t>
+          <t>85年的夏天</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Gunda</t>
+          <t>Summer of 85</t>
         </is>
       </c>
       <c r="C365" t="n">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>維克多柯薩科夫斯基</t>
+          <t>佛杭蘇瓦歐容</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>甘妲</t>
+          <t>梅維爾波柏/班傑明瓦贊/華薇莉泰德奇/菲利克斯勒費弗爾/菲莉萍維芝</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>&lt;p&gt;親情，是她最深的眷戀 北歐的一處農場，剛分娩的甘妲迎來一窩小豬仔。她以泉源不絕的奶水，哺育著躁動的新生命，更悉心守望孩子的孱弱步伐，引領他們探索外頭的世界，一同沐浴陽光、吸吮雨水。農場彼端，一籠甫被放生的家禽抖擻著殘弱身軀，懵懂地初嘗自由空氣，遠方還有牛群悠然於原野奔馳。田園歲月看似靜好，但甘妲與她的一群小豬們，能否躲過人類早就安排好的命運？ 備註：本片為黑白畫面&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="H365" t="inlineStr"/>
+          <t>&lt;p&gt;1985年，夏天的諾曼第海濱小鎮，少年艾雷在一次翻船意外中結識了出手相救的大衛。一個稚嫩羞怯、一個熱情大膽，性格迥異的兩人意外擦出愛的火花。愛苗從海上燃起，延燒一整個炙熱盛夏，沿著海岸線、躲進電影院；闖入雜貨店、徜徉夜的舞廳，再乘著波光粼粼的海上小船，彷彿對著無邊的大海吶喊，我們倆就是一切。就這樣燒出濃烈的情感，卻也煉出猜忌的心魔。隨著一名英倫女孩的介入，這場夏日戀曲逐漸變調。而曾對彼此許下的誓言，看似不經意卻要一語成讖……。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H365" t="inlineStr">
+        <is>
+          <t>繁體中文</t>
+        </is>
+      </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>無</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J365" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/環境教育/生命教育</t>
+          <t>SDGs5性別平權/各類改編/性平教育/情感教育/愛情/法語/生命教育/自我成長</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L365" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>原諒的勇氣</t>
+          <t>阿查依蘭的呼喚</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>You Will Not Have My Hate</t>
+          <t>The Way Home</t>
         </is>
       </c>
       <c r="C366" t="n">
-        <v>102</v>
+        <v>79</v>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>奇利安烈德豪夫</t>
+          <t>魏郁蓁</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>克莉絲泰爾考妮爾/卡麥莉亞裘丹娜/柔艾伊奧里奧/湯瑪斯瑪斯廷/皮耶迪拉登川普（皮耶德隆尚）</t>
+          <t>廖莉華</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>&lt;p&gt;2015巴黎恐攻罹難者家屬走出傷痛的心路歷程&lt;/p&gt;&lt;p&gt;2015年11月13日，巴黎巴塔克蘭劇院發生恐怖攻擊事件。記者安東尼的妻子愛蓮不幸遇害身亡。這起事件震驚全球，喪妻的安東尼在臉書發布了一則貼文：「週五晚上，你們奪走了一條寶貴生命。她是我的愛人，我兒子的母親。但我不會任仇恨停留。」此文撼動數百萬人，並登上法國《世界報》的頭條。安東尼明白年幼的兒子需要他，生活還得繼續，他能為妻兒做的便是放下仇恨。&lt;/p&gt;&lt;p&gt;導演奇利安烈德豪夫以父親的視角，細膩地道盡一場毀滅人心的恐怖攻擊事件，希望藉此故事拋磚引玉，點燃人們對愛與自由的渴望。&lt;/p&gt;</t>
+          <t>&lt;p&gt;歷時七年的籌備與拍攝，紀錄一位不會說母語的排灣族女頭目、一位單親媽媽的人生故事。日日滿是一個部落的頭目繼承人。因為她是長女，依照傳統必須承接頭目的身份與地位。她母親與小孩都希望她放棄這個身份，而她自己也曾經逃離部落，但她的祖靈卻不肯放棄她。她，是不會說族語的頭目，是三個小孩的單親媽媽。她，是個沒有家屋的頭目，是住在部落外的頭目。她想回家了。但也已十多年了，她仍然無法重回部落的家…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J366" t="inlineStr">
         <is>
-          <t>人權法治/法語/生命教育/社會議題/英文字幕</t>
+          <t>SDGs1終結貧窮/SDGs5性別平權/原住民語/國語/家庭教育/性平教育/種族認同/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/國片/性平影展：閱界・跨界/紀錄片</t>
         </is>
       </c>
       <c r="L366" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2024-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>婆家有詭</t>
+          <t>大叔好神騎</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>The Folks</t>
+          <t>25 Km/h</t>
         </is>
       </c>
       <c r="C367" t="n">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>阿列克謝密斯</t>
+          <t>馬庫斯高勒</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>吉恩馬克伯克霍爾茲/達維娜里夫斯</t>
+          <t>亞歷山德拉瑪麗亞拉那/拉斯艾丁格/桑德拉惠勒/比雅尼麥戴爾/沃坦維爾克默林/法蘭卡波坦特/潔拉海斯/茱蒂翠貝兒</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>&lt;p&gt;瑪麗跟丈夫以及兒子托尼住在離市區較偏遠的地方過著愜意的生活。有一天，一位房地產人員突然上門建議他們把地賣掉，但做木工的丈夫堅決不賣。隔天瑪麗的丈夫在工作時，因意外當場身亡。瑪麗的丈夫下葬後，素未謀面的婆婆和小叔子登門造訪。瑪麗發現已故丈夫的家人行為舉止都很怪異，但她不知道的是，自己和兒子托尼正慢慢步入險境。&lt;/p&gt;</t>
+          <t>&lt;p&gt;許久不見的克里斯提安與吉奧，終於在他們父親的葬禮上重逢。個性截然不同的兄弟難得聚在一起，在守靈夜酒酣耳熱之際，臨時起意決定去實現小時候的夢想－騎著電動自行車進行一趟從黑森林到波羅的海、橫越整片德國的冒險旅程。在這段時速最高僅25公里的慢活旅程中，兩人經歷了許多意想不到的遭遇，也重新認識了彼此，甚至改變了他們往後的人生。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J367" t="inlineStr">
         <is>
-          <t>懸疑驚悚/英語</t>
+          <t>SDGs3健康與福祉/健體領域/喜劇/學習單/家庭教育/德語/生命教育/生涯規劃/綜合領域/自我成長</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L367" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>過氣大明星</t>
+          <t>舞動我心</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Charlotte</t>
+          <t>A Piece of my Heart</t>
         </is>
       </c>
       <c r="C368" t="n">
-        <v>79</v>
+        <v>114</v>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>西門法蘭科</t>
+          <t>愛德華奧夫西倫</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>傑拉多羅馬諾/安琪拉摩琳娜/尼可加西亞休謨/拉莉岡薩雷斯/瑪莉亞貝倫弗雷茨/費南米拉斯/黃勝煌</t>
+          <t>克利斯蒂安希爾伯格/喬納斯卡爾森/瑪琳艾珂曼/瑪里理查德森/約翰烏爾韋松</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>&lt;p&gt;夏洛特是一名過氣的電影明星，在她得知曾經一手將她捧紅的導演將在巴拉圭拍攝電影時，她二話不說租了一輛露營車驅車前往巴拉圭，期待能再次見到導演，爭取當他新片的女主角。只不過到了巴拉圭，她的期待變成了等待。更糟的是，她還因為一起事件而被國際刑警逮捕！夏洛特是否能夠如願見到導演，重返大銀幕呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;伊莎貝拉（35歲）是個幹勁十足的商業女強人，活躍於斯德哥爾摩的金融界。某天她返鄉慶祝她爸的60歲生日，回到老家的她，覺得自己像是人生勝利組，兒時好友過得順遂的只有她一個，然而她高中迷戀的對象西蒙，即將與她的好友茉莉結婚，而且兩人本來並未要邀請她參加婚禮，這讓伊莎貝拉的自信動搖。伊莎貝拉早已習慣獲得自己想要的一切，看到西蒙與他人過得如此快樂，讓伊莎貝拉心煩意亂。更糟糕的是，有些感覺似乎並未隨著時間而淡去。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>瑞典語</t>
         </is>
       </c>
       <c r="J368" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/喜劇/情感教育/生涯規劃/自我成長/西班牙語</t>
+          <t>SDGs5性別平權/健體領域/性平教育/情感教育/愛情/瑞典語/綜合領域/自我成長/音樂歌舞</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/性平影展/歐美片</t>
         </is>
       </c>
       <c r="L368" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2021-03-29 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>角落辦公室</t>
+          <t>老鬼當家</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Corner Office</t>
+          <t>The Canterville Ghost</t>
         </is>
       </c>
       <c r="C369" t="n">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="D369" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>約阿希姆巴克</t>
+          <t>金伯登</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>丹尼普迪/克里斯多佛海爾達/喬漢姆/莎拉蓋登</t>
+          <t>伊美黛史道頓/佛萊迪海默/史蒂芬弗雷/大衛哈伍德/米拉沙/米蘭達哈特/艾蜜莉凱利/陶比瓊斯</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>&lt;p&gt;新進員工奧森很快就對同事們敷衍了事的工作態度和邋遢的穿著感到厭惡。他決定成為一位受到重視的人，以自己的職業道德為榮，每天嚴格遵守每小時55分鐘賣命工作，5分鐘休息的規律。直到奧森發現了一間布置典雅、鑲有木板的無人辦公室，他才找到片刻的滿足感。只要一有時間，他就會躲到那裡，尋求內心的平靜，讓他能把工作做到最好。因此深受上司賞識的他引起同事們的不滿。然而，竟然沒有一位同事看得到奧森視為避風港的那間神奇辦公室。&lt;/p&gt;</t>
+          <t>&lt;p&gt;注意！！！老鬼出沒怎麼辦？！&lt;/p&gt;&lt;p&gt;故事開始於一個現代化的美國家庭，搬進位於英國的「坎特維爾莊園」，沒想到該莊園竟然鬧鬼！！！坎特維爾莊園住著一位西蒙爵士的幽靈，已經盤據在這莊園長達三百年的時間，最大的樂趣在於嚇跑歷任屋主，這次西蒙爵士又開始要展現出嚇人本領時，意外的是初來乍到的美國家庭每個人都比他還要讓鬼驚嚇，這段鬼嚇人、人嚇鬼的過程，雙方似乎遇到了旗鼓相當的對手…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J369" t="inlineStr">
         <is>
-          <t>各類改編/生涯規劃/英文字幕/英語</t>
+          <t>兒童親子/各類改編/喜劇/國語/學習單/情感教育/英文字幕/英語</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L369" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>向棒球社獻上花束</t>
+          <t>淡水暮色 數位修復版</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Baseball Club Rhapsody</t>
+          <t>Twilight of Tamsui</t>
         </is>
       </c>
       <c r="C370" t="n">
-        <v>99</v>
+        <v>26</v>
       </c>
       <c r="D370" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>飯塚健</t>
-[...6 lines deleted...]
-      </c>
+          <t>黃春明</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr"/>
       <c r="G370" t="inlineStr">
         <is>
-          <t>&lt;p&gt;黑田鐵平與國中棒球生涯告別，展開全新的高中生活。他好奇去看棒球隊練習時，又被拉進去，等著他的是迎新會上剃光頭洗禮和學長們的斥喝。教練是最高權威，連學長都聞風喪膽。黑田和夥伴在球隊的一般組，彼此勉勵度過棒球社的生活。升到二年級後，他們發現又陷入與一年級時一樣瘋狂又令人厭惡的棒球傳統…&lt;/p&gt;</t>
+          <t>&lt;p&gt;電視紀錄片「芬芳寶島」系列。&lt;/p&gt;&lt;p&gt;火車隆隆駛往淡水河畔，在這匯聚漳泉汀移民、曾被西荷割據的小鎮中，中西交融的街景建築，民族共融的港口文化俯拾即是。傳教士、漁船和觀光客，在新舊時代交替之際，眾人交織出感動又感傷的淡水暮色。1970年代的淡水，在黃春明與張照堂的鏡頭下，呈現出豐富的歷史肌理和多元的人文特色。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J370" t="inlineStr">
         <is>
-          <t>健體領域/友情/情感教育/日語/校園/自我成長/英文字幕/運動熱血</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/國片/影視聽中心/紀錄片</t>
         </is>
       </c>
       <c r="L370" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>倒楣性愛和瘋狂A片</t>
+          <t>阿公偏頭痛</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Bad Luck Banging or Loony Porn</t>
+          <t>The War Of The Grandpas</t>
         </is>
       </c>
       <c r="C371" t="n">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>限制級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>哈都裘德</t>
+          <t>吉安路卡安薩內利</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>卡蒂婭帕斯卡留/史蒂芬史蒂爾/尼可汀溫古拉努</t>
+          <t>安娜卡特琳娜莫拉露/文生塞洛米/盧卡安傑雷提（路卡安傑雷提）/碧安卡古阿賽洛/馬克斯托爾托拉（馬西米利亞諾多爾托拉）</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>&lt;p&gt;比你想像的更大膽！&lt;/p&gt;&lt;p&gt;她為人師表的名聲，正受到前所未見的衝擊與挑戰…&lt;/p&gt;&lt;p&gt;當與丈夫的性愛影片遭人上傳到社群後，高中女教師艾咪發現自己為人師表的名聲，正受到前所未見的衝擊與挑戰。艾咪雖不得不和逼她辭職的校方和家長們見面，即使苦陷唇槍舌戰、遭到口誅筆伐，她依然力挽狂瀾、拒絕和社會妥協…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;充滿愛又體貼入微的外祖父格里與他女兒的家庭住在一起，平時幫忙家務外也照顧親愛的孫子們，然而在義大利待了三年的祖父湯姆回國後，這理想的家庭關係就被打破了，充滿熱情又精力旺盛的湯姆準備打破一切由外祖父格里建立的家規，只為了滿足孩子們的願望，贏得他們的喜愛，祖父與外祖父的戰爭就此展開，隨著競爭開始進入白熱化的階段，全家也都牽連其中，無極限、充滿笑料、峰迴路轉的劇情即將上演。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>羅馬尼亞語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J371" t="inlineStr">
         <is>
-          <t>俄語/喜劇/捷克語/法語/社會議題/羅馬尼亞語/英語</t>
+          <t>SDGs3健康與福祉/兒童親子/喜劇/家庭教育/義大利語/英文字幕</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/性平影展：閱界・跨界/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L371" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>功夫雄獅</t>
+          <t>媽媽不在家</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Kung Fu Lion</t>
+          <t>When Mom Is Away</t>
         </is>
       </c>
       <c r="C372" t="n">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>譚缶鵑</t>
+          <t>亞歷山卓傑諾韋西</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>劉家勇/李樂希/泰瑞爾威廉斯/賽娜萊斯笛克</t>
+          <t>安東尼歐卡塔尼亞/安潔莉卡艾莉/尼可洛森尼/比安卡烏塞/法比奧德路易吉/瑪戴歐卡斯特魯奇/維倫媞娜洛多彼妮/黛安娜戴爾布法洛</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在鹿特丹一所功夫學校中，吉米是一個來自清寒家庭的好動少年，很早就開始跟著師父學習功夫。因為他喜歡在街頭逞兇鬥狠，所以讓覺得失敗的父親跟多話的母親很沒面子，師父告誡他只要他不在街上打架，就可以盡情在功夫學校學習。李杰是新來的中國移民，出身單親家庭，有一個有錢的老爸。李杰憑藉著技巧高超的跳躍動作，在舞獅時獲得最前方獅頭的領頭位置，但這讓吉米嫉妒心大發，認為自己的位置被搶走了，卻又不敢忤逆師父，在一場表演中兩人將相遇，吉米與李杰是否能成功完成這場，不僅需要功夫技巧，還需要彼此尊重和完美調和，才能完成的傳統舞獅表演呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;#家事分工 #性別平等 #家庭主婦&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;《消除對婦女一切形式歧視公約》第16條規定，締約各國應採取一切適當措施，消除在婚姻和家庭關係的一切事務上對婦女的歧視，並特別保證婦女在男女平等基礎上，不論婚姻狀況如何，有關子女的事務上，作為父母有相同的權利和義務，配偶雙方有權選擇從事適合於自己的能力、資歷和抱負的職業或工作(聯合國消除對婦女歧視委員會第20號一般性意見第24段)。&lt;/p&gt;&lt;p&gt;本片爸媽卡羅和裘莉亞經歷換位思考，看似媽媽不在家，給了爸爸一個機會與孩子們相處，所謂危機就是轉機，透過換位思考，得到一個令全家人意想不到的美滿結局。&lt;/p&gt;&lt;p&gt;◎看電影填問卷，即可參與抽獎：&lt;a href="https://www.surveycake.com/s/Oaaqv" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/Oaaqv&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎報名單場公播照過來：&lt;a href="https://reurl.cc/yLdXGq" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/yLdXGq&lt;/a&gt;&lt;/p&gt;&lt;p&gt;【劇情簡介】&lt;/p&gt;&lt;p&gt;卡羅和裘莉亞育有三個孩子。卡羅是個長年不在家的工作狂，裘莉亞則是為了全心全意照顧孩子而辭去工作。被家務事壓得喘不過氣的裘莉亞打算放自己十天假。因此，照顧孩子的重擔便落到卡羅身上，無可奈何的他成了「家庭主夫」。媽媽不在家的這10天裡，儘管充滿衝突、災難跟悲劇，卡羅以及孩子也終於藉著這次機會，更了解彼此。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>荷蘭語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J372" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs3健康與福祉/健體領域/兒童親子/國語/多元文化/家庭教育/情感教育/種族認同/英文字幕/英語/荷蘭語/運動熱血</t>
+          <t>SDGs5性別平權/兒童親子/喜劇/婚姻關係/家庭教育/性平教育/自我成長</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/性平影展/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L372" t="inlineStr">
         <is>
-          <t>2026-08-01 00:00:00</t>
+          <t>2024-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>我是遺照攝影師</t>
+          <t>喜歡妳是妳</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Photograph of Memories</t>
+          <t>The First Girl I Loved PV</t>
         </is>
       </c>
       <c r="C373" t="n">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>熊澤尚人</t>
+          <t>吳詠珊/楊潮凱</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t xml:space="preserve"> 深川麻衣/井浦新/古谷一行/吉行和子/香里奈/高良健吾</t>
+          <t>楊偲泳/談善言</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>&lt;p&gt;結子立志成為化妝師，卻因個性問題遭到公司解僱。在唯一的家人祖母過世後回故鄉生活，她收到青梅竹馬一郎替老人拍攝遺照的工作邀請。結子的祖母生前經營照相館，但祖母的喪禮除了一張失焦的遺照外，什麼也沒有。因此她接受了一郎推薦的工作。一開始，老人家們認為拍攝遺照並不吉利，直到結子與獨居婆婆和子相遇之後，她才明白遺照的背後不只是單純拍攝，而是在充滿記憶的地方拍攝回憶的照片。跟老人家相處久了，結子逐漸體悟到原諒的意義，也找到了生命的意義。&lt;/p&gt;</t>
+          <t>&lt;p&gt;李詠藍（談善言飾）接到電話，是她的初戀情人李芯悅（楊偲泳飾）要結婚了，邀請她當伴娘。讓她想起二人在中學的情誼。當年，二人就讀香港知名傳統女校，產生一段似友情又像是愛情的關係。兩人第一次動心、牽手、親吻，這段感情一人歸納為愛情，另一人認為是成長，而這場婚禮，把她們再度拉近，李詠藍牽著最愛的人的手，把她交給一個男人。這是她們對青春的告別嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>粵語</t>
         </is>
       </c>
       <c r="J373" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/情感教育/日語/生命教育/生涯規劃/療癒溫馨/自我成長</t>
+          <t>SDGs5性別平權/性平教育/情感教育/愛情/粵語</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
         </is>
       </c>
       <c r="L373" t="inlineStr">
         <is>
-          <t>2024-03-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>湯恩與劍客汪汪隊</t>
+          <t>源生罪</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Dogtanian and the Three Muskehounds</t>
+          <t>Deliverance</t>
         </is>
       </c>
       <c r="C374" t="n">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>托尼加西亞</t>
+          <t>岑嘉彥</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>喬資淯/連思宇/邱涵菲/鈕凱暘</t>
+          <t>任達華/吳卓羲/吳家麗/張建聲/曾江/陳紫萱/鮑起靜/黃天翱</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>&lt;p&gt;湯恩希望追隨父親的腳步，成為皇家劍客汪汪隊一員。他前往巴黎冒險，遇見喋喋不休的老鼠皮普，並成了湯恩的隨從。湯恩與貼身戰友經歷無數場戰役，不僅要力抗邪惡的紅衣主教及其黨羽，還要阻止英法爆發戰爭。歷經了這些後，湯恩發現友誼和正義的寶貴價值。湯恩最終能成為劍客汪汪隊的一員並贏得佳人的芳心嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;故事起源於十五年前一個家庭竭力想保守的秘密…&lt;/p&gt;&lt;p&gt;剛由外國回香港的實習護士樊雪兒（陳紫萱 飾）因為一宗蝴蝶刀連環殺人案，懷疑15年前媽媽（吳家麗 飾）的死因可疑，她在心理學權威教授大哥樊博權（任達華 飾）的催眠治療及另一位哥哥樊承天（張建聲 飾）的幫助下，進行回憶潛行，深入過去的黑暗世界，揭開媽媽的死亡真相，追溯一段段撲朔迷離的回憶時，危機逐步逼近，愛的盡頭迎來竟然是善惡顛倒的開端。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>粵語</t>
         </is>
       </c>
       <c r="J374" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs17多元夥伴/兒童親子/各類改編/學習單/情感教育/自我成長</t>
+          <t>SDGs16和平正義/懸疑驚悚/粵語/英文字幕/警匪犯罪</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L374" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2026-05-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>艾琳青春紀事</t>
+          <t>秘藥</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>A Radiant Girl</t>
+          <t>Charlatan</t>
         </is>
       </c>
       <c r="C375" t="n">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>桑德琳齊柏琳</t>
+          <t>阿格涅絲卡霍蘭</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>印蒂雅海爾/安德烈馬肯/安東尼巴洪/法蘭絲瓦維德霍夫/蕾貝嘉馬德</t>
+          <t>伊萬托伊安/尤萊易洛伊/約瑟夫托伊安</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>&lt;p&gt;艾琳是位年輕的猶太女性，1942年的夏天，她在巴黎過著充滿朝氣的生活。在她探索周圍的世界，交新朋友、找到新戀情及對劇場的充滿熱情時，她的家人始終伴隨在側。艾琳想成為一名演員，她的青春無憂無慮，對這世界的煩擾毫無掛慮…&lt;/p&gt;</t>
+          <t>&lt;p&gt;改編自真實故事 江湖郎中揚米克拉塞克遊走在善與惡之間的模糊地帶。他是二十世紀捷克的草藥治療師，但在他巨大的成功背後卻掩藏著不為人知的醜陋秘密。米克拉塞克以其拿手的「尿液診斷」技術，為戰時、納粹及共產時代的名人治病，贏得了名聲和財富。除了對治療的熱情，他同樣擁有凌虐的渴望，以及對愛情的無能為力。只有一個人能滿足他，那就是他的助理法蘭提塞克。當一場公開審訊即將揭露那些秘密，並可能導致他身敗名裂時，他陷入了兩難，他該保住名聲，抑或拯救他的愛人？這則故事如同那個時代本身一樣充滿曲折，反思了人在一心一意追隨自己強烈的慾望時所要付出的代價。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>捷克語</t>
         </is>
       </c>
       <c r="J375" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/情感教育/法語/社會議題/種族認同/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs3健康與福祉/SDGs5性別平權/人權法治/健體領域/各類改編/品德教育/國防戰爭/性平教育/愛情/捷克語/政治/歷史傳記/法語/真人真事改編</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>劇情片/新生影展/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L375" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2024-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>迷霧中的孩子</t>
+          <t>王哥柳哥遊台灣（下）數位修復版</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Children of the Mist</t>
+          <t>Brother Wang And Brother Liu Tour Taiwan－Part 2</t>
         </is>
       </c>
       <c r="C376" t="n">
-        <v>93</v>
+        <v>66</v>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>何黎艷</t>
-[...2 lines deleted...]
-      <c r="F376" t="inlineStr"/>
+          <t>方霞（張方霞）/李行/田豐</t>
+        </is>
+      </c>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t>三公主/大公主/戽斗（高來福）/日月潭/李冠章/林彬/林琳/柯玉霞/毛王爺/游星田/王連芳/白牡丹/矮仔財（張福財）/紅牡丹</t>
+        </is>
+      </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>&lt;p&gt;歷時4年拍攝，導演跟隨一位名為琪的14歲苗族女孩，從無憂無慮的童年進入青春期的過程。與所有青少女一樣，琪面臨著家計、學業、愛情，以及村落裡綁架新娘的「搶婚」習俗。琪是村裡能上學的第一個世代，然而村里大多數家長仍希望孩子在家務農。琪深知唯有考上高中，她才有機會離開家鄉發展。而情竇初開的她，也同時探索著與異性相處，渴望愛情，但提醒著自己千萬不可像姊姊一樣未成年結婚。然而在除夕當晚，琪失蹤了一夜，父母親便明白，她的童年宣告結束，而她最擔憂的搶婚命運，已提早上門，琪將被迫一夜長大，面對成人的世界…&lt;/p&gt;</t>
+          <t>&lt;p&gt;上下二集之皆為臺灣著名音樂家周藍萍早期作品，輕快旋律結合誇張表演，舉手投足間，趣味無窮。周藍萍日後加入邵氏電影公司，為《梁山伯與祝英台》等作品譜寫配樂，成為引領時代的經典之音。&lt;/p&gt;&lt;p&gt;王哥原是一名擦鞋匠，柳哥則是一名三輪車夫，二人情同手足，隔壁阿花是柳哥心上人，時常照料二人起居。某天，算命先生斷定王哥必於三日內發一筆橫財，柳哥則於44日後必死無疑。三天後王哥果然中了愛國獎券，王哥領回鉅款，柳哥悶悶不樂，原因是算命先生的話即將應驗，王哥不忍心見柳哥悲傷，於是和柳哥一同暢遊臺灣名勝古蹟，途中發生一連串新鮮、驚險及意想不到的趣事。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>越南語</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J376" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs4優質教育/SDGs5性別平權/人權法治/性平教育/社會議題/越南語</t>
+          <t>經典修復/臺語</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
-          <t>亞洲片/紀錄片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L376" t="inlineStr">
         <is>
-          <t>2024-07-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>海豚總動員</t>
+          <t>天才狂歡派對：首部曲</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Magic Arch</t>
+          <t>Genius Party</t>
         </is>
       </c>
       <c r="C377" t="n">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>瓦希里羅文斯基</t>
-[...6 lines deleted...]
-      </c>
+          <t>二村秀樹/木村真二/河森正治/渡邊信一郎/湯淺政明/福山庸治/福島敦子</t>
+        </is>
+      </c>
+      <c r="F377" t="inlineStr"/>
       <c r="G377" t="inlineStr">
         <is>
-          <t>&lt;p&gt;戴菲是隻害羞的海豚，他發現了一座可以實現願望的拱門。但某天，鰻魚族因為濫用魔法拱門，變得巨大無比，還打算征服魚城！戴菲需要與失散多年的父親重逢，以獲得打敗鰻魚族的力量，保護他的城市，並贏得一生的摯愛。&lt;/p&gt;</t>
+          <t>&lt;p&gt;日本超級動畫公司請七位導演以七種影像風格帶來不可思議的視覺衝擊。以靈感誕生瞬間為主題，屁孩英雄誕生！地底下存在著寬廣的喪屍世界，到高中生驚見另一個「已經回到家的自己」。虛擬現實的大數據城市，還有被丟到荒野中困難求生的寶寶。漸行漸遠的朋友展開一日冒險，最終在旅途的盡頭等待是什麼呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J377" t="inlineStr">
         <is>
-          <t>SDGs14保育海洋/SDGs17多元夥伴/國語/學習單/綜合領域</t>
+          <t>日語/科幻奇幻/藝術領域</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L377" t="inlineStr">
         <is>
-          <t>2021-09-30 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>新．超人力霸王</t>
+          <t>小島大明星</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Shin Ultraman</t>
+          <t>Superstar Teacher</t>
         </is>
       </c>
       <c r="C378" t="n">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="D378" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>樋口真嗣</t>
+          <t>杜德盛</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>早見朱莉/有岡大貴/田中哲司/西島秀俊/長澤雅美/齋藤工</t>
+          <t>妙黎/杜德盛/范功城</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>&lt;p&gt;最強特攝電影 最強英雄的回歸 巨型不明生物「禍威獸」接二連三出現，普通武器無法擊退牠們，日本政府成立「禍威獸特設對策室」，簡稱「禍特對」。就在禍威獸的危害升溫之際，大氣層外突然飛來一個銀色的巨人。禍特對小組加入專門負責巨人的分析官淺見弘子，她和神永組成搭檔行動。淺見的報告中寫著…「超人力霸王（暫稱）、身分不明」&lt;/p&gt;</t>
+          <t>&lt;p&gt;阿宏的夢想是成為歌手，可惜事與願違，他轉而靠教音樂維生。因為一場意外，他被調到一座小島，負責教只有五位學生的特別班。阿宏一直覺得在這座小島教書會耽誤他的夢想，於是三番兩次想離開，但這裡的小孩和島民卻總是有辦法讓他留下來。當阿宏漸漸習慣島上的生活以後，卻有一個能讓他當歌星的機會找上了他，他將如何抉擇呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
-          <t>中文/日語</t>
+          <t>越南語</t>
         </is>
       </c>
       <c r="J378" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/動作冒險/國語/日語/科幻奇幻</t>
+          <t>SDGs1終結貧窮/SDGs4優質教育/人權法治/校園/生涯規劃/療癒溫馨/社會議題/越南語</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L378" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2021-03-29 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>填詞L</t>
+          <t>我們三姊妹</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>The Lyricist Wannabe</t>
+          <t>Three Sisters</t>
         </is>
       </c>
       <c r="C379" t="n">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>黃綺琳</t>
+          <t>李承元</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>吳冰/戴玉麒/朱栢康/潘宗孝/葛民輝/鄧麗英/鍾雪瑩/陳毅燊/馬念先</t>
+          <t>張允柱/文素利/金先英</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>&lt;p&gt;深信「天生我材必有用」羅穎詩（鍾雪瑩 飾），誤信師長的建言，認定寫歌詞是她這輩子的使命，立志要當填詞人！無奈好事多磨，儘管羅穎詩奇招百出，不論是參加校內的表演、流行音樂創作大賽或是向唱片公司電郵自薦，皆是挫折連連，而她一邊增進填詞功力、一邊廣結善緣，仍未能成功入行，做不成填詞人，「只要有恆心，鐵柱磨成針」，她揹著夢想的包袱，在填滿遺憾的道上持續狂奔！&lt;/p&gt;</t>
+          <t>&lt;p&gt;戳破美好家庭的假象，揭露女性委屈自我的悲哀。田家三姊妹都有各自的問題。大姊喜淑只會說對不起，跟家人的關係也不融洽。二姊美妍是虔誠的基督徒，撞見老公外遇。小妹美玉是個怪咖，愛喝酒，對人生提不起勁。三姊妹打算相聚一起慶祝父親的生日。而在那天，她們將一一細數各自的黑暗過去。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>粵語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J379" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs4優質教育/SDGs8工作及經濟/情感教育/生涯規劃/療癒溫馨/粵語/自我成長/藝術領域/音樂歌舞</t>
+          <t>SDGs5性別平權/家庭教育/情感教育/療癒溫馨/韓語</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L379" t="inlineStr">
         <is>
-          <t>2026-08-01 00:00:00</t>
+          <t>2024-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>血觀音</t>
+          <t>珍惜日常</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>The Bold, the Corrupt, and the Beautiful</t>
+          <t>Any Day Now</t>
         </is>
       </c>
       <c r="C380" t="n">
-        <v>112</v>
+        <v>82</v>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>楊雅喆</t>
+          <t>哈米拉梅贊</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>吳可熙/惠英紅/文淇</t>
+          <t>亞倫西納柯許瓦日/沙哈布侯賽尼/沙布南戈爾巴尼/琪美雅愛絲坎達日</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>&lt;p&gt;#白手套 #兩公約 #黑金政治 #官商勾結 #滅門血案 #威權統治 #轉型正義&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;《血觀音》除了人性的勾心鬥角以外，內容大量影射臺灣既往的政治、社會事件，讓人不禁聯想到九月政爭、黑道議長鄭太吉、劉邦友滅門血案、鄒族少年湯英伸案、新瑞都弊案……，甚至影片中，匯到王院長夫人帳戶的數字3628萬都是政治梗；觀看本片讓人有強烈的臺灣近代政治史既視感。&lt;/p&gt;&lt;p&gt;乍看之下似不合理，何以滇緬孤軍遺孀棠夫人能有呼風喚雨的本領及資源？但最後導演揭開棠夫人隱藏的身分，再回顧電影設定的年代為威權統治時期，就不難理解了。威權統治的最大特色就是由執政者握有絕對權力，全面控制國家組織。大量資源、權力攢聚在執政權力核心人物手中，這種時空設定下，劇中所有荒誕的事件也就變得「不奇怪」了。&lt;/p&gt;&lt;p&gt;中華民國政府在民主轉型之前，歷史上曾有一段很長的威權統治黑暗時期。相信藉由觀賞本片，我們能更珍惜人權的保障制度，更珍重看待轉型正義的推動，也更明白民主不能走回頭路的道理。&lt;/p&gt;&lt;p&gt;◎看電影填問卷，即可參與抽獎：&lt;a href="https://www.surveycake.com/s/Oaaqv" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/Oaaqv&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎報名單場公播照過來：&lt;a href="https://reurl.cc/yLdXGq" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/yLdXGq&lt;/a&gt;&lt;/p&gt;&lt;p&gt;【劇情簡介】&lt;/p&gt;&lt;p&gt;棠府，住著三位不同世代但一樣懂人心的女性，沒有男人的棠家，一向由棠夫人（惠英紅 飾）主持大局，在權貴間穿針引線，個性如刺蝟般的大女兒棠寧（吳可熙 飾）為求母親肯定，勉力配合，乖巧的小女兒棠真（文淇 飾）多半靜靜觀察，唯母命是從。直到某天，棠家親密友人慘遭滅門事件爆發，三人各自被牽扯其中，一向以大局為重的棠夫人，為了守護一切，用盡心機，卻讓三人走向不同的命運…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;#生存權（難民庇護） #家庭權 #受教權&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【人權引言】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;依照《聯合國憲章》，各國有責任在緊急情況下合作提供救災和人道援助，包括對難民和國內流離失所者的援助。各國應該按照其能力對這項任務作出貢獻，並不將任何人遣返至任何會使其面臨酷刑或其他形式不當待遇，包括被判處死刑在內的高風險國家。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【電影簡介】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;13歲的拉敏梅迪普和家人是來自伊朗的難民，住在芬蘭的難民中心，他們很想在此安定下來。父親不斷努力申請正式庇護，但事與願違，最初的申請並未通過。梅迪普一家只好提出最後的訴求，同時繼續過他們的日常生活。他們決定平靜地享受來自同學、鄰居與友人的往來互動，珍惜眼前的幸福，等待最後的決定。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>波斯</t>
         </is>
       </c>
       <c r="J380" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs5性別平權/人權法治/國語/學習單/性平教育/情感教育/懸疑驚悚/社會議題</t>
+          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs4優質教育/人權法治/多元文化/學習單/家庭教育/波斯語/社會議題/芬蘭語/難民議題</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
-          <t>劇情片/國片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L380" t="inlineStr">
         <is>
-          <t>2022-05-01 00:00:00</t>
+          <t>2023-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>沒有人該成為孤島</t>
+          <t>2040</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>No man is an island</t>
+          <t>2040</t>
         </is>
       </c>
       <c r="C381" t="n">
-        <v>76</v>
+        <v>92</v>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>陳鈺杰</t>
+          <t>戴蒙加梅</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>Philip Setzer/丘彥萍/張清美/林妙玲/林希翰/林昭亮/莊晴安/陳貞文/馬維欣</t>
+          <t>戴蒙加梅/柔伊加梅/艾娃拉札洛</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>&lt;p&gt;從全球到台灣，2020年充斥著動盪不安的危機。《沒有人該成為孤島》記錄著面對COVID-19疫情嚴峻考驗下，防疫飯店扮演至關重要的要角，如何挺身而出，其中又遇到哪些考驗。導演陳鈺杰耗時10個月，紀錄著旅外歸國的華人與學子，在面對陌生疫情的狀況下的擔憂；防疫飯店的工作人員，委以重任時從惶恐害怕到熱誠迎接。《沒有人該成為孤島》從一個您從未看過的角度，闡述在COVID-19的這場戰爭中，每一步決策都將是深刻印在心裡的一段歷史。&lt;/p&gt;</t>
+          <t>&lt;p&gt;曾執導《一部關於糖的電影》的獲獎導演戴蒙加梅展開探討的是，假如我們妥善利用現有的科技及解決方案來改善地球，到了2040年世界會是何種面貌。戴蒙運用傳統紀錄片戲劇化的鏡頭，結合高端的視覺效果，將此電影作為一封寫給四歲女兒的信，來呈現這些解決方案將如何能夠扭轉氣候變遷，留給後代一個乾淨的地球。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J381" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/國語/社會議題/醫療議題</t>
+          <t>SDGs12責任消費與生產/SDGs13氣候行動/SDGs14保育海洋/SDGs15保育陸域/SDGs16和平正義/SDGs17多元夥伴/SDGs2消除飢餓/SDGs4優質教育/SDGs5性別平權/SDGs6淨水及衛生/SDGs7潔淨能源/SDGs9工業及建設/學習單/環境教育/社會議題/英語</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
-          <t>亞洲片/國片/紀錄片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L381" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2021-04-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>心靈庇護所</t>
+          <t>孩子們的菜園農場</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>One Summer</t>
+          <t>School Garden</t>
         </is>
       </c>
       <c r="C382" t="n">
-        <v>120</v>
+        <v>61</v>
       </c>
       <c r="D382" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>路易絲阿尚博</t>
-[...6 lines deleted...]
-      </c>
+          <t>馬克弗克克</t>
+        </is>
+      </c>
+      <c r="F382" t="inlineStr"/>
       <c r="G382" t="inlineStr">
         <is>
-          <t>&lt;p&gt;馬克科特擔任街頭和教區的神父已有數年，這些年以來他一直在幫助貧窮和無家可歸的人，馬克經營的教堂同時也是庇護所，但他卻再也無力支付帳單，迫於無奈他只能關閉教堂，正當一籌莫展之際，他卻意外繼承了鄉下的一棟房子，於是他帶著一群無家可歸的人踏上旅途，他們都跟他一樣需要一場旅行。&lt;/p&gt;</t>
+          <t>&lt;p&gt;荷蘭學校的菜園計畫已有超過百年的歷史。每年，老師會帶學生下田，教導他們播種、栽培及烹飪。從教室到大自然，學生將了解生物的生命週期。儘管雙手跟鞋子髒了，卻有收穫滿滿的快樂。蔬菜要如何種植？還有什麼更好的方法可以對抗肥胖，創造生物多樣性？孩子有機會更接近大自然及動物。知名荷蘭導演花了一年時間，追蹤拍攝阿姆斯特丹五個班級的菜園計畫。孩子們的好奇心、發現力、成功和失敗都被生動地記錄下來。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>荷蘭語</t>
         </is>
       </c>
       <c r="J382" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs1終結貧窮/SDGs3健康與福祉/法語/社會議題/英文字幕</t>
+          <t>SDGs12責任消費與生產/SDGs15保育陸域/SDGs2消除飢餓/SDGs4優質教育/健體領域/學習單/環境教育/荷蘭語</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L382" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2021-04-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>鵲橋有限公司</t>
+          <t>生命的美麗瞬間</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Singles Make Couples</t>
+          <t>Each and Every Moment</t>
         </is>
       </c>
       <c r="C383" t="n">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D383" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>黎田園</t>
-[...6 lines deleted...]
-      </c>
+          <t>尼可拉斯菲力柏特</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr"/>
       <c r="G383" t="inlineStr">
         <is>
-          <t>&lt;p&gt;瑲跟海恩曾發誓，要是對方不結婚，自己也就不結婚，但兩人最終都要面對家裡為自己安排婚事的壓力。不願向現實妥協之下，瑲問海恩要不要一起逃家，同時她們還帶了黃恩一起上路，黃恩是兩人的高中同學，也是瑲的家人為她安排的丈夫。有生意頭腦的三人，決定改當婚禮企畫來賺錢。路上還意外招募了一位歌手泰加入團隊，並獲得一位名叫二阿姨的好心婦女鼎力相助。這組奇妙的婚禮企畫團隊，將帶來一連串笑料百出的故事。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一群渴望成為「專業護理師」的青年男女，到法國護理學校，計畫以三年時間來實現他們的人生夢想。他們努力上課，吸取大量知識；每學期更赴醫院實習，學習專業技術，為即將承擔的重責大任做好準備。花樣年華的他們，提前面對了生命的真相，生、老、病、死，以及各式各樣的人性。面對層出不窮的殘酷挑戰，年輕的他們，該如何調適自己？他們能將挫折化為自信，迎向未來更多的挑戰嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>越南語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J383" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/喜劇/婚姻關係/學習單/愛情/越南語</t>
+          <t>SDGs3健康與福祉/SDGs8工作及經濟/健體領域/學習單/法語/生命教育/生涯規劃/綜合領域/自我成長/醫療議題</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L383" t="inlineStr">
         <is>
-          <t>2022-11-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>小熊維尼：血與蜜</t>
+          <t>舞者1：獨自翩翩起舞</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Winnie the Pooh：Blood and Honey</t>
+          <t>DanceAblers 1：Dancing On My Own</t>
         </is>
       </c>
       <c r="C384" t="n">
-        <v>84</v>
+        <v>124</v>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>限制級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>瑞斯華特菲德</t>
+          <t>記錄生活</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>丹妮爾隆納/克里斯多福科德爾/克雷格大衛多塞特/娜塔莎托西尼/娜塔莎蘿絲米斯/安柏多伊格索恩/尼古莱利昂/瑪麗亞泰勒</t>
+          <t>姜寧/梁永萍/楊家達/陳淑卿</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>&lt;p&gt;當克里斯多福帶著未婚妻回到這個兒時回憶中的森林小屋，赫然發覺森林中的維尼不只吃蜂蜜，也開始嗜血，童年的記憶變成甜膩血腥的惡夢，他們受困在百畝森林等待奇蹟出現…。遭受心理創傷的少女瑪瑞雅聽從醫師的建議，與閨蜜們一同來到百畝森林旁的木屋度假散心，木屋中女孩們的聲音吸引維尼跟小豬靠近，而女孩們渾然不覺，她們的命運是否會跟克里斯多福相同，在這百畝森林內上演無止盡的逃亡與獵殺…？&lt;/p&gt;</t>
+          <t>&lt;p&gt;本片記錄四位在平凡中實踐生命力的獨立舞者：先天軟骨症、肢障、視障，和一位以大自然為師的舞蹈家。他們長期投注心力在極具個人化的現代舞蹈風格，並展現平日生活與工作樣貌及練舞姿態。&lt;/p&gt;&lt;p&gt;當全世界因為新冠疫情期間而產生各種隔閡，包括無法登上舞臺表演，這群特殊舞者突破備受侷限的時空困境，將舞臺延伸到各類型的實體空間和大自然去展演，卻找到自己生長土地與大自然的感思觸動、與未來科技的連結，他們在天地之間舞出真情自我，在真實生活中辯證「我舞」╱「舞我」的並存意義。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J384" t="inlineStr">
         <is>
-          <t>懸疑驚悚/英語</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/國語/特殊教育/生命教育/生涯規劃/自我成長/英文字幕/藝術領域/音樂歌舞</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/國片/紀錄片</t>
         </is>
       </c>
       <c r="L384" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2026-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>腹荷</t>
+          <t>露西亞的願望：搶救聖誕節</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>The Burdened</t>
+          <t>All I Want For Christmas 2</t>
         </is>
       </c>
       <c r="C385" t="n">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D385" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>阿姆魯賈馬爾</t>
+          <t>克里斯提安杜克</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>卡勒德哈姆丹/艾比爾穆罕默德/莎瑪阿拉姆拉尼</t>
+          <t>亨寧詹森/烏福皮克/艾拉提斯塔庫斯克/蜜雅蓮妮/貝帝史密斯/馬汀巴契</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>&lt;p&gt;戰後五年，經濟困頓，孩子的世界還充斥著無憂童語，但大人的現實已滿佈愁雲。一對失業夫妻帶著三個孩子為新居奔走，丈夫阿梅德固執不阿，妻子埃絲拉敏感多愁。在這個停電常有、軍車橫行的虔誠伊斯蘭國度，孩子的降生被認為是天賜祝福，但眼看最小的兒子上學在即，腹中的新生命反而成為這對夫妻前所未有的「腹荷」。他們該依循宗教傳統留下腹中嬰孩，還是鋌而走險、尋求非法墮胎呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;12歲的露西亞是第一個就讀聖誕學院聖誕老人班的女孩。她最好的朋友－奧斯卡被指控偷了冬季國王的魔法水晶，而這個水晶正是禮物機的燃料。露西亞的母親－克勞迪亞早就對奧斯卡心存戒備，她不希望露西亞為這個男孩辯護，覺得露西亞會因此毀掉她的未來事業。但露西亞決心與奧斯卡一起逃亡，並找到真正的小偷，來證明他的清白。很快，他們碰上了「灰教徒」，這個秘密兄弟會發誓要摧毀水晶，永遠結束聖誕節。露西亞和奧斯卡為了拯救聖誕節，一路和兄弟會抗戰到底。克勞迪亞發現自己的偏見以及她對露西亞的野心蒙蔽了她的判斷力，其實，正義和友誼比事業和聲望更重要。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>阿拉伯語</t>
+          <t>丹麥語</t>
         </is>
       </c>
       <c r="J385" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/SDGs3健康與福祉/SDGs5性別平權/人權法治/家庭教育/生命教育/社會議題/阿拉伯語</t>
+          <t>SDGs17多元夥伴/丹麥語/兒童親子/友情/學習單/性平教育/情感教育</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L385" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2023-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>所有的美麗與血淚</t>
+          <t>森林守護者</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>All the Beauty and the Bloodshed</t>
+          <t>Delikado</t>
         </is>
       </c>
       <c r="C386" t="n">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>蘿拉柏翠絲</t>
-[...6 lines deleted...]
-      </c>
+          <t>卡爾馬拉庫納斯</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr"/>
       <c r="G386" t="inlineStr">
         <is>
-          <t>&lt;p&gt;美國私攝影巨擘南戈丁人生就是場面對疼痛的衝撞。11歲時姊姊自殺，爾後選擇離家，開始反抗體制的放逐生活，也踏入攝影世界。性、毒品、暴力、酷兒、派對圍繞，她在其中找到歸屬。她因受傷服用醫囑開立的止痛藥而上癮，才發現災難源頭出自與藝術產業緊密相連的薩克勒家族，因而起身抵抗這場造成鴉片類藥物氾濫的慘痛傷害。&lt;/p&gt;</t>
+          <t>&lt;p&gt;巴拉望島是個非常著名的旅遊勝地，這裡保有相當原始的自然風貌和美麗的島嶼風光，為菲律賓帶來龐大的觀光財。但也因為如此，許多企業都想來這邊投資，當地的森林與野生動物不但面臨非法伐木者的威脅，連前總統杜特蒂的親信也是禍首之一。儘管如此，一群環保志願者仍冒著被槍殺的危險追捕這些破壞森林的不法分子，希望能守住家園免遭盜竊與摧毀。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
           <t>英語</t>
         </is>
       </c>
       <c r="J386" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs5性別平權/歷史傳記/生涯規劃/社會議題/英語/藝術領域</t>
+          <t>SDGs11永續城鄉/SDGs15保育陸域/加他祿語/環境教育/英語</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
           <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L386" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>恐龍時空大冒險</t>
+          <t>泰山寶藏 數位修復版</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Back to the Dinosaurs</t>
+          <t>Tarzan and the Treasure</t>
         </is>
       </c>
       <c r="C387" t="n">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>阿瑞斯特曼尼斯瑟巴斯</t>
+          <t>梁哲夫</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>派翠西亞薩默賽特/米歇爾佩龍/納塔尼爾阿姆拉尼恩/索菲揚奧列紐克/艾瑞克戴維斯/蘿拉羅西諾拉特斯</t>
+          <t>夏琴心/巴戈/柯佑民/柳青/翠黛（許翠黛）/賴德南/金塗/高鳴</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>&lt;p&gt;傑森是個聰明的男孩，他在附近的森林發現一艘墜毀的神祕太空船，他在裡面遇見了比他早一步發現這個太空船的勞拉。兩人在太空船裡摸索時，意外穿越時空回到恐龍時代。他們遇到各種各樣的恐龍，例如：巨大的腕龍和兇殘的暴龍等。傑森和勞拉得趁小行星撞擊地球前，趕快修好太空船返家。&lt;/p&gt;</t>
+          <t>&lt;p&gt;二戰時期，日軍留下的寶藏，殺機四伏，敵我不明，叢林裡的神秘英雄&lt;/p&gt;&lt;p&gt;空前絕後的台灣泰山電影&lt;/p&gt;&lt;p&gt;太平洋戰爭結束，日軍派駐馬來亞的一位澳門翻譯官和一位台灣兵，將日軍敗戰後藏寶的地方畫成藏寶圖，各保管半張並相約來日一起挖寶，但戰後兩人卻相繼離世及失蹤。十五年後，台灣兵的弟弟鄭天生想買下另外半張藏寶圖，卻在澳門被覬覦寶藏的黑道殺害。另一方面，鄭天生的姪女淑芬與兒子有福已先行前往馬來亞，他們在澳門探長的建議下，假裝尋寶以引誘黑道現身。就在叢林奪寶戰爆發之際，一位神秘的泰山卻突然出現，他是敵是友？命案能否偵破？寶藏最後又會落在誰手上呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J387" t="inlineStr">
         <is>
-          <t>兒童親子/動作冒險/友情/科幻奇幻/自我成長/英文字幕/英語</t>
+          <t>動作冒險/各類改編/歷史傳記/經典修復/臺語/警匪犯罪</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L387" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>惠子不能輸</t>
+          <t>盲人律師</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Small, Slow but Steady</t>
+          <t>Invisible Justice</t>
         </is>
       </c>
       <c r="C388" t="n">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>三宅唱</t>
+          <t>洪成昌</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>三浦友和/三浦誠己/中島博子/仙道敦子/佐藤緋美/岸井雪乃/松浦慎一郎</t>
+          <t>張哲豪/朱詩敏/陳家逵/陸弈靜/馬友芯</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>&lt;p&gt;天生聽障的職業女拳擊手惠子，對她而言，拳擊是她發洩的管道，身上的傷痕是她勝利的印記，而充滿溫暖的破舊拳擊館就像是她第二個家，雖然惠子屢屢在激烈比賽中獲勝，但她自身殘缺引發的心魔，卻越來越讓她感到恐懼。隨著拳擊館不復往日光輝，而當初全力支持她的館長，卻在此時健康亮起紅燈，最終忍痛讓拳擊館永久歇業，即將面臨生涯最重要賽程的她，漸漸走向未知的十字路口上。&lt;/p&gt;</t>
+          <t>&lt;p&gt;#平等不歧視 #工作權&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;《經濟社會文化權利國際公約》第6條保障人人有工作的權利，包括人人應有機會憑本人自由選擇或接受之工作謀生之權利，國家將採取適當步驟予以保障，《身心障礙者權利公約》第27條亦表示，締約國承認身心障礙者享有與其他人平等之工作權利，包括於一個開放、融合與無障礙之勞動市場及工作環境中，身心障礙者有自由選擇與接受謀生工作機會之權利。&lt;/p&gt;&lt;p&gt;本片主角李政鴻因為看不見，雖然具有律師身分，雇主卻不願讓他參與司法訴訟案件，只讓他整理訴訟文書及接受法律諮詢等，已涉及剝奪其與他人享有平等之工作權利。&lt;/p&gt;&lt;p&gt;◎看電影填問卷，即可參與抽獎：&lt;a href="https://www.surveycake.com/s/Oaaqv" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/Oaaqv&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎報名單場公播照過來：&lt;a href="https://reurl.cc/yLdXGq" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/yLdXGq&lt;/a&gt;&lt;/p&gt;&lt;p&gt;【劇情簡介】&lt;/p&gt;&lt;p&gt;李政鴻（張哲豪 飾）不甘眼盲而只能在法律事務所內被指派做文書處理的工作，他極力爭取參與訴訟，卻總是碰壁。某日，他終於接到一件民事求償訴訟，但沒想到這案子的辯護律師，竟是他法律事務所的老闆趙定邦（班鐵翔 飾）。他若幫了原告，那又該如何面對他的老闆？而更難的是，這案子不是一般的官司，它竟是件原告人數高達531人的跨國集體訴訟。李政鴻連單人官司都沒打過，又是一個盲人，他該怎麼打贏官司？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J388" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs8工作及經濟/學習單/日語/特殊教育/生命教育/生涯規劃/自我成長/運動熱血</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/國語/學習單/生命教育/社會議題</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L388" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2021-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>錢不夠用3：全部夠用</t>
+          <t>前科者</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Money No Enough 3</t>
+          <t>Prior Convictions</t>
         </is>
       </c>
       <c r="C389" t="n">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>梁志強</t>
+          <t>岸善幸</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>向雲/李國煌/林昀憓/梁志強/楊惟傑/湯妙玲/盧楷浚/程旭輝/翁慧耘/莫小玲/馮凱憶</t>
+          <t>有村架純/森田剛/磯村勇斗</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>&lt;p&gt;阿輝（程旭輝 飾）、阿強（梁志強 飾）與阿煌（李國煌 飾）三個好兄弟各自有了家庭，阿輝及強勢的妻子輝嫂（向雲 飾）希望兒子能繼承自家賣粥的祖業，但遭強烈拒絕，阿強因疫情生意失敗，淪為司機而感到憤憤不平，也對獨生子Ian只想著「錢多事少離家近」的求職態度而感到恨鐵不成鋼，單親爸爸阿煌是個好好先生，與女兒Kim父女情深，但他為人做保欠了一屁股債，原本融洽親近的三家人，卻因為對金錢觀與價值觀的改變而開始出現裂痕，尤其在阿煌突然飛黃騰達後，三人感情更加速變質，漸行漸遠，金錢…真的是魔鬼嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;阿川佳代是一名兼職的保護司，負責協助更生人或不良少年等重返社會。在汽車維修廠工作的假釋犯工藤誠，話不多但十分努力。經歷過童年創傷的他，曾在麵包工廠工作期間飽受暴力與霸凌，最後刺死一位同事。儘管工藤聲稱對所犯的罪刑毫無記憶，但也向阿川承認害怕自己會再度殺人。 透過每月的會面，阿川相信即使是殺人犯也能改頭換面。但最後一次的會面，工藤誠卻沒有出現。不久，刑警瀧本找上阿川，告訴她工藤誠再度被通緝。阿川深信工藤誠能改過自新，並全心全意地想幫助他重返社會，但工藤到底逃去哪裡？他仍有希望回歸正常人的生活嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J389" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/SDGs8工作及經濟/喜劇/國語/情感教育/臺語/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs8工作及經濟/人權法治/日語/社會議題</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L389" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>致辭好困難</t>
+          <t>兩個世界</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>The Speech</t>
+          <t>Les Indesirables</t>
         </is>
       </c>
       <c r="C390" t="n">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>勞倫泰拉德</t>
+          <t>拉德利</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>凱恩柯賈迪/吉萊納隆代/法杭斯瓦莫黑/班傑明拉斐恩/茱莉亞皮亞彤/莎拉吉哈度</t>
+          <t>亞歷克西斯曼尼蒂/史蒂夫丁特/奧瑞莉亞佩蒂/安塔迪奧/珍娜巴麗芭/阿里斯托特盧因杜拉</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>&lt;p&gt;35歲的亞德安一直有溝通障礙。交往已久的女友向他提出暫時分開的要求後就音訊全無，亞德安放不下對女友的感情，鼓起勇氣傳了簡訊給她，希望兩人能重修舊好。然而在等待女友回覆的同時，亞德安必須參與久違的家庭聚會。沒想到他的未來姐夫，突然要求亞德安在姐姐婚禮當天準備一段「短短」的致辭。家人間累積了多年的嫌隙，眼看著就要在今晚一觸即發...亞德安的女友是否會回心轉意？家人間的問題該如何處理？接踵而來的問題對他來說，簡直是地獄…&lt;/p&gt;</t>
+          <t>&lt;p&gt;哈比，一位性格堅毅、深入參與社區生活的年輕女性，發現了社區重建與開發計畫，這個計劃由年輕醫生轉任市長的皮耶福爾日所策劃，這個剛上任嶄露頭角的新市長，打算全面拆除哈比自小成長的街區，於是，哈比與社區居民發起拒拆抗議，誓死捍衛這個與他們情感深厚的社區。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
           <t>法語</t>
         </is>
       </c>
       <c r="J390" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/各類改編/喜劇/家庭教育/情感教育/愛情/法語/自我成長</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/人權法治/法語/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L390" t="inlineStr">
         <is>
-          <t>2024-10-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>嘻哈英熊</t>
+          <t>北海小英雄</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Super Bear</t>
+          <t>Vic the Viking</t>
         </is>
       </c>
       <c r="C391" t="n">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D391" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>王琦</t>
-[...6 lines deleted...]
-      </c>
+          <t>艾瑞克卡滋</t>
+        </is>
+      </c>
+      <c r="F391" t="inlineStr"/>
       <c r="G391" t="inlineStr">
         <is>
-          <t>&lt;p&gt;為救回被盜獵分子擄走的小熊－嘻哈，生性魯莽的熊爸－大山闖入了節日中熱鬧的人類城鎮；就在大山即將被抓之際，卻被神秘的特工狗－亨特救下。此時的嘻哈已落入動物販賣集團的魔窟，被壞人扮成熊貓，身價暴漲。為救回兒子，大山與亨特組成動物特工拍檔，展開潛入魔窟的秘密行動；滿載動物的火車即將啟程，救援刻不容緩，可神秘的亨特卻將大山帶往另一個方向……&lt;/p&gt;</t>
+          <t>&lt;p&gt;在層層冰封的維京群島中，有一個布蘭村住著一群海盜，他們個性單純、熱情，但有勇無謀。海盜船長—黑龍的兒子小威，一心嚮往登上父親的維京船，沿著北歐海岸展開冒險，但黑龍不確定兒子有本事能成為真正的維京戰士。當黑龍從死對頭屎凡那裡偷來一支神祕的寶劍，他們發現寶劍擁有神奇的力量，竟然能點物成金，黑龍和村民興奮過頭，胡亂使用，竟誤將小威的母親變成了一座黃金雕像。為了解除魔咒，小威和伊薇偷偷溜上船，與父親一同前往神秘島，在這趟充滿驚奇和危險的旅程中，小威能否向父親證明，他擁有成為維京海盜的本領。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
           <t>中文/英語</t>
         </is>
       </c>
       <c r="J391" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/動作冒險/國語/學習單</t>
+          <t>SDGs14保育海洋/SDGs4優質教育/健體領域/兒童親子/動作冒險/多元文化/學習單/家庭教育/環境教育/綜合領域/英語</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片/萌獸影展</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L391" t="inlineStr">
         <is>
-          <t>2021-09-30 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>月影</t>
+          <t>指考風暴</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Moonlight Shadow</t>
+          <t>The Exam</t>
         </is>
       </c>
       <c r="C392" t="n">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="D392" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>楊毅恆</t>
+          <t>休卡阿敏科基（修卡阿敏科基）</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>佐藤緋美/宮澤冰魚/小松菜奈/臼田麻美</t>
+          <t>凡妮雅薩拉/史汪阿圖夫/海珊哈桑阿里/艾雯賈瑪/霍西亞納瓦伊</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>&lt;p&gt;練習道別的開始，獻給曾失去摯愛的一封情書 名為五月的女子，她的愛人阿等因車禍意外而身亡。她無法接受男友的死訊。阿等有一個弟弟叫阿柊，當時阿等就是開車送阿柊的女友弓子回家，結果雙雙身亡。自從女友死後，阿柊就一直穿著弓子的制服。五月經常跟阿柊見面，以確保彼此還能相安無事地活著。某天，一名神秘女子有麗帶他們來到河邊，目睹了「月影現象」，據說那是一個偶然發生的奇蹟，傳說發生「月影現象」之時，就能有機會再見到所愛的亡者一面，藉此撫慰內心的傷痛...。&lt;/p&gt;</t>
+          <t>&lt;p&gt;年輕的羅珍正因未婚夫的突然消失心碎不已，恐影響到即將到來的入學考試，而她長年困在黯淡婚姻生活的姊姊希蘭，知道考上大學是妹妹人生唯一的機會，如果失敗父親可能就會安排她隨便嫁個不愛的男人，當個無聊的妻子，落得跟她一樣的命運，於是希蘭決定不計代價，也要讓妹妹順利通過考試，然後兩姊妹不知道的是，這件事遠比她們想像得更複雜，牽涉層面更大，兩人也必須承受來自家庭、學校、社會的強大壓力，而一步錯，步步錯……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>無</t>
         </is>
       </c>
       <c r="J392" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/各類改編/情感教育/日語/生命教育</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs4優質教育/SDGs5性別平權/庫德語/性平教育/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/性平影展</t>
         </is>
       </c>
       <c r="L392" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>永生術</t>
+          <t>愛的缺口</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>ARC</t>
+          <t>Love According to Dalva</t>
         </is>
       </c>
       <c r="C393" t="n">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>石川慶</t>
+          <t>艾曼紐妮可</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>寺島忍/小林薰/岡田將生/芳根京子</t>
+          <t>亞歷克西斯曼尼蒂/芬達吉拉西/賽達薩姆森</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>&lt;p&gt;改編自美籍華裔科幻奇幻作家劉宇昆短篇小說《ARC》&lt;/p&gt;&lt;p&gt;在未來世界裡，里奈（芳根京子 飾）過著流浪、居無定所的日子。19歲那年，她遇見了在BodyWerks從事「身體工程」的永真（寺島忍 飾）並且拜她為師。「身體工程」是一項新創科技，讓屍體能以生前的樣子保存下來，雖然人已逝世但它能還原死者最完美的樣貌。永真的弟弟天音（岡田將生 飾）則是研發了新技術，能讓人長生不死。里奈成了第一位接受天音手術的人，從此她便以30歲的樣貌，過著長生不死的生活。長生不死或許是我們夢寐以求的技術，但當它成真的時候，是否真能帶來快樂呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;打扮得性感嫵媚的黛兒娃，其實只有12歲。失婚的父親長期把她關在家裡，不讓她與外界接觸。一個晚上，警方破門而入，將她帶到收容所。錯愕的黛兒娃無法接受與父親分別，但也束手無策。黛兒娃在收容所結識了室友薩米雅和社工傑登。與他們相處後，她才慢慢發現，原來父親給予她的「愛」是有違倫理的。在社工與室友的扶持下，黛兒娃努力揮別過去，找回自己失去的童真。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J393" t="inlineStr">
         <is>
-          <t>SDGs9工業及建設/各類改編/日語/生命教育/社會議題/科幻奇幻</t>
+          <t>SDGs3健康與福祉/SDGs5性別平權/家庭教育/性平教育/法語/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
+          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L393" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>弟弟追著恐龍跑</t>
+          <t>精靈．女巫．魔法書</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>My Brother Chases Dinosaurs</t>
+          <t>Hui Buh and the Witch’s Castle</t>
         </is>
       </c>
       <c r="C394" t="n">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D394" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>斯特凡諾吉帕尼</t>
+          <t>賽巴斯汀尼恩曼</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>亞利桑德羅加斯曼/伊莎貝拉拉貢妮絲/法蘭奇斯科格奇/羅倫佐西斯托/蘿西德帕瑪</t>
+          <t>克里斯多夫馬利亞赫斯特/卡門瑪雅安東尼/夏洛特史瓦布/奈莉霍夫曼/瑞克卡瓦尼安/米娜棠德/馬努盧布夫斯基/麥可赫比格</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>&lt;p&gt;傑克的弟弟傑歐患有唐氏症。小時候的傑克相信父母對他說的謊，覺得傑歐是個擁有超能力的孩子，就像漫畫裡一樣。然而，現在的傑克就要上高中了，他已經不再相信他的弟弟是超人，事實上，他覺得他很丟臉，尤其是在他遇到艾蓮娜之後。傑克絕不允許自己在心儀的女孩面前出糗，於是照顧弟弟這件事很快就成了他的負擔。傑克甚至假裝自己沒有弟弟，並向新同學，尤其是艾蓮娜，隱藏了這件事。但如果你無法愛一個人的全部，包含他的缺點，別人也不會愛你的全部。傑歐將用他直接的方式、獨特的觀點、簡單卻有智慧的話語，來教會哥哥傑克這個人生道理。&lt;/p&gt;</t>
+          <t>&lt;p&gt;幽靈嗚怖已經在布格堡陰魂不散五百多年。國王尤力早已看膩他那差勁的嚇人伎倆。一天，一位叫奧菲麗的小女巫突然登門造訪，說自己是嗚怖的外甥女，希望嗚怖可以和她一起去救她母親。奧菲麗身上有一本死靈之書，嗚怖覺得這本魔法書可以實現自己的夢想，於是想法設法偷走這本書。只不過，邪惡的女巫惡拉比他更想奪得死靈之書。在奧菲麗的哀求下，國王尤力和嗚怖陪她一起踏上危險的旅程。他們必須到女巫林請求善女巫荻安朵的協助，才能打敗惡拉。而此時，嗚怖也被迫在友情與夢想之間做出抉擇……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>中文/德語</t>
         </is>
       </c>
       <c r="J394" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/學習單/家庭教育/情感教育/特殊教育/生命教育/療癒溫馨/社會議題/義大利語/自我成長</t>
+          <t>SDGs17多元夥伴/兒童親子/各類改編/國語/德語/情感教育/科幻奇幻/自我成長</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L394" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2025-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>夏日悄悄話</t>
+          <t>東京貴族女子</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>The Quiet Girl</t>
+          <t>Aristocrats</t>
         </is>
       </c>
       <c r="C395" t="n">
-        <v>95</v>
+        <v>125</v>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>柯姆巴瑞德</t>
+          <t>岨手由貴子</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>凱瑟琳克林區/凱莉克蘭尼/安德魯班尼特</t>
+          <t>佐戶井賢太/山下莉緒/山中崇/水原希子/津嘉山正種/石橋桂/石橋靜河/篠原友希子/銀粉蝶/門脇麥/高橋瞳/高良健吾</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>&lt;p&gt;改編自愛爾蘭小說家克萊爾吉根的短篇作品《寄養》&lt;/p&gt;&lt;p&gt;九歲女孩凱特安靜內向，生在愛爾蘭鄉村一個無愛的家庭，不僅受到父母冷漠對待，在同學眼中更是個異類，惴惴不安的她，總是盡量讓人忽視自己的存在。隨著夏天到來，臨盆在即的媽媽將她暫時託付給遠親照顧。這對寡言陌生的農場夫婦，似乎能夠感受到凱特的內心世界，為她騰出房間、準備衣服，帶著她熟悉農場瑣事。在他們的照料下，凱特度過了一個非常不一樣的夏天，她學著打開心扉、綻放自我。然而，在這看似沒有秘密的新天地裡，原來還藏著一個不堪回首的傷心往事。&lt;/p&gt;</t>
+          <t>&lt;p&gt;在同一片天空下，有著不同的人生際遇──。 出身名門望族的榛原華子（門脇麥飾）在27歲時被男友甩了，眼看朋友們一個一個都結婚了，視結婚為人生成就的她，著急的安排一場又一場的相親，她終於遇到了門當戶對的律師青木幸一郎（高良健吾飾）。而在東京的另一個地方，有一位靠著自己努力考上名校慶應大學的時岡美紀（水原希子飾），但因家境不好，無法支付私立大學高額學費而輟學，在東京辛苦的賺生活費，但以前大學同學幸一郎一直和她有著糾纏不清的感情，兩個女孩因幸一郎相遇，開始審視自己的人生，展開尋找自我之途。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
-          <t>愛爾蘭語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J395" t="inlineStr">
         <is>
-          <t>各類改編/學習單/家庭教育/情感教育/愛爾蘭語/生命教育/自我成長/英語</t>
+          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs5性別平權/SDGs8工作及經濟/友情/性平教育/情感教育/日語/生涯規劃/自我成長</t>
         </is>
       </c>
       <c r="K395" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/新生影展</t>
         </is>
       </c>
       <c r="L395" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>做工的人 電影版</t>
+          <t>傳統小鎮-美濃 數位修復版</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Workers The Movie</t>
+          <t>Fragrant Formosa - Meinung, A Town Cherishing Tradition</t>
         </is>
       </c>
       <c r="C396" t="n">
-        <v>94</v>
+        <v>25</v>
       </c>
       <c r="D396" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>鄭芬芬</t>
-[...6 lines deleted...]
-      </c>
+          <t>謝佳雄</t>
+        </is>
+      </c>
+      <c r="F396" t="inlineStr"/>
       <c r="G396" t="inlineStr">
         <is>
-          <t>&lt;p&gt;11年前，在一處大型公共工程中，阿祈（李銘順 飾）和阿欽（柯叔元 飾）鐵工兄弟檔揮汗上工，與一起上工的昌哥（游安順 飾）、阿全（薛仕凌 飾），因為熱心又投緣，逐漸成為相互關照的好友。&lt;/p&gt;&lt;p&gt;三個噗嚨共各有煩惱，阿祈發現兒子小傑開始和他疏遠，阿全因租屋問題變得無家可歸，昌哥因為大筆的交通罰單，在阿祈的建議下，尋找律師方淼（天心 飾）協助，而愛作夢的阿祈發現憑著他驚人的直覺和運氣，如果能上運來哥（炎亞綸 飾）主持的實境節目《幸運到誰家》似乎能圓個發財夢，於是拉家人報名闖關拚大獎，搏個出頭天！&lt;/p&gt;</t>
+          <t>&lt;p&gt;電視紀錄片「芬芳寶島」系列。&lt;/p&gt;&lt;p&gt;三百年前，客家人來到美濃落地生根，即使在現代化衝擊下，依然保存著古老傳統行業；本片自油紙傘製作方式詳細介紹起，再帶到菸草種植，在山水田埂間，帶我們看見美濃這個傳統小鎮樸實之美。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J396" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/喜劇/國語/生涯規劃/療癒溫馨/社會議題/英文字幕</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>亞洲片/國片/影視聽中心/紀錄片</t>
         </is>
       </c>
       <c r="L396" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>蝦米小白鯨</t>
+          <t>他們在島嶼寫作Ⅲ 我記得</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Katak the Brave Beluga</t>
+          <t>I Remember</t>
         </is>
       </c>
       <c r="C397" t="n">
-        <v>82</v>
+        <v>124</v>
       </c>
       <c r="D397" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>克莉斯汀達萊爾杜邦/尼古拉勒邁</t>
+          <t>林俊頴</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>吉內特雷諾/埃莉諾諾布爾/安琪拉蓋洛普/思凱勒克拉克/泰倫斯斯卡梅爾/理查德杜蒙/瓦耶特鮑文/羅伯奈勒/阿瑟霍爾登/馬克卡馬橋</t>
+          <t>朱天心/朱天文</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>&lt;p&gt;這是年幼白鯨卡塔克的成長故事。當卡塔克的同伴們都隨著年齡變為預期的白色時，卡塔克的發育卻顯得緩慢。為了證明自己已經長大，並實現他所崇拜的奶奶的最後願望，卡塔克踏上了前往北方的危險旅程。在途中，他遇到了致命的野獸，並結交了原本不可能有交集的朋友。身形渺小也能有巨大的勇氣…&lt;/p&gt;</t>
+          <t>&lt;p&gt;稿紙糊成的文學朱家，孕育出嗜字如命的傳奇姊妹——朱天文、朱天心。這對姊妹雖同根共生，但各憑本事在稿紙格線攻城占地，建立起風格殊異的強大文學國度。 姊姊朱天文在內斂靜氣中帶有高度敏銳的感知力，繼承父親朱西甯的書寫態度，不斷試探文風的翻新與可能，是鍊字成金的先知女巫；因發表〈小畢的故事〉與導演侯孝賢結識並長年合作，文學創作牽引她跨足電影第二人生，劇作數度叩關金馬獎與各大國際影展。 妹妹朱天心，一身俠氣、浪漫直率，高中時期寫就的《擊壤歌》是青春世代必讀的自由宣言，如野火燎原般燃起閱讀風潮；她筆下有都市街弄裡漫遊觀察的感觸，也聚焦社運參與、族群認同的議題，時間雖淘洗歷史，但她的記憶明亮，以筆刻下的都算數。 《我記得》由小說家林俊頴執導，以長年友人的貼身視角，紀錄朱家姊妹的成長軌跡，從桂花樹下的家作為記憶的場景出發，在此雙姝少年師承胡蘭成、廣交才俊創立《三三集刊》。鏡頭隨著她們的腳步移動，走訪鳳山眷村故居，渡海祭拜東京胡墓，談笑間分享對彼此作品的見解，也錄下她們穿梭街頭巷尾照顧流浪貓的身影。姊妹倆在片中毫無保留地坦露內心，展現文學成就背後，如同常人一般隨性親和、溫暖立體的生活光景。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J397" t="inlineStr">
         <is>
-          <t>兒童親子/學習單/情感教育/療癒溫馨/自我成長/英文字幕/英語</t>
+          <t>SDGs8工作及經濟/各類改編/家庭教育/歷史傳記/生涯規劃/真人真事改編/自我成長/英文字幕/藝術領域</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/國片/性平影展/紀錄片</t>
         </is>
       </c>
       <c r="L397" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>魔法冒險之門</t>
+          <t>安妮要自由</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>The Magicians</t>
+          <t>Angry Annie</t>
         </is>
       </c>
       <c r="C398" t="n">
-        <v>97</v>
+        <v>120</v>
       </c>
       <c r="D398" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>雷納塔達列夫及亞洛夫</t>
+          <t>布朗蒂妮勒諾瓦</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>伊斯蘭亞都林/尼基塔科洛格利維/艾莉娜巴巴克/范德米爾卡普斯丁/謝爾蓋克利莫夫/賽吉卡拉塞維奇</t>
+          <t>印蒂雅海爾/綺塔韓羅特/羅斯瑪麗斯坦德利/羅蕾卡拉米</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>&lt;p&gt;13歲的莫斯科男孩在學校的隱形置物櫃發現一個神祕火柴盒，可以幫他實現任何願望。天馬行空的阿圖姆可沒錯過這機會，當起魔法師，徹底解放他無邊無際的幻想。隨著一支支許願火柴燃盡，許多不可能的事情也化為可能，像是街頭突然出現一隻大象，整條街的人瘋狂跳舞。阿圖姆可以在繁星點點的夜空翱翔，不用裝備就能潛入大海深處，穿梭於幻想和記憶的世界。只不過，一切都是有代價的…&lt;/p&gt;</t>
+          <t>&lt;p&gt;真人真事改編 故事發生在1974年的法國農村，意外懷孕的安妮是名職業婦女，她有兩個正值青年的小孩。她剛好遇上了「提倡墮胎與避孕自由的民間團體MLAC」，該團體的成員與醫生為女性提供免費又安全的墮胎手術，卻被視為非法。漸漸地安妮也開始加入這場解放運動的戰役，而這為她的人生帶來了新的意義。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
-          <t>俄語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J398" t="inlineStr">
         <is>
-          <t>俄語/兒童親子/情感教育/科幻奇幻/自我成長/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/人權法治/各類改編/性平教育/法語/生命教育/真人真事改編/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L398" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>尋愛小說家：海史密斯</t>
+          <t>第一爐香</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Loving Highsmith</t>
+          <t>Love After Love</t>
         </is>
       </c>
       <c r="C399" t="n">
-        <v>84</v>
+        <v>140</v>
       </c>
       <c r="D399" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>伊娃維蒂亞</t>
+          <t>許鞍華</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>派翠西亞海史密斯</t>
+          <t>俞飛鴻/尹昉/張佳寧/張鈞甯/彭于晏/梁洛施/白冰/秦沛/范偉/馬思純</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>&lt;p&gt;本片根據海史密斯的私密筆記，展開她對同性之愛的深刻思索，同志身份與她的家庭、創作碰撞，產生強大疼痛的張力，海史密斯被迫隱藏性向並接受治療，仍一次次投入無果的狂戀，並自比為「永遠的尋愛者」，海史密斯寫下1950年代美國第一部結局圓滿的同志小說《鹽的代價》，以創作償還現實無法擁有的生活。&lt;/p&gt;</t>
+          <t>&lt;p&gt;傳奇作家張愛玲成名作《沉香屑．第一爐香》改編 上海女學生葛薇龍（馬思純 飾）來香港求學，投靠姑媽梁太太（俞飛鴻 飾），卻反被梁太太利用，把她當作餌誘吸引男人，葛薇龍漸漸沉迷在紙醉金迷中。後來她被花花公子喬琪喬（彭于晏 飾）吸引，為了繼續過聲色犬馬的上流社會生活，不惜出賣自己的靈魂，費盡心機嫁給了喬琪喬，最終淪為姑媽梁太太和喬琪喬斂財的工具。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J399" t="inlineStr">
         <is>
-          <t>德語/性平教育/歷史傳記/法語/英語</t>
+          <t>SDGs10減少不平等/SDGs5性別平權/各類改編/品德教育/商業金融/國語/多元文化/愛情/藝術領域</t>
         </is>
       </c>
       <c r="K399" t="inlineStr">
         <is>
-          <t>性平影展：閱界・跨界/智財月線上影展/歐美片/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L399" t="inlineStr">
         <is>
-          <t>2025-05-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>神在囧途</t>
+          <t>芭蕾奇緣</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>OHMYGOD！</t>
+          <t>Ballerina</t>
         </is>
       </c>
       <c r="C400" t="n">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>弗朗切斯科阿馬托（法蘭切斯科阿馬托）</t>
+          <t>艾瑞克桑默/艾瑞克華倫</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>喬凡尼史托帝/沙瓦多阿基多費卡拉（薩沃菲卡拉）/芭芭拉龍琪/華倫提諾皮寇（范倫提諾皮康）</t>
+          <t>丹恩迪漢/卡莉蕾傑普森/宋昱璁/李昀晴/林沛苓/梅狄齊格勒/楊凱凱/艾兒芬妮</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>&lt;p&gt;由於人類沉淪，上天決定再派一位新的彌賽亞到人間拯救人類，天使亞力斯德的任務是讓一位女性懷孕，讓她產下新的救世主，但他卻搞錯對象，最終懷孕的是一位充滿偏見又小心眼的男教授尼可拉巴利斯塔力，因為這次的事件，天使和教授要在不牽扯太多人的狀況下解決難題……&lt;/p&gt;</t>
+          <t>&lt;p&gt;孤兒費莉西從小就懷著跳舞的夢想。她計畫和她想成為發明家的死黨維克多，一起逃離孤兒院，離開這個位於布列塔尼的小鎮，前往花都巴黎追尋跳舞的夢想。在連巴黎鐵塔都尚未建成的19世紀末，巴黎被喻為所有事物都充滿無限希望的夢想之都！費莉西下定決心要進入舞蹈學院修習芭蕾，在出現了強勁的芭蕾高手、愛慕他的王子…等一連串的阻礙與冒險後，費莉西究竟能否實現她最瘋狂的夢想─成為首席芭蕾舞伶，並站上巴黎歌劇院的舞台舞出真我呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J400" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/喜劇/性平教育/義大利語/英文字幕</t>
+          <t>SDGs8工作及經濟/兒童親子/學習單/生涯規劃/療癒溫馨/英語/藝術領域/音樂歌舞</t>
         </is>
       </c>
       <c r="K400" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L400" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>小木偶：馬戲團奇遇記</t>
+          <t>魔法少女歐拉：學校的秘密</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Pinocchio：A True Story</t>
+          <t>The Academy of Magic</t>
         </is>
       </c>
       <c r="C401" t="n">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>瓦希里羅文斯基（瓦西里羅文斯基）</t>
+          <t>尤根庫賓</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>丹妮拉梅德韋傑夫/伯納德傑克森/喬登沃斯利/喬納森薩爾維/大衛格魯特/麗莎克里莫娃</t>
+          <t>傑米森普萊斯/格蘭特喬治/班迪斯金/菲麗絲山普勒/蘿拉斯塔爾/邁克奧倫斯坦/麥可強斯頓</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>&lt;p&gt;皮諾丘為了想看看這個世界，逃離木匠傑佩托的家，跟隨迪波加入了摩加福科率領的巡迴馬戲團。會說話的木偶皮諾丘成為馬戲團的耀眼明星，在每個城鎮的演出場場爆滿。馬戲團助手貓咪和狐狸則趁這時候洗劫居民的家，但皮諾丘並不知情。他愛上摩加福科的女兒貝拉，卻因為自己不是人類，而無法贏得貝拉的心。小丑范托茲建議皮諾丘去找仙女露希達幫忙。於是皮諾丘和迪波展開一段奇妙旅程，只是他們並不知道，警探布里歐尼正在調查鎮上發生的多起搶劫案，而且他把犯人鎖定為皮諾丘。皮諾丘究竟能否證明自己的清白，變成人類，贏取貝拉的芳心呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;歐拉在養母的家鄉蘋果谷長大，她性格剛毅，擇善固執。某天，歐拉為了阻止失控衝向她和養母的推車，意外發現了自己的魔法天賦。在養母的支持下，歐拉決定前往魔法學校學習。在學校，郎伯特老師對歐拉並不友善，其他同學也輕視她，但她還是盡最大努力要成為一名魔法師。直到一天，歐拉偷偷跟著行蹤總是神祕的同學尚恩，來到舊圖書館的禁忌之地，竟發現學校隱藏著可怕的祕密，她有辦法突破重圍，揭開真相嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
           <t>中文/英語</t>
         </is>
       </c>
       <c r="J401" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs4優質教育/兒童親子/各類改編/情感教育/科幻奇幻/英文字幕/英語</t>
+          <t>SDGs17多元夥伴/兒童親子/國語/科幻奇幻/英文字幕/英語</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
           <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L401" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>魔幻開幕夜</t>
+          <t>他們在島嶼寫作Ⅲ 願未央</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Open at Night</t>
+          <t>Unfulfilled Dreams</t>
         </is>
       </c>
       <c r="C402" t="n">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>艾德貝爾</t>
+          <t>朱天文</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>奧黛莉朵杜/艾德貝爾/莎賓娜奧扎尼</t>
+          <t>劉慕沙/朱西甯</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>&lt;p&gt;眼看開幕夜就在明天，今晚劇院老闆路吉遇到許多重大危機。他必須找到一隻活生生能表演的猩猩，來挽回日本知名導演太宰的敬重；還必須找到資金，發放積欠2個月的工資，並重獲罷工伙伴們及可靠助理娜薇的信任；他還要向拘謹自負的實習生菲薩證明，解決問題有另一種與眾不同的方式：一切以隨性、好玩為優先！路吉只有一個夜晚的時間穿梭在巴黎完成任務，拯救這間經營許久的星星劇院。他是否能如願完成任務？還是讓開幕夜開天窗呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;平凡的桂花樹下人家，塵封著父親小說家朱西甯與母親翻譯家劉慕沙的書信，他們的情書非情書，還題下「唯有文學，不能平凡」的鴻鵠大志，一個隨國軍來台的軍人，與本省籍的醫生千金，在歷史交會點寫下深刻愛戀。 朱西甯致力於小說創作，不斷突破自我風格，創新小說題材與寫作語言；劉慕沙從事日本文學翻譯，引介日本大家新視野，這對相互扶持的伴侶，為文學私奔、也為文學獻身。電影紀錄兩人從相識相戀的緣分，到抵抗外在壓力邁向婚姻的結合，撐起一個稿紙糊成的家，同時結交各路友人才俊，將文學作為一生燃燒的核心志業。他們寫故事，也成為故事，手中的筆總在第一線，與精彩的人生緊緊相依。 朱家三個女兒將父母著作與兒時記憶對接，朗讀他們年輕時往來的書信，彷如一千零一夜，家的記憶源流翻箱倒櫃，褪色的時光傾瀉而出。 《願未央》由長女朱天文首執導演筒，偕同侯孝賢領銜的劇組班底，拍攝團隊遠赴中國探親、走訪台灣舊居，並透過珍貴的家族照片與難得的豐富史料，呈現出這個絕無僅有的文學家族開枝散葉的歷程。他們將生活過得簡樸，但對於文學終其一生不能平凡的大願，依然在第二代女兒的紙筆中虔誠地追逐著。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J402" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/兒童親子/喜劇/法語/綜合領域</t>
+          <t>SDGs8工作及經濟/各類改編/愛情/歷史傳記/真人真事改編/英文字幕/藝術領域</t>
         </is>
       </c>
       <c r="K402" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/國片/性平影展/紀錄片</t>
         </is>
       </c>
       <c r="L402" t="inlineStr">
         <is>
-          <t>2023-02-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>關於她的二三事</t>
+          <t>死亡簡訊</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>About Joan</t>
+          <t>Climbing</t>
         </is>
       </c>
       <c r="C403" t="n">
-        <v>101</v>
+        <v>77</v>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>羅宏拉利維耶爾</t>
+          <t>金惠美</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>伊莎貝雨蓓/佛蘿倫斯瓦芮卡耶/史丹利湯森/史旺亞勞德/拉斯艾丁格/芙蕾雅梅佛</t>
+          <t>具智媛/朴宋怡/朴朱光/金敏智</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>&lt;p&gt;瓊恩維哈偶然在巴黎街頭遇見昔日的初戀情人。回憶湧現的她，決定回到久別的鄉間舊宅。舊地重遊，過去四十年來的一切歷歷在目。多年未見的兒子納桐，恰好也從蒙特婁返家，陪伴母親一起面對過去的傷痛與真相。當瓊恩傾吐內心故事的那刻，那些逝水年華，那些生命中重要的人事物，也將在她的自白中得以釋然，一一放下。&lt;/p&gt;</t>
+          <t>&lt;p&gt;職業攀岩選手崔世賢，在世界攀岩錦標賽舉行前，發現自己懷孕了。但參加比賽是她長久以來的夢想，這讓她想擺脫成為母親的職責。然而就在這時候，她收到「自己」傳來的簡訊，這個「自己」似乎在未來發生車禍後過著相當不同的人生，而最重要訊息是希望她保住肚子裡的孩子。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J403" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/情感教育/愛情/法語/自我成長/英文字幕</t>
+          <t>SDGs3健康與福祉/懸疑驚悚/科幻奇幻/韓語</t>
         </is>
       </c>
       <c r="K403" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L403" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>白日夢小英雄</t>
+          <t>黑貓魯道夫</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Kings of Mulberry Street</t>
+          <t>Rudolf the Black Cat</t>
         </is>
       </c>
       <c r="C404" t="n">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>朱迪奈杜</t>
+          <t>榊原幹典/湯山邦彥</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>內維爾佩利/夏恩納胡/艾奎爾胡森/阿米斯辛恩</t>
+          <t>井上真央/八島智人/劉如蘋/吉田新太/曹冀魯/水樹奈奈/鈴木亮平/陳凱莉/陳彥鈞/黃天佑</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>&lt;p&gt;提奇是位身材瘦小，但精力無限又有很多小聰明的男孩，每天活在自己的寶萊塢白日夢之中，他幻想自己是位戰無不勝的動作英雄，而屋頂就是他的國度，但英雄出征還需要一名同夥才行，此時他看上了巴布。巴布身材圓潤、腦筋較死板，同時還很怕死，但他用志氣與想像力來彌補先天缺點。為了幫他們的社區與家人擺脫黑幫老大拉傑的掌控，兩位個性截然不同的9歲男孩很快就發現，自己可以在對方身上學到很多。本電影透過一場場刺激的冒險，向經典寶萊塢電影與電影中的傳奇英雄致敬。&lt;/p&gt;</t>
+          <t>&lt;p&gt;黑貓魯道夫與最愛的主人理惠住在一起，某天牠為了逃離魚店老闆的追打而意外跳上長途貨車，不知不覺來到了大都會－東京。牠在那裡邂逅了讓所有貓都畏懼、看得懂人類文字的街貓老大可多樂。找不到回家方向的魯道夫，只能跟著深諳街頭生存之道的可多樂，展開一段流浪貓的冒險生活…。究竟魯道夫能不能回到理惠的懷抱呢？可多樂又隱瞞了什麼不為人知的秘密？邀請大家跟著這群流浪貓們，一同探尋這個危機四伏的人類世界，盡情暢遊在溫暖動人的萌貓國度吧！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文/日語</t>
         </is>
       </c>
       <c r="J404" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/友情/喜劇/家庭教育/情感教育/生涯規劃/自我成長/英語</t>
+          <t>SDGs15保育陸域/兒童親子/動作冒險/國語/學習單/日語/環境教育/生命教育/療癒溫馨/社會議題</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/動畫片/萌獸影展</t>
         </is>
       </c>
       <c r="L404" t="inlineStr">
         <is>
-          <t>2023-04-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>人生轉運站</t>
+          <t>破碎的瞬間</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>The Highway Family</t>
+          <t>My Blood &amp; Bones in a flowing Galaxy</t>
         </is>
       </c>
       <c r="C405" t="n">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D405" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>李相汶</t>
+          <t>SABU</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>丁一宇/徐利秀/朴奲氲/白鉉真/羅美蘭/金璱琪</t>
+          <t>中川大志/井之脇海/北村匠海/原田知世/堤真一/木野花/松井愛莉/清原果耶/矢田亞希子/石井杏奈</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>&lt;p&gt;無家可歸又有兩個孩子要養的人父奇宇，暫住在高速公路的休息站。一家子靠著拐騙過路人的錢維生，他們慣用的手法是跟路人借加油錢，得逞後就會到另一個休息站繼續行騙。此時，在多年前的意外中痛失愛子的英善剛好路過，要去兒子的墳墓祭拜，因為不忍這家子過的生活，英善借了奇宇一家7萬韓元。然而，當英善發現這一家其實是騙子後，便向警察舉報了他們…&lt;/p&gt;</t>
+          <t>&lt;p&gt;改編自原著小說《破碎的瞬間》 一段不尋常的愛戀，打破既定的觀念 正義感很强的高中生濱田清澄，拯救了「全校最討人厭」的藏本玻璃，不讓她被同學霸凌。清澄被玻璃的純真及智慧深深吸引，玻璃也因為清澄從黑暗中走出，漸漸敞開心房，兩人的關係也越走越近。然而，玻璃卻藏著一個不可告人的秘密。雖然清澄一心只想保護著玻璃，但命運的捉弄，危險也逐漸向他們逼近…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J405" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs1終結貧窮/家庭教育/生命教育/社會議題/英文字幕/韓語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs4優質教育/友情/各類改編/品德教育/情感教育/日語/校園/社會議題</t>
         </is>
       </c>
       <c r="K405" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L405" t="inlineStr">
         <is>
-          <t>2025-11-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>環保小遊俠</t>
+          <t>第三次求婚</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>The Little Gang</t>
+          <t>Yuni</t>
         </is>
       </c>
       <c r="C406" t="n">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>皮耶沙爾瓦多利</t>
+          <t>卡蜜拉安迪尼</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>保羅貝侯斯特/科隆比施密特/羅宏嘉貝路多/艾梅麥德威爾/雷德萬塞勒姆/馬蒂斯克洛迪奧金斯</t>
+          <t>凱文阿爾迪洛伐/瑪麗莎安妮塔/迪馮斯阿迪亞/阿拉溫達基拉娜/阿斯瑪拉阿比蓋爾</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>&lt;p&gt;這是一部獻給年輕觀眾，歡樂、迷人並且鼓舞人心的喜劇電影，同時是一部引人入勝、代表我們這個時代，適合全家一起看的電影。夏天來了，在科西嘉島上一個美麗村莊裡生活的五位小學生，碰到了難題。當地一間工廠持續污染他們心愛的河流，該怎麼辦？束手無策的他們，在忍無可忍之下，只好團結一心，決定採取激進的非常手段直接行動。只不過，所有人都沒想到的是，他們的冒險計畫卻意外出了差錯……&lt;/p&gt;</t>
+          <t>&lt;p&gt;芸妮是位正值青春期的少女，聰明伶俐、喜歡紫色、夢想著上大學，但她家鄉有很多少女年紀還小時就出嫁了，學業也因此暫停。當兩名陌生且年長的男子向芸妮求婚時，她都拒絕了，親朋好友以流傳的習俗勸說她：一個女人只要拒絕三次求婚，就永遠結不了婚。當第三位男子向她求婚時，她備感壓力，這是傳聞中的最後機會，她必須對自己的人生做出選擇…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I406" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>印尼語</t>
         </is>
       </c>
       <c r="J406" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/SDGs6淨水及衛生/兒童親子/友情/法語/環境教育/自我成長/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs4優質教育/SDGs5性別平權/人權法治/印尼語/性平教育/社會議題</t>
         </is>
       </c>
       <c r="K406" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
         </is>
       </c>
       <c r="L406" t="inlineStr">
         <is>
-          <t>2025-08-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>好像也沒那麼熱血沸騰</t>
+          <t>反正我就廢</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Lose to Win</t>
+          <t>Zokki</t>
         </is>
       </c>
       <c r="C407" t="n">
-        <v>134</v>
+        <v>113</v>
       </c>
       <c r="D407" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>高虎</t>
+          <t>山田孝之/竹中直人/齊藤工</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>于白水/劉斯博/劉沐琪/劉雪濤/岳亮/建康/張恒瑞/王智/韓笑/魏翔</t>
+          <t>吉岡里帆/松田龍平/森優作/鈴木福</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>&lt;p&gt;前職業籃球選手魏國錚退役後，在大學擔任籃球教練，他將同期的馬教練視為對手，在一場比賽中，兩人由於場外互毆，雙雙被取消執教資格，魏國錚被下放到特殊學校，這裡聚集一群智能障礙的大小孩子，魏國錚的到來如同一場及時雨，因為這群孩子即將參加特運會，爭強好勝的魏國錚，將體會到不一樣的人生…&lt;/p&gt;</t>
+          <t>&lt;p&gt;三位重量級影人聯手改編天才漫畫家大橋裕之早期作品，將數個短篇故事串起，打造趣味橫生的小品故事。 中年怪咖突然想帶著睡袋與撿到的色情書刊一路向南；高二小宅男唯一的朋友是個一心想死的少年；廢柴老爹帶著兒子夜襲高中校園偷沙袋居然遇到鬼？還有一個在DVD出租店打工的孤獨青年。平凡而細瑣，但仍充滿靈魂的小故事，看似漫不經心，卻無縫組成如拼布般多彩而親切的篇章。在庶民日常間提煉日系的乾燥幽默，無以名狀的神來之筆，讓人嘴角不爭氣地上揚。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J407" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs4優質教育/健體領域/各類改編/品德教育/喜劇/國語/情感教育/特殊教育/生涯規劃/自我成長/運動熱血</t>
+          <t>SDGs3健康與福祉/各類改編/品德教育/喜劇/日語/療癒溫馨/綜合領域/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K407" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L407" t="inlineStr">
         <is>
-          <t>2026-08-01 00:00:00</t>
+          <t>2024-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>瘋狂喜劇家</t>
+          <t>漩渦</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>The Strangeness</t>
+          <t>Vortex</t>
         </is>
       </c>
       <c r="C408" t="n">
-        <v>103</v>
+        <v>142</v>
       </c>
       <c r="D408" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>羅貝托安度</t>
+          <t>加斯帕諾埃</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>托尼瑟維洛/羅薩里奧李斯瑪/范倫提諾皮康/茱莉婭安度/薩沃菲卡拉</t>
+          <t>法蘭西絲勒布倫/艾歷克斯魯茲/達利歐阿基多</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1921年，未來的諾貝爾文學獎得主路易吉皮藍德羅回到他心愛的西西里島，參加他的導師、知名小說家兼劇作家喬萬尼維爾加的80大壽。一抵達阿格里真托，突如其來的消息讓他陷入回憶。這段荒謬又奇幻的旅程讓他直面過去，推動他創作出代表作《六個尋找作者的劇中人》，將在二十世紀的戲劇界掀起一場全球革命。&lt;/p&gt;</t>
+          <t>&lt;p&gt;人生不過是曇花一現。&lt;/p&gt;&lt;p&gt;老夫妻共居一室，兩人逐漸衰老，卻各自擁有邁向生命終點的節奏。老太太精神退化而失語，兩人的兒子偶爾帶著年幼同頑皮的孫子來探望。一向硬朗的老先生卻因心臟病發而住院，老太太獨自回到家後，恍惚之間做出了驚人的決定……。&lt;/p&gt;&lt;p&gt;導演誠實回望自身的生命經驗，在近似紀錄片的鏡頭底下，老夫妻的生活時而超越或者受制於影片分割畫面形式，他們住在一起，也可以說，他們綁在一起，面對每一天輾壓在生命中與身體上，細緻綿長的溫柔與殘酷。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J408" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/歷史傳記/生涯規劃/義大利語/自我成長/英文字幕</t>
+          <t>婚姻關係/情感教育/法語/生命教育/醫療議題</t>
         </is>
       </c>
       <c r="K408" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L408" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>神騎魔法大冒險</t>
+          <t>瘋了！桂寶之三星奪寶</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Upon the Magic Roads</t>
+          <t>CRAZY. KWAI. BOO：SANXINGDUI SPIRITED AWAY</t>
         </is>
       </c>
       <c r="C409" t="n">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>歐列格波哥汀</t>
+          <t>王雲飛</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t xml:space="preserve"> 巴維爾迪維揚卡（巴維爾捷列連科）/安東沙金/寶琳娜安德烈耶娃（寶琳娜安德列娃）/米哈伊爾葉弗雷莫夫/耶恩崔普尼克</t>
+          <t>佟心竹/劉知否/山新/常文濤/李蘭陵/楊凝/瞳音</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>&lt;p&gt;知名童話改編，溫馨爆笑的家庭電影，天真爛漫的傻子強尼和他個性務實的魔法馬麻吉，展開一連串無法預料的驚奇冒險，善良的強尼從來沒有追求過自己的利益，然而這卻使他身處險境，在魔法道路上，馬麻吉經常需要站出來，拯救單純的強尼遠離危險，他們這對搭檔要戰勝忌妒強尼的邪惡暴君、抓住火鳥，還要找到強尼的真愛，兩人的友誼經得起最終的考驗嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;桂寶誤闖入一個神秘的平行空間，古蜀金杖也因此不翼而飛。桂寶和朋友們被捲入一場離奇的奪寶風波，一個不為人知的千古之謎也逐漸浮出水面。最終，金杖回歸，桂寶也找到了屬於自己的寶藏。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J409" t="inlineStr">
         <is>
-          <t>兒童親子/動作冒險/友情/各類改編/國語/英文字幕/英語</t>
+          <t>SDGs17多元夥伴/兒童親子/動作冒險/國語/科幻奇幻</t>
         </is>
       </c>
       <c r="K409" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L409" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>大選風暴</t>
+          <t>色情電影開麥拉</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Second Round</t>
+          <t>Shrieking in the Rain</t>
         </is>
       </c>
       <c r="C410" t="n">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>限制級</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>亞伯杜龐帝</t>
+          <t>內田英治</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>亞伯杜龐帝/尤里葛瑞爾/尼古拉斯馬里耶/菲利普烏禪/西西迪法蘭絲</t>
+          <t>大山真繪子/摩托拉世理奈/松本真理香/澀川清彥</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>&lt;p&gt;記者娜塔莉曾因搞砸政治報導而被調去負責足球新聞，卻因電視台臨時人手不足被長官叫去報導本次總統大選，目前民調領先的是政壇黑馬皮耶亨利梅斯葉，他是法國極具名望的家族繼承人，娜塔莉在追蹤報導後，發現皮耶亨利梅斯葉的競選動機並不單純，隨著調查的深入，令人意外的真相也逐一浮出檯面。&lt;/p&gt;</t>
+          <t>&lt;p&gt;1988年，新人導演林花子正在拍她的第一部長片，這是一部情色電影「愛的盡頭」。當導演是花子從小的夢想，如今卻因為製片、劇組、演員等的種種問題而備感壓力，當要拍攝最高潮的情慾戲時更是狀況連連。更雪上加霜的是，還有電影審查員來找碴，花子覺得寓意深遠的重要幾幕必須被剪掉，才能避免淪為限制級。為了完成導演夢，花子是否會向死板、荒唐的電影制度所屈服呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J410" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs8工作及經濟/政治/法語/社會議題/英文字幕</t>
+          <t>SDGs5性別平權/SDGs8工作及經濟/性平教育/日語/生涯規劃/藝術領域</t>
         </is>
       </c>
       <c r="K410" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
+          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
         </is>
       </c>
       <c r="L410" t="inlineStr">
         <is>
-          <t>2026-02-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>最後一件晚禮服的秘密</t>
+          <t>兩人世界</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Haute Couture</t>
+          <t>Just the Two of Us</t>
         </is>
       </c>
       <c r="C411" t="n">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>希薇雅歐艾永</t>
+          <t>藤本啟太</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>娜塔莉貝葉/帕斯卡爾艾比略特（帕斯卡爾艾比略）/琳娜庫德里</t>
+          <t>土居志央梨/永瀨正敏/牧口元美/近藤和見</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在巴黎蒙田大道迪奧（Dior）總店工作的艾絲黛（娜塔莉貝葉 飾），即將結束她首席裁縫師的職場生涯。有天她在搭地鐵時，包包竟被一名貧民區女孩小玉（琳娜庫德里 飾）搶走，裡面正巧放了一張極為珍貴的迪奧禮服設計圖…。心中不安的小玉決定將包包物歸原主。艾絲黛雖開心包包及設計圖失而復得，卻更對小玉的出身及那雙「巧手」感到好奇，決定訓練她成為一名「好手」，希望藉此改變她的人生…。叛逆的小玉會接受這樣的安排嗎？艾絲黛又能安心地退休嗎？一場首席裁縫師與迪奧實習生的緣分與對抗，自此登場…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;俊作在36歲時因車禍造成頸椎損傷，導致脖子以下癱瘓。某一天，盲女華惠成為他的看護。俊作的刁難與辱罵讓她越來越沮喪，華惠也向別人表達她既自卑又難過。在這個以京都為背景的純愛故事中，兩個因命運而走在一起的人，在彼此身上找到了情感慰藉，超越了他們身體的限制。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J411" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/SDGs4優質教育/SDGs8工作及經濟/品德教育/情感教育/法語/生涯規劃/療癒溫馨/自我成長/藝術領域</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs8工作及經濟/情感教育/愛情/日語/特殊教育/生命教育/醫療議題</t>
         </is>
       </c>
       <c r="K411" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/新生影展/智財月線上影展/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L411" t="inlineStr">
         <is>
-          <t>2024-08-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>親愛的殺手</t>
+          <t>驚鯊尖笑</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Be Alive Just Like You</t>
+          <t>Year of the Shark</t>
         </is>
       </c>
       <c r="C412" t="n">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>賴孟傑</t>
+          <t>佐蘭布克赫馬/呂多維克布克赫馬</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>喜翔（金介文）/邱偲琹/鄭人碩/鄭志偉/黃采儀</t>
+          <t>凱德莫拉得/尚恩帕斯卡札吉/瑪莉娜佛伊絲</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>&lt;p&gt;慾望是孤寂的光，愛是唯一的希望 即使殘缺不堪，我們仍要勇敢地愛 六（鄭人碩 飾）是位靠販售愛心商品維生的身障人士，生活大小事都需倚賴父親（喜翔 飾）幫忙，從未談過戀愛的他，對於性有著無限的憧憬與幻想，在大樓保全文哥（鄭志偉 飾）的引介下，六認識了一個沉默的少女泡麵（邱偲琹 飾），長年生活在陰暗狹小文具店的她，不僅要照顧有心理疾病的母親（黃采儀 飾），在學校也備受同儕霸凌。對未來不抱期待的泡麵，與六從平淡的性交易關係，逐漸發展出一段刻骨銘心的愛情，同時六也發現文哥與泡麵似乎也有著不尋常的關係…同樣生活在灰色角落的他們，透過相遇的微光溫熱了彼此的心，因慾望點燃了希望，兩人最終能否走出生命的困境…&lt;/p&gt;</t>
+          <t>&lt;p&gt;在法國西南部沿海小鎮龐特，水上警察局的中隊長瑪嘉擁有超過20年的實戰經驗。此時，一名失蹤的遊客使整個大西洋沿岸進入高度警戒！一條鯊魚正在水域邊徘徊，即將退休的瑪嘉，將進行她的最後一項任務，保衛海灣……她能否成功堅持她認為對的事情，並且好好回應周遭的期待呢？這是一部向大白鯊致敬的喜劇作品，揭開人性荒謬的面紗。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J412" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs1終結貧窮/SDGs3健康與福祉/SDGs5性別平權/SDGs8工作及經濟/人權法治/國語/性平教育/愛情/社會議題/綜合領域/警匪犯罪</t>
+          <t>喜劇/法語/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L412" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>關於我媽的一切</t>
+          <t>仙戒奇緣：神秘寶石</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>All about My Mother</t>
+          <t>Cinderella and the Little Sorcerer</t>
         </is>
       </c>
       <c r="C413" t="n">
-        <v>118</v>
+        <v>90</v>
       </c>
       <c r="D413" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>趙天宇</t>
+          <t>愛麗絲布哈特</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>張婧儀/徐帆/許亞軍</t>
+          <t>克里斯尼奧斯/喬伊卡門/大衛夏特勞/妮莎沃德/安柏阿維萊斯/東尼阿佐利諾/比利卡梅茨/潔麗寇特妮奧斯坦/羅伯特馬丁克萊因/莫妮卡楊/阿什利博南辛</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>&lt;p&gt;媽媽季佩珍（徐帆 飾）是這個家的靈魂所在，她像有分身術一樣能照顧到每一個人。在她的面面俱到之下，這個家看上去井然有序，然而事實並非如此。在媽媽季佩珍眼裡女兒李小美（張婧儀 飾）永遠都是最優秀的，卻不知在北京工作生活的她還有另一面。女兒對媽媽的掌控有多抵觸，季佩珍更是不瞭解。醫生丈夫李文舫（許亞軍 飾）因幾年前的一次失誤，至今還無法拿起手術刀。婆婆患有阿茲海默症，生活都無法自理……就在身為教師的季佩珍剛剛退休，似乎能鬆一口氣多擁有些自己的時間，卻被查出了惡性腫瘤四期。如果媽媽只剩下四個月的生命，這家人的生活又該如何繼續下去呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;艾雷王子為了救瑞拉，被壞女巫變成了老鼠。瑞拉萬分焦急，便和她的夥伴們四處尋找辦法，想恢復艾雷的容貌。他們聽說森林女神的生命石可以破除艾雷身上的魔咒，於是一行人便前往尋找寶石。只不過，當他們歷經一番波折，終於見到森林女神時，才發現寶石竟然被法力高強的沙漠女王偷走了！瑞拉和她的夥伴們究竟有沒有辦法奪回寶石，恢復艾雷的容貌呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J413" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/國語/家庭教育/情感教育/生命教育/英文字幕/醫療議題</t>
+          <t>SDGs17多元夥伴/兒童親子/動作冒險/科幻奇幻</t>
         </is>
       </c>
       <c r="K413" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L413" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>沒有妳的多重宇宙</t>
+          <t>童邪</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>She's the One</t>
+          <t>Karem, The Possession</t>
         </is>
       </c>
       <c r="C414" t="n">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>限制級</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>馬可馬坦尼</t>
+          <t>亨利貝德韋爾</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>亞莉珊卓馬斯特羅納爾迪/佛朗奇斯可加巴尼/克里斯蒂亞諾卡卡莫/史蒂法諾法蘭西/安德烈亞阿爾坎傑利/愛德華多史卡爾佩泰</t>
+          <t>丹尼爾馬丁內斯/拉奎爾羅德里格斯/明妮卡佩萊塔</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>&lt;p&gt;假設所有疑難雜症都能解決，做重要決定前都能毫不遲疑，人生將會如何？倘若基於某種魔力，你能夠實現人生中最狂野的夢想，和最深的渴望…&lt;/p&gt;&lt;p&gt;三十歲的安德烈與大學時認識的蘿拉即將步入禮堂，婚禮前夕，他開始思考各種不同的可能性…接著，安德烈就像被施了魔咒，彷彿他一開始不曾認識蘿拉，每天起床時，他開始有不同的人生版本，有時是好色之徒，有時是備受讚譽的音樂家，安德烈開始過著蘿拉不在身邊的人生，他會想打破這魔咒嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;來自無神論家庭的女孩卡琳，跟著家人搬到新家。在據說鬧鬼的房子裡面，她在地下室發現了一個玩具。隔天上學時，因為新生身分及無神論的背景，她被同學霸凌欺負。回到家後她躲在房裡，開始跟屋內的惡靈溝通。惡靈教會她利用念力，她被教會最懼怕的惡魔附身，從原本害羞的女孩，性格變得殘暴、力大無比，而且還有能力操控身邊的人…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>西班牙語</t>
         </is>
       </c>
       <c r="J414" t="inlineStr">
         <is>
-          <t>婚姻關係/情感教育/愛情/義大利語/自我成長/英文字幕</t>
+          <t>各類改編/懸疑驚悚/西班牙語</t>
         </is>
       </c>
       <c r="K414" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L414" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>金錢男孩</t>
+          <t>戀夏時光</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>MONEYBOYS</t>
+          <t>Summerland</t>
         </is>
       </c>
       <c r="C415" t="n">
-        <v>120</v>
+        <v>99</v>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>C.B. YI</t>
+          <t>潔西卡史瓦</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>曾美慧孜/林哲熹/柯震東/盧彥澤/陳慕/高山峰/黃鐙輝</t>
+          <t>古古瑪芭塔勞/湯姆寇特內/潔瑪雅特頓/潘妮洛普威爾頓/盧卡斯邦德</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>&lt;p&gt;為改善鄉下家人的生活，梁飛來到城市成為性工作者，並與同業曉來成為戀人，但在一場意外後斷訊。五年後，飛在另個城市重新站穩腳步，同事們卻紛紛因社會壓力離開這個圈子。飛回到老家探望重病的外公，發現家人花著他寄回來的錢，內心卻隱隱以他賣娼為恥，唯有青梅竹馬的阿龍，給飛安慰。回到城市後不久，龍投奔飛而來，並選擇同樣成為男妓。兩人很快墜入愛河，飛卻在這時與已經結婚生子的曉來不期而遇，周旋在曉來和龍之間的梁飛，究竟該如何自處？他還能找回當時的那份初衷嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;二次世界大戰期間，性格孤傲冷僻，拒人於千里之外的作家愛莉絲（潔瑪雅特頓 飾）獨自隱居在英國南方的海邊懸崖旁，苦心鑽研以科學理論推翻魔法的存在。某日，一名從倫敦戰區避難而來的男孩法蘭克（盧卡斯邦德 飾）闖入她的獨居生活，百般不願的愛莉絲對法蘭克極為冷漠、消極，在朝夕相處下，法蘭克的天真與單純卻逐漸瓦解愛莉絲封閉的心房，也喚醒她深埋心中的秘密—那年夏天，她與舊情人（古古瑪芭塔勞 飾）所共度的美好時光…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J415" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs5性別平權/SDGs8工作及經濟/國語/愛情/社會議題/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/家庭教育/情感教育/生命教育/社會議題/自我成長/英語</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>劇情片/性平影展/歐美片</t>
         </is>
       </c>
       <c r="L415" t="inlineStr">
         <is>
-          <t>2024-09-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>荒島．愛</t>
+          <t>幸福飯捲</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Castaway on the Moon</t>
+          <t>Rolling</t>
         </is>
       </c>
       <c r="C416" t="n">
-        <v>116</v>
+        <v>76</v>
       </c>
       <c r="D416" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>李海準</t>
+          <t>郭珉承</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>鄭在詠/鄭麗媛</t>
+          <t>沈達己/禹孝元/鄭恩敬</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一名叫金誠勤的男子縱身躍入寂靜的漢江，試圖結束生命，醒來時，他發現自己躺在沙灘上，原來他自殺未遂，只是被沖到了江中的一個無名小島上，與此同時，在江邊一棟公寓中，一位多年足不出戶的女孩透過望遠鏡偶然發現了這名住在島上的男子，他孤獨卻似乎滿足的生活引起了她的好奇，最終促使她在多年後走出了自己的房間。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一起把煩惱捲走吧～&lt;/p&gt;&lt;p&gt;新冠病毒讓世界亂了套。25歲的珠莉不與他人交流，成天關在家裡變得鬱鬱寡歡。疫情期間，她的母親仍努力支撐著飯捲店的生意。珠莉的媽媽必須回鄉下照顧珠莉的奶奶。母親不在的這段時間，珠莉只好幫她看顧店。她究竟有沒有辦法撐到母親回來呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
           <t>韓語</t>
         </is>
       </c>
       <c r="J416" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/喜劇/生命教育/自我成長/韓語</t>
+          <t>SDGs2消除飢餓/SDGs3健康與福祉/情感教育/生涯規劃/療癒溫馨/社會議題/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K416" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L416" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>怪獸設計公司</t>
+          <t>再見拿坡里</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>The Frankenstein Complex</t>
+          <t>Nostalgia</t>
         </is>
       </c>
       <c r="C417" t="n">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="D417" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>亞歷山大龐瑟/吉列斯潘索</t>
+          <t>馬利歐馬爾多那</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>丹尼斯穆倫/凱文史密斯 /吉勒摩戴托羅/喬丹堤/約翰蘭迪斯/菲爾蒂皮特/里克貝克</t>
+          <t>埃馬努埃萊帕倫博/尼洛馬西亞/托馬索羅格諾/法蘭切斯柯迪列瓦/皮耶法蘭西斯柯法維諾/維吉尼亞阿皮塞拉/薩爾瓦多斯特利安諾/蘇菲亞艾瑟迪/阿爾喬姆</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>&lt;p&gt;電影中的生物往往備受觀眾喜愛，在大銀幕上「創造」怪獸，這項技術的歷史就和拍電影一樣悠久。先將恐龍變形，而後特效化妝誕生；早年使用機械木偶，現在進入數位時代；一再見證人類豐富的想像力，如何讓大銀幕的世界高潮迭起。本片訪談業界頂尖的設計師，獨家收錄經典電影片段，包括《小精靈》、《魔鬼終結者2》、《侏儸紀公園》、《星艦戰將》、《蜘蛛人2》等等。揭開設計物與設計師之間獨特的關係，這群特效巫師運用各種媒材、技藝、複雜的器械，讓幻想中的生物有了生命，躍然大銀幕之上。&lt;/p&gt;</t>
+          <t>&lt;p&gt;離家後在埃及住了許多年的費樂吉拉斯柯，回到家鄉拿坡里見他年邁的母親，回到家鄉後，他在許多石造的房屋和教堂間迷了路，他發覺家鄉的語言，對他來說，已變得陌生不已，費樂吉開始陷入一種說不出的情緒，他與兒時玩伴歐樂德間的秘密和種種回憶開始浮現…費樂吉意識到拿坡里象徵著他人生中消失的拼圖時，也開始被一種無法抵擋的鄉愁淹沒…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J417" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/生涯規劃/科幻奇幻/綜合領域/英語/藝術領域</t>
+          <t>SDGs3健康與福祉/情感教育/義大利語/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K417" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L417" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>我恨我自己</t>
+          <t>殘酷世界！再會</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Sick of Myself</t>
+          <t>Goodbye Cruel World</t>
         </is>
       </c>
       <c r="C418" t="n">
-        <v>97</v>
+        <v>127</v>
       </c>
       <c r="D418" t="inlineStr">
         <is>
           <t>輔15級</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>克里斯托弗博格利</t>
+          <t>大森立嗣</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>克莉絲汀庫亞斯托普/安德斯丹尼爾森李/艾里克塞瑟</t>
+          <t>三浦友和/前田旺志郎/大森南朋/奥野瑛太/奧田瑛二/宮川大輔/宮澤冰魚/片岡禮子/玉城蒂娜/若林時英/茂呂師岡/螢雪次朗/西島秀俊/青木柚/鶴見辰吾/齋藤工</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
-          <t>&lt;p&gt;想爆紅無下限，毀三觀也要求關注！席格娜與男友湯瑪士同樣自戀，都想成為人群裡唯一的焦點。湯瑪士利用偷來的贓物搖身一變成為當紅藝術家，滿心嫉妒的席格娜討拍刷存在，卻仍是個無人搭理的咖啡店店員。走投無路的她索性猛吞俄羅斯禁藥，讓臉上爬滿浮腫的紅色傷疤，駭人的病態也為她博得同情與目光。就在淺嚐受矚目的滋味後，席格娜變本加厲想透過「賣慘」來一舉成名。於是，她任由謊言與傷痕爆裂滋長，直至一切崩壞到無法挽救的地步…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;為了搶奪黑道組織「杉山組」的錢，安西、武藤、濱田、萩原和美流頭戴面罩，驅車前往杉山組用來洗錢的汽車旅館。一夜組成的強盜團藉由小道消息成功地完成任務，五個素不相識的人以為計畫縝密，不會被揭穿，在瓜分贓款後便能回到各自的生活。殊不知杉山組盡僱用偵探追捕，要去追查這些強盜的真面目。安西一行人能夠逃脫黑道組織的追殺嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I418" t="inlineStr">
         <is>
-          <t>挪威語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J418" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/情感教育/挪威語/社會議題</t>
+          <t>動作冒險/日語/警匪犯罪</t>
         </is>
       </c>
       <c r="K418" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L418" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>我的貓咪室友</t>
+          <t>束縛</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Cat Sharehouse</t>
+          <t>Corsage</t>
         </is>
       </c>
       <c r="C419" t="n">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>綾部真彌</t>
+          <t>瑪利克洛澤</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>上村海成/古川雄輝/山谷花純/本田剛文/松大航也/細田佳央太/金子隼也/長井短/龍雷太</t>
+          <t>佛洛里安特辛梅斯特/凱特琳娜蘿倫茲/曼紐爾魯比（曼努爾魯貝）/柯林摩根/珍妮維爾納/維琪克雷普/艾倫佛利斯/芬尼根歐菲德（費尼肯歐菲爾德）</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
-          <t>&lt;p&gt;二星優斗和兩隻貓小黑與小茶一起生活，在祖父死後他成立了貓咪合租屋「二星高地」。合租屋開張後，有四個人搬了進來，那段時光優斗過得很快樂且有了家的感覺，但最終每個人也都因為未來規劃而搬走，展開新的生活。眼看前室友事業有成，負責管理合租屋的不動產經紀人有美鼓勵優斗重新開張「二星高地」，但優斗不願意。優斗想起了祖父去世時留下的一封信，信中提到優斗還有一個自小就與他分開的弟弟。於是他決定開始尋找這位從未見過面的弟弟。他靠著打響貓咪合租屋的名聲，和招募新室友來尋找弟弟。某天，一位名叫加納直人的人前來申請入住…&lt;/p&gt;</t>
+          <t>&lt;p&gt;人前她是深受愛戴的茜茜皇后，人後她是一位母親、王室成員，也是維繫著一場失溫婚姻的女人。1877年的聖誕節前夕，奧匈帝國皇后伊莉莎白迎來了40歲生日，雖貴為皇后卻無法展露真實的自我，只能透過節食瘦身、維持美貌來滿足她的形象與地位。然而渴望知識和自由的她，對日復一日的束縛感到窒息，絕望難耐之下不僅頻頻踩線打破體制，甚至為即將啟程的旅行密謀了一個完美計畫，那將為她帶來最終極的療癒和解脫……。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I419" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J419" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs15保育陸域/家庭教育/情感教育/日語/療癒溫馨</t>
+          <t>SDGs5性別平權/匈牙利語/德語/性平教育/情感教育/歷史傳記/法語/義大利語/自我成長/英語</t>
         </is>
       </c>
       <c r="K419" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/新生影展/萌獸影展</t>
+          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L419" t="inlineStr">
         <is>
-          <t>2025-01-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>小說家電影</t>
+          <t>大俠梅花鹿 數位修復版</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>The Novelist's Film</t>
+          <t>The Fantasy of Deer Warrior</t>
         </is>
       </c>
       <c r="C420" t="n">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D420" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>洪常秀</t>
+          <t>張英</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>夏成國/奇周峰/徐永嬅/朴美昭/李恩美/李慧英/權海虓/趙倫嬉/金珉禧</t>
+          <t>劉雲龍/周婉芬/小龍/康華（董力）/李敏郎/林琳/楊渭溪/歐雲龍/王哥/白虹（王寶蓮）/簡國欽/許玉/郭金益/陳金水/鮮大王/黃榮吉/龍松（林龍松）</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
-          <t>&lt;p&gt;寫不出小說的小說家造訪遠方老友的書店後，在路上遇見一位電影導演與其妻子，談起那部最終沒有被改編成電影的小說。三人隨後在公園巧遇決定不再演戲的女演員，小說家與女演員相談甚歡，甚至相約要把那部沒改編成的小說拍成電影。兩人回到書店，舊雨新知共飲，女演員則沉沉睡去。&lt;/p&gt;</t>
+          <t>&lt;p&gt;本片由張英導演執導，知名小生凌雲（當時的藝名為龍松）主演，改編多則知名伊索寓言，在北投後山上演一場森林大混戰，打造出臺灣影史空前絕後的「天然景、禽獸裝臺語童話片」，被年輕一輩影迷譽為「史上最KUSO臺語電影」。&lt;/p&gt;&lt;p&gt;寧靜的森林中，小動物們正快樂的合唱，忽然間噬血狼群來襲，森林裡的英雄人物梅花鹿卻在森林另一處與大角鹿爭風吃醋，為爭奪鹿小姐的芳心而打得難分難解，待他趕回森林後，才發現鹿伯伯已慘遭惡狼毒手，留下遺言要梅花鹿為他復仇…。同時，風騷又善妒的狐狸精因眼紅鹿小姐受盡萬千寵愛，設下詭計陷阱，聯合大角鹿欺騙鹿小姐說梅花鹿已死，甚至引來狼大爺入侵山羊公公的地盤，一片混戰中，兔子與烏龜也來參一腳比賽跑，山林裡萬獸奔騰、熱鬧非凡，大俠梅花鹿能否英勇救美，化解這一場森林危機呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I420" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J420" t="inlineStr">
         <is>
-          <t>性平教育/生涯規劃/英文字幕/韓語</t>
+          <t>經典修復/臺語</t>
         </is>
       </c>
       <c r="K420" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L420" t="inlineStr">
         <is>
-          <t>2025-06-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>森林特攻隊：大腳ㄚ家族</t>
+          <t>2gether電影版：只因我們天生一對</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Bigfoot Family</t>
+          <t>2gether The Movie</t>
         </is>
       </c>
       <c r="C421" t="n">
-        <v>88</v>
+        <v>111</v>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>傑瑞米德格魯森/班史塔森</t>
+          <t>卡尼薩坤宇/巴卡夫阿福努婆法奈克</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>吳文民/國語配音/孟慶府/穆宣名/符爽/連婉鈞/陳彥鈞/陳貞伃</t>
+          <t>梅塔文歐帕西安卡瓊（Win）/瓦奇拉維特奇瓦雷（Bright）</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
-          <t>&lt;p&gt;看似平凡的亞當，和雪麗（母親）、大腳怪（父親）以及他們的朋友偉波（大灰熊）、蒂娜（松鼠）、崔波（浣熊）一家人，這個非凡的大家庭一起在森林裡定居。沒想到隨著大腳怪父親越來越有名，父親也利用名氣嘗試改變世界。某天動保團體與父親聯繫，打算一起阻止石油公司開發並汙染動物的生存環境，沒想到父親在一次追查真相的過程中竟然莫名失蹤了！亞當和他的動物家人們，決定聯手找出大腳怪父親的下落，同時透過社群媒體試圖揭發石油公司的邪惡陰謀，他們一家人還有機會再次團聚嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;大一新生Tine（Win飾演）被一名男同學瘋狂追求，用盡全力也無法擺脫他，無計可施之下Tine與朋友們突發奇想，決定找上全校最帥的校草Sarawat（Bright飾演）來扮演他的「假男友」，好讓纏人的追求者知難而退。在Tine的努力不懈之下，高冷的Sarawat終於答應了，隨著相處兩人關係竟日漸曖昧，而Tine也不知不覺地陷入Sarawat的霸道攻勢裡…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I421" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>泰語</t>
         </is>
       </c>
       <c r="J421" t="inlineStr">
         <is>
-          <t>SDGs12責任消費與生產/SDGs15保育陸域/SDGs7潔淨能源/SDGs9工業及建設/兒童親子/學習單/家庭教育/環境教育/英語</t>
+          <t>各類改編/性平教育/情感教育/愛情/校園/泰語/療癒溫馨/英文字幕</t>
         </is>
       </c>
       <c r="K421" t="inlineStr">
         <is>
-          <t>動畫片/歐美片/萌獸影展</t>
+          <t>亞洲片/劇情片/性平影展：閱界・跨界/新生影展</t>
         </is>
       </c>
       <c r="L421" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>沒有身分的女人</t>
+          <t>反目對決</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Without Her</t>
+          <t>The Case</t>
         </is>
       </c>
       <c r="C422" t="n">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="D422" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>阿日安瓦茲達夫塔里</t>
+          <t>貝爾納史托拉</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>沙伯阿巴爾/法拉納克卡蘭塔/泰娜茲塔巴塔巴伊/莎蒂卡蘭姆魯迪</t>
+          <t>伊蓮雅各/尼爾斯艾列斯鐸/派屈克布瑞爾/米歇布凱/羅倫特史托克</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
-          <t>&lt;p&gt;伊朗記者蘿雅準備移民到丹麥的兩週前，遇見一位沉默的少女。這名少女似乎流離失所且失去了記憶。蘿雅因此收留了少女，卻不曉得少女是來取代她的。幾天後，蘿雅發現她被禁止離開伊朗，除非出賣一位同事給政府當局。當她拒絕背叛朋友時，少女竊取了蘿雅的身分，並在蘿雅丈夫巴巴克的協助下冒充蘿雅。久而久之再也沒人記得蘿雅，大家都把少女當作她。巴巴克趁勢把蘿雅趕出家門，根據當局的判決，蘿雅被放逐他處，以哈妮耶的名字重新過著家庭主婦的生活。&lt;/p&gt;</t>
+          <t>&lt;p&gt;呂克傑蒙是位知名律師，他的實力無庸置疑。他的新客戶吉勒馮田是個有權勢的商人，被指控以非常可疑的手段購買了坐落於蔚藍海岸的一棟豪華別墅。進退兩難的馮田依靠傑蒙的專業知識，找到了脫離困境的方法。這兩個同樣具有權力的人本該齊心合力，卻逐漸反目成仇，從盟友變成了敵人。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I422" t="inlineStr">
         <is>
-          <t>波斯</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J422" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/人權法治/波斯語/社會議題/英文字幕/難民議題</t>
+          <t>SDGs16和平正義/人權法治/品德教育/商業金融/政治/法語</t>
         </is>
       </c>
       <c r="K422" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L422" t="inlineStr">
         <is>
-          <t>2025-12-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>微笑背後的祕密</t>
+          <t>女力拳開</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>The Search for the Mona Lisa</t>
+          <t>Fighter</t>
         </is>
       </c>
       <c r="C423" t="n">
-        <v>54</v>
+        <v>104</v>
       </c>
       <c r="D423" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>吉恩皮埃爾伊斯布特斯</t>
+          <t>尹載皓</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>亞歷山德羅德森科/吉恩皮埃爾伊斯布特斯/摩根費里曼（旁白）</t>
+          <t>吳光祿/李丞娟/林成美/白瑞斌</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
-          <t>&lt;p&gt;誰是蒙娜麗莎？海德堡大學發現這位女子並非佛羅倫斯布商的妻子。假設蒙娜麗莎真由達文西所繪，應該比羅浮宮測定年份早十年完成。越多發現浮出水面：真正的蒙娜麗莎畫像，達文西只花了不到四年繪製，而且並未完成。達文西為何要替一位平凡人妻繪製兩個版本的畫像呢？假若真有兩個版本的蒙娜麗莎，原作又在何處？&lt;/p&gt;</t>
+          <t>&lt;p&gt;經過幾個月的社會適應訓練，逃離北韓的智娜搬進首爾一間小公寓，開始新的人生。為把父親接來南韓，她需要錢，但無論她多麼努力，歧視的問題讓她在工作上處處碰壁。一天，經紀人介紹她到一家拳擊館當清潔人員。看著許多年輕又自信的女拳擊手，智娜覺得熱血沸騰……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I423" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J423" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/歷史傳記/英語/藝術領域</t>
+          <t>SDGs1終結貧窮/SDGs5性別平權/SDGs8工作及經濟/學習單/性平教育/生涯規劃/社會議題/自我成長/運動熱血/韓語</t>
         </is>
       </c>
       <c r="K423" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/歐美片/紀錄片</t>
+          <t>亞洲片/劇情片/性平影展</t>
         </is>
       </c>
       <c r="L423" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
+          <t>2024-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>無邪</t>
+          <t>當螞蟻愛上蟋蟀</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>There Is No Evil</t>
+          <t>Cvrčak i mravica</t>
         </is>
       </c>
       <c r="C424" t="n">
-        <v>151</v>
+        <v>82</v>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>穆罕默德·拉素羅夫</t>
+          <t>盧卡魯卡維納</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>巴蘭拉蘇洛夫/瑪塔柏薩瓦蒂/穆罕默德塞迪基米爾</t>
+          <t>亞德蘭卡克拉伊納/卡塔麗娜馬迪拉薩/塔拉塔勒/姆拉登瓦薩里/菲利普維多維奇/馬爾科佩特里奇</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
-          <t>&lt;p&gt;擁有幸福家庭的老好人，卻將執行死刑當作日常；一位不想執行死刑的義務役，準備與女友進行秘密計畫；與女友論及婚嫁的軍人，卻意外發現女友全家其實是反死刑陣線成員；從德國返鄉的女孩，發現叔叔有一個藏了多年的秘密。在國際影展獲獎無數的伊朗當代大師穆罕默德拉素羅夫，以四段式短篇結構，搭配隱喻及通俗劇手法雙管齊下，相互呼應直指問題核心，探討著伊朗這個全世界執行死刑最高的國家，直扣在這極權體制對人性的輾壓議題。&lt;/p&gt;</t>
+          <t>&lt;p&gt;凱特是一隻會彈吉他的蟋蟀，他組了一支樂團，經常為樂天派的蟋蟀們表演奏樂。安妮則住在附近，是一個蟻穴的繼承人。蟻穴內不容許任何娛樂，螞蟻們只能遵守鐵血紀律，拼命工作。由於一次意外，凱特與安妮偶然相遇，來自不同世界的兩人竟墜入了愛河。安妮不斷提醒蟋蟀們，冬天將至，得趕快儲備食物。不過只顧吃喝玩樂的蟋蟀們根本不當一回事。某天，安妮竟被自視甚高的安德歐關起來了！凱特和他的朋友們必須努力把她救出來…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
-          <t>伊朗語</t>
+          <t>中文/克羅埃西亞語</t>
         </is>
       </c>
       <c r="J424" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/人權法治/生命教育/社會議題</t>
+          <t>克羅埃西亞語/兒童親子/各類改編/學習單/情感教育</t>
         </is>
       </c>
       <c r="K424" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L424" t="inlineStr">
         <is>
-          <t>2021-09-30 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>大眾情人之死</t>
+          <t>三八新娘憨子婿 數位修復版</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Death of A Ladies’ Man</t>
+          <t>Foolish Bride, Naive Bridegroom</t>
         </is>
       </c>
       <c r="C425" t="n">
         <v>101</v>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>麥特畢索內特</t>
+          <t>辛奇</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>凱艾爾特倫布萊/安托萬奧利弗波尼安/布萊恩葛里森/潔西卡帕爾/蓋布瑞拜恩/蘇珊克雷蒙</t>
+          <t>吳非宋/周萬生/周遊（周玉真）/楊月帆/武拉運/王哥/矮仔三/石軍/素珠（吳素珠）/脫線（陳炳楠）/英英/葉雯/蘇金龍/金塗（張金塗）/金玫（徐秀枝）/陳小皮/陳蘭/黃俊</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
-          <t>&lt;p&gt;大學教授山繆一直過著放蕩不羈的日子，向來艷福不淺的他，某天竟踢到鐵板，撞見嫩妻與鮮肉猛男在自家床上激情肉搏，讓他大受打擊。同時，接踵而來的消息也一個個讓他措手不及。女兒交了新男友、兒子宣告出櫃，就連前妻也在此時宣布再婚消息，然而這些都不是大問題。不知從哪天開始，球賽開場時唱的不是國歌，而是李歐納柯恩的「電線上的鳥兒」；酒吧遇見科學怪人，還莫名成了把酒言歡的好麻吉；手持鐮刀的死神竟現身家庭聚餐一起同歡，就連在課堂上，老是低頭滑手機的學生竟能高唱起李歐納的歌來闡釋經濟大蕭條。最令他崩潰的是哈姆雷特的情節也在現實生活中上演了！早逝的父親竟出現在眼前，與他來場男人的對話。本以為一切只是酒精過量的後遺症，沒想到醫生竟宣告他已來日不多。面對各種失序，山繆決定默默躲回愛爾蘭老家，將這些奇想寫成一本小說，完成畢生的夢想，卻也在此邂逅了一名美麗的女子，重新找回苦短卻美麗的人生意義...&lt;/p&gt;</t>
+          <t>&lt;p&gt;文德和桂枝是一對年輕情侶，英俊的文德極富女人緣，上門追求的女子絡繹不絕，寡父阿狗為防堵兒子被勾引，設下天羅地網；桂枝嬌俏外向，其寡母亦嚴格禁止桂枝自由戀愛。這對小情侶屢次偷偷幽會，終有一天被阿狗發現，在桂枝的哭求下答應上門提親。想不到提親當日，阿狗發現桂枝母親竟是多年前拋棄自己嫁別人的那個她，這下新仇加舊恨，親家結不成反變冤家。既然父母不同意結婚，文德與桂枝決定私奔同居，然而相愛容易相處難，兩人為了家計大吵一架後，又嚷嚷著要回家找爸媽。這樣的小情侶，真能有幸福美滿的未來嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I425" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J425" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/健體領域/情感教育/療癒溫馨/自我成長/英語</t>
+          <t>經典修復/臺語</t>
         </is>
       </c>
       <c r="K425" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L425" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>媽媽不在家</t>
+          <t>愛情漢堡包</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>When Mom Is Away</t>
+          <t>Double Patty</t>
         </is>
       </c>
       <c r="C426" t="n">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="D426" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
-          <t>亞歷山卓傑諾韋西</t>
+          <t>白承煥</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>安東尼歐卡塔尼亞/安潔莉卡艾莉/尼可洛森尼/比安卡烏塞/法比奧德路易吉/瑪戴歐卡斯特魯奇/維倫媞娜洛多彼妮/黛安娜戴爾布法洛</t>
+          <t>Irene（裴柱現）/宋智仁/申承浩/鄭英珠</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
-          <t>&lt;p&gt;#家事分工 #性別平等 #家庭主婦&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;《消除對婦女一切形式歧視公約》第16條規定，締約各國應採取一切適當措施，消除在婚姻和家庭關係的一切事務上對婦女的歧視，並特別保證婦女在男女平等基礎上，不論婚姻狀況如何，有關子女的事務上，作為父母有相同的權利和義務，配偶雙方有權選擇從事適合於自己的能力、資歷和抱負的職業或工作(聯合國消除對婦女歧視委員會第20號一般性意見第24段)。&lt;/p&gt;&lt;p&gt;本片爸媽卡羅和裘莉亞經歷換位思考，看似媽媽不在家，給了爸爸一個機會與孩子們相處，所謂危機就是轉機，透過換位思考，得到一個令全家人意想不到的美滿結局。&lt;/p&gt;&lt;p&gt;◎看電影填問卷，即可參與抽獎：&lt;a href="https://www.surveycake.com/s/Oaaqv" rel="noopener noreferrer" target="_blank"&gt;https://www.surveycake.com/s/Oaaqv&lt;/a&gt;&lt;/p&gt;&lt;p&gt;◎報名單場公播照過來：&lt;a href="https://reurl.cc/yLdXGq" rel="noopener noreferrer" target="_blank"&gt;https://reurl.cc/yLdXGq&lt;/a&gt;&lt;/p&gt;&lt;p&gt;【劇情簡介】&lt;/p&gt;&lt;p&gt;卡羅和裘莉亞育有三個孩子。卡羅是個長年不在家的工作狂，裘莉亞則是為了全心全意照顧孩子而辭去工作。被家務事壓得喘不過氣的裘莉亞打算放自己十天假。因此，照顧孩子的重擔便落到卡羅身上，無可奈何的他成了「家庭主夫」。媽媽不在家的這10天裡，儘管充滿衝突、災難跟悲劇，卡羅以及孩子也終於藉著這次機會，更了解彼此。&lt;/p&gt;</t>
+          <t>&lt;p&gt;宇藍是韓國摔跤界的潛力股，為了找份「真正」的工作而放棄自己的夢想。而在手工漢堡店打工的賢智，則立志成為主播。一晚，宇藍光顧賢智打工的漢堡店，點了一份正在買一送一的雙層漢堡。兩人的緣分就此展開。那次之後，宇藍不時會到漢堡店看賢智，順便填補自己空虛的心。兩人也發展出會為對方加油打氣的特殊關係。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I426" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J426" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/兒童親子/喜劇/婚姻關係/家庭教育/性平教育/自我成長</t>
+          <t>SDGs8工作及經濟/情感教育/愛情/生涯規劃/自我成長/運動熱血/韓語</t>
         </is>
       </c>
       <c r="K426" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/性平影展：閱界・跨界/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L426" t="inlineStr">
         <is>
-          <t>2024-06-01 00:00:00</t>
+          <t>2024-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>喜歡妳是妳</t>
+          <t>我破碎的麻里子</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>The First Girl I Loved PV</t>
+          <t>My Broken Mariko</t>
         </is>
       </c>
       <c r="C427" t="n">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="D427" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>吳詠珊/楊潮凱</t>
+          <t>棚田由紀</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>楊偲泳/談善言</t>
+          <t>吉田羊/奈緒/尾美利德/永野芽郁/窪田正孝</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
-          <t>&lt;p&gt;李詠藍（談善言飾）接到電話，是她的初戀情人李芯悅（楊偲泳飾）要結婚了，邀請她當伴娘。讓她想起二人在中學的情誼。當年，二人就讀香港知名傳統女校，產生一段似友情又像是愛情的關係。兩人第一次動心、牽手、親吻，這段感情一人歸納為愛情，另一人認為是成長，而這場婚禮，把她們再度拉近，李詠藍牽著最愛的人的手，把她交給一個男人。這是她們對青春的告別嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;改編自平庫Waka同名漫畫。&lt;/p&gt;&lt;p&gt;麻里子常年飽受父親的虐待與折磨。好友椎野知世一直陪伴在她身邊。無論她的處境多麼可怕，她們的友誼一直支撐著彼此。直到某天，知世從電視新聞獲知麻里子去世的消息，震驚不已。她覺得是自己無力幫助好友走出低潮，最終導致她走上絕路。因此知世決定帶著麻里子的骨灰一起踏上旅途，讓好友麻里子破碎的靈魂得以解脫。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
-          <t>粵語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J427" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/性平教育/情感教育/愛情/粵語</t>
+          <t>SDGs3健康與福祉/友情/各類改編/學習單/家庭教育/情感教育/日語/生命教育</t>
         </is>
       </c>
       <c r="K427" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L427" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>源生罪</t>
+          <t>美味午餐大作戰：畢業篇</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Deliverance</t>
+          <t>School Meals Time Graduation</t>
         </is>
       </c>
       <c r="C428" t="n">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>岑嘉彥</t>
+          <t>綾部真彌</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>任達華/吳卓羲/吳家麗/張建聲/曾江/陳紫萱/鮑起靜/黃天翱</t>
+          <t>伊藤麻衣子/佐藤大志/勇翔/土村芳/山崎玲奈/市原隼人/木野花/田村侑久/登坂淳一/直江喜一/酒井敏也</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>&lt;p&gt;故事起源於十五年前一個家庭竭力想保守的秘密…&lt;/p&gt;&lt;p&gt;剛由外國回香港的實習護士樊雪兒（陳紫萱 飾）因為一宗蝴蝶刀連環殺人案，懷疑15年前媽媽（吳家麗 飾）的死因可疑，她在心理學權威教授大哥樊博權（任達華 飾）的催眠治療及另一位哥哥樊承天（張建聲 飾）的幫助下，進行回憶潛行，深入過去的黑暗世界，揭開媽媽的死亡真相，追溯一段段撲朔迷離的回憶時，危機逐步逼近，愛的盡頭迎來竟然是善惡顛倒的開端。&lt;/p&gt;</t>
+          <t>&lt;p&gt;1986年的秋天，甘利田任職一所中學的老師，儘管考試期間快到了，他唯一在乎的卻只是午餐的菜單。某天，學校公布了一個對甘利田來說遠比任何考試都還重要的決策——營養午餐菜單大改革！甘利田查覺到這項改革背後原因不單純，於是挺身保護他最愛的營養午餐。然而，他學生的考試是否會因此受影響呢？他們能如期畢業嗎？學生們未來的生涯規劃又該怎麼辦？這場營養午餐大戰最後又會由誰勝出呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I428" t="inlineStr">
         <is>
-          <t>粵語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J428" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/懸疑驚悚/粵語/英文字幕/警匪犯罪</t>
+          <t>SDGs2消除飢餓/喜劇/情感教育/日語/校園/環境教育/療癒溫馨/英文字幕</t>
         </is>
       </c>
       <c r="K428" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L428" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>秘藥</t>
+          <t>再說一次我願意</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Charlatan</t>
+          <t>Say Yes Again</t>
         </is>
       </c>
       <c r="C429" t="n">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>阿格涅絲卡霍蘭</t>
+          <t>稅成鐸</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>伊萬托伊安/尤萊易洛伊/約瑟夫托伊安</t>
+          <t>侯彥西/方文琳/莫莉/蔡凡熙/郭書瑤</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>&lt;p&gt;改編自真實故事 江湖郎中揚米克拉塞克遊走在善與惡之間的模糊地帶。他是二十世紀捷克的草藥治療師，但在他巨大的成功背後卻掩藏著不為人知的醜陋秘密。米克拉塞克以其拿手的「尿液診斷」技術，為戰時、納粹及共產時代的名人治病，贏得了名聲和財富。除了對治療的熱情，他同樣擁有凌虐的渴望，以及對愛情的無能為力。只有一個人能滿足他，那就是他的助理法蘭提塞克。當一場公開審訊即將揭露那些秘密，並可能導致他身敗名裂時，他陷入了兩難，他該保住名聲，抑或拯救他的愛人？這則故事如同那個時代本身一樣充滿曲折，反思了人在一心一意追隨自己強烈的慾望時所要付出的代價。&lt;/p&gt;</t>
+          <t>&lt;p&gt;求婚尚未成功，下次仍需努力！ 求婚次數∞ 路克準備給女友小彩求婚驚喜，他捧起戒指問「請妳嫁給我」，小彩臉上笑容卻開始凝結，一句「對不起」把路克打入痛苦的深淵。就在那瞬間，路克從床上驚醒，他重新踏上求婚之路，小彩再一次「對不起」，像咒語讓時間回到了路克求婚的那天早上。路克知道他必須找出求婚失敗的原因，才能打破這個循環！一場必須求婚成功的瘋狂之旅被迫展開……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I429" t="inlineStr">
         <is>
-          <t>捷克語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J429" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs3健康與福祉/SDGs5性別平權/人權法治/健體領域/各類改編/品德教育/國防戰爭/性平教育/愛情/捷克語/政治/歷史傳記/法語/真人真事改編</t>
+          <t>SDGs5性別平權/國語/婚姻關係/情感教育/愛情/科幻奇幻/自我成長</t>
         </is>
       </c>
       <c r="K429" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L429" t="inlineStr">
         <is>
-          <t>2024-07-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>王哥柳哥遊台灣（下）數位修復版</t>
+          <t>巴黎夢想家</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Brother Wang And Brother Liu Tour Taiwan－Part 2</t>
+          <t>LOST ILLUSIONS</t>
         </is>
       </c>
       <c r="C430" t="n">
-        <v>66</v>
+        <v>150</v>
       </c>
       <c r="D430" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>方霞（張方霞）/李行/田豐</t>
+          <t>札維耶賈諾利</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>三公主/大公主/戽斗（高來福）/日月潭/李冠章/林彬/林琳/柯玉霞/毛王爺/游星田/王連芳/白牡丹/矮仔財（張福財）/紅牡丹</t>
+          <t>傑哈德巴狄厄/吉恩法蘭西斯史迪夫諾/安德烈馬肯/文森拉寇斯特/札維耶多藍/珍娜巴麗芭/班傑明瓦贊/莎樂美杜威爾斯/西西迪法蘭絲/路易度德隆科桑</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>&lt;p&gt;上下二集之皆為臺灣著名音樂家周藍萍早期作品，輕快旋律結合誇張表演，舉手投足間，趣味無窮。周藍萍日後加入邵氏電影公司，為《梁山伯與祝英台》等作品譜寫配樂，成為引領時代的經典之音。&lt;/p&gt;&lt;p&gt;王哥原是一名擦鞋匠，柳哥則是一名三輪車夫，二人情同手足，隔壁阿花是柳哥心上人，時常照料二人起居。某天，算命先生斷定王哥必於三日內發一筆橫財，柳哥則於44日後必死無疑。三天後王哥果然中了愛國獎券，王哥領回鉅款，柳哥悶悶不樂，原因是算命先生的話即將應驗，王哥不忍心見柳哥悲傷，於是和柳哥一同暢遊臺灣名勝古蹟，途中發生一連串新鮮、驚險及意想不到的趣事。&lt;/p&gt;</t>
+          <t>&lt;p&gt;改編自法國名作家巴爾札克的小說《幻滅》 美好的巴黎夢一夕粉碎！如何為自己的人生加冕？ 19世紀法國，呂西安是一位沒沒無聞的年輕詩人。他離開故鄉的家族印刷廠，在一名他愛上的男爵夫人幫助下，到巴黎想闖出一番名堂。然而到了巴黎後，他很快便被男爵夫人甩了，只好自力更生在巴黎求生存。他開始撰寫爭議性的文章，以自己的小人物處境對社會現象展開報復，並漸漸發現這個花都什麼都能拿來販賣。他究竟是否能在巴黎找到自己的夢想？或是夢想破滅，他只能在夢幻泡影中求存呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J430" t="inlineStr">
         <is>
-          <t>經典修復/臺語</t>
+          <t>SDGs10減少不平等/SDGs8工作及經濟/各類改編/品德教育/情感教育/歷史傳記/法語/生涯規劃/自我成長/藝術領域</t>
         </is>
       </c>
       <c r="K430" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L430" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>天才狂歡派對：首部曲</t>
+          <t>喜怒哀樂 數位修復版</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Genius Party</t>
+          <t>Four Moods</t>
         </is>
       </c>
       <c r="C431" t="n">
-        <v>102</v>
+        <v>144</v>
       </c>
       <c r="D431" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>二村秀樹/木村真二/河森正治/渡邊信一郎/湯淺政明/福山庸治/福島敦子</t>
+          <t>李翰祥/李行/白景瑞/胡金銓</t>
         </is>
       </c>
       <c r="F431" t="inlineStr"/>
       <c r="G431" t="inlineStr">
         <is>
-          <t>&lt;p&gt;日本超級動畫公司請七位導演以七種影像風格帶來不可思議的視覺衝擊。以靈感誕生瞬間為主題，屁孩英雄誕生！地底下存在著寬廣的喪屍世界，到高中生驚見另一個「已經回到家的自己」。虛擬現實的大數據城市，還有被丟到荒野中困難求生的寶寶。漸行漸遠的朋友展開一日冒險，最終在旅途的盡頭等待是什麼呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;由四段古裝鄉野奇談組合而成，直言人性的善惡、因果的循環，其實無分古今。白景瑞執導的〈喜〉敘述一位書生貪戀女鬼美色的故事；胡金銓的〈怒〉改編自京劇〈三岔口〉客棧中人為財死的俠義故事；李行的〈哀〉則取材自《聊齋》凡人為仇恨蒙蔽善念的悲傷故事；〈樂〉則是李翰祥取自《聊齋》一位老人和一位水鬼間的友誼，以及「為善最樂」的精神。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I431" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J431" t="inlineStr">
         <is>
-          <t>日語/科幻奇幻/藝術領域</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K431" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L431" t="inlineStr">
         <is>
           <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>小島大明星</t>
+          <t>難忘的車站 數位修復版</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Superstar Teacher</t>
+          <t>Encounter at the Station</t>
         </is>
       </c>
       <c r="C432" t="n">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>杜德盛</t>
+          <t>辛奇</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>妙黎/杜德盛/范功城</t>
+          <t>丁香/何玉華/傅清華/周萬生/周遊（周玉真）/小皮（陳小皮）/戴佩珊/戴哲煌/文珠/矮仔財（張福財）/石軍/英英/郭夜人/金塗（張金塗）/金玫（徐秀枝）/陳財興</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
-          <t>&lt;p&gt;阿宏的夢想是成為歌手，可惜事與願違，他轉而靠教音樂維生。因為一場意外，他被調到一座小島，負責教只有五位學生的特別班。阿宏一直覺得在這座小島教書會耽誤他的夢想，於是三番兩次想離開，但這裡的小孩和島民卻總是有辦法讓他留下來。當阿宏漸漸習慣島上的生活以後，卻有一個能讓他當歌星的機會找上了他，他將如何抉擇呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;女學生翠玉遭養父賣入酒家還債，與她相戀的男大生國良為她贖身預備迎娶。想不到，國良母親得知翠玉的過去，動之以情求她離開。國良在誤會中迎娶了母親中意的富家女雲嬌，婚後卻冷落她並沉迷酒色。一日偶然於酒場再見翠玉，兩人開始同居續前緣。雲嬌與翠玉各自為國良生了孩子，受到的對待卻大不相同。五年後，兩個女人相見不願彼此為難，翠玉把孩子託付雲嬌後獨自離去。國良得知翠玉又被趕走，崩潰發瘋，被送到日本治療。雲嬌抑鬱病重，自知來日無多，遂登報尋找翠玉，決定成全倆人…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I432" t="inlineStr">
         <is>
-          <t>越南語</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J432" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/SDGs4優質教育/人權法治/校園/生涯規劃/療癒溫馨/社會議題/越南語</t>
+          <t>愛情/經典修復/臺語</t>
         </is>
       </c>
       <c r="K432" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L432" t="inlineStr">
         <is>
-          <t>2021-03-29 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>我們三姊妹</t>
+          <t>美味午餐大作戰</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Three Sisters</t>
+          <t>School Meals Time Final Battle</t>
         </is>
       </c>
       <c r="C433" t="n">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>李承元</t>
+          <t>綾部真彌</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>張允柱/文素利/金先英</t>
+          <t>佐藤大志/市原隼人/武田玲奈/豐嶋花</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
-          <t>&lt;p&gt;戳破美好家庭的假象，揭露女性委屈自我的悲哀。田家三姊妹都有各自的問題。大姊喜淑只會說對不起，跟家人的關係也不融洽。二姊美妍是虔誠的基督徒，撞見老公外遇。小妹美玉是個怪咖，愛喝酒，對人生提不起勁。三姊妹打算相聚一起慶祝父親的生日。而在那天，她們將一一細數各自的黑暗過去。&lt;/p&gt;</t>
+          <t>&lt;p&gt;1984年，熱愛學校供餐的老師甘利田幸男面臨了危機，因為學校的營養午餐即將廢除！學生神野豪也是個營養午餐愛好者，不惜與甘利田老師開戰，看誰才是能做出最美味午餐的勝利者。他更高調宣布以「供餐改革」為目標，參加學生會的會長選舉。新任老師御園瞳則在一旁看著兩人展開的對戰。吃了十年供餐的甘利田老師迎來了史上最大的挑戰，他將誓死捍衛他心愛的午餐！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I433" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J433" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/家庭教育/情感教育/療癒溫馨/韓語</t>
+          <t>SDGs2消除飢餓/健體領域/喜劇/學習單/日語/校園/環境教育/社會議題</t>
         </is>
       </c>
       <c r="K433" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L433" t="inlineStr">
         <is>
-          <t>2024-03-01 00:00:00</t>
+          <t>2021-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>珍惜日常</t>
+          <t>他們在島嶼寫作Ⅲ 他還年輕</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Any Day Now</t>
+          <t>Still Young</t>
         </is>
       </c>
       <c r="C434" t="n">
-        <v>82</v>
+        <v>142</v>
       </c>
       <c r="D434" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
-          <t>哈米拉梅贊</t>
+          <t>林靖傑</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>亞倫西納柯許瓦日/沙哈布侯賽尼/沙布南戈爾巴尼/琪美雅愛絲坎達日</t>
+          <t>吳晟</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;#生存權（難民庇護） #家庭權 #受教權&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【人權引言】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;依照《聯合國憲章》，各國有責任在緊急情況下合作提供救災和人道援助，包括對難民和國內流離失所者的援助。各國應該按照其能力對這項任務作出貢獻，並不將任何人遣返至任何會使其面臨酷刑或其他形式不當待遇，包括被判處死刑在內的高風險國家。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;【電影簡介】&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;13歲的拉敏梅迪普和家人是來自伊朗的難民，住在芬蘭的難民中心，他們很想在此安定下來。父親不斷努力申請正式庇護，但事與願違，最初的申請並未通過。梅迪普一家只好提出最後的訴求，同時繼續過他們的日常生活。他們決定平靜地享受來自同學、鄰居與友人的往來互動，珍惜眼前的幸福，等待最後的決定。&lt;/p&gt;</t>
+          <t>&lt;p&gt;吳晟成長於彰化農村家庭，他的詩扎根鄉土，同時錘鍊詩句與耕耘土地，數十年從未間斷。1972年，吳晟在《幼獅文藝》雜誌發表了12首《吾鄉印象》詩作，對土地的不捨吶喊與對農村的真摯情感，讓臺灣鄉土文學從此有了明確面貌。吳晟詩集《泥土》《他還年輕》、散文集《農婦》《筆記濁水溪》等作品，書寫對土地的深深愛戀與憂傷，同時又極具批判。他以保護環境為職志，自詡為入世的社會型作家，用實際的社會參與，重新定義詩人的界線。&lt;/p&gt;&lt;p&gt;紀錄片《他還年輕》自2017年起，以超過三年時間長期駐點的拍攝策略，跟著吳晟穿梭彰化鄉間、踏查濁水溪生態，亦飛住美國愛荷華回憶參加寫作班心情，至溫哥華拜訪亦師亦友的作家瘂弦，動人呈現吳晟與家庭、友人間的情感流動與影像語言。本片拍攝期間恰逢〈負荷〉的主人翁、也就是詩人的女兒吳音寧因北農事件遭受攻擊，這期間，詩人無法寫詩，只能在面對生命最大挫折與衝擊中，勉強於谷底執筆記錄事件始末，寫成《北農風雲》一書。本片紀錄了詩人這兩年多的心情轉折，從憤怒、焦灼、挫敗、掙扎、到重生與昇華，遂見證了詩是濁世最終的救贖。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I434" t="inlineStr">
         <is>
-          <t>波斯</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J434" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs4優質教育/人權法治/多元文化/學習單/家庭教育/波斯語/社會議題/芬蘭語/難民議題</t>
+          <t>SDGs8工作及經濟/各類改編/國語/歷史傳記/真人真事改編/臺語/英文字幕/藝術領域</t>
         </is>
       </c>
       <c r="K434" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/國片/紀錄片</t>
         </is>
       </c>
       <c r="L434" t="inlineStr">
         <is>
-          <t>2023-09-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>2040</t>
+          <t>了不起的老爸</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>2040</t>
+          <t>On Your Mark</t>
         </is>
       </c>
       <c r="C435" t="n">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>戴蒙加梅</t>
+          <t>周青元</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>戴蒙加梅/柔伊加梅/艾娃拉札洛</t>
+          <t>張宥浩/龔蓓苾</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
-          <t>&lt;p&gt;曾執導《一部關於糖的電影》的獲獎導演戴蒙加梅展開探討的是，假如我們妥善利用現有的科技及解決方案來改善地球，到了2040年世界會是何種面貌。戴蒙運用傳統紀錄片戲劇化的鏡頭，結合高端的視覺效果，將此電影作為一封寫給四歲女兒的信，來呈現這些解決方案將如何能夠扭轉氣候變遷，留給後代一個乾淨的地球。&lt;/p&gt;</t>
+          <t>&lt;p&gt;一個患有先天疾病卻懷有"運動員夢"少年肖爾東（張宥浩飾），一個固執逼迫兒子預習"盲人生活"的計程車司機父親肖大明（王硯輝飾），互不理解的父子倆，卻在一場比賽中"互換身份"，並肩站在了起點上......影片通過對"命運"持有不同態度的一對單親家庭父子，講述了一個用愛向陽而生的故事。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I435" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J435" t="inlineStr">
         <is>
-          <t>SDGs12責任消費與生產/SDGs13氣候行動/SDGs14保育海洋/SDGs15保育陸域/SDGs16和平正義/SDGs17多元夥伴/SDGs2消除飢餓/SDGs4優質教育/SDGs5性別平權/SDGs6淨水及衛生/SDGs7潔淨能源/SDGs9工業及建設/學習單/環境教育/社會議題/英語</t>
+          <t>SDGs3健康與福祉/健體領域/國語/家庭教育/情感教育/特殊教育/生涯規劃/自我成長/運動熱血</t>
         </is>
       </c>
       <c r="K435" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/歐美片/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L435" t="inlineStr">
         <is>
-          <t>2021-04-30 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>孩子們的菜園農場</t>
+          <t>下課後的祕密</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>School Garden</t>
+          <t>PLAYGROUND</t>
         </is>
       </c>
       <c r="C436" t="n">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>馬克弗克克</t>
-[...2 lines deleted...]
-      <c r="F436" t="inlineStr"/>
+          <t>蘿拉汪戴爾</t>
+        </is>
+      </c>
+      <c r="F436" t="inlineStr">
+        <is>
+          <t>卡里姆萊克盧/根達杜雷/瑪雅范德貝克/蘿拉沃林登</t>
+        </is>
+      </c>
       <c r="G436" t="inlineStr">
         <is>
-          <t>&lt;p&gt;荷蘭學校的菜園計畫已有超過百年的歷史。每年，老師會帶學生下田，教導他們播種、栽培及烹飪。從教室到大自然，學生將了解生物的生命週期。儘管雙手跟鞋子髒了，卻有收穫滿滿的快樂。蔬菜要如何種植？還有什麼更好的方法可以對抗肥胖，創造生物多樣性？孩子有機會更接近大自然及動物。知名荷蘭導演花了一年時間，追蹤拍攝阿姆斯特丹五個班級的菜園計畫。孩子們的好奇心、發現力、成功和失敗都被生動地記錄下來。&lt;/p&gt;</t>
+          <t>&lt;p&gt;七歲的諾菈與哥哥亞伯重新回到學校，當諾菈看見亞伯被霸凌時，她急著想告訴父親，卻被亞伯下了封口令。諾菈因為要守住哥哥的秘密，內心衝突不已，諾菈最終是否能在校園中找到歸屬呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I436" t="inlineStr">
         <is>
-          <t>荷蘭語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J436" t="inlineStr">
         <is>
-          <t>SDGs12責任消費與生產/SDGs15保育陸域/SDGs2消除飢餓/SDGs4優質教育/健體領域/學習單/環境教育/荷蘭語</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs4優質教育/人權法治/品德教育/學習單/家庭教育/情感教育/校園/法語/社會議題/綜合領域/自我成長</t>
         </is>
       </c>
       <c r="K436" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>其他人權保障/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L436" t="inlineStr">
         <is>
-          <t>2021-04-30 00:00:00</t>
+          <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>生命的美麗瞬間</t>
+          <t>春寒 數位修復版</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Each and Every Moment</t>
+          <t>Love in Chilly Spring</t>
         </is>
       </c>
       <c r="C437" t="n">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>尼可拉斯菲力柏特</t>
-[...2 lines deleted...]
-      <c r="F437" t="inlineStr"/>
+          <t>陳俊良</t>
+        </is>
+      </c>
+      <c r="F437" t="inlineStr">
+        <is>
+          <t>丁國勝/劉尚謙/小戽斗/李滔/林原/梁修身/歸亞蕾/江霞/葛香亭/虞金寶/金石/陳松勇/馬如龍/高鳴/魯平/鳳飛飛</t>
+        </is>
+      </c>
       <c r="G437" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一群渴望成為「專業護理師」的青年男女，到法國護理學校，計畫以三年時間來實現他們的人生夢想。他們努力上課，吸取大量知識；每學期更赴醫院實習，學習專業技術，為即將承擔的重責大任做好準備。花樣年華的他們，提前面對了生命的真相，生、老、病、死，以及各式各樣的人性。面對層出不窮的殘酷挑戰，年輕的他們，該如何調適自己？他們能將挫折化為自信，迎向未來更多的挑戰嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;林秀蘭是太平山林場的千金，父親林景源向日本政府承租林場並擔任保證。某日秀蘭外出打獵，邂逅了幫傭徐大嬸的兒子徐長榮，喜歡唱歌的秀蘭與會作詞譜曲的長榮一見鍾情，然而，負責前來監督林場的橫山少佐也愛上美麗的秀蘭。戰事膠著，橫山強勢接收林場，硬逼林景源交出經營權，派出所部長鈴木建議林景源將秀蘭嫁給橫山，藉此維繫關係，秀蘭只好向父親坦承自己已有心上人，沒想到橫山知情後橫刀奪愛，藉職務之便將長榮發配南洋擔任軍伕，秀蘭面對家國環境的阻礙，在人生的轉捩點，該如何履行和長榮的諾言呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I437" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J437" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs8工作及經濟/健體領域/學習單/法語/生命教育/生涯規劃/綜合領域/自我成長/醫療議題</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K437" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/歐美片/紀錄片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L437" t="inlineStr">
         <is>
-          <t>2021-03-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>戀夏時光</t>
+          <t>媽媽不在家：聖誕假期凸槌中</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Summerland</t>
+          <t>When Mom Is Away</t>
         </is>
       </c>
       <c r="C438" t="n">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D438" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>潔西卡史瓦</t>
+          <t>亞歷山卓傑諾韋西</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>古古瑪芭塔勞/湯姆寇特內/潔瑪雅特頓/潘妮洛普威爾頓/盧卡斯邦德</t>
+          <t>安潔莉卡艾莉/比安卡烏塞/法比奧德路易吉/瑪戴歐卡斯特魯奇/維倫媞娜洛多彼妮/迪亞哥阿巴坦托諾</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
-          <t>&lt;p&gt;二次世界大戰期間，性格孤傲冷僻，拒人於千里之外的作家愛莉絲（潔瑪雅特頓 飾）獨自隱居在英國南方的海邊懸崖旁，苦心鑽研以科學理論推翻魔法的存在。某日，一名從倫敦戰區避難而來的男孩法蘭克（盧卡斯邦德 飾）闖入她的獨居生活，百般不願的愛莉絲對法蘭克極為冷漠、消極，在朝夕相處下，法蘭克的天真與單純卻逐漸瓦解愛莉絲封閉的心房，也喚醒她深埋心中的秘密—那年夏天，她與舊情人（古古瑪芭塔勞 飾）所共度的美好時光…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;卡羅和裘莉亞正在努力克服家務分配的問題。自從裘莉亞開始上班以後，孩子跟家裡的大小事都由卡羅負責。然而「家庭主夫」這個角色漸漸讓卡羅感到不自在。正當他打算重回職場時，裘莉亞獲得了升遷的機會，她得在聖誕夜那天到斯德哥爾摩參加面試。若面試成功，她有可能要搬到瑞典，與家人分隔兩地。他們該怎麼辦好？卡羅搬出露營車，載著一家人一起到北方歡度聖誕，重拾家庭真正的價值。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I438" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J438" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/家庭教育/情感教育/生命教育/社會議題/自我成長/英語</t>
+          <t>SDGs5性別平權/家庭教育/性平教育/情感教育/義大利語</t>
         </is>
       </c>
       <c r="K438" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/歐美片</t>
+          <t>歐美片</t>
         </is>
       </c>
       <c r="L438" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2021-04-30 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>幸福飯捲</t>
+          <t>小地球大夢想</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Rolling</t>
+          <t>BIGGER THAN US</t>
         </is>
       </c>
       <c r="C439" t="n">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>郭珉承</t>
+          <t>弗洛拉瓦瑟</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>沈達己/禹孝元/鄭恩敬</t>
+          <t>修特斯卡特馬丁內斯/梅拉蒂維森/溫妮圖沙貝/瑪莉菲恩/穆罕默德阿爾容德/記憶邦達/雷內席爾瓦</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一起把煩惱捲走吧～&lt;/p&gt;&lt;p&gt;新冠病毒讓世界亂了套。25歲的珠莉不與他人交流，成天關在家裡變得鬱鬱寡歡。疫情期間，她的母親仍努力支撐著飯捲店的生意。珠莉的媽媽必須回鄉下照顧珠莉的奶奶。母親不在的這段時間，珠莉只好幫她看顧店。她究竟有沒有辦法撐到母親回來呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;18歲的梅拉蒂已經對抗塑膠汙染六年了，像她一樣站出來發聲的年輕世代正興起，全世界各地的青年正為著人權、氣候議題、言論自由、社會正義、受教權、食物和尊嚴奮鬥，他們克服一切困難保護他人，勇於發聲，也改變了一切。梅拉蒂出國與這些人見面，她想了解如何堅持她的信念。從貧民窟到偏遠的村莊，勒斯博島到美國原住民所在的科羅拉多山區，雷內、瑪莉、修特斯卡、記憶邦達、穆罕默德和溫妮等人發掘了這世界的美好。他們都致力於一個比他們更偉大的信念，在這個分崩離析的世界，這群年輕人身體力行，向世界訴說生命的意義及活著的目的。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I439" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J439" t="inlineStr">
         <is>
-          <t>SDGs2消除飢餓/SDGs3健康與福祉/情感教育/生涯規劃/療癒溫馨/社會議題/英文字幕/韓語</t>
+          <t>SDGs13氣候行動/SDGs1終結貧窮/SDGs2消除飢餓/SDGs4優質教育/SDGs5性別平權/人權法治/學習單/性平教育/環境教育/生涯規劃/社會議題/英文字幕/難民議題</t>
         </is>
       </c>
       <c r="K439" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L439" t="inlineStr">
         <is>
           <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>再見拿坡里</t>
+          <t>丈夫的秘密 數位修復版</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Nostalgia</t>
+          <t>The Husband’s Secret</t>
         </is>
       </c>
       <c r="C440" t="n">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="D440" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>馬利歐馬爾多那</t>
+          <t>林摶秋</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>埃馬努埃萊帕倫博/尼洛馬西亞/托馬索羅格諾/法蘭切斯柯迪列瓦/皮耶法蘭西斯柯法維諾/維吉尼亞阿皮塞拉/薩爾瓦多斯特利安諾/蘇菲亞艾瑟迪/阿爾喬姆</t>
+          <t>吳呈雄/吳麗芬/張潘陽/張美瑤/徐梅玉/林錫川/簡和引/羅秋菊/許元培/許［土疌］英/連仕煙/鄭秀琴/黃明華/黃雪映/黃麗華</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
-          <t>&lt;p&gt;離家後在埃及住了許多年的費樂吉拉斯柯，回到家鄉拿坡里見他年邁的母親，回到家鄉後，他在許多石造的房屋和教堂間迷了路，他發覺家鄉的語言，對他來說，已變得陌生不已，費樂吉開始陷入一種說不出的情緒，他與兒時玩伴歐樂德間的秘密和種種回憶開始浮現…費樂吉意識到拿坡里象徵著他人生中消失的拼圖時，也開始被一種無法抵擋的鄉愁淹沒…&lt;/p&gt;</t>
+          <t>&lt;p&gt;社會警世家庭倫理愛情大悲劇巨作！&lt;/p&gt;&lt;p&gt;秋薇和麗雲從前是同窗密友。失聯數年，家境富裕的秋薇已經招贅夫婿，可惜一直沒能懷孕；而麗雲則遇人不淑，墮入風塵獨自養育兒子愛松，並且四處躲避舊情人勝烈的勒索。這對好友久別重逢，秋薇也多少幫忙著生活快過不下去的麗雲。然而秋薇的丈夫守義發現太太的好朋友麗雲，竟是自己四年前的舊情人，誤會愛松是自己的兒子；而麗雲知道舊情人守義竟是好姊妹的丈夫，只得帶著愛松再度遠離，風波由此開始…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H440" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I440" t="inlineStr">
         <is>
-          <t>義大利文</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J440" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/情感教育/義大利語/自我成長/英文字幕</t>
+          <t>經典修復/臺語</t>
         </is>
       </c>
       <c r="K440" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L440" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>殘酷世界！再會</t>
+          <t>盜速飛車</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Goodbye Cruel World</t>
+          <t>Overdrive</t>
         </is>
       </c>
       <c r="C441" t="n">
-        <v>127</v>
+        <v>94</v>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>大森立嗣</t>
+          <t>安東尼歐尼格特</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>三浦友和/前田旺志郎/大森南朋/奥野瑛太/奧田瑛二/宮川大輔/宮澤冰魚/片岡禮子/玉城蒂娜/若林時英/茂呂師岡/螢雪次朗/西島秀俊/青木柚/鶴見辰吾/齋藤工</t>
+          <t>史考特伊斯威特/安娜德哈瑪絲</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
-          <t>&lt;p&gt;為了搶奪黑道組織「杉山組」的錢，安西、武藤、濱田、萩原和美流頭戴面罩，驅車前往杉山組用來洗錢的汽車旅館。一夜組成的強盜團藉由小道消息成功地完成任務，五個素不相識的人以為計畫縝密，不會被揭穿，在瓜分贓款後便能回到各自的生活。殊不知杉山組盡僱用偵探追捕，要去追查這些強盜的真面目。安西一行人能夠逃脫黑道組織的追殺嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;一對神乎奇技的偷車兄弟搭檔：哥哥安德魯（史考特伊斯威特 飾）與弟弟蓋瑞，兩人以偷竊稀世無價之寶的名車闖蕩江湖，他們鎖定史上最貴極速超跑之王：布加迪1937跑車，沒想到竟意外惹上法國最惡名昭彰的黑幫老大！為了保全生命安危，兩兄弟被迫限時168小時內，運用他們擅長的絕世神技，偷取黑幫老大死對頭收藏的12輛無價法拉利復古超跑，安德魯與蓋瑞兩兄弟開始號召各路飆車、偷竊、爆破等頂尖好手，包括安德魯的女友（安娜德哈瑪絲 飾）一同組成玩命偷車聯盟，準備瞞天過海執行史上最狂盜速偷車計畫！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I441" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J441" t="inlineStr">
         <is>
-          <t>動作冒險/日語/警匪犯罪</t>
+          <t>SDGs16和平正義/SDGs17多元夥伴/動作冒險/英語/警匪犯罪</t>
         </is>
       </c>
       <c r="K441" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L441" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2024-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>束縛</t>
+          <t>東春與神奇啵啵</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Corsage</t>
+          <t>FAQ</t>
         </is>
       </c>
       <c r="C442" t="n">
-        <v>114</v>
+        <v>91</v>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>瑪利克洛澤</t>
+          <t>金多珉</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>佛洛里安特辛梅斯特/凱特琳娜蘿倫茲/曼紐爾魯比（曼努爾魯貝）/柯林摩根/珍妮維爾納/維琪克雷普/艾倫佛利斯/芬尼根歐菲德（費尼肯歐菲爾德）</t>
+          <t>朴孝珠/朴藝娜/金熙元</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
-          <t>&lt;p&gt;人前她是深受愛戴的茜茜皇后，人後她是一位母親、王室成員，也是維繫著一場失溫婚姻的女人。1877年的聖誕節前夕，奧匈帝國皇后伊莉莎白迎來了40歲生日，雖貴為皇后卻無法展露真實的自我，只能透過節食瘦身、維持美貌來滿足她的形象與地位。然而渴望知識和自由的她，對日復一日的束縛感到窒息，絕望難耐之下不僅頻頻踩線打破體制，甚至為即將啟程的旅行密謀了一個完美計畫，那將為她帶來最終極的療癒和解脫……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;課業壓得小學生東春喘不過氣，在一次校外教學中，東春偶然發現一瓶馬格利酒，這瓶正在發酵的馬格利酒發出啵啵啵的奇怪聲音，聽起來像是摩斯密碼，東春開始追尋馬格利酒的身世，她揭開了隱藏在世界背後的驚人祕密，也重新認識了自己，明白了只有勇敢追求自己想要的生活，才能找到真正的快樂與自由。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H442" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I442" t="inlineStr">
         <is>
-          <t>德語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J442" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/匈牙利語/德語/性平教育/情感教育/歷史傳記/法語/義大利語/自我成長/英語</t>
+          <t>SDGs3健康與福祉/SDGs4優質教育/兒童親子/家庭教育/情感教育/科幻奇幻/自我成長/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K442" t="inlineStr">
         <is>
-          <t>劇情片/性平影展：閱界・跨界/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L442" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2026-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>大俠梅花鹿 數位修復版</t>
+          <t>三鳳震武林 數位修復版</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>The Fantasy of Deer Warrior</t>
+          <t>Vengeance of the Phoenix Sisters</t>
         </is>
       </c>
       <c r="C443" t="n">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>張英</t>
+          <t>陳洪民</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>劉雲龍/周婉芬/小龍/康華（董力）/李敏郎/林琳/楊渭溪/歐雲龍/王哥/白虹（王寶蓮）/簡國欽/許玉/郭金益/陳金水/鮮大王/黃榮吉/龍松（林龍松）</t>
+          <t>吳炳南/周萬生/康明/施月娘/易原（林錫原）/林琳/柳青（張春美）/楊長江/楊麗花（林麗花）/矮仔塗（許金塗）/英英/葛小寶（葛金城）/藍瑛/金塗（張金塗）/金玫（徐秀枝）/黃胖</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
-          <t>&lt;p&gt;本片由張英導演執導，知名小生凌雲（當時的藝名為龍松）主演，改編多則知名伊索寓言，在北投後山上演一場森林大混戰，打造出臺灣影史空前絕後的「天然景、禽獸裝臺語童話片」，被年輕一輩影迷譽為「史上最KUSO臺語電影」。&lt;/p&gt;&lt;p&gt;寧靜的森林中，小動物們正快樂的合唱，忽然間噬血狼群來襲，森林裡的英雄人物梅花鹿卻在森林另一處與大角鹿爭風吃醋，為爭奪鹿小姐的芳心而打得難分難解，待他趕回森林後，才發現鹿伯伯已慘遭惡狼毒手，留下遺言要梅花鹿為他復仇…。同時，風騷又善妒的狐狸精因眼紅鹿小姐受盡萬千寵愛，設下詭計陷阱，聯合大角鹿欺騙鹿小姐說梅花鹿已死，甚至引來狼大爺入侵山羊公公的地盤，一片混戰中，兔子與烏龜也來參一腳比賽跑，山林裡萬獸奔騰、熱鬧非凡，大俠梅花鹿能否英勇救美，化解這一場森林危機呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;某夜，九毒鏢主陸天霸、追魂針王曹森雄、青龍飛刀柯英強突襲楊秉忠府，家僕攜三幼女秀鳳、青鳳、芝鳳分頭脫險，但楊氏夫婦均慘遭歹徒毒手。15年後，秀鳳拜師學成，喬扮男裝下山尋仇，途中搭救被曹森雄手下擄走的民女，因而引來殺機，一陣混戰中，青鳳、芝鳳前來搭救，兩人卻未發現眼前英俊貌美的俠客便是失散多年的大姊，因而對她暗生戀慕之心。隨後，陸天霸與三鳳相約絕命崗一決生死，並設下大批人馬埋伏，三鳳能否血刃匪徒以報不共戴天的血海深仇？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I443" t="inlineStr">
         <is>
           <t>台語</t>
         </is>
       </c>
       <c r="J443" t="inlineStr">
         <is>
           <t>經典修復/臺語</t>
         </is>
       </c>
       <c r="K443" t="inlineStr">
         <is>
           <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L443" t="inlineStr">
         <is>
           <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>2gether電影版：只因我們天生一對</t>
+          <t>金同學的成績單</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>2gether The Movie</t>
+          <t>Kim Min-young of the Report Card</t>
         </is>
       </c>
       <c r="C444" t="n">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>卡尼薩坤宇/巴卡夫阿福努婆法奈克</t>
+          <t>任志旋/李在恩</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>梅塔文歐帕西安卡瓊（Win）/瓦奇拉維特奇瓦雷（Bright）</t>
+          <t>孫多賢/尹瑞英/林鐘珉/金炷我</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
-          <t>&lt;p&gt;大一新生Tine（Win飾演）被一名男同學瘋狂追求，用盡全力也無法擺脫他，無計可施之下Tine與朋友們突發奇想，決定找上全校最帥的校草Sarawat（Bright飾演）來扮演他的「假男友」，好讓纏人的追求者知難而退。在Tine的努力不懈之下，高冷的Sarawat終於答應了，隨著相處兩人關係竟日漸曖昧，而Tine也不知不覺地陷入Sarawat的霸道攻勢裡…&lt;/p&gt;</t>
+          <t>&lt;p&gt;這是我們的友情成績單。&lt;/p&gt;&lt;p&gt;高中生正希、敏永和珊娜決定結束詩社，專心準備大學入學考試。隔年，她們打算重啟詩社，無奈距離與時差讓她們無法如願。一天，敏永邀請正希到她首爾的公寓做客。正希很高興可以和她的老朋友碰面，然而敏永卻忙著寫電郵給教授，請他修改她的成績，兩人的友情似乎已不如當年…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I444" t="inlineStr">
         <is>
-          <t>泰語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J444" t="inlineStr">
         <is>
-          <t>各類改編/性平教育/情感教育/愛情/校園/泰語/療癒溫馨/英文字幕</t>
+          <t>友情/情感教育/校園/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K444" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展：閱界・跨界/新生影展</t>
+          <t>亞洲片/劇情片/新生影展</t>
         </is>
       </c>
       <c r="L444" t="inlineStr">
         <is>
           <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>反目對決</t>
+          <t>皮爾卡登：迷戀未來的人</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>The Case</t>
+          <t>House of Cardin</t>
         </is>
       </c>
       <c r="C445" t="n">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D445" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>貝爾納史托拉</t>
+          <t>大衛艾伯索/陶德休斯</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>伊蓮雅各/尼爾斯艾列斯鐸/派屈克布瑞爾/米歇布凱/羅倫特史托克</t>
+          <t>娜歐蜜坎貝爾/尚保羅高堤耶/桂由美/森英惠/清水珍妮/狄昂華薇克/珍妮摩露/皮爾卡登/約翰狄雷爾/莎朗史東/郭培/高田賢三</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
-          <t>&lt;p&gt;呂克傑蒙是位知名律師，他的實力無庸置疑。他的新客戶吉勒馮田是個有權勢的商人，被指控以非常可疑的手段購買了坐落於蔚藍海岸的一棟豪華別墅。進退兩難的馮田依靠傑蒙的專業知識，找到了脫離困境的方法。這兩個同樣具有權力的人本該齊心合力，卻逐漸反目成仇，從盟友變成了敵人。&lt;/p&gt;</t>
+          <t>&lt;p&gt;時尚藝術富豪和他的傳奇人生 一心從事高訂服的皮爾卡登，來到巴黎尋夢，卻在聖多諾黑街迷了路。當他在愛馬仕店前問路時，竟巧遇帕坎時裝屋的設計師，自此開啟他奇蹟般的人生…。因為參與電影服裝設計，皮爾卡登才華迅速綻露。很快便開設了自己的時裝屋，並擠身上流世界。然而一句「我們所謂的『創意』，沒人穿又有何用？」幾乎觸怒全巴黎的設計師，將他逐出了權傾一時的時裝公會…。危機就是轉機，皮爾卡登順勢而為，不僅讓高訂服步下神聖伸展台、走近平民，更趁勢攻佔新興市場。同時，他將自己名字授權出現在各種的產品上，獲得難以置信的成功，讓世人發現：原來一切都有可能發生…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I445" t="inlineStr">
         <is>
           <t>法語</t>
         </is>
       </c>
       <c r="J445" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/人權法治/品德教育/商業金融/政治/法語</t>
+          <t>SDGs17多元夥伴/SDGs8工作及經濟/國語/日語/歷史傳記/法語/生涯規劃/義大利語/英語/藝術領域</t>
         </is>
       </c>
       <c r="K445" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>智財月線上影展/歐美片/紀錄片</t>
         </is>
       </c>
       <c r="L445" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>女力拳開</t>
+          <t>小狼童阿飛</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Fighter</t>
+          <t>Alfie the Little Werewolf</t>
         </is>
       </c>
       <c r="C446" t="n">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="D446" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>尹載皓</t>
+          <t>尤翰盧森</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>吳光祿/李丞娟/林成美/白瑞斌</t>
+          <t>歐勒克羅斯/蘭柯福利達/金帆柯頓</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
-          <t>&lt;p&gt;經過幾個月的社會適應訓練，逃離北韓的智娜搬進首爾一間小公寓，開始新的人生。為把父親接來南韓，她需要錢，但無論她多麼努力，歧視的問題讓她在工作上處處碰壁。一天，經紀人介紹她到一家拳擊館當清潔人員。看著許多年輕又自信的女拳擊手，智娜覺得熱血沸騰……&lt;/p&gt;</t>
+          <t>&lt;p&gt;荷蘭著名兒童文學小說家保羅范恩原著改編 在七歲的生日晚上，心地善良的阿飛突然變身成為一隻小小的、雪白的毛絨小野狼。他完全不知道自己是怎麼了。在這次變身之後，阿飛開始感覺到自己不太一樣了，入夜後他變成的那頭不受控制的小狼，跟白天害羞內向的小男孩簡直是天差地別。他該如何是好呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I446" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>荷蘭語</t>
         </is>
       </c>
       <c r="J446" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/SDGs5性別平權/SDGs8工作及經濟/學習單/性平教育/生涯規劃/社會議題/自我成長/運動熱血/韓語</t>
+          <t>SDGs17多元夥伴/兒童親子/學習單/科幻奇幻/自我成長/荷蘭語</t>
         </is>
       </c>
       <c r="K446" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L446" t="inlineStr">
         <is>
-          <t>2024-02-01 00:00:00</t>
+          <t>2021-06-03 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>當螞蟻愛上蟋蟀</t>
+          <t>德古拉的新娘</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Cvrčak i mravica</t>
+          <t>How to Save the Immortal</t>
         </is>
       </c>
       <c r="C447" t="n">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="D447" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>盧卡魯卡維納</t>
+          <t>羅曼阿爾捷米耶夫</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>亞德蘭卡克拉伊納/卡塔麗娜馬迪拉薩/塔拉塔勒/姆拉登瓦薩里/菲利普維多維奇/馬爾科佩特里奇</t>
+          <t>丹尼爾巴恩斯/史蒂芬克里瑟爾/喬登沃斯利/安德利庫爾加諾夫/邁克爾克利曼/麗莎克里莫娃</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
-          <t>&lt;p&gt;凱特是一隻會彈吉他的蟋蟀，他組了一支樂團，經常為樂天派的蟋蟀們表演奏樂。安妮則住在附近，是一個蟻穴的繼承人。蟻穴內不容許任何娛樂，螞蟻們只能遵守鐵血紀律，拼命工作。由於一次意外，凱特與安妮偶然相遇，來自不同世界的兩人竟墜入了愛河。安妮不斷提醒蟋蟀們，冬天將至，得趕快儲備食物。不過只顧吃喝玩樂的蟋蟀們根本不當一回事。某天，安妮竟被自視甚高的安德歐關起來了！凱特和他的朋友們必須努力把她救出來…&lt;/p&gt;</t>
+          <t>&lt;p&gt;長生不老的吸血鬼德古拉一直找不到願意嫁給他的女孩，對愛情感到失望的他決定獨自在城堡度過餘生。突然有天德古拉落入心懷不軌的國王和玩偶設下的圈套，還受到黑暗女巫的威脅，被迫綁架了勇敢的女戰士芭芭拉，而這其實是藍豆國王打算控制世界的邪惡陰謀的一部分。&lt;/p&gt;&lt;p&gt;德古拉在與芭芭拉相處一段時間後，漸漸發現如果沒有芭芭拉，他活得再久也沒有意思。眼看著世界就要落入壞人手中，吸血鬼也將失去一切之際，終究吸血鬼會決定願意犧牲自己不朽的生命，來阻止邪惡的國王贏得芭芭拉的芳心？還是看著芭芭拉被國王搶走？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H447" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I447" t="inlineStr">
         <is>
-          <t>中文/克羅埃西亞語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J447" t="inlineStr">
         <is>
-          <t>克羅埃西亞語/兒童親子/各類改編/學習單/情感教育</t>
+          <t>SDGs5性別平權/兒童親子/學習單/性平教育/情感教育/自我成長/英文字幕/英語</t>
         </is>
       </c>
       <c r="K447" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L447" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2025-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>三八新娘憨子婿 數位修復版</t>
+          <t>逃出封鎖線</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Foolish Bride, Naive Bridegroom</t>
+          <t>The Pilot</t>
         </is>
       </c>
       <c r="C448" t="n">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D448" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>辛奇</t>
+          <t>雷納塔達列夫及亞洛夫</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>吳非宋/周萬生/周遊（周玉真）/楊月帆/武拉運/王哥/矮仔三/石軍/素珠（吳素珠）/脫線（陳炳楠）/英英/葉雯/蘇金龍/金塗（張金塗）/金玫（徐秀枝）/陳小皮/陳蘭/黃俊</t>
+          <t>伊琳娜梅德韋傑娃/彼得費奧多羅夫/馬克西姆艾梅利亞諾夫/麥克伊瑙</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
-          <t>&lt;p&gt;文德和桂枝是一對年輕情侶，英俊的文德極富女人緣，上門追求的女子絡繹不絕，寡父阿狗為防堵兒子被勾引，設下天羅地網；桂枝嬌俏外向，其寡母亦嚴格禁止桂枝自由戀愛。這對小情侶屢次偷偷幽會，終有一天被阿狗發現，在桂枝的哭求下答應上門提親。想不到提親當日，阿狗發現桂枝母親竟是多年前拋棄自己嫁別人的那個她，這下新仇加舊恨，親家結不成反變冤家。既然父母不同意結婚，文德與桂枝決定私奔同居，然而相愛容易相處難，兩人為了家計大吵一架後，又嚷嚷著要回家找爸媽。這樣的小情侶，真能有幸福美滿的未來嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;改編真實事件個人自傳，描繪二戰時期一個人如何隻身從敵軍戰區努力生存光榮重回母國領土，締造歷史上又一戰爭傳奇扉頁。 1941年11月二戰期間，一支德國坦克軍隊正在向莫斯科前進。兩架伊留申二型戰機奉命前往阻止德軍進犯，在阻止敵人前進的任務中，空軍隊長尼古拉康姆列夫的飛機被迫降落在敵軍領地。尼古拉康姆列夫的夥伴紹塔為了引開敵軍，就把尼古拉放在一塊浮冰上。恢復意識的尼古拉，試圖在冰冷的敵人領地同時忍受酷寒、飢餓、野狼追趕和納粹軍隊追捕。經過一番辛苦的歷險，他總算成功回到自己國家的領地，但也因為受傷麻木的雙腿而進了醫院，性命垂危。他究竟是否能甦醒展開全新生活，迎接等待他的國家與戀人呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I448" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>俄語</t>
         </is>
       </c>
       <c r="J448" t="inlineStr">
         <is>
-          <t>經典修復/臺語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/俄語/各類改編/國防戰爭/歷史傳記/真人真事改編</t>
         </is>
       </c>
       <c r="K448" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L448" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>失業風暴</t>
+          <t>屍蹤7號房</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Between Two Worlds</t>
+          <t>Room No.7</t>
         </is>
       </c>
       <c r="C449" t="n">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>艾曼紐卡瑞</t>
+          <t>李容承</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>伊芙琳博雷/派翠西亞普瑞萼/海倫蘭伯特/艾蜜莉瑪德蓮/茱麗葉畢諾許/莉亞卡恩/迪迪埃卜平</t>
+          <t>全錫淏/朴帥永/申河均/都敬秀/鄭熙泰/金東永/金道潤/金鐘九/金鐘洙/黃汀旼</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
-          <t>&lt;p&gt;喬裝成為底層新鮮人，卻發現他們再委屈也無處吶喊、更無人回應… 瑪麗安溫克勒是一位知名作家，為了準備新書，她決定居住在卡昂，好調查法國社會底層失業人口的現況。她隱瞞真實身分，天天前往就業服務中心報到，當起了清潔工。她經歷了財務不穩定和邊緣化等問題，更發現這些清潔工最好的情況也只是能同時兼幾份臨時工，並在各個相距遙遠的工作地點奔波。在那個底層世界，工作非常稀有，可以歇息的夜晚也很短，因為沒有保險負擔看病的錢，連生病的權利都沒有。但同時大家互助、團結和彼此間親密的連結。瑪麗安決定將這些遭遇寫進新書，大家會發現她的真實身分嗎？她又該如何為這些女性發聲呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;在首爾經營一間瀕臨倒閉影音館的社長斗植、背負沉重學貸在店裡打工的泰政、與懷抱錢進韓國夢的朝鮮族翰昱，以各自的方式努力生活著。某天，乏人問津的店面奇蹟似地出現買主，意想不到的事故卻隨之而來，影音館內「7號房」成為斗植與泰政隱藏秘密的地方，兩人在生存遊戲中各出奇招，只為了讓自己活下去...。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H449" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I449" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J449" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs3健康與福祉/SDGs5性別平權/SDGs8工作及經濟/各類改編/性平教育/法語/社會議題/英文字幕</t>
+          <t>SDGs16和平正義/懸疑驚悚/警匪犯罪/韓語</t>
         </is>
       </c>
       <c r="K449" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L449" t="inlineStr">
         <is>
-          <t>2024-08-01 00:00:00</t>
+          <t>2023-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>愛情漢堡包</t>
+          <t>咖啡莊園的亡靈</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Double Patty</t>
+          <t>All the Dead Ones</t>
         </is>
       </c>
       <c r="C450" t="n">
-        <v>107</v>
+        <v>120</v>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>白承煥</t>
+          <t>卡塔諾戈塔多/馬可杜特拉</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>Irene（裴柱現）/宋智仁/申承浩/鄭英珠</t>
+          <t>克拉麗莎基斯特/卡洛莉娜畢安琪/戴雅佩里斯/湯瑪斯艾奎諾/瑪烏希圖拉妮/阿基耶奧古斯托</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
-          <t>&lt;p&gt;宇藍是韓國摔跤界的潛力股，為了找份「真正」的工作而放棄自己的夢想。而在手工漢堡店打工的賢智，則立志成為主播。一晚，宇藍光顧賢智打工的漢堡店，點了一份正在買一送一的雙層漢堡。兩人的緣分就此展開。那次之後，宇藍不時會到漢堡店看賢智，順便填補自己空虛的心。兩人也發展出會為對方加油打氣的特殊關係。&lt;/p&gt;</t>
+          <t>&lt;p&gt;1899年的巴西，廢除奴隸制度後不久，逝者的亡靈卻仍在人世間遊走。對於咖啡世家「蘇亞雷斯」一家的白人女人們來說，放棄過去的尊貴特權，並適應中產階級生活，令她們幾近崩潰。對於曾經被奴役的伊娜來說，在充滿敵意的新世界中與所愛之人重聚，迫使她必須面對真實的自己。在巴西複雜的歷史與喧亂的現今之間，這些女性努力創造全新的未來，並得面對社會轉型所帶來的天搖地動…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H450" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I450" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>葡萄牙語</t>
         </is>
       </c>
       <c r="J450" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/情感教育/愛情/生涯規劃/自我成長/運動熱血/韓語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/多元文化/情感教育/歷史傳記/生命教育/種族認同/葡萄牙語</t>
         </is>
       </c>
       <c r="K450" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L450" t="inlineStr">
         <is>
           <t>2024-02-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>我破碎的麻里子</t>
+          <t>河畔小日子</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>My Broken Mariko</t>
+          <t>Riverside Mukolitta</t>
         </is>
       </c>
       <c r="C451" t="n">
-        <v>85</v>
+        <v>120</v>
       </c>
       <c r="D451" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>棚田由紀</t>
+          <t>荻上直子</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>吉田羊/奈緒/尾美利德/永野芽郁/窪田正孝</t>
+          <t>吉岡秀隆/室剛/松山研一/滿島光</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
-          <t>&lt;p&gt;改編自平庫Waka同名漫畫。&lt;/p&gt;&lt;p&gt;麻里子常年飽受父親的虐待與折磨。好友椎野知世一直陪伴在她身邊。無論她的處境多麼可怕，她們的友誼一直支撐著彼此。直到某天，知世從電視新聞獲知麻里子去世的消息，震驚不已。她覺得是自己無力幫助好友走出低潮，最終導致她走上絕路。因此知世決定帶著麻里子的骨灰一起踏上旅途，讓好友麻里子破碎的靈魂得以解脫。&lt;/p&gt;</t>
+          <t>&lt;p&gt;孤僻的山田來到北陸地方的烏賊加工廠工作，入住當地的魯蛇社區，裡面住著不請自來跑到別人家浴室洗澡的奇怪大叔，為了激起同情心而帶著小兒子四處上門推銷墓碑的父親，以及總是心事重重的美麗女房東。他們各自背負難以言說的秘密，過著不慎順遂的人生，卻同樣有著善良的靈魂。不知不覺中，山田卸下心防，這群人也逐漸走入他的日常。沒有血緣關係的他們，共享生命裡的喜怒哀樂。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I451" t="inlineStr">
         <is>
           <t>日語</t>
         </is>
       </c>
       <c r="J451" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/友情/各類改編/家庭教育/情感教育/日語/生命教育</t>
+          <t>SDGs3健康與福祉/友情/各類改編/情感教育/日語/療癒溫馨</t>
         </is>
       </c>
       <c r="K451" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/新生影展</t>
         </is>
       </c>
       <c r="L451" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>美味午餐大作戰：畢業篇</t>
+          <t>秋決 數位修復版</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>School Meals Time Graduation</t>
+          <t>Execution in Autumn</t>
         </is>
       </c>
       <c r="C452" t="n">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>綾部真彌</t>
+          <t>李行</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>伊藤麻衣子/佐藤大志/勇翔/土村芳/山崎玲奈/市原隼人/木野花/田村侑久/登坂淳一/直江喜一/酒井敏也</t>
+          <t>傅碧輝/唐寶雲/崔福生/李湘/歐威/武家麒/葛香亭</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1986年的秋天，甘利田任職一所中學的老師，儘管考試期間快到了，他唯一在乎的卻只是午餐的菜單。某天，學校公布了一個對甘利田來說遠比任何考試都還重要的決策——營養午餐菜單大改革！甘利田查覺到這項改革背後原因不單純，於是挺身保護他最愛的營養午餐。然而，他學生的考試是否會因此受影響呢？他們能如期畢業嗎？學生們未來的生涯規劃又該怎麼辦？這場營養午餐大戰最後又會由誰勝出呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;三代單傳的少爺裴剛，自幼備受老奶奶寵溺，長成粗野逸樂浪蕩子，某日血氣洶湧一次殺死三人。毫無悔意的他，被官府判了刑，翌年秋後斬首處決。老奶奶運作官僚，賄賂、施壓、打通關節，仍無法拯救愛孫脫離死牢。束手無策，為了延續家族香火，老奶奶只好請求中自幼撫養長大的遠親少女小蓮，要她到獄中，與裴剛一夜夫妻，傳宗接代……。小蓮的獻身、奶奶之死，以及典獄牢頭的訓育教化，使裴剛終得感化，頑石點頭、徹悟前非，在秋決死亡之前，宛若新生。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I452" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J452" t="inlineStr">
         <is>
-          <t>SDGs2消除飢餓/喜劇/情感教育/日語/校園/環境教育/療癒溫馨/英文字幕</t>
+          <t>經典修復/臺語</t>
         </is>
       </c>
       <c r="K452" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L452" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>再說一次我願意</t>
+          <t>寒鴉情深</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Say Yes Again</t>
+          <t>Kauwboy</t>
         </is>
       </c>
       <c r="C453" t="n">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>稅成鐸</t>
+          <t>Boudewijn Koole</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>侯彥西/方文琳/莫莉/蔡凡熙/郭書瑤</t>
+          <t>Loek peters/Rick Lens/Ricky Koole/Susan Radder</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
-          <t>&lt;p&gt;求婚尚未成功，下次仍需努力！ 求婚次數∞ 路克準備給女友小彩求婚驚喜，他捧起戒指問「請妳嫁給我」，小彩臉上笑容卻開始凝結，一句「對不起」把路克打入痛苦的深淵。就在那瞬間，路克從床上驚醒，他重新踏上求婚之路，小彩再一次「對不起」，像咒語讓時間回到了路克求婚的那天早上。路克知道他必須找出求婚失敗的原因，才能打破這個循環！一場必須求婚成功的瘋狂之旅被迫展開……&lt;/p&gt;</t>
+          <t>&lt;p&gt;10歲小男孩JoJo生長在單親家庭並且有著暴力傾向的父親，在撿到了一隻小寒鴉後逐漸與牠建立了深厚的感情。透過這份特殊的友情，也化解了小男孩與父親之間的藩籬。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I453" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>荷蘭語</t>
         </is>
       </c>
       <c r="J453" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/國語/婚姻關係/情感教育/愛情/科幻奇幻/自我成長</t>
+          <t>SDGs15保育陸域/人權法治/學習單/家庭教育/情感教育/生命教育/社會議題/荷蘭語</t>
         </is>
       </c>
       <c r="K453" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L453" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2021-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>巴黎夢想家</t>
+          <t>浪浪伊斯坦堡</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>LOST ILLUSIONS</t>
+          <t>Stray</t>
         </is>
       </c>
       <c r="C454" t="n">
-        <v>150</v>
+        <v>72</v>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>札維耶賈諾利</t>
+          <t>伊莉莎白羅</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>傑哈德巴狄厄/吉恩法蘭西斯史迪夫諾/安德烈馬肯/文森拉寇斯特/札維耶多藍/珍娜巴麗芭/班傑明瓦贊/莎樂美杜威爾斯/西西迪法蘭絲/路易度德隆科桑</t>
+          <t>卡托/哪吒/雷霆</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
-          <t>&lt;p&gt;改編自法國名作家巴爾札克的小說《幻滅》 美好的巴黎夢一夕粉碎！如何為自己的人生加冕？ 19世紀法國，呂西安是一位沒沒無聞的年輕詩人。他離開故鄉的家族印刷廠，在一名他愛上的男爵夫人幫助下，到巴黎想闖出一番名堂。然而到了巴黎後，他很快便被男爵夫人甩了，只好自力更生在巴黎求生存。他開始撰寫爭議性的文章，以自己的小人物處境對社會現象展開報復，並漸漸發現這個花都什麼都能拿來販賣。他究竟是否能在巴黎找到自己的夢想？或是夢想破滅，他只能在夢幻泡影中求存呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;在伊斯坦堡的街頭，有一群浪浪的冒險旅程正悄悄地展開。雷霆、哪吒、卡托三隻生活在伊斯坦堡的浪浪，為了尋覓食物和棲息的處所，日夜穿梭在古老城市的巷弄之間，並與人類率真而平和地共同生活著：雷霆，個性獨立成熟，常常在夜晚隻身行動；哪吒，溫暖好親近，總是能與身邊的人成為朋友；而生活在郊區工地的幼犬卡托天真害羞，所幸有保全大叔看顧著。同時，更有一群與浪浪們共享街道的敘利亞青年，時常陪伴浪浪玩耍度日、依偎取暖，彼此逐漸建立起親密的連結外，乍看截然不同的生命個體，卻又緊密交織呼應。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I454" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>土耳其語</t>
         </is>
       </c>
       <c r="J454" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs8工作及經濟/各類改編/品德教育/情感教育/歷史傳記/法語/生涯規劃/自我成長/藝術領域</t>
+          <t>SDGs15保育陸域/土耳其語/情感教育/環境教育</t>
         </is>
       </c>
       <c r="K454" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L454" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2024-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>喜怒哀樂 數位修復版</t>
+          <t>鼠寶特攻</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Four Moods</t>
+          <t>SUPER FURBALL SAVES THE WORLD</t>
         </is>
       </c>
       <c r="C455" t="n">
-        <v>144</v>
+        <v>90</v>
       </c>
       <c r="D455" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>李翰祥/李行/白景瑞/胡金銓</t>
-[...2 lines deleted...]
-      <c r="F455" t="inlineStr"/>
+          <t>裘納提娜</t>
+        </is>
+      </c>
+      <c r="F455" t="inlineStr">
+        <is>
+          <t>凱烏斯奧斯特曼/森尼佩爾托涅米/盧卡斯蒂佩里/魯莫利維</t>
+        </is>
+      </c>
       <c r="G455" t="inlineStr">
         <is>
-          <t>&lt;p&gt;由四段古裝鄉野奇談組合而成，直言人性的善惡、因果的循環，其實無分古今。白景瑞執導的〈喜〉敘述一位書生貪戀女鬼美色的故事；胡金銓的〈怒〉改編自京劇〈三岔口〉客棧中人為財死的俠義故事；李行的〈哀〉則取材自《聊齋》凡人為仇恨蒙蔽善念的悲傷故事；〈樂〉則是李翰祥取自《聊齋》一位老人和一位水鬼間的友誼，以及「為善最樂」的精神。&lt;/p&gt;</t>
+          <t>&lt;p&gt;來自單親家庭的平凡女孩愛蜜莉亞，在被她的天竺鼠寵物咬了之後，意外獲得超自然的力量。她突然能夠變身成毛茸茸的超級鼠寶…。為了拯救蜜蜂與人類，愛蜜莉亞將搭乘時光機穿梭在未來與現在之間，展開一場關乎勇氣、友情和互相理解的冒險。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H455" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I455" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>無</t>
         </is>
       </c>
       <c r="J455" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>SDGs15保育陸域/SDGs17多元夥伴/兒童親子/動作冒險/友情/各類改編/喜劇/情感教育/環境教育/療癒溫馨/科幻奇幻/綜合領域/芬蘭語</t>
         </is>
       </c>
       <c r="K455" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/歐美片/萌獸影展</t>
         </is>
       </c>
       <c r="L455" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>難忘的車站 數位修復版</t>
+          <t>可可農莊大冒險</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Encounter at the Station</t>
+          <t>Coco Farm</t>
         </is>
       </c>
       <c r="C456" t="n">
-        <v>112</v>
+        <v>89</v>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>辛奇</t>
+          <t>賽巴斯帝安加涅</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>丁香/何玉華/傅清華/周萬生/周遊（周玉真）/小皮（陳小皮）/戴佩珊/戴哲煌/文珠/矮仔財（張福財）/石軍/英英/郭夜人/金塗（張金塗）/金玫（徐秀枝）/陳財興</t>
+          <t>史蒂夫拉普蘭特/喬伊貝蘭格/奧斯卡德斯加內斯/戴夫坎貝爾/班努瓦布賴爾/艾瑪苞琳多娜/路易斯菲利浦戴登諾特</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
-          <t>&lt;p&gt;女學生翠玉遭養父賣入酒家還債，與她相戀的男大生國良為她贖身預備迎娶。想不到，國良母親得知翠玉的過去，動之以情求她離開。國良在誤會中迎娶了母親中意的富家女雲嬌，婚後卻冷落她並沉迷酒色。一日偶然於酒場再見翠玉，兩人開始同居續前緣。雲嬌與翠玉各自為國良生了孩子，受到的對待卻大不相同。五年後，兩個女人相見不願彼此為難，翠玉把孩子託付雲嬌後獨自離去。國良得知翠玉又被趕走，崩潰發瘋，被送到日本治療。雲嬌抑鬱病重，自知來日無多，遂登報尋找翠玉，決定成全倆人…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;在單身父親陷入財務困境後，十二歲的麥克斯不得不關閉他在自家車庫裡經營的小買賣，隨父從城裡搬到了村裡，暫時寄住在他姑姑家。 在這裡，滿腦子生意經的麥克斯發現了商機，和堂弟查理及當地小網紅愛麗絲一起將一間廢舊的倉庫改造成了養雞棚，養殖注重動物福利的快樂母雞，出售快樂雞蛋，「可可農莊」誕生了，而且生意興隆。好景不長，三個年輕的企業家將面臨一個接一個的挑戰。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I456" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J456" t="inlineStr">
         <is>
-          <t>愛情/經典修復/臺語</t>
+          <t>SDGs12責任消費與生產/SDGs8工作及經濟/兒童親子/學習單/家庭教育/法語/生涯規劃/自我成長</t>
         </is>
       </c>
       <c r="K456" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L456" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>丈夫的秘密 數位修復版</t>
+          <t>戴高樂傳奇</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>The Husband’s Secret</t>
+          <t>De Gaulle</t>
         </is>
       </c>
       <c r="C457" t="n">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>林摶秋</t>
+          <t>加布里埃爾勒博明</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>吳呈雄/吳麗芬/張潘陽/張美瑤/徐梅玉/林錫川/簡和引/羅秋菊/許元培/許［土疌］英/連仕煙/鄭秀琴/黃明華/黃雪映/黃麗華</t>
+          <t>伊莎貝卡蕾/吉爾斯寇恩（吉爾柯恩）/奧利維古賀梅/羅倫特史托克/藍柏威爾森</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
-          <t>&lt;p&gt;社會警世家庭倫理愛情大悲劇巨作！&lt;/p&gt;&lt;p&gt;秋薇和麗雲從前是同窗密友。失聯數年，家境富裕的秋薇已經招贅夫婿，可惜一直沒能懷孕；而麗雲則遇人不淑，墮入風塵獨自養育兒子愛松，並且四處躲避舊情人勝烈的勒索。這對好友久別重逢，秋薇也多少幫忙著生活快過不下去的麗雲。然而秋薇的丈夫守義發現太太的好朋友麗雲，竟是自己四年前的舊情人，誤會愛松是自己的兒子；而麗雲知道舊情人守義竟是好姊妹的丈夫，只得帶著愛松再度遠離，風波由此開始…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;戴高樂是法國著名的軍事家、政治家，在二次大戰期間領導自由法國運動，戴高樂改變了二戰結局及法國的歷史。1940年5月，法國被德軍攻克。新上任的夏爾戴高樂將軍加入巴黎政府，而他的妻子伊馮娜及三個孩子則留在東部。就在新上任總理貝當打算向希特勒投降並與之談判時，戴高樂只有一個目的：繼續抵抗德軍。伊馮娜和孩子們被迫與數千個法國家庭一起逃離德軍的入侵。在彼此毫無音訊的情況下，戴高樂一家是否會淪為法國的犧牲品？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H457" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I457" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J457" t="inlineStr">
         <is>
-          <t>經典修復/臺語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/各類改編/國防戰爭/政治/歷史傳記/法語/真人真事改編/社會議題</t>
         </is>
       </c>
       <c r="K457" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L457" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>盜速飛車</t>
+          <t>索命枕邊人</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Overdrive</t>
+          <t>Private Property</t>
         </is>
       </c>
       <c r="C458" t="n">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="D458" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>安東尼歐尼格特</t>
+          <t>查德哈博爾德</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>史考特伊斯威特/安娜德哈瑪絲</t>
+          <t>傑法羅/夏伊洛費南德茲/法蘭克華利/羅根米勒/艾希莉班森</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
-          <t>&lt;p&gt;一對神乎奇技的偷車兄弟搭檔：哥哥安德魯（史考特伊斯威特 飾）與弟弟蓋瑞，兩人以偷竊稀世無價之寶的名車闖蕩江湖，他們鎖定史上最貴極速超跑之王：布加迪1937跑車，沒想到竟意外惹上法國最惡名昭彰的黑幫老大！為了保全生命安危，兩兄弟被迫限時168小時內，運用他們擅長的絕世神技，偷取黑幫老大死對頭收藏的12輛無價法拉利復古超跑，安德魯與蓋瑞兩兄弟開始號召各路飆車、偷竊、爆破等頂尖好手，包括安德魯的女友（安娜德哈瑪絲 飾）一同組成玩命偷車聯盟，準備瞞天過海執行史上最狂盜速偷車計畫！&lt;/p&gt;</t>
+          <t>&lt;p&gt;驚悚緊張的劇情，巧妙地遊走在現實與謊言之間…&lt;/p&gt;&lt;p&gt;凱特琳不僅在演員路上苦苦掙扎，婚姻生活也不美滿。她嫁給一位成功的新銳製作人，而丈夫想從旁協助她的演藝事業，她卻希望靠自己成功，這點令兩人爭執不休。於是她只能待在家裡，偶爾參加試鏡，或當丈夫在家時陪伴他。英俊斯文的園丁班出現，班聆聽她的心事、誘發她的創作力同時不斷撩她，她雖然仍然愛著丈夫，卻同時對與新來的園丁班逐漸產生感情。班總是能夠給予她關心、體貼著她，兩人最終墜入愛河。然而，班其實表裡不一…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H458" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I458" t="inlineStr">
         <is>
           <t>英語</t>
         </is>
       </c>
       <c r="J458" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs17多元夥伴/動作冒險/英語/警匪犯罪</t>
+          <t>懸疑驚悚/英語</t>
         </is>
       </c>
       <c r="K458" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L458" t="inlineStr">
         <is>
-          <t>2024-02-01 00:00:00</t>
+          <t>2025-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>三鳳震武林 數位修復版</t>
+          <t>判決之前</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Vengeance of the Phoenix Sisters</t>
+          <t>The Judgement</t>
         </is>
       </c>
       <c r="C459" t="n">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>陳洪民</t>
+          <t>山德柏格</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>吳炳南/周萬生/康明/施月娘/易原（林錫原）/林琳/柳青（張春美）/楊長江/楊麗花（林麗花）/矮仔塗（許金塗）/英英/葛小寶（葛金城）/藍瑛/金塗（張金塗）/金玫（徐秀枝）/黃胖</t>
+          <t>約里克范韋傑寧根/萊絲福塞契蒂尤克/費賈范休特</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
-          <t>&lt;p&gt;某夜，九毒鏢主陸天霸、追魂針王曹森雄、青龍飛刀柯英強突襲楊秉忠府，家僕攜三幼女秀鳳、青鳳、芝鳳分頭脫險，但楊氏夫婦均慘遭歹徒毒手。15年後，秀鳳拜師學成，喬扮男裝下山尋仇，途中搭救被曹森雄手下擄走的民女，因而引來殺機，一陣混戰中，青鳳、芝鳳前來搭救，兩人卻未發現眼前英俊貌美的俠客便是失散多年的大姊，因而對她暗生戀慕之心。隨後，陸天霸與三鳳相約絕命崗一決生死，並設下大批人馬埋伏，三鳳能否血刃匪徒以報不共戴天的血海深仇？&lt;/p&gt;</t>
+          <t>&lt;p&gt;電視記者巴斯韓在調查代芬特爾謀殺案時，許多人指控「雜工」就是殺手，而他也逐漸被說服，把罪名強加在「雜工」身上。他的電視報導演變為媒體的集體誹謗，也讓「雜工」和他妻子的生活變成一場噩夢。對這種「媒體審判」感到不安的巴斯，決定用事實來對抗陰謀，但令他沮喪的是，個人的形象遠比現實更為有力。他不惜鋌而走險，欲釐清真相：是否有人被法官誤判了？是否有無辜的受害者？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H459" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I459" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>荷蘭語</t>
         </is>
       </c>
       <c r="J459" t="inlineStr">
         <is>
-          <t>經典修復/臺語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/各類改編/真人真事改編/社會議題/荷蘭語/警匪犯罪</t>
         </is>
       </c>
       <c r="K459" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
         </is>
       </c>
       <c r="L459" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>金同學的成績單</t>
+          <t>在你面前</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Kim Min-young of the Report Card</t>
+          <t>In Front of Your Face</t>
         </is>
       </c>
       <c r="C460" t="n">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="D460" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>任志旋/李在恩</t>
+          <t>洪常秀</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>孫多賢/尹瑞英/林鐘珉/金炷我</t>
+          <t>李慧英/權海虓/申晳浩/趙倫嬉/金璽碧</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
-          <t>&lt;p&gt;這是我們的友情成績單。&lt;/p&gt;&lt;p&gt;高中生正希、敏永和珊娜決定結束詩社，專心準備大學入學考試。隔年，她們打算重啟詩社，無奈距離與時差讓她們無法如願。一天，敏永邀請正希到她首爾的公寓做客。正希很高興可以和她的老朋友碰面，然而敏永卻忙著寫電郵給教授，請他修改她的成績，兩人的友情似乎已不如當年…&lt;/p&gt;</t>
+          <t>&lt;p&gt;以前曾是演員的姊姊從美國回來韓國和妹妹相聚，某天姊妹倆相約吃早餐跟在附近逛逛，到了中午姊姊則去赴了一個電影導演的約，兩人幾杯酒下肚以後，導演提出想為他量身打造合作一部電影的想法。姊姊起初回絕，並透露自己心底的祕密…。隔天姊姊醒來後收到導演簡訊，說明自己昨天的一切言論只是開玩笑，覺得可笑而不禁莞爾的姊姊，看著熟睡的妹妹，沉思是否要告訴她那最深處的秘密…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H460" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I460" t="inlineStr">
         <is>
           <t>韓語</t>
         </is>
       </c>
       <c r="J460" t="inlineStr">
         <is>
-          <t>友情/情感教育/校園/英文字幕/韓語</t>
+          <t>SDGs3健康與福祉/情感教育/生涯規劃/綜合領域/韓語</t>
         </is>
       </c>
       <c r="K460" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/新生影展</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L460" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>皮爾卡登：迷戀未來的人</t>
+          <t>謝謝你愛過我</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>House of Cardin</t>
+          <t>Babyteeth</t>
         </is>
       </c>
       <c r="C461" t="n">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>大衛艾伯索/陶德休斯</t>
+          <t>夏儂莫菲</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>娜歐蜜坎貝爾/尚保羅高堤耶/桂由美/森英惠/清水珍妮/狄昂華薇克/珍妮摩露/皮爾卡登/約翰狄雷爾/莎朗史東/郭培/高田賢三</t>
+          <t>托比華勒斯/班曼德森/艾絲戴維斯/艾莉莎斯坎倫</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
-          <t>&lt;p&gt;時尚藝術富豪和他的傳奇人生 一心從事高訂服的皮爾卡登，來到巴黎尋夢，卻在聖多諾黑街迷了路。當他在愛馬仕店前問路時，竟巧遇帕坎時裝屋的設計師，自此開啟他奇蹟般的人生…。因為參與電影服裝設計，皮爾卡登才華迅速綻露。很快便開設了自己的時裝屋，並擠身上流世界。然而一句「我們所謂的『創意』，沒人穿又有何用？」幾乎觸怒全巴黎的設計師，將他逐出了權傾一時的時裝公會…。危機就是轉機，皮爾卡登順勢而為，不僅讓高訂服步下神聖伸展台、走近平民，更趁勢攻佔新興市場。同時，他將自己名字授權出現在各種的產品上，獲得難以置信的成功，讓世人發現：原來一切都有可能發生…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;癌症末期的高中少女蜜拉，有疼愛她的父母願意陪她走完人生最終旅程，但青春期仍懷著少女心的她，一場突如其來的邂逅改變了她的餘生。摩西，一名玩世不恭的小毒販讓蜜拉無可救藥愛上他，甚至決心要跟他談生命裡第一次的初戀，而正當蜜拉的父母還沒搞清楚狀況時，她卻堅持要與摩西同居，最後四人被迫住在同個屋簷下，而這變化擾亂了全家人的安定生活。兩個懵懂無知的少男少女，從不打不相識到真心相愛後，最終摩西也與蜜拉父母融化掉彼此的隔閡，正當大家都以為這兩小無猜的愛情會順利時，蜜拉身體卻越來越差，讓死亡的倒數計時也步步逼近…究竟，他們的愛情能夠戰勝疾病和死亡嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I461" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J461" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/SDGs8工作及經濟/國語/日語/歷史傳記/法語/生涯規劃/義大利語/英語/藝術領域</t>
+          <t>SDGs3健康與福祉/家庭教育/情感教育/愛情/生命教育/社會議題/英語</t>
         </is>
       </c>
       <c r="K461" t="inlineStr">
         <is>
-          <t>智財月線上影展/歐美片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L461" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>小狼童阿飛</t>
+          <t>寶島大夢 數位修復版</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Alfie the Little Werewolf</t>
+          <t>Bodo</t>
         </is>
       </c>
       <c r="C462" t="n">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
-          <t>尤翰盧森</t>
+          <t>黃明川</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>歐勒克羅斯/蘭柯福利達/金帆柯頓</t>
+          <t>寶島/曾文邦/林文義/林明和/涂英明/石南華/蔡逸/黃怡晏/黃至琦/黃鋐彬</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
-          <t>&lt;p&gt;荷蘭著名兒童文學小說家保羅范恩原著改編 在七歲的生日晚上，心地善良的阿飛突然變身成為一隻小小的、雪白的毛絨小野狼。他完全不知道自己是怎麼了。在這次變身之後，阿飛開始感覺到自己不太一樣了，入夜後他變成的那頭不受控制的小狼，跟白天害羞內向的小男孩簡直是天差地別。他該如何是好呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;在荒涼離島上，士兵阿奇的長官黃連長被子彈射殺，於此同時，有另一位士兵藝三攜械逃亡。在尋獲屍體後，阿奇拾獲黃連長的畫冊，圖中出現種種激起阿奇慾望的詭異圖像，令阿奇想起愛慕的女子康華，她曾是黃連長的情人，如今卻成為營長的禁臠。在連長塗鴉中，阿奇踏入真實與虛幻的邊界，游移其中，追尋不存在的鬼魂，就在九零年代臺灣，他墜入的是一場沒有戰爭的噩夢，連長的聲音在其中迴盪：敵人沒有真正來過，卻又像是已將抵達。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H462" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I462" t="inlineStr">
         <is>
-          <t>荷蘭語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J462" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/兒童親子/學習單/科幻奇幻/自我成長/荷蘭語</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K462" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L462" t="inlineStr">
         <is>
-          <t>2021-06-03 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>德古拉的新娘</t>
+          <t>我可能不會變瘦</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>How to Save the Immortal</t>
+          <t>Chubby Drums</t>
         </is>
       </c>
       <c r="C463" t="n">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="D463" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>羅曼阿爾捷米耶夫</t>
+          <t>雅美拓能</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>丹尼爾巴恩斯/史蒂芬克里瑟爾/喬登沃斯利/安德利庫爾加諾夫/邁克爾克利曼/麗莎克里莫娃</t>
+          <t>伊娃馮德古/泰斯羅莫/露絲哈弗柯特/馬賽慕斯特/麥可尼爾斯</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
-          <t>&lt;p&gt;長生不老的吸血鬼德古拉一直找不到願意嫁給他的女孩，對愛情感到失望的他決定獨自在城堡度過餘生。突然有天德古拉落入心懷不軌的國王和玩偶設下的圈套，還受到黑暗女巫的威脅，被迫綁架了勇敢的女戰士芭芭拉，而這其實是藍豆國王打算控制世界的邪惡陰謀的一部分。&lt;/p&gt;&lt;p&gt;德古拉在與芭芭拉相處一段時間後，漸漸發現如果沒有芭芭拉，他活得再久也沒有意思。眼看著世界就要落入壞人手中，吸血鬼也將失去一切之際，終究吸血鬼會決定願意犧牲自己不朽的生命，來阻止邪惡的國王贏得芭芭拉的芳心？還是看著芭芭拉被國王搶走？&lt;/p&gt;</t>
+          <t>&lt;p&gt;卓姆是非常活潑開朗的孩子，他很誠實，只不過有點胖，他跟家人搬到瘦子鎮之後，原本快樂的生活全都走樣了，他父親在當地開了一間餐廳，但是在瘦子鎮，大家都很不愛出門，而且沒有胖子。卓姆在愛上全鎮最瘦的麗芙後，想盡辦法要討她的歡心，他要讓這裡的人看見他的內心真正的美。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I463" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>荷蘭語</t>
         </is>
       </c>
       <c r="J463" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/兒童親子/學習單/性平教育/情感教育/自我成長/英文字幕/英語</t>
+          <t>SDGs10減少不平等/健體領域/學習單/情感教育/愛情/自我成長/荷蘭語</t>
         </is>
       </c>
       <c r="K463" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L463" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
+          <t>2021-06-03 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>逃出封鎖線</t>
+          <t>野夏天</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>The Pilot</t>
+          <t>Summer</t>
         </is>
       </c>
       <c r="C464" t="n">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>雷納塔達列夫及亞洛夫</t>
+          <t>蘇哲賢</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>伊琳娜梅德韋傑娃/彼得費奧多羅夫/馬克西姆艾梅利亞諾夫/麥克伊瑙</t>
+          <t>劉育仁/李丞展/李日詹/林暉閔/王渝屏/王禹舒/耿樂/藍皓東/詹牧/陳以文/陳嘉樺（Ella）/黃瀞怡（小薫）</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
-          <t>&lt;p&gt;改編真實事件個人自傳，描繪二戰時期一個人如何隻身從敵軍戰區努力生存光榮重回母國領土，締造歷史上又一戰爭傳奇扉頁。 1941年11月二戰期間，一支德國坦克軍隊正在向莫斯科前進。兩架伊留申二型戰機奉命前往阻止德軍進犯，在阻止敵人前進的任務中，空軍隊長尼古拉康姆列夫的飛機被迫降落在敵軍領地。尼古拉康姆列夫的夥伴紹塔為了引開敵軍，就把尼古拉放在一塊浮冰上。恢復意識的尼古拉，試圖在冰冷的敵人領地同時忍受酷寒、飢餓、野狼追趕和納粹軍隊追捕。經過一番辛苦的歷險，他總算成功回到自己國家的領地，但也因為受傷麻木的雙腿而進了醫院，性命垂危。他究竟是否能甦醒展開全新生活，迎接等待他的國家與戀人呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;知名作家吳又立、落魄前馬拉松選手高繼書，和一群跑隊的少年，命中注定般的相遇。吳又立跟隊採訪，踏入高繼書不堪的過往，從他出任即將解散的高中跑隊，讓一群因為各種原因加入的少年人生產生了波瀾。接連不斷的選擇使所有人陷入無法擺脫的漩渦中。他們要怎麼與彼此、與自己和解？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H464" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I464" t="inlineStr">
         <is>
-          <t>俄語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J464" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/俄語/各類改編/國防戰爭/歷史傳記/真人真事改編</t>
+          <t>SDGs17多元夥伴/SDGs4優質教育/健體領域/友情/國語/學習單/情感教育/校園/生涯規劃/自我成長/運動熱血</t>
         </is>
       </c>
       <c r="K464" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L464" t="inlineStr">
         <is>
-          <t>2025-02-01 00:00:00</t>
+          <t>2024-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>屍蹤7號房</t>
+          <t>想再聽見你</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Room No.7</t>
+          <t>Voices in the Wind</t>
         </is>
       </c>
       <c r="C465" t="n">
-        <v>100</v>
+        <v>140</v>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>李容承</t>
+          <t>諏訪敦彥</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>全錫淏/朴帥永/申河均/都敬秀/鄭熙泰/金東永/金道潤/金鐘九/金鐘洙/黃汀旼</t>
+          <t>三浦友和/西島秀俊/西田敏行</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在首爾經營一間瀕臨倒閉影音館的社長斗植、背負沉重學貸在店裡打工的泰政、與懷抱錢進韓國夢的朝鮮族翰昱，以各自的方式努力生活著。某天，乏人問津的店面奇蹟似地出現買主，意想不到的事故卻隨之而來，影音館內「7號房」成為斗植與泰政隱藏秘密的地方，兩人在生存遊戲中各出奇招，只為了讓自己活下去...。&lt;/p&gt;</t>
+          <t>&lt;p&gt;311大地震襲擊了日本東北地區，伴隨而來的海嘯奪走了小春一家人的生命，當時小春年僅9歲，是他們家中唯一的生還者。今年17歲的小春與阿姨一起住在廣島，廣島離她的家鄉岩手縣很遙遠，自從311事件之後小春就再也沒有回去過。有一天，小春放學回家後發現阿姨倒在廚房，送醫急救後，看著昏迷不醒的阿姨，小春忽然覺得她可能會失去所有她愛的人，她突然有股衝動想回到自己的家鄉。小春不知不覺地踏上前往岩手縣的路，沿途遇到許多熱心人士的協助，很多人也在311地震中失去親人，彼此分享著各自的故事，找到慰藉。這趟旅程是否能讓小春找回失去的自我呢…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H465" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I465" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J465" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/懸疑驚悚/警匪犯罪/韓語</t>
+          <t>SDGs11永續城鄉/SDGs3健康與福祉/情感教育/日語/生命教育/英文字幕</t>
         </is>
       </c>
       <c r="K465" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L465" t="inlineStr">
         <is>
-          <t>2023-03-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>咖啡莊園的亡靈</t>
+          <t>青凪大學體育會航空部劇場版</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>All the Dead Ones</t>
+          <t>Blue Thermal</t>
         </is>
       </c>
       <c r="C466" t="n">
-        <v>120</v>
+        <v>104</v>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>卡塔諾戈塔多/馬可杜特拉</t>
+          <t>橘正紀</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>克拉麗莎基斯特/卡洛莉娜畢安琪/戴雅佩里斯/湯瑪斯艾奎諾/瑪烏希圖拉妮/阿基耶奧古斯托</t>
+          <t>堀田真由/寺田農/小松未可子/小野大輔/島崎信長/榎木淳彌</t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1899年的巴西，廢除奴隸制度後不久，逝者的亡靈卻仍在人世間遊走。對於咖啡世家「蘇亞雷斯」一家的白人女人們來說，放棄過去的尊貴特權，並適應中產階級生活，令她們幾近崩潰。對於曾經被奴役的伊娜來說，在充滿敵意的新世界中與所愛之人重聚，迫使她必須面對真實的自己。在巴西複雜的歷史與喧亂的現今之間，這些女性努力創造全新的未來，並得面對社會轉型所帶來的天搖地動…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;高中時期只知道打排球的都留環，對於去東京上大學有美好的憧憬，總幻想著要談一場「閃閃動人的戀愛」，然而在她入學當日，竟意外弄壞了航空社團一架滑翔機的機翼，就在她為了補償損失而輾轉成為社員後，目睹了隊長倉持潤駕駛滑翔機在天空飛起的瞬間，也讓都留環被空中美麗的景色所震懾。&lt;/p&gt;&lt;p&gt;儘管都留環逐漸對天空的世界感到著迷，過去的陰影創傷卻讓她踟躕不前，在跨過心魔努力學習飛翔的技巧後，她還得面對嶄新對手的重重挑戰。都留環就這樣帶著大家的期盼與夢想飛上天際，她與她那群愛上天空的朋友們，能夠衝破烏雲，找到那神奇的「晴空熱流」嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H466" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I466" t="inlineStr">
         <is>
-          <t>葡萄牙語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J466" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs5性別平權/多元文化/情感教育/歷史傳記/生命教育/種族認同/葡萄牙語</t>
+          <t>SDGs4優質教育/友情/日語/生涯規劃/自我成長</t>
         </is>
       </c>
       <c r="K466" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/動畫片/新生影展</t>
         </is>
       </c>
       <c r="L466" t="inlineStr">
         <is>
-          <t>2024-02-01 00:00:00</t>
+          <t>2025-06-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>河畔小日子</t>
+          <t>風兒踢踏踩 數位修復版</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Riverside Mukolitta</t>
+          <t>Cheerful Wind</t>
         </is>
       </c>
       <c r="C467" t="n">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
-          <t>荻上直子</t>
+          <t>侯孝賢</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>吉岡秀隆/室剛/松山研一/滿島光</t>
+          <t>吳玲/周萬生/梅芳/石英（林忠平）/鍾鎮濤（阿B）/陳友/鳳飛飛（林秋鸞）</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
-          <t>&lt;p&gt;孤僻的山田來到北陸地方的烏賊加工廠工作，入住當地的魯蛇社區，裡面住著不請自來跑到別人家浴室洗澡的奇怪大叔，為了激起同情心而帶著小兒子四處上門推銷墓碑的父親，以及總是心事重重的美麗女房東。他們各自背負難以言說的秘密，過著不慎順遂的人生，卻同樣有著善良的靈魂。不知不覺中，山田卸下心防，這群人也逐漸走入他的日常。沒有血緣關係的他們，共享生命裡的喜怒哀樂。&lt;/p&gt;</t>
+          <t>&lt;p&gt;本片由原著瓊瑤擔任監製，八〇年代女神鳳飛飛跳脫過去苦情角色，飾演自信率性、神采飛揚的獨立女性；鍾鎮濤飾演的醫生默默支持女主角勇往直前，顛覆傳統性別刻板印象。本片和典型的瓊瑤愛情文藝片有所不同，侯孝賢導演在主流的電影形式風格下，透過多段生活化的場景，自然描繪出男女主角的情愫，真實反應當時的社會。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H467" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I467" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J467" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/友情/各類改編/情感教育/日語/療癒溫馨</t>
+          <t>國語/經典修復/臺語</t>
         </is>
       </c>
       <c r="K467" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/新生影展</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L467" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>秋決 數位修復版</t>
+          <t>只有蕓知道</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Execution in Autumn</t>
+          <t>Only Cloud Knows</t>
         </is>
       </c>
       <c r="C468" t="n">
-        <v>100</v>
+        <v>132</v>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>李行</t>
+          <t>馮小剛</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>傅碧輝/唐寶雲/崔福生/李湘/歐威/武家麒/葛香亭</t>
+          <t>Lydia Peckham（莉迪亞佩克漢姆）/徐帆/楊采鈺/黃軒</t>
         </is>
       </c>
       <c r="G468" t="inlineStr">
         <is>
-          <t>&lt;p&gt;三代單傳的少爺裴剛，自幼備受老奶奶寵溺，長成粗野逸樂浪蕩子，某日血氣洶湧一次殺死三人。毫無悔意的他，被官府判了刑，翌年秋後斬首處決。老奶奶運作官僚，賄賂、施壓、打通關節，仍無法拯救愛孫脫離死牢。束手無策，為了延續家族香火，老奶奶只好請求中自幼撫養長大的遠親少女小蓮，要她到獄中，與裴剛一夜夫妻，傳宗接代……。小蓮的獻身、奶奶之死，以及典獄牢頭的訓育教化，使裴剛終得感化，頑石點頭、徹悟前非，在秋決死亡之前，宛若新生。&lt;/p&gt;</t>
+          <t>&lt;p&gt;根據真實故事改編 有你的日子，就是我要過的日子。 改編自導演馮小剛摯友張述的真實愛情故事。年輕的隋東風（黃軒 飾）和羅蕓（楊采鈺 飾）婚後定居在紐西蘭的克萊德小鎮，共同經營一家中餐館，兩人的婚姻生活已走過15個年頭，除了身邊多了一隻狗狗相伴，仿佛都沒有發生變化。但隋東風和羅蕓無緣白頭到老，人到中年妻子的猝然離世讓他陷入哀傷與孤獨，踏上了為亡妻完成遺願的旅途。隋東風手捧著羅蕓的骨灰，按照她的遺願，將她的骨灰分別埋葬在不同的地方，隨風飄灑。隋東風一路前行，一路回憶，為這段相濡以沫的愛情籠罩上悲涼的底色。而當他回到故鄉探望羅蕓雙親時，得知羅蕓內心深處因為深愛他而隱藏的一個秘密。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H468" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I468" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J468" t="inlineStr">
         <is>
-          <t>經典修復/臺語</t>
+          <t>SDGs3健康與福祉/各類改編/國語/婚姻關係/情感教育/愛情/生命教育/療癒溫馨/真人真事改編</t>
         </is>
       </c>
       <c r="K468" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L468" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2024-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>寒鴉情深</t>
+          <t>盡孝的滋味</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Kauwboy</t>
+          <t>The Wandering Chef</t>
         </is>
       </c>
       <c r="C469" t="n">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
-          <t>Boudewijn Koole</t>
+          <t>朴惠鈴</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>Loek peters/Rick Lens/Ricky Koole/Susan Radder</t>
+          <t>林祉鎬</t>
         </is>
       </c>
       <c r="G469" t="inlineStr">
         <is>
-          <t>&lt;p&gt;10歲小男孩JoJo生長在單親家庭並且有著暴力傾向的父親，在撿到了一隻小寒鴉後逐漸與牠建立了深厚的感情。透過這份特殊的友情，也化解了小男孩與父親之間的藩籬。&lt;/p&gt;</t>
+          <t>&lt;p&gt;養生主廚林祉鎬真實人生 想要在還來得及的時候，跟您分享… 「流浪名廚」林祉鎬總是周遊各地，尋覓具有養生功效的特殊食材，並不時為許多村落提供美食。在得知生母、養母相繼過世後，流浪在外的他，更經常睡在田野中，以葉為被、以草為食…。直到某天，他遇見了慈祥的老母親金順圭，喚起了他的童年記憶，兩人因此發展出一段母子般的情感。但因年事已高，金順圭終在7年後離世…。這讓林祉鎬十分難過，也喚起心中的最大遺憾。人生第一次，出於對他人生中3位母親的敬意，林祉鎬獨自開啟3天的連續烹飪，最終端出象徵佛教108種生命苦痛的108道菜，撫慰他一心想盡孝母親的遺憾…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H469" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I469" t="inlineStr">
         <is>
-          <t>荷蘭語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J469" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/人權法治/學習單/家庭教育/情感教育/生命教育/社會議題/荷蘭語</t>
+          <t>SDGs2消除飢餓/SDGs3健康與福祉/健體領域/家庭教育/情感教育/生命教育/療癒溫馨/自我成長/韓語</t>
         </is>
       </c>
       <c r="K469" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L469" t="inlineStr">
         <is>
-          <t>2021-06-01 00:00:00</t>
+          <t>2024-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>浪浪伊斯坦堡</t>
+          <t>皮埃爾神父的生命旅程</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Stray</t>
+          <t>Abbe Pierre－A Century of Devotion</t>
         </is>
       </c>
       <c r="C470" t="n">
-        <v>72</v>
+        <v>138</v>
       </c>
       <c r="D470" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
-          <t>伊莉莎白羅</t>
+          <t>弗雷德里克泰利爾</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>卡托/哪吒/雷霆</t>
+          <t>班傑明拉斐恩/米謝維耶莫茲/艾曼紐貝考</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在伊斯坦堡的街頭，有一群浪浪的冒險旅程正悄悄地展開。雷霆、哪吒、卡托三隻生活在伊斯坦堡的浪浪，為了尋覓食物和棲息的處所，日夜穿梭在古老城市的巷弄之間，並與人類率真而平和地共同生活著：雷霆，個性獨立成熟，常常在夜晚隻身行動；哪吒，溫暖好親近，總是能與身邊的人成為朋友；而生活在郊區工地的幼犬卡托天真害羞，所幸有保全大叔看顧著。同時，更有一群與浪浪們共享街道的敘利亞青年，時常陪伴浪浪玩耍度日、依偎取暖，彼此逐漸建立起親密的連結外，乍看截然不同的生命個體，卻又緊密交織呼應。&lt;/p&gt;</t>
+          <t>&lt;p&gt;講述皮埃爾神父（原名亨利格魯埃）一生的故事。&lt;/p&gt;&lt;p&gt;他曾參與法國抵抗運動，奉獻一生救助貧困和無家者，亨利格魯埃生於天主教家庭，立志成為神父，二戰爆發改變了他的決定，他在戰場上失去摯友，見證了戰爭的恐怖，也體會到友情的美麗與力量，亨利之後成為了皮埃爾神父，二戰結束後仍經歷了無數困境，面對諸多挑戰。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H470" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I470" t="inlineStr">
         <is>
-          <t>土耳其語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J470" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/土耳其語/情感教育/環境教育</t>
+          <t>SDGs16和平正義/SDGs3健康與福祉/品德教育/政治/歷史傳記/法語/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K470" t="inlineStr">
         <is>
-          <t>亞洲片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L470" t="inlineStr">
         <is>
-          <t>2024-07-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>鼠寶特攻</t>
+          <t>貓山王中王</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>SUPER FURBALL SAVES THE WORLD</t>
+          <t>The King of Musang King</t>
         </is>
       </c>
       <c r="C471" t="n">
-        <v>90</v>
+        <v>148</v>
       </c>
       <c r="D471" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t>裘納提娜</t>
+          <t>梁志強（梁智強）</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>凱烏斯奧斯特曼/森尼佩爾托涅米/盧卡斯蒂佩里/魯莫利維</t>
+          <t>容啟航/張水蓉/李國煌/梁志強（梁智強）/楊雁雁/程旭輝/陳俊權</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
-          <t>&lt;p&gt;來自單親家庭的平凡女孩愛蜜莉亞，在被她的天竺鼠寵物咬了之後，意外獲得超自然的力量。她突然能夠變身成毛茸茸的超級鼠寶…。為了拯救蜜蜂與人類，愛蜜莉亞將搭乘時光機穿梭在未來與現在之間，展開一場關乎勇氣、友情和互相理解的冒險。&lt;/p&gt;</t>
+          <t>&lt;p&gt;家中之主金水離家出走20年，留下妻子美蓮獨自辛苦的經營榴槤園，並養育三個子女，她一心想把榴槤園傳承給下一代，然而兩代經營手法大相徑庭，導致兩代間劍拔弩張，當美蓮對前來協助經營生意的朋友茂山逐漸日久生情時，先生金水卻無預警地歸來，一心想跟美蓮重修舊好，此三人關係加上兩代間的糾葛，能否能像貓山王榴槤，撥開帶刺的硬殼後，就能看到豐碩飽滿的果肉呢 ? 他們複雜的情緣都得以守得雲開見月明呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H471" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I471" t="inlineStr">
         <is>
-          <t>無</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J471" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/SDGs17多元夥伴/兒童親子/動作冒險/友情/各類改編/喜劇/情感教育/環境教育/療癒溫馨/科幻奇幻/綜合領域/芬蘭語</t>
+          <t>國語/婚姻關係/家庭教育/情感教育</t>
         </is>
       </c>
       <c r="K471" t="inlineStr">
         <is>
-          <t>劇情片/歐美片/萌獸影展</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L471" t="inlineStr">
         <is>
-          <t>2024-07-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>可可農莊大冒險</t>
+          <t>舞者2：舞影隨形</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>Coco Farm</t>
+          <t>DanceAblers 2：Dancing With You</t>
         </is>
       </c>
       <c r="C472" t="n">
-        <v>89</v>
+        <v>129</v>
       </c>
       <c r="D472" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t>賽巴斯帝安加涅</t>
+          <t>時光影蹤</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>史蒂夫拉普蘭特/喬伊貝蘭格/奧斯卡德斯加內斯/戴夫坎貝爾/班努瓦布賴爾/艾瑪苞琳多娜/路易斯菲利浦戴登諾特</t>
+          <t>Misiconi/幫腳飛/滯留島/白色太陽/穿梭之鈴/織光者的夢</t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
-          <t>&lt;p&gt;在單身父親陷入財務困境後，十二歲的麥克斯不得不關閉他在自家車庫裡經營的小買賣，隨父從城裡搬到了村裡，暫時寄住在他姑姑家。 在這裡，滿腦子生意經的麥克斯發現了商機，和堂弟查理及當地小網紅愛麗絲一起將一間廢舊的倉庫改造成了養雞棚，養殖注重動物福利的快樂母雞，出售快樂雞蛋，「可可農莊」誕生了，而且生意興隆。好景不長，三個年輕的企業家將面臨一個接一個的挑戰。&lt;/p&gt;</t>
+          <t>&lt;p&gt;全片記錄近四年的疫情期間，社會環境與公共空間抑制世人形色肢體的延展與探索，一群群身心障礙舞者直接互動，串起各種舞蹈形式與內容的熱情活力，揮灑綻放自己觸及的想像。他們的舞藝---「排練即是展演」。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H472" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I472" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J472" t="inlineStr">
         <is>
-          <t>SDGs12責任消費與生產/SDGs8工作及經濟/兒童親子/學習單/家庭教育/法語/生涯規劃/自我成長</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/國語/特殊教育/生命教育/自我成長/英文字幕/藝術領域/音樂歌舞</t>
         </is>
       </c>
       <c r="K472" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/國片/紀錄片</t>
         </is>
       </c>
       <c r="L472" t="inlineStr">
         <is>
-          <t>2025-09-01 00:00:00</t>
+          <t>2026-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>戴高樂傳奇</t>
+          <t>嘻哈翻轉人生</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>De Gaulle</t>
+          <t>WALKING MAN</t>
         </is>
       </c>
       <c r="C473" t="n">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
-          <t>加布里埃爾勒博明</t>
+          <t>安納奇</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>伊莎貝卡蕾/吉爾斯寇恩（吉爾柯恩）/奧利維古賀梅/羅倫特史托克/藍柏威爾森</t>
+          <t>伊藤由美/優希美青/富樫真/星田英利/柏原收史/渡邊真起子/石橋蓮司/野村周平</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
-          <t>&lt;p&gt;戴高樂是法國著名的軍事家、政治家，在二次大戰期間領導自由法國運動，戴高樂改變了二戰結局及法國的歷史。1940年5月，法國被德軍攻克。新上任的夏爾戴高樂將軍加入巴黎政府，而他的妻子伊馮娜及三個孩子則留在東部。就在新上任總理貝當打算向希特勒投降並與之談判時，戴高樂只有一個目的：繼續抵抗德軍。伊馮娜和孩子們被迫與數千個法國家庭一起逃離德軍的入侵。在彼此毫無音訊的情況下，戴高樂一家是否會淪為法國的犧牲品？&lt;/p&gt;</t>
+          <t>&lt;p&gt;小金剛因患有口吃而不擅與人溝通，自父親離世後，他們家只能勉強度日。後來小金剛獲得上大學的獎學金，但他仍需努力工作，養活妹妹與生重病的母親。直到有天他在一台隨身聽裡發現一捲饒舌錄音帶，此後他變得更有信心表達自己。多虧他的饒舌技巧，總是被看扁的他，逐漸了解自己的毅力與力量。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H473" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I473" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J473" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/各類改編/國防戰爭/政治/歷史傳記/法語/真人真事改編/社會議題</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs8工作及經濟/學習單/日語/特殊教育/生命教育/生涯規劃/綜合領域/自我成長/藝術領域/音樂歌舞</t>
         </is>
       </c>
       <c r="K473" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L473" t="inlineStr">
         <is>
-          <t>2024-07-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>索命枕邊人</t>
+          <t>蚵豐村</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>Private Property</t>
+          <t>Ohong Village</t>
         </is>
       </c>
       <c r="C474" t="n">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
-          <t>查德哈博爾德</t>
+          <t>林龍吟</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>傑法羅/夏伊洛費南德茲/法蘭克華利/羅根米勒/艾希莉班森</t>
+          <t>喜翔/林禹緒/陳莘太</t>
         </is>
       </c>
       <c r="G474" t="inlineStr">
         <is>
-          <t>&lt;p&gt;驚悚緊張的劇情，巧妙地遊走在現實與謊言之間…&lt;/p&gt;&lt;p&gt;凱特琳不僅在演員路上苦苦掙扎，婚姻生活也不美滿。她嫁給一位成功的新銳製作人，而丈夫想從旁協助她的演藝事業，她卻希望靠自己成功，這點令兩人爭執不休。於是她只能待在家裡，偶爾參加試鏡，或當丈夫在家時陪伴他。英俊斯文的園丁班出現，班聆聽她的心事、誘發她的創作力同時不斷撩她，她雖然仍然愛著丈夫，卻同時對與新來的園丁班逐漸產生感情。班總是能夠給予她關心、體貼著她，兩人最終墜入愛河。然而，班其實表裡不一…&lt;/p&gt;</t>
+          <t>&lt;p&gt;台灣西南角落，日漸下沉的蚵村，迎來又一次王船慶典。年近三十的盛吉離村混跡大城市多年，此時故作風光，扮了個叱吒都會商場的成功姿態回鄉。隨著祭典升溫，盛吉得用脆弱偽裝，面對顧了一輩子蚵地的頑固父親順明；而在另一頭，還有對他的「成功」眼紅已久的兒時玩伴昆男，此刻正暗想靠著盛吉鹹魚翻身。小小蚵村，人人都有張難以卸下的面具；潮水將退，隨著兩代漁村人的腳步，追尋他們難以回溯的家鄉。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H474" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I474" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J474" t="inlineStr">
         <is>
-          <t>懸疑驚悚/英語</t>
+          <t>SDGs11永續城鄉/SDGs12責任消費與生產/SDGs4優質教育/SDGs8工作及經濟/國語/學習單/家庭教育/情感教育/環境教育/生涯規劃/社會議題</t>
         </is>
       </c>
       <c r="K474" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L474" t="inlineStr">
         <is>
-          <t>2025-07-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>判決之前</t>
+          <t>忌妒的藍圖</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>The Judgement</t>
+          <t>The Story of My Wife</t>
         </is>
       </c>
       <c r="C475" t="n">
-        <v>130</v>
+        <v>169</v>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>山德柏格</t>
+          <t>伊爾蒂蔻恩伊達</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>約里克范韋傑寧根/萊絲福塞契蒂尤克/費賈范休特</t>
+          <t>吉斯納貝/塞吉奧魯比尼/潔絲敏婷卡/烏里馬蒂斯/蕾雅瑟杜/路易卡瑞</t>
         </is>
       </c>
       <c r="G475" t="inlineStr">
         <is>
-          <t>&lt;p&gt;電視記者巴斯韓在調查代芬特爾謀殺案時，許多人指控「雜工」就是殺手，而他也逐漸被說服，把罪名強加在「雜工」身上。他的電視報導演變為媒體的集體誹謗，也讓「雜工」和他妻子的生活變成一場噩夢。對這種「媒體審判」感到不安的巴斯，決定用事實來對抗陰謀，但令他沮喪的是，個人的形象遠比現實更為有力。他不惜鋌而走險，欲釐清真相：是否有人被法官誤判了？是否有無辜的受害者？&lt;/p&gt;</t>
+          <t>&lt;p&gt;她是我的唯一，她的唯一卻不只有我…&lt;/p&gt;&lt;p&gt;一名人生歷經洗鍊、僅有少許浪漫邂逅經驗的荷蘭船長賈可柏，在咖啡廳與朋友打賭，將要娶第一位走進咖啡廳的女人，就在此時美麗的莉茲走了進來。兩人從一見鍾情，到愛恨嗔癡。「到底有沒有外遇？」、「究竟愛不愛我？」這些自我煎熬的捫心自問，成了賈可柏與他年輕妻子莉茲結婚後揮之不去的夢魘。從初始的冷眼旁觀與自制，賈可柏漸漸暗自猜疑她、監控她。而同時，他也永無止盡地在自負與羞愧、清醒與絕望之間來回擺盪，甚至自己也開始有了外遇…。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H475" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I475" t="inlineStr">
         <is>
-          <t>荷蘭語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J475" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/各類改編/真人真事改編/社會議題/荷蘭語/警匪犯罪</t>
+          <t>婚姻關係/情感教育/愛情/英文字幕/英語</t>
         </is>
       </c>
       <c r="K475" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L475" t="inlineStr">
         <is>
-          <t>2024-07-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>在你面前</t>
+          <t>彩雲飛 數位修復版</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>In Front of Your Face</t>
+          <t>The Young Ones</t>
         </is>
       </c>
       <c r="C476" t="n">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="D476" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>洪常秀</t>
+          <t>李行</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>李慧英/權海虓/申晳浩/趙倫嬉/金璽碧</t>
+          <t>傅碧輝/儀銘/吳可/周少卿/曹健（曹治藩）/李黛玲/楊烈/王雲/甄珍（章家珍）/紫蘭/萬沙浪（王忠義）/葉蕙雯/葛香亭/鄧光榮/閔敏/陳舊/韓甦/黃曼</t>
         </is>
       </c>
       <c r="G476" t="inlineStr">
         <is>
-          <t>&lt;p&gt;以前曾是演員的姊姊從美國回來韓國和妹妹相聚，某天姊妹倆相約吃早餐跟在附近逛逛，到了中午姊姊則去赴了一個電影導演的約，兩人幾杯酒下肚以後，導演提出想為他量身打造合作一部電影的想法。姊姊起初回絕，並透露自己心底的祕密…。隔天姊姊醒來後收到導演簡訊，說明自己昨天的一切言論只是開玩笑，覺得可笑而不禁莞爾的姊姊，看著熟睡的妹妹，沉思是否要告訴她那最深處的秘密…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;李行導演於六○年代率先執導《婉君表妹》、《啞女情深》，成為將瓊瑤小說搬上大銀幕的第一人；七○年代，再以《彩雲飛》推動出第二波瓊瑤電影風潮，日後更接連以《心有千千結》、《海鷗飛處》屢創賣座高峰。作為承先啟後的關鍵樞紐，《彩雲飛》在瓊瑤系列電影中所佔地位不言自喻，本片更是第五十屆金馬獎終身成就獎得主甄珍的代表作之一。&lt;/p&gt;&lt;p&gt;從香港來臺求學的孟雲樓，寄宿在父親舊識楊老伯家中。儘管楊家上下熱情招待，雲樓卻始終無緣得見楊家愛女涵妮，令他不禁滿腹狐疑。直至某夜家中傳出悠揚琴聲，原來彈琴者正是自幼罹患宿疾，而不得不長期靜養的涵妮。涵妮允諾雲樓每日下樓為他彈琴，兩人的感情日漸加溫；然而長輩們百般阻撓，在兩人之間埋下不安的種子；有一天，雲樓遇見一位長相神似涵妮的女孩……。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H476" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I476" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J476" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/情感教育/生涯規劃/綜合領域/韓語</t>
+          <t>國語/情感教育/愛情/經典修復</t>
         </is>
       </c>
       <c r="K476" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L476" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>謝謝你愛過我</t>
+          <t>濟公之降龍降世</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>Babyteeth</t>
+          <t>Master Ji Gong</t>
         </is>
       </c>
       <c r="C477" t="n">
-        <v>118</v>
+        <v>92</v>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>夏儂莫菲</t>
+          <t>劉志江/喬彧</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>托比華勒斯/班曼德森/艾絲戴維斯/艾莉莎斯坎倫</t>
+          <t>朱婧/李揚/澤飛/白文顯</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
-          <t>&lt;p&gt;癌症末期的高中少女蜜拉，有疼愛她的父母願意陪她走完人生最終旅程，但青春期仍懷著少女心的她，一場突如其來的邂逅改變了她的餘生。摩西，一名玩世不恭的小毒販讓蜜拉無可救藥愛上他，甚至決心要跟他談生命裡第一次的初戀，而正當蜜拉的父母還沒搞清楚狀況時，她卻堅持要與摩西同居，最後四人被迫住在同個屋簷下，而這變化擾亂了全家人的安定生活。兩個懵懂無知的少男少女，從不打不相識到真心相愛後，最終摩西也與蜜拉父母融化掉彼此的隔閡，正當大家都以為這兩小無猜的愛情會順利時，蜜拉身體卻越來越差，讓死亡的倒數計時也步步逼近…究竟，他們的愛情能夠戰勝疾病和死亡嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;為了讓久病纏身的娘病癒，頑童李修緣一心想成為英雄，其父受金翎蠱惑，卻被搶走金身，金翅大鵬因此提前復活、毀滅人間，父子攜手肉身抵抗金翅大鵬，卻以卵擊石，瀕死的李修緣，頓悟比金身更重要的是愛，最終化身降龍羅漢，降龍羅漢放棄果位，從此，天上少了一名降龍羅漢，世間多了一個濟世救人的活佛。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H477" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I477" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J477" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/家庭教育/情感教育/愛情/生命教育/社會議題/英語</t>
+          <t>兒童親子/動作冒險/品德教育/國語/家庭教育/自我成長/英文字幕/英語</t>
         </is>
       </c>
       <c r="K477" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/動畫片</t>
         </is>
       </c>
       <c r="L477" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2026-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>皮埃爾神父的生命旅程</t>
+          <t>以愛之茗</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>Abbe Pierre－A Century of Devotion</t>
+          <t>Black Tea</t>
         </is>
       </c>
       <c r="C478" t="n">
-        <v>138</v>
+        <v>110</v>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>弗雷德里克泰利爾</t>
+          <t>阿布代拉曼席沙克（阿布代拉曼西沙可）</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>班傑明拉斐恩/米謝維耶莫茲/艾曼紐貝考</t>
+          <t>余佩真/吳可熙/妮娜美羅/張翰/張豐豪/黃惟</t>
         </is>
       </c>
       <c r="G478" t="inlineStr">
         <is>
-          <t>&lt;p&gt;講述皮埃爾神父（原名亨利格魯埃）一生的故事。&lt;/p&gt;&lt;p&gt;他曾參與法國抵抗運動，奉獻一生救助貧困和無家者，亨利格魯埃生於天主教家庭，立志成為神父，二戰爆發改變了他的決定，他在戰場上失去摯友，見證了戰爭的恐怖，也體會到友情的美麗與力量，亨利之後成為了皮埃爾神父，二戰結束後仍經歷了無數困境，面對諸多挑戰。&lt;/p&gt;</t>
+          <t>&lt;p&gt;來自象牙海岸的女子愛亞，在婚禮上悔婚後來到異地展開新生活，她在一處中、非文化融合的區域邂逅了茶行老闆王材，兩人透過茶藝知識的學習交流，展開了一段跨越文化相知相惜的愛情故事，另一方面，王材與結縭多年的妻子張英、兒子王立本，卻因一段不為人知的陳年往事，陷入一場暗濤洶湧的家庭糾葛，各自背負過往陰影的愛亞與王材，能否經得起周圍的偏見與考驗，圓滿這段萍水相逢的愛情？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H478" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I478" t="inlineStr">
         <is>
           <t>法語</t>
         </is>
       </c>
       <c r="J478" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs3健康與福祉/品德教育/政治/歷史傳記/法語/社會議題/英文字幕</t>
+          <t>國語/多元文化/情感教育/愛情/法語/種族認同/英文字幕/英語/葡萄牙語/貝特語/阿拉伯語</t>
         </is>
       </c>
       <c r="K478" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L478" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>貓山王中王</t>
+          <t>I AM. - SM家族青春傳記電影</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>The King of Musang King</t>
+          <t>I AM : SMTOWN LIVE WORLD TOUR in Madison Square Garden</t>
         </is>
       </c>
       <c r="C479" t="n">
-        <v>148</v>
+        <v>118</v>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
-          <t>梁志強（梁智強）</t>
+          <t>崔鎮成</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>容啟航/張水蓉/李國煌/梁志強（梁智強）/楊雁雁/程旭輝/陳俊權</t>
+          <t>SHINee/SUPER JUNIOR/f(x)/安七炫/寶兒/少女時代/東方神起</t>
         </is>
       </c>
       <c r="G479" t="inlineStr">
         <is>
-          <t>&lt;p&gt;家中之主金水離家出走20年，留下妻子美蓮獨自辛苦的經營榴槤園，並養育三個子女，她一心想把榴槤園傳承給下一代，然而兩代經營手法大相徑庭，導致兩代間劍拔弩張，當美蓮對前來協助經營生意的朋友茂山逐漸日久生情時，先生金水卻無預警地歸來，一心想跟美蓮重修舊好，此三人關係加上兩代間的糾葛，能否能像貓山王榴槤，撥開帶刺的硬殼後，就能看到豐碩飽滿的果肉呢 ? 他們複雜的情緣都得以守得雲開見月明呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;2011年10月23日，SMTOWN成為首批登上紐約麥迪遜廣場花園舞台的亞洲藝人，這座位於流行音樂發源地的著名表演場地，見證了他們的輝煌，從43,800小時的艱辛訓練，到站上夢想中的舞台，這部電影將SMTOWN年輕藝人為追逐夢想而不斷努力的真實故事搬上大銀幕。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H479" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I479" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J479" t="inlineStr">
         <is>
-          <t>國語/婚姻關係/家庭教育/情感教育</t>
+          <t>SDGs8工作及經濟/生涯規劃/自我成長/藝術領域/韓語/音樂歌舞</t>
         </is>
       </c>
       <c r="K479" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/紀錄片</t>
         </is>
       </c>
       <c r="L479" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>嘻哈翻轉人生</t>
+          <t>噗通噗通跳動的心</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>WALKING MAN</t>
+          <t>Heartbeats</t>
         </is>
       </c>
       <c r="C480" t="n">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
-          <t>安納奇</t>
+          <t>杰德布尼奧普拉卡恩</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>伊藤由美/優希美青/富樫真/星田英利/柏原收史/渡邊真起子/石橋蓮司/野村周平</t>
+          <t>帕索弗龐克蘭/帝拉傑翁普亞潘/曼娜薩朋査勒姆/皮薩努布溫</t>
         </is>
       </c>
       <c r="G480" t="inlineStr">
         <is>
-          <t>&lt;p&gt;小金剛因患有口吃而不擅與人溝通，自父親離世後，他們家只能勉強度日。後來小金剛獲得上大學的獎學金，但他仍需努力工作，養活妹妹與生重病的母親。直到有天他在一台隨身聽裡發現一捲饒舌錄音帶，此後他變得更有信心表達自己。多虧他的饒舌技巧，總是被看扁的他，逐漸了解自己的毅力與力量。&lt;/p&gt;</t>
+          <t>&lt;p&gt;40歲的阿財因女友過世而心灰意冷，這名從未經歷過任何冒險的男子，為了解開女友生前留下的魔術方塊而踏上旅程。來到泰國北方的省份時，遇上了家中經營民宿的南婉，而20歲的她正是活力十足的年紀。南婉不僅幫助阿財尋找解開魔術方塊的線索，更改變了他寂寞的人生。隨著兩人越來越親密，他們的心跳也越來越快。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H480" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I480" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>泰語</t>
         </is>
       </c>
       <c r="J480" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs8工作及經濟/學習單/日語/特殊教育/生命教育/生涯規劃/綜合領域/自我成長/藝術領域/音樂歌舞</t>
+          <t>SDGs3健康與福祉/情感教育/愛情/泰語/生涯規劃/社會議題</t>
         </is>
       </c>
       <c r="K480" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L480" t="inlineStr">
         <is>
           <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>蚵豐村</t>
+          <t>青春全壘打</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>Ohong Village</t>
+          <t>Baseball Girl</t>
         </is>
       </c>
       <c r="C481" t="n">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>林龍吟</t>
+          <t>崔允太</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>喜翔/林禹緒/陳莘太</t>
+          <t>李周映/李浚赫</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
-          <t>&lt;p&gt;台灣西南角落，日漸下沉的蚵村，迎來又一次王船慶典。年近三十的盛吉離村混跡大城市多年，此時故作風光，扮了個叱吒都會商場的成功姿態回鄉。隨著祭典升溫，盛吉得用脆弱偽裝，面對顧了一輩子蚵地的頑固父親順明；而在另一頭，還有對他的「成功」眼紅已久的兒時玩伴昆男，此刻正暗想靠著盛吉鹹魚翻身。小小蚵村，人人都有張難以卸下的面具；潮水將退，隨著兩代漁村人的腳步，追尋他們難以回溯的家鄉。&lt;/p&gt;</t>
+          <t>&lt;p&gt;秀仁是世上唯一能投出球速130公里的女棒球選手。曾待過全男子高中棒球隊的她，正面臨另一個挑戰：她想加入職業棒球隊。崔教練告訴秀仁，那是一個不可能達成的夢想，不只是因為性別上的阻礙，還有體力上的限制。然而，崔教練提出一個建議：既然在力氣上無法打敗男生，那就學習男生打不到的蝴蝶球吧。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I481" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J481" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs12責任消費與生產/SDGs4優質教育/SDGs8工作及經濟/國語/學習單/家庭教育/情感教育/環境教育/生涯規劃/社會議題</t>
+          <t>SDGs4優質教育/SDGs5性別平權/健體領域/學習單/性平教育/情感教育/生涯規劃/綜合領域/自我成長/運動熱血/韓語</t>
         </is>
       </c>
       <c r="K481" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
         </is>
       </c>
       <c r="L481" t="inlineStr">
         <is>
           <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>忌妒的藍圖</t>
+          <t>揚子江風雲 數位修復版</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>The Story of My Wife</t>
+          <t>Storm over the Yangtze River</t>
         </is>
       </c>
       <c r="C482" t="n">
-        <v>169</v>
+        <v>111</v>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t>伊爾蒂蔻恩伊達</t>
+          <t>李翰祥</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>吉斯納貝/塞吉奧魯比尼/潔絲敏婷卡/烏里馬蒂斯/蕾雅瑟杜/路易卡瑞</t>
+          <t>丁強/周蒨/孔蘭薰/孟葶/孫越（孫鉞）/崔福生/巫敏雄/帥雅英/平振剛/張美瑤/文逸民/李冷/李影（李忠英）/李近/李麗華/柯佑民/柯俊雄/梁延興/楊群/歐威/毛冰如/汪萍/沈毓立/華真真/葛香亭/金帝（程世英）/門祝華/高飛/魏萊</t>
         </is>
       </c>
       <c r="G482" t="inlineStr">
         <is>
-          <t>&lt;p&gt;她是我的唯一，她的唯一卻不只有我…&lt;/p&gt;&lt;p&gt;一名人生歷經洗鍊、僅有少許浪漫邂逅經驗的荷蘭船長賈可柏，在咖啡廳與朋友打賭，將要娶第一位走進咖啡廳的女人，就在此時美麗的莉茲走了進來。兩人從一見鍾情，到愛恨嗔癡。「到底有沒有外遇？」、「究竟愛不愛我？」這些自我煎熬的捫心自問，成了賈可柏與他年輕妻子莉茲結婚後揮之不去的夢魘。從初始的冷眼旁觀與自制，賈可柏漸漸暗自猜疑她、監控她。而同時，他也永無止盡地在自負與羞愧、清醒與絕望之間來回擺盪，甚至自己也開始有了外遇…。&lt;/p&gt;</t>
+          <t>&lt;p&gt;抗戰期間，地下情報員「長江二號」在湖北省監利縣出生入死執行「死橋計劃」，力阻日軍掃除長江水雷障礙；隸屬日本情報隊的王凡，遊走於國軍與日軍之間從中蒐集情報，王凡利用回鄉探親時竊取監利縣的防禦計劃，但手下羅學海卻失手遭逮捕，王凡連帶被判刑。在經過中國情報員李鐵生、日方間諜小林惠子、鐵血抗日旅長卓劍塵、日方內線西野綾子等人爾虞我詐的斡旋，最後死橋計劃圓滿結束，卓劍塵和李鐵生及時趕到，阻止了王凡的行刑，並力保「長江180里封鎖線」。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;本片又名《一寸山河一寸血》，根據鄒郎原著的間諜小說《死橋》改編，導演李翰祥透過人物設定與情節鋪陳，營造出撲朔迷離及敵我之間的緊張氣氛，跳脫出過去軍事電影強調英勇愛國題材的刻板印象。《揚子江風雲》原底片霉斑嚴重、膠片破損，經國影中心修復後曾受邀於第十八屆上海國際電影節放映。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H482" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I482" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J482" t="inlineStr">
         <is>
-          <t>婚姻關係/情感教育/愛情/英文字幕/英語</t>
+          <t>各類改編/國語/經典修復</t>
         </is>
       </c>
       <c r="K482" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L482" t="inlineStr">
         <is>
           <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>彩雲飛 數位修復版</t>
+          <t>王哥柳哥遊台灣（上）數位修復版</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>The Young Ones</t>
+          <t>Brother Wang And Brother Liu Tour Taiwan－Part 1</t>
         </is>
       </c>
       <c r="C483" t="n">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="D483" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
-          <t>李行</t>
+          <t>方霞（張方霞）/李行/田豐</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>傅碧輝/儀銘/吳可/周少卿/曹健（曹治藩）/李黛玲/楊烈/王雲/甄珍（章家珍）/紫蘭/萬沙浪（王忠義）/葉蕙雯/葛香亭/鄧光榮/閔敏/陳舊/韓甦/黃曼</t>
+          <t>三公主/大公主/戽斗（高來福）/日月潭/李冠章/林彬/林琳/柯玉霞/毛王爺/游星田/王連芳/白牡丹/矮仔財（張福財）/紅牡丹</t>
         </is>
       </c>
       <c r="G483" t="inlineStr">
         <is>
-          <t>&lt;p&gt;李行導演於六○年代率先執導《婉君表妹》、《啞女情深》，成為將瓊瑤小說搬上大銀幕的第一人；七○年代，再以《彩雲飛》推動出第二波瓊瑤電影風潮，日後更接連以《心有千千結》、《海鷗飛處》屢創賣座高峰。作為承先啟後的關鍵樞紐，《彩雲飛》在瓊瑤系列電影中所佔地位不言自喻，本片更是第五十屆金馬獎終身成就獎得主甄珍的代表作之一。&lt;/p&gt;&lt;p&gt;從香港來臺求學的孟雲樓，寄宿在父親舊識楊老伯家中。儘管楊家上下熱情招待，雲樓卻始終無緣得見楊家愛女涵妮，令他不禁滿腹狐疑。直至某夜家中傳出悠揚琴聲，原來彈琴者正是自幼罹患宿疾，而不得不長期靜養的涵妮。涵妮允諾雲樓每日下樓為他彈琴，兩人的感情日漸加溫；然而長輩們百般阻撓，在兩人之間埋下不安的種子；有一天，雲樓遇見一位長相神似涵妮的女孩……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;上下二集之皆為臺灣著名音樂家周藍萍早期作品，輕快旋律結合誇張表演，舉手投足間，趣味無窮。周藍萍日後加入邵氏電影公司，為《梁山伯與祝英台》等作品譜寫配樂，成為引領時代的經典之音。&lt;/p&gt;&lt;p&gt;王哥原是一名擦鞋匠，柳哥則是一名三輪車夫，二人情同手足，隔壁阿花是柳哥心上人，時常照料二人起居。某天，算命先生斷定王哥必於三日內發一筆橫財，柳哥則於44日後必死無疑。三天後王哥果然中了愛國獎券，王哥領回鉅款，柳哥悶悶不樂，原因是算命先生的話即將應驗，王哥不忍心見柳哥悲傷，於是和柳哥一同暢遊臺灣名勝古蹟，途中發生一連串新鮮、驚險及意想不到的趣事。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H483" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I483" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>台語</t>
         </is>
       </c>
       <c r="J483" t="inlineStr">
         <is>
-          <t>國語/情感教育/愛情/經典修復</t>
+          <t>經典修復/臺語</t>
         </is>
       </c>
       <c r="K483" t="inlineStr">
         <is>
           <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L483" t="inlineStr">
         <is>
           <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>金牌男傭</t>
+          <t>萌友來找碴</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>My Mr. Wife</t>
+          <t>At the End of the Day</t>
         </is>
       </c>
       <c r="C484" t="n">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t>阮查理</t>
+          <t>凱文歐布萊恩</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>文莊/方英桃/蔡和/許偉文/青竹</t>
+          <t>丹妮爾薩古納/克里斯卡瓦利爾/斯蒂芬沙恩馬丁/湯姆諾維斯基/蘇珊斯蒂穆荷蘭</t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
-          <t>&lt;p&gt;梅是個工作狂，她老是遇到有問題的幫傭。幸運的是，她遇到小玉，願意幫她打理家裡和照顧她的狗。自從小玉來的那天起，梅每天回到家都很開心，她覺得她找到了理想、能顧家的「老婆」。然而，梅不知道這個完美的幫傭其實是小玉的哥哥雄，那個曾和她在公園有過幾次衝突的男子。若梅發現這個秘密，她會怎麼做呢？在此同時，對工作充滿野心的同事孟不斷向她獻殷勤，她將如何處理她的感情呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;戴夫霍普在失去妻子與工作後，回母校任教。那是一間基督學院，院長看中一個地方，想在那裡進行發展，但這項計畫卻面臨阻礙，因為當地的同志團體正在募款，也想在那個地方設立LGBTQ青年收容所。為了達到目的，院長竟派戴夫偽裝成同志潛入該團體，從中作梗妨礙募款。然而，在戴夫與同志接觸以後，他開始反思真相為何，也逐漸明白，生命中許多事物包括愛，並不是非黑即白的。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H484" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I484" t="inlineStr">
         <is>
-          <t>越南語</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J484" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/SDGs8工作及經濟/學習單/家庭教育/情感教育/生涯規劃/社會議題/越南語</t>
+          <t>SDGs4優質教育/SDGs5性別平權/人權法治/學習單/性平教育/情感教育/生命教育/社會議題/自我成長/英語</t>
         </is>
       </c>
       <c r="K484" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L484" t="inlineStr">
         <is>
           <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>噗通噗通跳動的心</t>
+          <t>彼此的日子 In our day</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>Heartbeats</t>
+          <t>in our day</t>
         </is>
       </c>
       <c r="C485" t="n">
-        <v>120</v>
+        <v>83</v>
       </c>
       <c r="D485" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>杰德布尼奧普拉卡恩</t>
+          <t>洪常秀</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>帕索弗龐克蘭/帝拉傑翁普亞潘/曼娜薩朋査勒姆/皮薩努布溫</t>
+          <t>夏成國/奇周峰/宋宣美/朴美昭/金承允/金珉禧</t>
         </is>
       </c>
       <c r="G485" t="inlineStr">
         <is>
-          <t>&lt;p&gt;40歲的阿財因女友過世而心灰意冷，這名從未經歷過任何冒險的男子，為了解開女友生前留下的魔術方塊而踏上旅程。來到泰國北方的省份時，遇上了家中經營民宿的南婉，而20歲的她正是活力十足的年紀。南婉不僅幫助阿財尋找解開魔術方塊的線索，更改變了他寂寞的人生。隨著兩人越來越親密，他們的心跳也越來越快。&lt;/p&gt;</t>
+          <t>&lt;p&gt;尚媛放棄了演員這條路後，暫時寄宿在有養貓的朋友正洙家中，同時，一位七十多歲的獨居老詩人洪義周，則因身體疾病而不得不遠離他最喜歡的菸酒，今天，兩人都迎來了特殊的訪客，二、三十歲的年輕男女帶著對於未來、對於自我各自的困惑來訪，尚媛與詩人則分別以自己的人生經歷，試圖為他們解惑，只是生活中突如其來的意外難以預料，回過頭來能把握的，似乎也只有當下。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H485" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I485" t="inlineStr">
         <is>
-          <t>泰語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J485" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/情感教育/愛情/泰語/生涯規劃/社會議題</t>
+          <t>SDGs3健康與福祉/情感教育/生涯規劃/自我成長/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K485" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L485" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2026-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>青春全壘打</t>
+          <t>盡頭的回憶</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Baseball Girl</t>
+          <t>Memories of a Dead End</t>
         </is>
       </c>
       <c r="C486" t="n">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="D486" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
-          <t>崔允太</t>
+          <t>崔玹瑛</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>李周映/李浚赫</t>
+          <t>安普賢/崔秀榮/平田薰/田中俊介/董賢培/裵누리</t>
         </is>
       </c>
       <c r="G486" t="inlineStr">
         <is>
-          <t>&lt;p&gt;秀仁是世上唯一能投出球速130公里的女棒球選手。曾待過全男子高中棒球隊的她，正面臨另一個挑戰：她想加入職業棒球隊。崔教練告訴秀仁，那是一個不可能達成的夢想，不只是因為性別上的阻礙，還有體力上的限制。然而，崔教練提出一個建議：既然在力氣上無法打敗男生，那就學習男生打不到的蝴蝶球吧。&lt;/p&gt;</t>
+          <t>&lt;p&gt;29歲的柔美是名公務員，她的未婚夫在日本工作，許久都未曾返回韓國，於是柔美決定前往名古屋找他。到了日本她卻發現，原來未婚夫已交了一位日本女朋友，更打算和她結婚。柔美感到傷心欲絕，不想再與他有任何瓜葛。她獨自在這陌生的城市遊蕩，失落的她偶然入住一間座落在巷子盡頭的民宿。她在那裡認識了店員西山及其他客人，和他們一起相處的時光讓她漸漸走出悲痛。柔美是否能面對自己的傷口，回到韓國展開新的人生呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H486" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I486" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J486" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/SDGs5性別平權/健體領域/學習單/性平教育/情感教育/生涯規劃/綜合領域/自我成長/運動熱血/韓語</t>
+          <t>SDGs17多元夥伴/多元文化/學習單/情感教育/愛情/日語/社會議題/韓語</t>
         </is>
       </c>
       <c r="K486" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/性平影展：閱界・跨界</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L486" t="inlineStr">
         <is>
           <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>揚子江風雲 數位修復版</t>
+          <t>阿紫</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>Storm over the Yangtze River</t>
+          <t>The Good Daughter</t>
         </is>
       </c>
       <c r="C487" t="n">
-        <v>111</v>
+        <v>83</v>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>李翰祥</t>
+          <t>吳郁瑩</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>丁強/周蒨/孔蘭薰/孟葶/孫越（孫鉞）/崔福生/巫敏雄/帥雅英/平振剛/張美瑤/文逸民/李冷/李影（李忠英）/李近/李麗華/柯佑民/柯俊雄/梁延興/楊群/歐威/毛冰如/汪萍/沈毓立/華真真/葛香亭/金帝（程世英）/門祝華/高飛/魏萊</t>
+          <t>阿紫/阿龍</t>
         </is>
       </c>
       <c r="G487" t="inlineStr">
         <is>
-          <t>&lt;p&gt;抗戰期間，地下情報員「長江二號」在湖北省監利縣出生入死執行「死橋計劃」，力阻日軍掃除長江水雷障礙；隸屬日本情報隊的王凡，遊走於國軍與日軍之間從中蒐集情報，王凡利用回鄉探親時竊取監利縣的防禦計劃，但手下羅學海卻失手遭逮捕，王凡連帶被判刑。在經過中國情報員李鐵生、日方間諜小林惠子、鐵血抗日旅長卓劍塵、日方內線西野綾子等人爾虞我詐的斡旋，最後死橋計劃圓滿結束，卓劍塵和李鐵生及時趕到，阻止了王凡的行刑，並力保「長江180里封鎖線」。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;本片又名《一寸山河一寸血》，根據鄒郎原著的間諜小說《死橋》改編，導演李翰祥透過人物設定與情節鋪陳，營造出撲朔迷離及敵我之間的緊張氣氛，跳脫出過去軍事電影強調英勇愛國題材的刻板印象。《揚子江風雲》原底片霉斑嚴重、膠片破損，經國影中心修復後曾受邀於第十八屆上海國際電影節放映。&lt;/p&gt;</t>
+          <t>&lt;p&gt;如果沒有阿紫，阿龍準備獨自終老一生。再堅強，也抵不過小兒麻痺雙腳的烙印。來到四十好幾，阿龍才肯聽勸，花了不少積蓄和心力，到越南娶老婆。但對長輩們而言，從越南娶回來的新娘就該聽話。但他知道，阿紫是為了家的存續而犧牲自己，受困在濱海小村裡。阿紫，生長在貧窮的越南農村，面對自己的未來與家人的生存時，不顧一切選擇了家人，同意遠嫁台灣。原來只希望被疼愛、被尊重，那樣微薄的嚮往，卻像大海裡映著無邊的天際一般，摸不著也搆不到。因為命運牽絆而在一起的兩人，共同背負著傳統束縛與期待。然而在吵鬧之間，卻也多了一分相知相守的情懷。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H487" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I487" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J487" t="inlineStr">
         <is>
-          <t>各類改編/國語/經典修復</t>
+          <t>SDGs1終結貧窮/SDGs3健康與福祉/國語/多元文化/學習單/家庭教育/情感教育/生命教育/社會議題</t>
         </is>
       </c>
       <c r="K487" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/國片/紀錄片</t>
         </is>
       </c>
       <c r="L487" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>王哥柳哥遊台灣（上）數位修復版</t>
+          <t>超級大國民 數位修復版</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Brother Wang And Brother Liu Tour Taiwan－Part 1</t>
+          <t>Super Citizen KO</t>
         </is>
       </c>
       <c r="C488" t="n">
-        <v>83</v>
+        <v>120</v>
       </c>
       <c r="D488" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>方霞（張方霞）/李行/田豐</t>
+          <t>萬仁</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>三公主/大公主/戽斗（高來福）/日月潭/李冠章/林彬/林琳/柯玉霞/毛王爺/游星田/王連芳/白牡丹/矮仔財（張福財）/紅牡丹</t>
+          <t>丹陽/張淑瑜/林揚/柯一正/游定國/王瑞（王錫瑞）/葉罔市/蘇明明/蘇炳憲/邢峰/郭成弼/鄭偉元/陳國鈞/陳秋燕</t>
         </is>
       </c>
       <c r="G488" t="inlineStr">
         <is>
-          <t>&lt;p&gt;上下二集之皆為臺灣著名音樂家周藍萍早期作品，輕快旋律結合誇張表演，舉手投足間，趣味無窮。周藍萍日後加入邵氏電影公司，為《梁山伯與祝英台》等作品譜寫配樂，成為引領時代的經典之音。&lt;/p&gt;&lt;p&gt;王哥原是一名擦鞋匠，柳哥則是一名三輪車夫，二人情同手足，隔壁阿花是柳哥心上人，時常照料二人起居。某天，算命先生斷定王哥必於三日內發一筆橫財，柳哥則於44日後必死無疑。三天後王哥果然中了愛國獎券，王哥領回鉅款，柳哥悶悶不樂，原因是算命先生的話即將應驗，王哥不忍心見柳哥悲傷，於是和柳哥一同暢遊臺灣名勝古蹟，途中發生一連串新鮮、驚險及意想不到的趣事。&lt;/p&gt;</t>
+          <t>&lt;p&gt;濃烈悲情的《超級大國民》以迄今仍充滿誤解的「白色恐怖」主題，刻劃一位老政治犯重返現實的旅程；他在時間與空間、歷史與城市、記憶與現實之間恍惚來回。萬仁不但針對國內政治團體長久刻意忽略、迴避、曲解的「白色恐怖」，更以五○年代理想主義的政治犯，尖銳對比九○年代選舉政治裡的黑金政客，更以沉而厚的筆觸，將「內省」與「贖罪」的母題推上詩意的高峰，獲得最高的藝術成就。&lt;/p&gt;&lt;p&gt;坐牢多年的政治犯許毅生，出獄後因內疚而閉居養老院，與當代的臺灣社會脫節約三十年。他年輕時參加讀書會被捕，不禁嚴刑拷打下而招供一位朋友，使其被判處極刑，長年深埋內心的愧疚，致使許毅生結束隱居生活，希望在臨終前，找到朋友的荒墳，向其鄭重致歉。整個尋訪的旅程中，他看見的不只是「白色恐怖」年代的昔日足跡，還有解嚴後臺灣的種種社會政治景況。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H488" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I488" t="inlineStr">
         <is>
-          <t>台語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J488" t="inlineStr">
         <is>
-          <t>經典修復/臺語</t>
+          <t>人權法治/國語/學習單/政治/經典修復/臺語</t>
         </is>
       </c>
       <c r="K488" t="inlineStr">
         <is>
           <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L488" t="inlineStr">
         <is>
           <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>萌友來找碴</t>
+          <t>愛上透明系女孩</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>At the End of the Day</t>
+          <t>colorless</t>
         </is>
       </c>
       <c r="C489" t="n">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>凱文歐布萊恩</t>
+          <t>兒山隆</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>丹妮爾薩古納/克里斯卡瓦利爾/斯蒂芬沙恩馬丁/湯姆諾維斯基/蘇珊斯蒂穆荷蘭</t>
+          <t>前野健太/小西櫻子/柳俊太郎/石川瑠華/金子大地</t>
         </is>
       </c>
       <c r="G489" t="inlineStr">
         <is>
-          <t>&lt;p&gt;戴夫霍普在失去妻子與工作後，回母校任教。那是一間基督學院，院長看中一個地方，想在那裡進行發展，但這項計畫卻面臨阻礙，因為當地的同志團體正在募款，也想在那個地方設立LGBTQ青年收容所。為了達到目的，院長竟派戴夫偽裝成同志潛入該團體，從中作梗妨礙募款。然而，在戴夫與同志接觸以後，他開始反思真相為何，也逐漸明白，生命中許多事物包括愛，並不是非黑即白的。&lt;/p&gt;</t>
+          <t>&lt;p&gt;攝影師小山田一心希望他的作品可以出頭天、被人看見。在因緣際會下，他認識了夢想成為女演員的模特兒由佳，小山田很快被她的純真所吸引。他開始與由佳合作，每張照片都以由佳為主題。他們合作的照片還因此贏得猿樂町的攝影比賽，小山田也深信這是由佳帶給他的好運。在小山田苦苦追求下，兩人終於在一起。然而交往後，小山田卻一步步發現藏在由佳甜美笑容背後的謊言，而小山田替由佳拍的那些照片，也將改變兩人的命運。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H489" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I489" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J489" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/SDGs5性別平權/人權法治/學習單/性平教育/情感教育/生命教育/社會議題/自我成長/英語</t>
+          <t>情感教育/愛情/日語/生涯規劃/自我成長/英文字幕/藝術領域</t>
         </is>
       </c>
       <c r="K489" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L489" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2026-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>盡頭的回憶</t>
+          <t>陽光姊妹淘</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>Memories of a Dead End</t>
+          <t>Sunny</t>
         </is>
       </c>
       <c r="C490" t="n">
-        <v>89</v>
+        <v>124</v>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
-          <t>崔玹瑛</t>
+          <t>姜炯哲</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>安普賢/崔秀榮/平田薰/田中俊介/董賢培/裵누리</t>
+          <t>南保羅（南寶拉）/姜素拉/朴昣奏/沈恩敬/金敏英/金甫美/閔孝琳</t>
         </is>
       </c>
       <c r="G490" t="inlineStr">
         <is>
-          <t>&lt;p&gt;29歲的柔美是名公務員，她的未婚夫在日本工作，許久都未曾返回韓國，於是柔美決定前往名古屋找他。到了日本她卻發現，原來未婚夫已交了一位日本女朋友，更打算和她結婚。柔美感到傷心欲絕，不想再與他有任何瓜葛。她獨自在這陌生的城市遊蕩，失落的她偶然入住一間座落在巷子盡頭的民宿。她在那裡認識了店員西山及其他客人，和他們一起相處的時光讓她漸漸走出悲痛。柔美是否能面對自己的傷口，回到韓國展開新的人生呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;重溫生命中，最燦爛的時光。&lt;/p&gt;&lt;p&gt;轉學生奈美因為口音，在新學校成為笑柄，其他女孩挺身而出幫她適應新環境，這七個女孩將她們的團體命名為「Sunny」，並約定永遠在一起，然而，意外發生，迫使她們含淚道別，25年後，她再次遇見「Sunny」的大姊頭春花，決定重新找到其他成員，在尋找舊友的過程中，奈美重溫了她生命中最燦爛的時光。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H490" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I490" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J490" t="inlineStr">
         <is>
-          <t>SDGs17多元夥伴/多元文化/學習單/情感教育/愛情/日語/社會議題/韓語</t>
+          <t>SDGs3健康與福祉/友情/情感教育/生命教育/療癒溫馨/自我成長/韓語</t>
         </is>
       </c>
       <c r="K490" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L490" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2026-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>阿紫</t>
+          <t>100%小狼人</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>The Good Daughter</t>
+          <t>100% Wolf</t>
         </is>
       </c>
       <c r="C491" t="n">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="D491" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
-          <t>吳郁瑩</t>
+          <t>艾利克斯坦德曼</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>阿紫/阿龍</t>
+          <t>(國語配音)/(英語配音)/伊萊斯溫德爾斯/傑寇特尼/婁峻碩/洛倫格雷/瑞斯達比/薩瑪拉威明/賴晏駒/邱鋒澤/阿克馬爾薩利赫/陳零九/魯伯特竇加/黃偉晉</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
-          <t>&lt;p&gt;如果沒有阿紫，阿龍準備獨自終老一生。再堅強，也抵不過小兒麻痺雙腳的烙印。來到四十好幾，阿龍才肯聽勸，花了不少積蓄和心力，到越南娶老婆。但對長輩們而言，從越南娶回來的新娘就該聽話。但他知道，阿紫是為了家的存續而犧牲自己，受困在濱海小村裡。阿紫，生長在貧窮的越南農村，面對自己的未來與家人的生存時，不顧一切選擇了家人，同意遠嫁台灣。原來只希望被疼愛、被尊重，那樣微薄的嚮往，卻像大海裡映著無邊的天際一般，摸不著也搆不到。因為命運牽絆而在一起的兩人，共同背負著傳統束縛與期待。然而在吵鬧之間，卻也多了一分相知相守的情懷。&lt;/p&gt;</t>
+          <t>&lt;p&gt;福來弟魯賓即將繼位成為狼人家族的領袖，他也相信自己有如父親福霸一般，會成為史上最威猛的狼人…。然而，在福來弟14歲生日第一次變身時，他居然變成一隻名副其實的……貴賓犬？！在明天日出之前，他需要證明自己夠格當狼人，否則他就會因資格不符永遠遭到家族放逐。鼓起勇氣踏上探險之路的福來弟，在夜晚大城市的街道失去了方向，一隻流浪狗大姊大貝貝陰錯陽差幫助了他，卻同時被捕狗隊抓住，他必須在今晚克服超萌的外表，逃出捕狗隊的牢籠，還有人類瘋哥一直來攪局，讓他證明自己是100%狼人之路更顯困難重重。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H491" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I491" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J491" t="inlineStr">
         <is>
-          <t>SDGs1終結貧窮/SDGs3健康與福祉/國語/多元文化/學習單/家庭教育/情感教育/生命教育/社會議題</t>
+          <t>SDGs15保育陸域/兒童親子/學習單/環境教育/英語</t>
         </is>
       </c>
       <c r="K491" t="inlineStr">
         <is>
-          <t>亞洲片/國片/紀錄片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L491" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2022-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>超級大國民 數位修復版</t>
+          <t>惡之畫</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>Super Citizen KO</t>
+          <t>The Painting of Evil</t>
         </is>
       </c>
       <c r="C492" t="n">
-        <v>120</v>
+        <v>82</v>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
-          <t>萬仁</t>
+          <t>陳永錤</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>丹陽/張淑瑜/林揚/柯一正/游定國/王瑞（王錫瑞）/葉罔市/蘇明明/蘇炳憲/邢峰/郭成弼/鄭偉元/陳國鈞/陳秋燕</t>
+          <t>劉品言/東明相/黃河</t>
         </is>
       </c>
       <c r="G492" t="inlineStr">
         <is>
-          <t>&lt;p&gt;濃烈悲情的《超級大國民》以迄今仍充滿誤解的「白色恐怖」主題，刻劃一位老政治犯重返現實的旅程；他在時間與空間、歷史與城市、記憶與現實之間恍惚來回。萬仁不但針對國內政治團體長久刻意忽略、迴避、曲解的「白色恐怖」，更以五○年代理想主義的政治犯，尖銳對比九○年代選舉政治裡的黑金政客，更以沉而厚的筆觸，將「內省」與「贖罪」的母題推上詩意的高峰，獲得最高的藝術成就。&lt;/p&gt;&lt;p&gt;坐牢多年的政治犯許毅生，出獄後因內疚而閉居養老院，與當代的臺灣社會脫節約三十年。他年輕時參加讀書會被捕，不禁嚴刑拷打下而招供一位朋友，使其被判處極刑，長年深埋內心的愧疚，致使許毅生結束隱居生活，希望在臨終前，找到朋友的荒墳，向其鄭重致歉。整個尋訪的旅程中，他看見的不只是「白色恐怖」年代的昔日足跡，還有解嚴後臺灣的種種社會政治景況。&lt;/p&gt;</t>
+          <t>&lt;p&gt;不得志的中年抽象畫家許寶清，因緣際會在監獄教受刑人畫畫。許寶清驚訝發現其中一名青年犯人周政廷，有著極高的繪畫天份。他說服了獄方，讓他辦一個受刑人畫展，沒想到開展時社會輿論嘩然，原來周政廷是曾犯下頗受爭議的隨機殺人案的死刑犯。許寶清無法理解為何人們無法客觀看待藝術作品，他決定前往案發地點探訪周政廷的過去，也嘗試尋找周政廷曾說過的他繪畫靈感的來源：那座小時候玩捉迷藏的祕密基地……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H492" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I492" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J492" t="inlineStr">
         <is>
-          <t>人權法治/國語/學習單/政治/經典修復/臺語</t>
+          <t>SDGs16和平正義/人權法治/國語/生命教育/綜合領域/藝術領域</t>
         </is>
       </c>
       <c r="K492" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L492" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>100%小狼人</t>
+          <t>台北之晨 X 持攝影機的男人 全新配樂版</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>100% Wolf</t>
+          <t>A Morning in Taipei X The Man Who Has a Camera</t>
         </is>
       </c>
       <c r="C493" t="n">
-        <v>96</v>
+        <v>30</v>
       </c>
       <c r="D493" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>艾利克斯坦德曼</t>
-[...6 lines deleted...]
-      </c>
+          <t>劉吶鷗</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr"/>
       <c r="G493" t="inlineStr">
         <is>
-          <t>&lt;p&gt;福來弟魯賓即將繼位成為狼人家族的領袖，他也相信自己有如父親福霸一般，會成為史上最威猛的狼人…。然而，在福來弟14歲生日第一次變身時，他居然變成一隻名副其實的……貴賓犬？！在明天日出之前，他需要證明自己夠格當狼人，否則他就會因資格不符永遠遭到家族放逐。鼓起勇氣踏上探險之路的福來弟，在夜晚大城市的街道失去了方向，一隻流浪狗大姊大貝貝陰錯陽差幫助了他，卻同時被捕狗隊抓住，他必須在今晚克服超萌的外表，逃出捕狗隊的牢籠，還有人類瘋哥一直來攪局，讓他證明自己是100%狼人之路更顯困難重重。&lt;/p&gt;</t>
+          <t>&lt;p&gt;《持攝影機的男人》 The Man Who Has a Camera&lt;/p&gt;&lt;p&gt;劉吶鷗｜1933年｜30分鐘｜黑白｜無字幕&lt;/p&gt;&lt;p&gt;1933年劉吶鷗以攝影機記錄在臺灣的家族生活、民間遊行，以及在廣東旅途與對東京的觀察印象，共分五段＜人間卷＞、＜遊行卷＞、＜風景卷＞、＜廣東卷＞、＜東京卷＞，在這實驗性質紀錄片中，帶有城市交響曲明快風格並忠實反映了時代風華。&lt;/p&gt;&lt;p&gt;-&lt;/p&gt;&lt;p&gt;《台北之晨》 A Morning in Taipei&lt;/p&gt;&lt;p&gt;白景瑞｜1964年｜20分鐘｜黑白｜無字幕&lt;/p&gt;&lt;p&gt;當時甫從義大利學成歸國的導演初試啼聲之作。黑夜中霓虹光漸漸被晨光點點吞下，吐出城市黎明，日光打開鏡頭視野，行跡穿過1960年代臺北的公園、教堂、市集、紡織廠、電信局等地，順著鐵馬送報生拋擲出的日報，進入白領小家庭的早晨時光。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H493" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I493" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J493" t="inlineStr">
         <is>
-          <t>SDGs15保育陸域/兒童親子/學習單/環境教育/英語</t>
+          <t>國語/經典修復</t>
         </is>
       </c>
       <c r="K493" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/國片/影視聽中心/紀錄片</t>
         </is>
       </c>
       <c r="L493" t="inlineStr">
         <is>
-          <t>2022-11-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>惡之畫</t>
+          <t>愛你不是兩三天</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>The Painting of Evil</t>
+          <t>Just a Couple of Days</t>
         </is>
       </c>
       <c r="C494" t="n">
-        <v>82</v>
+        <v>103</v>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
-          <t>陳永錤</t>
+          <t>茱莉納瓦羅</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>劉品言/東明相/黃河</t>
+          <t>卡蜜兒克汀/班傑明畢歐雷/阿姆魯拉薩菲/露拉巴提雅貝斯/馬基塔山巴</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
-          <t>&lt;p&gt;不得志的中年抽象畫家許寶清，因緣際會在監獄教受刑人畫畫。許寶清驚訝發現其中一名青年犯人周政廷，有著極高的繪畫天份。他說服了獄方，讓他辦一個受刑人畫展，沒想到開展時社會輿論嘩然，原來周政廷是曾犯下頗受爭議的隨機殺人案的死刑犯。許寶清無法理解為何人們無法客觀看待藝術作品，他決定前往案發地點探訪周政廷的過去，也嘗試尋找周政廷曾說過的他繪畫靈感的來源：那座小時候玩捉迷藏的祕密基地……&lt;/p&gt;</t>
+          <t>&lt;p&gt;亞杜是知名雜誌的音樂評論家，因多次失誤被降職為外勤記者，在報導巴黎郊區移民營地的疏散過程中，他遭受警方暴力，意外成為難民權益的代言人，這使他得以與聰明迷人的瑪蒂德相識，她是前律師，現任移民援助協會的負責人，亞杜還接納了年輕的阿富汗難民達悟，暫時收留他，直到庇護申請獲准。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H494" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I494" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J494" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/人權法治/國語/生命教育/綜合領域/藝術領域</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/多元文化/法語/社會議題/英文字幕/難民議題</t>
         </is>
       </c>
       <c r="K494" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L494" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2026-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>台北之晨 X 持攝影機的男人 全新配樂版</t>
+          <t>大紅燈籠高高掛</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>A Morning in Taipei X The Man Who Has a Camera</t>
+          <t>Raise the Red Lantern</t>
         </is>
       </c>
       <c r="C495" t="n">
-        <v>30</v>
+        <v>124</v>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
-          <t>劉吶鷗</t>
-[...2 lines deleted...]
-      <c r="F495" t="inlineStr"/>
+          <t>張藝謀</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>何賽飛/孔琳/曹翠芬/金淑媛/鞏俐/馬精武</t>
+        </is>
+      </c>
       <c r="G495" t="inlineStr">
         <is>
-          <t>&lt;p&gt;《持攝影機的男人》 The Man Who Has a Camera&lt;/p&gt;&lt;p&gt;劉吶鷗｜1933年｜30分鐘｜黑白｜無字幕&lt;/p&gt;&lt;p&gt;1933年劉吶鷗以攝影機記錄在臺灣的家族生活、民間遊行，以及在廣東旅途與對東京的觀察印象，共分五段＜人間卷＞、＜遊行卷＞、＜風景卷＞、＜廣東卷＞、＜東京卷＞，在這實驗性質紀錄片中，帶有城市交響曲明快風格並忠實反映了時代風華。&lt;/p&gt;&lt;p&gt;-&lt;/p&gt;&lt;p&gt;《台北之晨》 A Morning in Taipei&lt;/p&gt;&lt;p&gt;白景瑞｜1964年｜20分鐘｜黑白｜無字幕&lt;/p&gt;&lt;p&gt;當時甫從義大利學成歸國的導演初試啼聲之作。黑夜中霓虹光漸漸被晨光點點吞下，吐出城市黎明，日光打開鏡頭視野，行跡穿過1960年代臺北的公園、教堂、市集、紡織廠、電信局等地，順著鐵馬送報生拋擲出的日報，進入白領小家庭的早晨時光。&lt;/p&gt;</t>
+          <t>&lt;p&gt;民國初年，喪父輟學的女大學生頌蓮，被繼母送入富豪陳家，成為第四姨太。她發現權力與愛情在這裡皆以一盞盞高懸的紅燈為象徵，每夜老爺臨幸誰的院落，誰的門前便點亮紅燈，獲得寵愛與特權。陳家的女人們都逃不過爭寵鬥爭的命運，頌蓮初來時清純剛毅，然而面對爾虞我詐的生活，她也不得不在權力的漩渦中沉浮。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H495" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I495" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J495" t="inlineStr">
         <is>
-          <t>國語/經典修復</t>
+          <t>SDGs5性別平權/人權法治/國語/婚姻關係/性平教育/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K495" t="inlineStr">
         <is>
-          <t>亞洲片/國片/影視聽中心/紀錄片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L495" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>真愛有夠殺</t>
+          <t>性侵控訴</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>Mr. Right</t>
+          <t>The Accusation</t>
         </is>
       </c>
       <c r="C496" t="n">
-        <v>95</v>
+        <v>138</v>
       </c>
       <c r="D496" t="inlineStr">
         <is>
           <t>輔15級</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>帕可卡貝薩斯</t>
+          <t>伊萬阿達勒</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>RZA/安娜坎卓克/山姆洛克威爾/提姆羅斯</t>
+          <t>夏綠蒂甘絲柏格/奧黛麗達娜/本阿達勒/班傑明拉斐恩/皮耶阿第提/茱蒂絲薛拉/蘇珊朱安內特/馬修卡索維茲</t>
         </is>
       </c>
       <c r="G496" t="inlineStr">
         <is>
-          <t>&lt;p&gt;戀愛大傻妹瑪莎（安娜坎卓克 飾）剛結束一段戀愛，她又開始瘋癲度日，一下醉倒衣櫥，一下變身派對嗨妹，搞得身邊人仰馬翻。就在此時，她遇上了真命天子法蘭西斯（山姆洛克威爾 飾），兩人一拍即合，簡直天生絕配。沒想到這位完美真命天子竟然是一個專殺雇主怪咖殺手，且惡名昭彰的他還遭到FBI和黑道雙面追捕。瑪莎剛萌芽的戀情面臨極大考驗，她將如何突破這個愛情難關呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;一名年輕男子被控強姦一名年輕女子。這名男子是誰？這名女子又是誰？他真的有犯罪嗎？還是無辜的？而她是受害者，還是如被告所說，是來報復的？這兩位年輕人和他們的親友將看見他們的人生和信念被砸得粉碎…但真相只有一個嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H496" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I496" t="inlineStr">
         <is>
-          <t>英語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J496" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/情感教育/愛情/社會議題/英語</t>
+          <t>SDGs16和平正義/SDGs5性別平權/人權法治/性平教育/法語/社會議題/英文字幕</t>
         </is>
       </c>
       <c r="K496" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L496" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2026-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>台灣男子葉石濤</t>
+          <t>真愛有夠殺</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>Yeh Shih tao, a Taiwan Man</t>
+          <t>Mr. Right</t>
         </is>
       </c>
       <c r="C497" t="n">
-        <v>122</v>
+        <v>95</v>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t>許卉林</t>
+          <t>帕可卡貝薩斯</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>葉石濤</t>
+          <t>RZA/安娜坎卓克/山姆洛克威爾/提姆羅斯</t>
         </is>
       </c>
       <c r="G497" t="inlineStr">
         <is>
-          <t>&lt;p&gt;#白色恐怖 #臺灣主體性 #威權統治 #言論自由 #轉型正義 #兩公約&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;《台灣男子葉石濤》紀錄的是「用一生為臺灣文學立座標」的殿堂級作家，人稱葉老的葉石濤先生。這部影片不同於一般的紀錄片，除了常見的訪談、手稿、紀實影像外，還邀請了11位藝術創作者（包括舞台劇、舞蹈、落語、攝影及版畫等）重新演繹葉老的文學作品，巧妙地突顯葉老文學評論家與文學家雙重身分。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;葉老的文學路其實跌宕起伏，至少經歷了兩次重大挫折─戰後，以日文嫻熟創作的作家被迫改用陌生的「普通話」寫作，葉老選擇學習中文並繼續寫作；白色恐怖期間，葉老被冠以「知匪不報」的罪名遭判刑，伴隨政治犯標籤而來的污名化及各種屯蹇，是出獄後仍如影隨形的噩夢，即便如此，葉老仍孜孜矻矻，筆耕不輟。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;葉老曾說：「臺灣作家始終堅持與人民站在一起，覓取更佳的民主、自由的生活……」但紀錄片裡也提到葉老常說：「啊，我無愛閣入去矣！（我不要再被關了）」葉老是臺灣文學家，也是白色恐怖受害者，觀看此片我們應當對轉型正義有更深層的思考。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【劇情簡介】&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;葉石濤出生於日治晚期，他是少數在戰後轉換語言成功，在坎坷顛沛中持續寫作一生的重量級作家。他的寫作生命與台灣近現代史同起伏，曾因參與左派讀書會而入獄，成為白色恐怖受難者。因目睹同時代台籍作家抑鬱以終，而決定在文學史上首次將台灣從附從的客體提升為主體位階，給予台灣作家新的定位與視角。&lt;/p&gt;</t>
+          <t>&lt;p&gt;戀愛大傻妹瑪莎（安娜坎卓克 飾）剛結束一段戀愛，她又開始瘋癲度日，一下醉倒衣櫥，一下變身派對嗨妹，搞得身邊人仰馬翻。就在此時，她遇上了真命天子法蘭西斯（山姆洛克威爾 飾），兩人一拍即合，簡直天生絕配。沒想到這位完美真命天子竟然是一個專殺雇主怪咖殺手，且惡名昭彰的他還遭到FBI和黑道雙面追捕。瑪莎剛萌芽的戀情面臨極大考驗，她將如何突破這個愛情難關呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H497" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I497" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>英語</t>
         </is>
       </c>
       <c r="J497" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/各類改編/國語/政治/日語/歷史傳記/生涯規劃/真人真事改編/社會議題/臺語/藝術領域</t>
+          <t>SDGs16和平正義/情感教育/愛情/社會議題/英語</t>
         </is>
       </c>
       <c r="K497" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/國片/紀錄片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L497" t="inlineStr">
         <is>
-          <t>2025-03-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>龍門客棧 數位修復版</t>
+          <t>ㄎㄧㄤ爆好麻吉</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>Dragon Inn</t>
+          <t>Two Buddies and a Badger - The Great Big Beast</t>
         </is>
       </c>
       <c r="C498" t="n">
-        <v>111</v>
+        <v>78</v>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>胡金銓</t>
+          <t>貢希爾恩格爾/魯恩斯龐斯</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>上官靈鳳（許治美）/二牛（徐二牛）/余繼孔/劉楚/張允文/徐楓/文天/曹健（曹治藩）/李傑/田鵬/白鷹（王景春）/石雋（張石華）/苗天（苗延林）/萬重山/葛小寶（葛金城）/薛漢/阿仔/韓英傑/高明/高飛/魯直/齊偉</t>
+          <t>吳佳樺/林柏昱/梁興昌/汪世瑋/符爽/賴緯/馬國堯</t>
         </is>
       </c>
       <c r="G498" t="inlineStr">
         <is>
-          <t>&lt;p&gt;明朝中葉，東廠太監曹少欽迫害兵部尚書于謙之後，更欲斬草除根，試圖截殺發配龍門充軍的于家子女。因奸計未逞，曹公公派出東廠殺手前往龍門客棧埋伏。俠士蕭少鎡風聞東廠陰謀，親往龍門客棧營救忠良之後。適遇于謙舊部朱驥和其妹朱輝亦入住客棧，眾志士會同客棧掌櫃吳寧，共商抗敵之策。于家子女起解抵達客棧，曹公公悉其手下並非蕭少鎡等人對手，於是親率東廠人馬前來，雙方展開一場生死決鬥。最後曹公公死於亂劍，忠良之後化險為夷。&lt;/p&gt;&lt;p&gt;本片是胡金銓來台拍攝的第一部影片，也是其最賣座的電影。除了龍門客棧的搭建，成為台灣電影史上的經典場景，劇中人物如太監、俠士、俠女、忠良後代等角色類型，也被延用至今。&lt;/p&gt;</t>
+          <t>&lt;p&gt;住在隧道的圖森和盧迪伍的生活突然面臨了翻天覆地的改變，因為一位神祕的列車長拿著一封驅逐信逼迫他們搬離隧道，唯有傳說中的海盜船長有可能幫助他們，但問題是他究竟人在哪裡？為了尋找船長拯救隧道，這兩個好友和他們的獾夥伴展開了一場驚險刺激的冒險，然而，他們發現拯救隧道的過程遠比想像中艱辛，其中不乏接二連三的挑戰……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H498" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I498" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J498" t="inlineStr">
         <is>
-          <t>動作冒險/國語/經典修復</t>
+          <t>兒童親子/動作冒險/友情/國語/自我成長/英文字幕/英語</t>
         </is>
       </c>
       <c r="K498" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/影視聽中心</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L498" t="inlineStr">
         <is>
-          <t>2026-01-01 00:00:00</t>
+          <t>2026-10-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>女孩要革命</t>
+          <t>台灣男子葉石濤</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>PAPICHA</t>
+          <t>Yeh Shih tao, a Taiwan Man</t>
         </is>
       </c>
       <c r="C499" t="n">
-        <v>108</v>
+        <v>122</v>
       </c>
       <c r="D499" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t>瑪妮雅梅杜爾</t>
+          <t>許卉林</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>席琳布蒂拉/琳娜庫德里/莎拉杜曼吉/阿米娜希達道達</t>
+          <t>葉石濤</t>
         </is>
       </c>
       <c r="G499" t="inlineStr">
         <is>
-          <t>&lt;p&gt;90年代在阿爾及利亞，18歲的女大學生娜吉瑪熱衷於時尚設計，她不願因阿爾及利亞內戰而影響她的正常生活，白天是倡導自由平等的普通學生，晚上則和閨蜜們一起出遊玩樂。但隨著社會風氣變得愈來愈保守，她拒絕接受國家激進派訂定的新禁令，在經歷一段悲劇之後，決定為這國家的種種不平等奮鬥，破天荒舉辦阿爾及利亞史上第一場時裝展。&lt;/p&gt;</t>
+          <t>&lt;p&gt;#白色恐怖 #臺灣主體性 #威權統治 #言論自由 #轉型正義 #兩公約&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【人權引言】&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;《台灣男子葉石濤》紀錄的是「用一生為臺灣文學立座標」的殿堂級作家，人稱葉老的葉石濤先生。這部影片不同於一般的紀錄片，除了常見的訪談、手稿、紀實影像外，還邀請了11位藝術創作者（包括舞台劇、舞蹈、落語、攝影及版畫等）重新演繹葉老的文學作品，巧妙地突顯葉老文學評論家與文學家雙重身分。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;葉老的文學路其實跌宕起伏，至少經歷了兩次重大挫折─戰後，以日文嫻熟創作的作家被迫改用陌生的「普通話」寫作，葉老選擇學習中文並繼續寫作；白色恐怖期間，葉老被冠以「知匪不報」的罪名遭判刑，伴隨政治犯標籤而來的污名化及各種屯蹇，是出獄後仍如影隨形的噩夢，即便如此，葉老仍孜孜矻矻，筆耕不輟。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;葉老曾說：「臺灣作家始終堅持與人民站在一起，覓取更佳的民主、自由的生活……」但紀錄片裡也提到葉老常說：「啊，我無愛閣入去矣！（我不要再被關了）」葉老是臺灣文學家，也是白色恐怖受害者，觀看此片我們應當對轉型正義有更深層的思考。&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;【劇情簡介】&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;葉石濤出生於日治晚期，他是少數在戰後轉換語言成功，在坎坷顛沛中持續寫作一生的重量級作家。他的寫作生命與台灣近現代史同起伏，曾因參與左派讀書會而入獄，成為白色恐怖受難者。因目睹同時代台籍作家抑鬱以終，而決定在文學史上首次將台灣從附從的客體提升為主體位階，給予台灣作家新的定位與視角。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H499" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I499" t="inlineStr">
         <is>
-          <t>無</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J499" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs4優質教育/SDGs5性別平權/人權法治/國防戰爭/性平教育/情感教育/生涯規劃/社會議題/自我成長/阿爾及利亞語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/人權法治/各類改編/國語/政治/日語/歷史傳記/生涯規劃/真人真事改編/社會議題/臺語/藝術領域</t>
         </is>
       </c>
       <c r="K499" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/性平影展/歐美片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/國片/紀錄片</t>
         </is>
       </c>
       <c r="L499" t="inlineStr">
         <is>
-          <t>2021-07-01 00:00:00</t>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>車牌仔</t>
+          <t>龍門客棧 數位修復版</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>Bus stop, Love stayed</t>
+          <t>Dragon Inn</t>
         </is>
       </c>
       <c r="C500" t="n">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="D500" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>郝心瑩</t>
+          <t>胡金銓</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>尹馨/曾少宗</t>
+          <t>上官靈鳳（許治美）/二牛（徐二牛）/余繼孔/劉楚/張允文/徐楓/文天/曹健（曹治藩）/李傑/田鵬/白鷹（王景春）/石雋（張石華）/苗天（苗延林）/萬重山/葛小寶（葛金城）/薛漢/阿仔/韓英傑/高明/高飛/魯直/齊偉</t>
         </is>
       </c>
       <c r="G500" t="inlineStr">
         <is>
-          <t>&lt;p&gt;人生就像坐上一班公車，你永遠可以選擇下車的站牌 一場婚宴張燈結綵喜氣洋洋、大師傅吆喝著注意爐灶火侯，庭院人聲歡騰共同慶祝著。另一邊的新娘房中，一位白髮蒼蒼的阿嬤害羞的看著鏡中的自己，到現在她還不敢相信自己就是今天的主角，因為這場她期待的婚禮已經足足遲了45年之久。門扉悄悄的被開啟，迎面而來的是，同樣一頭斑斕、臉上歲月痕跡鑿鑿、但卻洋溢著幸福微笑的老新郎……&lt;/p&gt;</t>
+          <t>&lt;p&gt;明朝中葉，東廠太監曹少欽迫害兵部尚書于謙之後，更欲斬草除根，試圖截殺發配龍門充軍的于家子女。因奸計未逞，曹公公派出東廠殺手前往龍門客棧埋伏。俠士蕭少鎡風聞東廠陰謀，親往龍門客棧營救忠良之後。適遇于謙舊部朱驥和其妹朱輝亦入住客棧，眾志士會同客棧掌櫃吳寧，共商抗敵之策。于家子女起解抵達客棧，曹公公悉其手下並非蕭少鎡等人對手，於是親率東廠人馬前來，雙方展開一場生死決鬥。最後曹公公死於亂劍，忠良之後化險為夷。&lt;/p&gt;&lt;p&gt;本片是胡金銓來台拍攝的第一部影片，也是其最賣座的電影。除了龍門客棧的搭建，成為台灣電影史上的經典場景，劇中人物如太監、俠士、俠女、忠良後代等角色類型，也被延用至今。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H500" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I500" t="inlineStr">
         <is>
           <t>中文</t>
         </is>
       </c>
       <c r="J500" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs1終結貧窮/SDGs5性別平權/國語/婚姻關係/家庭教育/愛情/生涯規劃/臺語</t>
+          <t>動作冒險/國語/經典修復</t>
         </is>
       </c>
       <c r="K500" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片/性平影展</t>
+          <t>亞洲片/劇情片/國片/影視聽中心</t>
         </is>
       </c>
       <c r="L500" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2026-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>總統的理髮師</t>
+          <t>女孩要革命</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>The President’s Barber</t>
+          <t>PAPICHA</t>
         </is>
       </c>
       <c r="C501" t="n">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
-          <t>林振生</t>
+          <t>瑪妮雅梅杜爾</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>宋康昊/文素利/李在應/柳承秀/盧亨旭</t>
+          <t>席琳布蒂拉/琳娜庫德里/莎拉杜曼吉/阿米娜希達道達</t>
         </is>
       </c>
       <c r="G501" t="inlineStr">
         <is>
-          <t>&lt;p&gt;漢莫是位純樸的理髮師，在南韓總統府青瓦台旁開了一家理髮店，一次偶然的機會，漢莫碰巧抓到了一個北韓間諜，因此獲得總統接見，漢莫搖身一變為總統御用理髮師。在1960－1970年代南北韓對峙的緊張局勢下，漢莫陪伴著總統經歷許多國家變遷、政治動盪，他也因此窺見到當權者執政的黑暗面。&lt;/p&gt;</t>
+          <t>&lt;p&gt;90年代在阿爾及利亞，18歲的女大學生娜吉瑪熱衷於時尚設計，她不願因阿爾及利亞內戰而影響她的正常生活，白天是倡導自由平等的普通學生，晚上則和閨蜜們一起出遊玩樂。但隨著社會風氣變得愈來愈保守，她拒絕接受國家激進派訂定的新禁令，在經歷一段悲劇之後，決定為這國家的種種不平等奮鬥，破天荒舉辦阿爾及利亞史上第一場時裝展。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H501" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I501" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>無</t>
         </is>
       </c>
       <c r="J501" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/SDGs3健康與福祉/人權法治/國防戰爭/政治/歷史傳記/生涯規劃/韓語</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs4優質教育/SDGs5性別平權/人權法治/國防戰爭/性平教育/情感教育/生涯規劃/社會議題/自我成長/阿爾及利亞語</t>
         </is>
       </c>
       <c r="K501" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/性平影展/歐美片</t>
         </is>
       </c>
       <c r="L501" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>淘氣尼古拉：尋寶計畫</t>
+          <t>總統的理髮師</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Little Nicholas’ Treasure</t>
+          <t>The President’s Barber</t>
         </is>
       </c>
       <c r="C502" t="n">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="D502" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t>朱利安羅貝儂</t>
+          <t>林振生</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>奧黛莉拉米/尚保羅盧弗/格里高利蓋杜博/皮耶阿第提</t>
+          <t>宋康昊/文素利/李在應/柳承秀/盧亨旭</t>
         </is>
       </c>
       <c r="G502" t="inlineStr">
         <is>
-          <t>&lt;p&gt;尼古拉的小小世界中，有爸爸、媽媽、學校，和他最重要的一群死黨。這群死黨號稱無敵幫，但其實他們彼此無法分開，形影不離，他們都有不分開的共識。當尼古拉的爸爸因工作升遷，告訴尼古拉，他們將要移居南法時，尼古拉的小小世界開始瓦解。沒有了亞斯特的可頌麵包、阿南的眼鏡和頑皮蛋馬尚，又離他們的秘密基地那麼遠…在沒有朋友的情況下，尼古拉該怎麼過？在朋友的幫助下，尼古拉展開了一趟尋寶之旅，希望這秘密寶藏能救他脫離他最害怕的事——搬家。&lt;/p&gt;</t>
+          <t>&lt;p&gt;漢莫是位純樸的理髮師，在南韓總統府青瓦台旁開了一家理髮店，一次偶然的機會，漢莫碰巧抓到了一個北韓間諜，因此獲得總統接見，漢莫搖身一變為總統御用理髮師。在1960－1970年代南北韓對峙的緊張局勢下，漢莫陪伴著總統經歷許多國家變遷、政治動盪，他也因此窺見到當權者執政的黑暗面。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H502" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I502" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J502" t="inlineStr">
         <is>
-          <t>SDGs4優質教育/兒童親子/友情/各類改編/喜劇/家庭教育/校園/法語/自我成長/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/SDGs3健康與福祉/人權法治/國防戰爭/政治/歷史傳記/生涯規劃/韓語</t>
         </is>
       </c>
       <c r="K502" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L502" t="inlineStr">
         <is>
           <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>特務117</t>
+          <t>討厭我長大</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>OSS 117：From Africa With Love</t>
+          <t>The Lone Ume Tree</t>
         </is>
       </c>
       <c r="C503" t="n">
-        <v>116</v>
+        <v>77</v>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t>尼可拉斯貝多</t>
+          <t>和島香太郎</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>娜塔莎蘭丁格爾/尚杜賈丹/法圖恩迪亞耶/瓦拉底米爾佑丹諾夫/皮耶尼內</t>
+          <t>加賀真理子/塚地武雅/林家正藏（林家正蔵）/森口瑤子/渡邊一慶/高島禮子/齋藤汰鷹</t>
         </is>
       </c>
       <c r="G503" t="inlineStr">
         <is>
-          <t>&lt;p&gt;法國決定派遣特務117前往非洲，援助當地總統班巴，因班巴的連任正受其妻子暗中領導的叛亂份子威脅。更加棘手的是，特務117還必須被迫與輕諾寡信的年輕特務1001組成團隊，究竟他們會順利聯手完成任務，還是大打出手惹出更大的風波呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;在新落成的建築之間座落著一座古宅。已年邁的算命師珠子與罹患自閉症的中年兒子忠男，住在這間古宅中，兩人相依為命。忠男因為智能遲緩加上行為舉止異於常人，常常受到鄰居異樣眼光及投訴。某一天，珠子獲知身心障礙者團體家屋尚有空房，決定把忠男送去那裡學習獨立生活。然而每天已有固定生活作息，也早已習慣周遭環境的忠男，對於這樣突如其來的改變是否能接受呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H503" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I503" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J503" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs16和平正義/SDGs17多元夥伴/SDGs5性別平權/人權法治/動作冒險/喜劇/多元文化/性平教育/政治/法語/種族認同/英文字幕</t>
+          <t>SDGs10減少不平等/SDGs11永續城鄉/SDGs3健康與福祉/SDGs8工作及經濟/情感教育/日語/特殊教育/療癒溫馨</t>
         </is>
       </c>
       <c r="K503" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L503" t="inlineStr">
         <is>
           <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>金曲快送有限公司</t>
+          <t>透明小英雄</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>Song Express</t>
+          <t>VINSKI AND THE INVISIBILITY POWDER</t>
         </is>
       </c>
       <c r="C504" t="n">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
-          <t>法比斯馬魯卡</t>
+          <t>尤哈沃里約基</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>傑里米洛佩/克羅維斯柯尼拉克/愛麗絲波爾/艾特/香朵紐沃斯</t>
+          <t>庫爾拉羅希/杉布薩科拉/碧爾約黑基萊/米科萊皮蘭皮/馬帝索沙拉</t>
         </is>
       </c>
       <c r="G504" t="inlineStr">
         <is>
-          <t>&lt;p&gt;法蘭克有一個瘋狂的絕佳點子，他決定成立一家歌曲外送公司「歌來速」，拯救失業的自己跟朋友。正如Uber外送食物，亞馬遜運送日常用品，他們公司送的是歌曲！可以送給親友、愛人或自己，地點不限。對法蘭克跟他的朋友來說，「歌來速」不僅是一份事業，更是他們一生的夢想。&lt;/p&gt;</t>
+          <t>&lt;p&gt;10歲的小男孩溫斯基遇見了一位神秘的藥師，藥師給溫斯基一瓶粉末，這瓶粉末讓溫斯基既能隱身又能穿牆。起初，溫斯基用這神奇的新力量來惡作劇，後來溫斯基用這力量來幫助小鎮內的居民打擊罪犯。有了這股力量後，溫斯基更如魚得水，然而，溫斯基的神秘力量也引起了一群騙子的注意…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H504" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I504" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>芬蘭語</t>
         </is>
       </c>
       <c r="J504" t="inlineStr">
         <is>
-          <t>SDGs8工作及經濟/友情/學習單/情感教育/法語/生涯規劃/自我成長/藝術領域/音樂歌舞</t>
+          <t>SDGs16和平正義/兒童親子/各類改編/品德教育/家庭教育/情感教育/科幻奇幻/芬蘭語</t>
         </is>
       </c>
       <c r="K504" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L504" t="inlineStr">
         <is>
           <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>夏天協奏曲</t>
+          <t>俗女追愛養成記</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Summer Times</t>
+          <t>Get Him Girl！</t>
         </is>
       </c>
       <c r="C505" t="n">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="D505" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
-          <t>黃朝亮</t>
+          <t>亞倫空皮克/安納瓦彭查爾</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>康丁/張睿家/李嘉文/林美秀/林逸欣</t>
+          <t>坦查通蘇巴南/塔納朋扎盧吉塔儂/芘扎塔娜翁沙納塔納辛</t>
         </is>
       </c>
       <c r="G505" t="inlineStr">
         <is>
-          <t>&lt;p&gt;夏天是夏日精靈回到金門的季節。 透過在酒廠上班的阿輝伯，阿寬偶然見到了來金門度假的小青，彼此產生了初戀的情愫。小青每天練琴的時候，阿寬就在屋外聆聽，那是他每天最幸福的時刻。阿寬生活清苦，自覺無法配得上小青，他刻意的逃避，最後終於讓小青勇敢去愛的純真給融化了。小青跟阿寬過完最美好的暑假，回去之前，小青承諾她會天天給阿寬E-mail，也承諾明年夏天，她一定會回到他身邊。隔年夏天，小青按照約定回來了！但是阿寬卻對小青開始有著不同的感覺......。一個夏天的真愛，是否勝過一輩子的等待？&lt;/p&gt;</t>
+          <t>&lt;p&gt;桑波是來自泰國北部南奔府鄉下的少女，個性大剌剌且幽默。看到姑姑嫁到好人家過得幸福，令她心生羨慕。於是她立志跟大城市的男孩交往，希望也能麻雀變鳳凰。村裡的靈媒告訴桑波，若想美夢成真，接下來三個月都得穿傳統泰服，而且要改掉大剌剌的個性。某天，桑波果真遇到一位來自曼谷的完美男孩文，讓她一見鍾情。她開始千方百計想擄獲這位男孩的心。究竟被愛沖昏頭的桑波有沒有辦法抱得帥哥歸呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H505" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I505" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>泰語</t>
         </is>
       </c>
       <c r="J505" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/國語/情感教育/愛情/生命教育</t>
+          <t>SDGs5性別平權/喜劇/情感教育/愛情/泰語/綜合領域</t>
         </is>
       </c>
       <c r="K505" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/國片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L505" t="inlineStr">
         <is>
           <t>2024-11-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>順其自然的日子</t>
+          <t>我從來不是幽默的女生</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>Happy－Go－Lucky Days</t>
+          <t>Playlist</t>
         </is>
       </c>
       <c r="C506" t="n">
-        <v>54</v>
+        <v>86</v>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔12級</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
-          <t>佐藤卓哉</t>
+          <t>奈安蒂柯</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>小松未可子/山下誠一郎/木戶衣吹/櫻井孝宏/石原夏織/花澤香菜/菲魯茲．藍</t>
+          <t>莉蒂西亞杜希/莎拉佛莉絲蒂</t>
         </is>
       </c>
       <c r="G506" t="inlineStr">
         <is>
-          <t>&lt;p&gt;前任戀人的結婚典禮、男子學校的老師與學生、思春期中的青梅竹馬，他們的心理與身體都發生了變化。無論你和誰在一起，每一份愛情和每一種生活方式都具有相同的價值，無論它以何種形式存在。而你笨拙地想著別人的日子，總有一天會成為美好的回憶。這是一部短篇故事合集，涉及多元性別議題，以及伴侶間的親密接觸等劇情描繪，透過溫柔地守望和溫情地描寫，呈現世界上多樣而獨特的愛。&lt;/p&gt;</t>
+          <t>&lt;p&gt;28歲的怪咖女孩蘇菲個性天真又少根筋，在餐廳打零工的她，一心想成為漫畫家，因非科班出身，就連想重返校園也被嫌太老。反而意外得到巴黎一間知名漫畫出版社的工作，美其名行銷公關其實不過打雜庶務，還要被苛薄的老闆百般刁難。一籌莫展的不是只有工作，連情路也衰小坎坷，不是遇到渣男就是自己花痴會錯意，甚至連浪漫的一夜情都像被詛咒般崩壞，所幸夢想成為演員的閨蜜茱莉亞一路相挺。蘇菲究竟該如何擺脫魯蛇人生，她能遇見自己的真命天子嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H506" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I506" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J506" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/學習單/情感教育/愛情/日語/社會議題</t>
+          <t>SDGs5性別平權/友情/性平教育/法語/生涯規劃/綜合領域/自我成長</t>
         </is>
       </c>
       <c r="K506" t="inlineStr">
         <is>
-          <t>亞洲片/動畫片</t>
+          <t>劇情片/性平影展/性平影展：閱界・跨界/歐美片</t>
         </is>
       </c>
       <c r="L506" t="inlineStr">
         <is>
-          <t>2021-11-30 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>老娘滑雪王</t>
+          <t>我吃了那男孩一整年的早餐</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>White Snow</t>
+          <t>My Best Friend’s Breakfast</t>
         </is>
       </c>
       <c r="C507" t="n">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
-          <t>尼可萊侯麥利基</t>
+          <t>杜政哲</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>亞歷山大烏斯圖尤夫/娜齊達瑪奇娜/安娜烏克洛娃/歐嘉勒曼/費多爾多伯拉沃夫</t>
+          <t>何思靜/周興哲/婁峻碩/宋柏緯/李沐/林鶴軒（大鶴）</t>
         </is>
       </c>
       <c r="G507" t="inlineStr">
         <is>
-          <t>&lt;p&gt;20世紀全球最佳滑雪運動員葉連娜威爾比的傳記電影。葉連娜威爾比來自俄羅斯北方的一座小鎮，因從小就有不服輸的個性與勇氣，她克服重重難關，最終成為頂級的越野滑雪選手。這部電影講述了1997年在挪威特隆赫姆舉辦的世界北歐式滑雪錦標賽上發生的真實事件。葉連娜威爾比打破滑雪史上的紀錄，成為第一位囊括五面金牌的得主。&lt;/p&gt;</t>
+          <t>&lt;p&gt;高二的項微心（李沐 飾）視吃為人生最重要也是最療癒的事，而她第一次跟學長陶宥全（周興哲 飾）相遇，就是在學校的福利社。跟全世界的17歲女孩一樣，項微心想像過各種自己在未來的樣子，而她身邊的陶宥全、方琦然、張元碩也一樣，故事開始時的他們，並沒有想過這一年竟然會有這麼多事，人生竟會充滿各式各樣的疑問……還好，在他們一起長大的路上，最後他們都找到了答案。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H507" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I507" t="inlineStr">
         <is>
-          <t>俄語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J507" t="inlineStr">
         <is>
-          <t>SDGs10減少不平等/SDGs5性別平權/俄語/健體領域/各類改編/性平教育/歷史傳記/生涯規劃/真人真事改編/自我成長/運動熱血</t>
+          <t>SDGs4優質教育/SDGs5性別平權/各類改編/國語/學習單/情感教育/愛情/校園/真人真事改編</t>
         </is>
       </c>
       <c r="K507" t="inlineStr">
         <is>
-          <t>劇情片/性平影展/性平影展：閱界・跨界/歐美片</t>
+          <t>劇情片/國片/新生影展</t>
         </is>
       </c>
       <c r="L507" t="inlineStr">
         <is>
-          <t>2024-11-01 00:00:00</t>
+          <t>2023-04-26 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>屍毒入侵32秒</t>
+          <t>人生馬拉松</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>VIRUS：32</t>
+          <t>Women on the Run</t>
         </is>
       </c>
       <c r="C508" t="n">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
-          <t>古斯塔沃賀南德茲</t>
+          <t>馬丁霍斯基</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>丹尼爾亨德爾/寶拉席爾瓦/琵拉賈西亞</t>
+          <t>安德烈維奇/弗拉基米爾波利夫卡/泰瑞莎科斯托娃/耶諾薇法博柯瓦/莎拉塔阿達莫夫斯卡/薇羅妮卡庫巴洛娃/馬汀霍夫曼</t>
         </is>
       </c>
       <c r="G508" t="inlineStr">
         <is>
-          <t>&lt;p&gt;喪屍絕命倒數！被神秘病毒入侵的阿根廷，在病毒爆發後，蒙特維多街頭發生一場令人不寒而慄的大屠殺，失守成為暴力喪屍之城。染病的人成了喪屍，他們唯有在殺害未感染的人前，才能短暫平靜下來。愛莉絲在一間俱樂部擔任夜班的保全工作，某天夜晚帶著女兒值班時，意外捲入一場殺戮大戰，她們逃命時發現，喪屍每次攻擊後會有32秒的平靜時間，她們究竟能否憑藉這一絲希望死裡逃生呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;薇拉老公剛過世，曾經過著幸福美滿生活的兩人，突然間一切都變成回憶。薇拉決定完成老公的遺願：跑馬拉松。她和三個女兒計畫將賽道分成四個部分，並以接力賽的方式完成挑戰。雖然她們都不曾跑過馬拉松，但她們會一起努力完成爸爸的夢想。跑步宛如人生，即便終點線遙不可及，也要堅持不懈，永不放棄。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H508" t="inlineStr">
         <is>
           <t>繁體中文</t>
         </is>
       </c>
       <c r="I508" t="inlineStr">
         <is>
-          <t>西班牙語</t>
+          <t>捷克語</t>
         </is>
       </c>
       <c r="J508" t="inlineStr">
         <is>
-          <t>懸疑驚悚/科幻奇幻/西班牙語</t>
+          <t>SDGs3健康與福祉/健體領域/家庭教育/情感教育/捷克語/生命教育/療癒溫馨/自我成長/運動熱血</t>
         </is>
       </c>
       <c r="K508" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L508" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>隱匿的真相</t>
+          <t>八月三十一日，我在奧斯陸</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>GREENHOUSE</t>
+          <t>Oslo, August 31st</t>
         </is>
       </c>
       <c r="C509" t="n">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="D509" t="inlineStr">
         <is>
           <t>輔15級</t>
         </is>
       </c>
       <c r="E509" t="inlineStr">
         <is>
-          <t>李率熙</t>
+          <t>尤沃金提爾</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
-          <t>元美媛/安逍遙/梁在成/申蓮淑/金瑞亨</t>
+          <t>安德斯丹尼爾森李/漢斯奧拉夫布雷內/瑪琳克萍/英格麗奧拉瓦</t>
         </is>
       </c>
       <c r="G509" t="inlineStr">
         <is>
-          <t>&lt;p&gt;文靜的生活並不如意，兒子被關在少年輔育院，由於她沒有家，所以住在一座溫室裡。她偶爾會跟某個男人出去，但她不確定自己是否真的愛他。文靜善良真誠，工作是當一對年邁夫婦的看護，勉強以此維生，直到她碰上一樁意外，從而捲入一場萬劫不復的悲劇之中。&lt;/p&gt;</t>
+          <t>&lt;p&gt;即將戒毒期滿的昂納許，獲得一個面試機會。這天，奧斯陸陽光普照。回到城市的他，試圖和自己的過去重新搭上線。他拜訪老友、參加派對、認識陌生人，也嘗試與前女友聯絡，像是在尋回熟悉，也像在尋找新的開始。但無從抹去的是，心中仍不斷為他所辜負過的人事物感到愧疚。雖還年輕，但總覺自己的生命逐漸剝落，甚至已然結束，彷彿一切只是徒勞無功，那些綑綁著他的夢魘，再度浮現。一個人、一座城市，在即將重獲新生與過往和解的24小時裡，伴隨著刺眼的陽光、凝結的空氣與潛伏的不安。在這結束和開始之間，他將如何迎向下一個明天？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H509" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I509" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>挪威語</t>
         </is>
       </c>
       <c r="J509" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/人權法治/懸疑驚悚/社會議題/英文字幕/警匪犯罪/韓語</t>
+          <t>SDGs3健康與福祉/挪威語/生命教育/社會議題</t>
         </is>
       </c>
       <c r="K509" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L509" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2021-07-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>嘻哈反叛者</t>
+          <t>一路上有妳</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>Rebel</t>
+          <t>I’ll Go Where You Go</t>
         </is>
       </c>
       <c r="C510" t="n">
-        <v>133</v>
+        <v>91</v>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>輔15級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
-          <t>畢拉爾法拉</t>
+          <t>潔哈汀那卡契</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
-          <t>塔拉阿布德/尤尼斯包柏/阿布貝克爾班賽希/阿米爾艾爾阿比/魯比娜阿扎巴爾</t>
+          <t>帕斯卡爾艾比略/派屈克坦西/潔哈汀那卡契/蕾拉班克堤</t>
         </is>
       </c>
       <c r="G510" t="inlineStr">
         <is>
-          <t>&lt;p&gt;卡馬爾決定改變自己的生活，於是離開比利時，前往敘利亞幫助戰爭的難民。然而到了當地後，他被迫加入一支民兵組織，且被困在拉卡。而他在家鄉的弟弟納希姆很快成了激進徵兵人員的目標，他們承諾會讓納希姆與哥哥團圓。此時，卡馬爾和納希姆的母親蕾拉必須拼命保護她僅存的兒子。&lt;/p&gt;</t>
+          <t>&lt;p&gt;薇莉和米娜這對姊妹總是在爭吵與對立。姊姊薇莉是個熱情且感性的地方歌手，努力追逐夢想；妹妹米娜則是名冷漠又理性的藝術治療師，兩人疏於聯繫生活毫無交集。就在一次薇莉準備前往巴黎參加席琳狄翁和聲歌手試鏡的機會下，父親要求她們一起相伴同行，儘管米娜千百個不願意，看在父親的面子上還是勉強答應。這趟旅程會是姊妹倆和解的好機會嗎？還是將造成彼此更大的分歧？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H510" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I510" t="inlineStr">
         <is>
-          <t>阿拉伯語</t>
+          <t>法語</t>
         </is>
       </c>
       <c r="J510" t="inlineStr">
         <is>
-          <t>國防戰爭/家庭教育/政治/法語/綜合領域/英文字幕/阿拉伯語/難民議題</t>
+          <t>SDGs3健康與福祉/學習單/家庭教育/情感教育/法語/療癒溫馨/自我成長</t>
         </is>
       </c>
       <c r="K510" t="inlineStr">
         <is>
           <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L510" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>雜魚軍團</t>
+          <t>只要我長大</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>Brats, Be Ambitious！</t>
+          <t>lokah Laqi</t>
         </is>
       </c>
       <c r="C511" t="n">
-        <v>145</v>
+        <v>90</v>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>普遍級</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
-          <t>足立紳</t>
+          <t>陳潔瑤</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
-          <t>坂元愛登/岩田奏/新津知世/松藤史恩/永瀨正敏/池川侑希彌/河井青葉/濱野謙太/田代輝/白石葵一/臼田麻美/蒼井旬</t>
+          <t>小薰（黃瀞怡）/曹世輝/柯曉龍/王為/葉瑋庭/高靖榕</t>
         </is>
       </c>
       <c r="G511" t="inlineStr">
         <is>
-          <t>&lt;p&gt;瞬與父母相依為命。他母親因癌症只剩一邊乳房，父親則沉默寡言。瞬有幾個好朋友，隆造、戶梶和聰。隆造的父親是有犯罪前科的黑道，戶梶的母親沉迷宗教，聰則因父母離婚導致他的導演夢難以實現。某天，瞬目睹隆造和聰被霸凌，但因為害怕而不敢出口阻止。瞬的好友發現瞬視而不見後，他們的友情也變得緊張。瞬有辦法與惡霸對峙，擺脫自己的弱點，保護他的好友嗎？&lt;/p&gt;</t>
+          <t>&lt;p&gt;一個遺世獨立的原住民部落裡，住著三個在山林間長大的小男孩—瓦旦（陳宇飾）、晨皓（林晨皓飾）與林山（吳瀚業飾），他們樂觀活潑、調皮貪玩，卻又因為家庭而各懷心事。行動不便的拉娃老師（小薰飾）為部落的孩子們開設了課輔班，拉娃對這群孩子們而言，是一道愛的光芒。她擁有美妙歌喉，卻不再開口唱歌，直到瓦旦發現了拉娃以前錄製的歌曲錄音帶，覺得聲音非常好聽，讓三個小毛頭鼓起勇氣，帶著錄音帶來到台北，這會給他們的生活帶來什麼樣的變化呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H511" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I511" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J511" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/友情/家庭教育/日語/社會議題/自我成長/英文字幕</t>
+          <t>SDGs4優質教育/友情/國語/多元文化/家庭教育/情感教育/音樂歌舞</t>
         </is>
       </c>
       <c r="K511" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L511" t="inlineStr">
         <is>
-          <t>2026-03-01 00:00:00</t>
+          <t>2023-08-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>護蛋聯萌</t>
+          <t>天使情緣</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>Rabbit</t>
+          <t>The Asian Angel</t>
         </is>
       </c>
       <c r="C512" t="n">
-        <v>75</v>
+        <v>128</v>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E512" t="inlineStr">
         <is>
-          <t>烏特馮蒙肖波爾</t>
+          <t>石井裕也</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
-          <t>凱倫阿迪夫/卡盧姆馬洛尼/卡麥隆辛普森/喬納斯艾爾哈瓦德/布倫丹麥當勞/瑪麗莫瑞/露西卡羅蘭</t>
+          <t>佐藤凌/小田切讓/崔嬉序/池松壯亮/金珉才/金藝銀</t>
         </is>
       </c>
       <c r="G512" t="inlineStr">
         <is>
-          <t>&lt;p&gt;麥斯獲選為第一隻進入兔大師學院的復活節兔，他和朋友得找到自己的獨門絕技以守護復活節。然而，一件意想不到的事情發生了，復活節兔最強大的法寶「金蛋」突然變黑，表示復活節將有不測！沒錯，猛兔幫的頭頭雷歐想要廢除復活節，還誘騙狐狸一家偷走所有復活節彩蛋。麥斯唯有跟狐狸費迪南合作才有辦法拯救復活節。不過兔子能否相信狐狸呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;青木剛（阿剛）是一名日籍小說家，他帶著兒子去找在韓國做生意的哥哥青木透（阿透）一起工作。到了之後卻發現他的哥哥做的工作跟所描述的不一樣，但人在異地人生地不熟的，他只好幫哥哥做一些非法生意。遭到韓國事業夥伴背叛後，兩兄弟決定把一切都賭在海藻生意上。崔率（小率）是名歌手，她的事業與感情都不順利，靠著接一些零星通告資助家中無業的哥哥以及準備考公職的妹妹。被公司解約後，她決定和哥哥、妹妹一同前往雙親的墓園。青木剛和崔率兩家人在火車上相遇，雖然語言不通，卻在同行的旅途中慢慢地了解彼此，也產生了好感…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H512" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I512" t="inlineStr">
         <is>
-          <t>中文/英語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J512" t="inlineStr">
         <is>
-          <t>兒童親子/動作冒險/國語/學習單/科幻奇幻/英文字幕/英語</t>
+          <t>SDGs10減少不平等/SDGs17多元夥伴/SDGs8工作及經濟/友情/多元文化/情感教育/愛情/日語/生涯規劃/社會議題/種族認同/韓語</t>
         </is>
       </c>
       <c r="K512" t="inlineStr">
         <is>
-          <t>動畫片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L512" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>水的危機：弗林特檔案</t>
+          <t>我想變成鳥，所以跳起來</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>Flint</t>
+          <t>The Reason I Jump</t>
         </is>
       </c>
       <c r="C513" t="n">
-        <v>120</v>
+        <v>82</v>
       </c>
       <c r="D513" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
-          <t>安東尼巴克斯特</t>
-[...6 lines deleted...]
-      </c>
+          <t>傑瑞羅斯威</t>
+        </is>
+      </c>
+      <c r="F513" t="inlineStr"/>
       <c r="G513" t="inlineStr">
         <is>
-          <t>&lt;p&gt;2014年四月二十五日起，弗林特市政府為了減少赤字，停止從五大湖抽水，改用弗林特河作為水源，水質問題造成許多市民中毒，成為美國史上最大的人為環境危機。這部歷時五年，令人瞠目結舌的紀錄片中，屢獲殊榮的記者兼電影製作人安東尼巴克斯特，深入調查政府官員謊言背後的真相，揭露人民不再信任政府官員，也呈現了人民為乾淨水源所做的長期抗爭與努力。&lt;/p&gt;</t>
+          <t>&lt;p&gt;改編自東田直樹的暢銷著作《我想變成鳥，所以跳起來》，這部紀錄片透過自閉患者的視角與經歷，動用身歷其境的影像畫面探索人腦與認知的多樣性，並穿插東田對於自閉症的獨到見解，帶領觀衆進入一個強烈、豐富卻又歡愉的感官世界。由一位日本小男孩的旅程串起每個角色的日常點滴，不時加入直樹書寫的旁白，闡述自閉症對自身及他人的寓意，勾勒出他看待世界不同的視角，進而解釋他想「跳起來」的原因。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H513" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I513" t="inlineStr">
         <is>
           <t>英語</t>
         </is>
       </c>
       <c r="J513" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/SDGs6淨水及衛生/環境教育/社會議題/英文字幕/英語</t>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/SDGs4優質教育/各類改編/學習單/特殊教育/療癒溫馨/自我成長/英語</t>
         </is>
       </c>
       <c r="K513" t="inlineStr">
         <is>
-          <t>歐美片/紀錄片</t>
+          <t>歐美片/紀錄片/身心障礙者保障</t>
         </is>
       </c>
       <c r="L513" t="inlineStr">
         <is>
-          <t>2026-03-01 00:00:00</t>
+          <t>2025-09-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>秋想和春一起吃飯</t>
+          <t>海邊的朝日與騙子們</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>Let's Eat Together, Aki and Haru</t>
+          <t>Cinematic Liars of Asahi-za</t>
         </is>
       </c>
       <c r="C514" t="n">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="D514" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E514" t="inlineStr">
         <is>
-          <t>川野浩司</t>
+          <t>棚田由紀</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>赤澤遼太郎/高橋健介</t>
+          <t>大久保佳代子/柳家喬太郎/高畑充希</t>
         </is>
       </c>
       <c r="G514" t="inlineStr">
         <is>
-          <t>&lt;p&gt;小秋和阿春是高中同學，儘管就讀不同大學卻成為室友，他們性格截然不同，但都喜歡享受美食，小秋擅長烹飪，每道菜都讓阿春垂涎三尺，每次用餐都充滿美好回憶，阿春渴望前往英國深造，卻不敢與忙於找工作的小秋分享夢想，有著不同價值觀和生涯的兩人是否會分道揚鑣？這段得來不易的友情和室友關係會如何演變呢？&lt;/p&gt;</t>
+          <t>&lt;p&gt;位於福島縣南相馬市已有百年歷史的「朝日戲院」跟其他電影院不同，他們放映的是老電影，客源自然不多。朝日戲院的經理森田保造打算關閉電影院。就在他準備燒毀35毫米膠捲時，一位自稱茂木莉子的女子突然出現，並試圖阻止他。茂木莉子遠從東京趕來，是因為高中時的恩師熱愛電影，畢業後的茂木去醫院探視老師時，曾承諾老師會去搶救這座老戲院。「朝日戲院」雖然老舊但有其重要性，她帶給人們許多美好的回憶。但慘淡的業績，讓經營者再也撐不下去，茂木是否能讓朝日戲院繼續經營下去呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H514" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I514" t="inlineStr">
         <is>
           <t>日語</t>
         </is>
       </c>
       <c r="J514" t="inlineStr">
         <is>
-          <t>友情/情感教育/愛情/日語/療癒溫馨/英文字幕</t>
+          <t>SDGs11永續城鄉/SDGs3健康與福祉/SDGs8工作及經濟/SDGs9工業及建設/日語/生涯規劃/療癒溫馨/社會議題/自我成長/藝術領域</t>
         </is>
       </c>
       <c r="K514" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/新生影展</t>
         </is>
       </c>
       <c r="L514" t="inlineStr">
         <is>
-          <t>2026-03-01 00:00:00</t>
+          <t>2024-12-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>絕代戀歌</t>
+          <t>記得海邊的妳</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>The Sound of a Flower</t>
+          <t>One day,You will Reach the Sea</t>
         </is>
       </c>
       <c r="C515" t="n">
-        <v>110</v>
+        <v>126</v>
       </c>
       <c r="D515" t="inlineStr">
         <is>
           <t>保護級</t>
         </is>
       </c>
       <c r="E515" t="inlineStr">
         <is>
-          <t>李宗弼</t>
+          <t>中川龍太郎</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>宋詩曦/柳承龍/裴秀智/金南佶</t>
+          <t>中崎敏/岸井雪乃/杉野遙亮/濱邊美波</t>
         </is>
       </c>
       <c r="G515" t="inlineStr">
         <is>
-          <t>&lt;p&gt;自幼失去雙親的陳彩仙夢想學習傳統曲藝「盤索里」，想拜院長申在孝為師，但女性被禁止學習盤索里，當申在孝得知興宣大院君將舉辦一場全國大賽後，決定接納彩仙，因為她是唯一能完美演唱《春香歌》的人，然而，一旦她的女性身分暴露，所有人都將面臨死刑，但申在孝依然決定將自己所知的一切傳授給彩仙。&lt;/p&gt;</t>
+          <t>&lt;p&gt;真奈和小菫自從進入大學後就是最好的朋友。2011年3月，小菫到日本的東北地區旅行，此後便杳無音訊。直到某天，小菫的男朋友遠野拜訪了真奈，他邀請真奈一起去小菫的母親家，把小菫的東西還給她母親。真奈從小菫的私人物品中拿到了小菫的攝影機後，也必須開始面對隱藏在內心的情緒，以及失去摯友的痛苦…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H515" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I515" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J515" t="inlineStr">
         <is>
-          <t>SDGs11永續城鄉/SDGs4優質教育/SDGs5性別平權/性平教育/自我成長/韓語</t>
+          <t>SDGs3健康與福祉/友情/情感教育/日語/生命教育/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K515" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L515" t="inlineStr">
         <is>
-          <t>2026-03-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>心之谷</t>
+          <t>史塔西行不行</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>Whisper</t>
+          <t>A STASI COMEDY</t>
         </is>
       </c>
       <c r="C516" t="n">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
-          <t>平川雄一郎</t>
+          <t>林德豪爾曼</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
-          <t>內田理央/小林隆/山田裕貴/松坂桃李/森口瑤子/清野菜名/田中圭</t>
+          <t>亨利哈布/大衛克勞斯/安東妮亞比/德勒夫巴克/德萊拉皮亞斯科/湯姆希林/瑪格麗塔波奇/約格舒塔夫/馬蒂亞斯摩斯巴赫</t>
         </is>
       </c>
       <c r="G516" t="inlineStr">
         <is>
-          <t>&lt;p&gt;1988年因圖書館借閱卡相識的月島雫與天澤聖司，在晨曦映照初醒的大地，許下十年的約定，聖司為了實現職業大提琴手的夢想遠赴義大利，兩人從此分隔兩地。時光匆匆，懷抱著作家夢想的雫已是一名兒童出版社編輯，每當遇到挫折時，她總會想起在異地的聖司來激勵自己。面對現實的層層考驗，眼看距離夢想越來越遠，對於未來也越加迷惘的雫，決定傾聽自己的聲音，動身前往某地。&lt;/p&gt;</t>
+          <t>&lt;p&gt;盧格在兩德統一後查看他的國安檔案，妻子科琳娜卻安排家庭聚會來紀念這一刻。檔案中出現一封不是寫給科琳娜的情書，她大發雷霆。1980年代初普倫茨勞貝格，年輕的盧格是東德秘密警察史塔西新兵，他藉著與目標科琳娜上床來掩飾身份，同時愛上住在對面的娜塔莉。指揮官命令他與科琳娜結婚，盧格不情願地服從…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H516" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I516" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J516" t="inlineStr">
         <is>
-          <t>各類改編/情感教育/愛情/日語/生涯規劃/療癒溫馨/自我成長</t>
+          <t>喜劇/德語/情感教育/愛情/政治/英文字幕</t>
         </is>
       </c>
       <c r="K516" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片/新生影展</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L516" t="inlineStr">
         <is>
           <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>海邊的貓咪偵探社</t>
+          <t>紅色拳擊鞋</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>NEKOMIMI -Seaside Pet Detective-</t>
+          <t>Red Shoes</t>
         </is>
       </c>
       <c r="C517" t="n">
-        <v>84</v>
+        <v>121</v>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E517" t="inlineStr">
         <is>
-          <t>進藤丈廣</t>
+          <t>雜賀俊朗</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
-          <t>和田正人/牧島輝</t>
+          <t>佐佐木希/市原隼人/朝比奈彩/松下由樹/森崎溫/觀月亞里莎</t>
         </is>
       </c>
       <c r="G517" t="inlineStr">
         <is>
-          <t>&lt;p&gt;猫塚的貓咪走失了，他到寵物偵探事務所請求協助，猿渡調查後發現牠在某對夫婦家幸福地生活，猫塚無力支付調查費，只好在事務所打工償還，有一天，裕太因貓咪不見而到事務所求助，他的父母正在調停離婚，同樣父母離異的猫塚能體會男孩感受，於是猫塚和裕太一起去找他的貓咪權太，找到權太時，裕太家出現了奇蹟…&lt;/p&gt;</t>
+          <t>&lt;p&gt;真名美小時候參加父親的拳擊比賽，對他深紅色拳擊鞋留下深刻印象，她的父母後來不幸在事故中喪生。真名美獨自扶養女兒愛米，丈夫因病去世後，她決定追隨父親腳步，重返拳擊場。她的身心並未準備好，因為貧困女兒監護權落到岳母手上，憤怒又悲傷的她陷入低谷，教練卻承諾讓她成為拳擊冠軍，與女兒重逢。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H517" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I517" t="inlineStr">
         <is>
           <t>日語</t>
         </is>
       </c>
       <c r="J517" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/學習單/家庭教育/情感教育/日語/療癒溫馨/自我成長/英文字幕</t>
+          <t>SDGs1終結貧窮/SDGs8工作及經濟/健體領域/日語/生涯規劃/自我成長</t>
         </is>
       </c>
       <c r="K517" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L517" t="inlineStr">
         <is>
-          <t>2026-03-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>星際特務</t>
+          <t>在窗邊</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>Captain Nova</t>
+          <t>by the window</t>
         </is>
       </c>
       <c r="C518" t="n">
-        <v>112</v>
+        <v>143</v>
       </c>
       <c r="D518" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
-          <t>莫里斯特勞夫博斯特</t>
+          <t>今泉力哉</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
-          <t>安妮雅克法芙/桑德范德帕維特/漢娜馮倫特倫/潔卡范德費弗爾/馬魯安梅夫塔</t>
+          <t>中村友理/倉悠貴/志田未來/松金米子/玉城蒂娜/稻垣吾郎/穗志萌香/若葉龍也/齊藤陽一郎</t>
         </is>
       </c>
       <c r="G518" t="inlineStr">
         <is>
-          <t>&lt;p&gt;2050年，地球已變成乾燥荒涼、不宜人居的地方。戰鬥機飛行員諾娃被迫回到過去，以防止一場毀滅性的環境災難，卻未料到時空旅行的副作用使她變成一個12歲的小女孩。諾娃於地球時間2025年時墜機，然而在這個時間點，除了奈斯這個常被忽視的邊緣青少年，似乎沒有人把她和她的使命當一回事，奈斯試圖讓這個神秘的女孩和她的小飛行機器人脫離特勤局的調查…諾娃和奈斯能否成功拯救未來的世界？&lt;/p&gt;</t>
+          <t>&lt;p&gt;市川茂巳是位自由作家，他老婆紗衣則從事編輯的工作。紗衣與她同時也是名暢銷小說家的同事有著不正常的男女關係。市川茂巳雖然知道老婆對自己不忠，卻不知如何啟口告訴老婆，自己已知情。某天，市川茂巳讀到一本女高中生久保留亞寫的小說，深受吸引。他在文學頒獎典禮上問那名女高中生，小說是否是根據真人真事改編？若是如此，他想跟小說中的主角碰面…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H518" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I518" t="inlineStr">
         <is>
-          <t>荷蘭語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J518" t="inlineStr">
         <is>
-          <t>SDGs13氣候行動/兒童親子/環境教育/科幻奇幻/荷蘭語</t>
+          <t>情感教育/愛情/日語/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K518" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L518" t="inlineStr">
         <is>
-          <t>2026-03-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>破案天才伽利略：沉默的遊行</t>
+          <t>孔雀莊園謀殺案</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Silent Parade</t>
+          <t>The Peacock</t>
         </is>
       </c>
       <c r="C519" t="n">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="D519" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E519" t="inlineStr">
         <is>
-          <t>西谷弘</t>
+          <t>小魯茲海尼根</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>北村一輝/柴崎幸/福山雅治</t>
+          <t>大衛克勞斯/安奈特弗埃爾/拉文尼婭威爾森/斯文婭榮格/湯姆希林/瑟坎卡亞/約根沃格爾/維多利亞卡琳/菲利普傑克森</t>
         </is>
       </c>
       <c r="G519" t="inlineStr">
         <is>
-          <t>&lt;p&gt;少女陳屍在燒毀破屋，蓮沼寬一是頭號嫌疑犯，他保持緘默逃過法律制裁。膠著案情讓刑警向天才物理學家湯川學求助。湯川與死者的妹妹去夏祭遊行。遊行當天嫌疑犯離奇身亡，具備殺人動機的眾人都有不在場證明！隨著嫌犯死去，少女遇害真相是否被掩埋？破案天才湯川學該如何破解隱藏在「沉默」中的真相？&lt;/p&gt;</t>
+          <t>&lt;p&gt;投資銀行家琳達巴赫曼和團隊抵達麥金托許勳爵和夫人的鄉村莊園參加團隊建立活動時，就知道這個週末會非常難熬。年度報表亂七八糟，各個同事和主管彼此猜忌，部門即將重組的謠言更是滿天飛。重點是，莊園一點也不舒適，連廚師老手海倫也掩蓋不了這一事實，而且活動負責人瑞貝卡的辦事方式也大有問題。直到勳爵最愛的孔雀和夫人最喜歡的鵝不見後，爭吵一觸即發不可收拾……&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H519" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I519" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>德語</t>
         </is>
       </c>
       <c r="J519" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/各類改編/懸疑驚悚/日語/警匪犯罪</t>
+          <t>SDGs17多元夥伴/各類改編/商業金融/喜劇/德語/英文字幕/警匪犯罪</t>
         </is>
       </c>
       <c r="K519" t="inlineStr">
         <is>
-          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L519" t="inlineStr">
         <is>
           <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>冰淇淋般的愛戀</t>
+          <t>跨越時空咖啡館</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>Ice Cream Fever</t>
+          <t>CAFE MIDNIGHT</t>
         </is>
       </c>
       <c r="C520" t="n">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D520" t="inlineStr">
         <is>
-          <t>普遍級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E520" t="inlineStr">
         <is>
-          <t>千原徹也</t>
+          <t>鄭允秀</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>Hattori/MEGUMI/MOTOLA世理奈（摩托拉世理奈）/南琴奈/吉岡里帆/吉澤嘉代子/安達祐實/松本真理香/詩羽</t>
+          <t>李伊庚/綵諝珍</t>
         </is>
       </c>
       <c r="G520" t="inlineStr">
         <is>
-          <t>&lt;p&gt;靜謐的街上有一家奇特的「澀谷百萬ICE CREAM」冰淇淋店，對來訪店裡的陌生少女產生情愫的冰淇淋店員、拿過芥川獎後自此銷聲匿跡的小說家、表面樂天卻藏著祕密的女職員，在那如發燒般的炙熱夏天，女孩們在那難解的世界一隅找到了屬於自己的幸福。&lt;/p&gt;</t>
+          <t>&lt;p&gt;「跨越時空咖啡館」讓你一瞥過去、現在和未來。準新娘小允在大喜之日喜孜孜地等著新郎太英，殊不知太英不僅沒出現，還沒留下任何消息。氣憤又著急的小允急忙出去尋找太英，但找到深夜還不見人影。她偶然抵達了一間叫「跨越時空咖啡館」的店，營業時間是凌晨至黎明…小允終於在這間店找到了太英，不過太英看起來竟年輕了幾歲，且根本不認識小允！小允能夠找回原本的老公，逃離這場混亂嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H520" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I520" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>韓語</t>
         </is>
       </c>
       <c r="J520" t="inlineStr">
         <is>
-          <t>各類改編/性平教育/情感教育/愛情/日語/英文字幕</t>
+          <t>情感教育/愛情/科幻奇幻/英文字幕/韓語</t>
         </is>
       </c>
       <c r="K520" t="inlineStr">
         <is>
           <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L520" t="inlineStr">
         <is>
-          <t>2026-03-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>築愛巴黎</t>
+          <t>爛人</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>Notre Dame</t>
+          <t>The Worst Ones</t>
         </is>
       </c>
       <c r="C521" t="n">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E521" t="inlineStr">
         <is>
-          <t>華蕾莉董澤利</t>
+          <t>莉澤阿科卡、羅曼古雷特</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
-          <t>卜力藍內/湯瑪斯希梅卡/皮耶德隆尚（皮耶迪拉登川普）/華蕾莉董澤利</t>
+          <t>瑪洛里曼內克、蒂莫馬奧</t>
         </is>
       </c>
       <c r="G521" t="inlineStr">
         <is>
-          <t>&lt;p&gt;獨自扶養兩個孩子的單親媽媽茉德，她不僅苦命單身，同時還是一名事業失敗的建築師，總是幻想著能有奇蹟發生，來改變這一蹶不振的現況。不料在命運之神的眷顧下，茉德竟意外獲得翻新巴黎聖母院廣場的機會，為了完成這項夢幻工作，她必須同時面對兩位舊情難捨的前任：帥氣迷人的巴庫斯以及孩子的爸馬席亞。一場看似荒唐又滑稽的情感風暴，即將襲捲神聖的巴黎聖母院……。&lt;/p&gt;</t>
+          <t>&lt;p&gt;巴黎電影劇組來到法國北部濱海小城籌備新戲，為了捕捉最真實的表演，導演在當地進行素人海選，四名郊區孩童在試鏡中脫穎而出：一個暗藏心事的放蕩女孩，一個誓言不再流淚的易怒男孩，一個重獲自由的肇事少年，還有一個討厭被凝視的敏感少女，這讓社區居民感到不滿，質疑導演選擇「最糟糕的人」有意醜化社區形象。當導演和工作人員試鏡、排練、拍攝並與他們千挑萬選的演員互動時，戲裡戲外的瘋狂荒誕、同儕之間的辱罵嘲諷，道德問題逐漸浮上檯面，竟讓衝突一觸即發！&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H521" t="inlineStr">
         <is>
-          <t>繁體中文/英語</t>
+          <t>繁體中文</t>
         </is>
       </c>
       <c r="I521" t="inlineStr">
         <is>
           <t>法語</t>
         </is>
       </c>
       <c r="J521" t="inlineStr">
         <is>
-          <t>SDGs5性別平權/SDGs8工作及經濟/喜劇/性平教育/情感教育/愛情/法語/英文字幕</t>
+          <t>SDGs11永續城鄉/學習單/情感教育/法語/社會議題/自我成長</t>
         </is>
       </c>
       <c r="K521" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>劇情片/新生影展/歐美片</t>
         </is>
       </c>
       <c r="L521" t="inlineStr">
         <is>
-          <t>2026-03-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>依然記得我愛你</t>
+          <t>溟溟</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>CASSIOPEIA</t>
+          <t>Murmur of Memories</t>
         </is>
       </c>
       <c r="C522" t="n">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>輔12級</t>
+          <t>保護級</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
-          <t>申淵植</t>
+          <t>陳子揚</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>安聖基/徐玄振/朱禮臨</t>
+          <t>徐謀俊/林輝瑝/王安琪/福地佑介/簡孝儀/與座重理久/莫子儀/葉穎/邱宇晨/鄧九雲/高英軒</t>
         </is>
       </c>
       <c r="G522" t="inlineStr">
         <is>
-          <t>&lt;p&gt;秀真（徐玄振飾）是一位事業有成的律師，離婚後她竭盡所能去做好單親媽媽，以及孝順女兒的角色，努力追求完美的生活。為了讓女兒有更好的教育，她也準備把女兒送到美國留學。秀真的爸爸仁宇（安聖基飾）為了協助繁忙的秀真，搬來跟秀真同住，一起照顧孫女吉娜。三代同堂日子一切都看似很美好，直到某天，秀真出了一場車禍，原以為只是閃神，去看醫生後才得知出車禍的原因。秀真的世界開始崩裂，唯有她爸爸在身旁陪她面對這一切…&lt;/p&gt;</t>
+          <t>&lt;p&gt;葉承修是一位致力於預測「超新星爆炸」研究的天文學家，因天生腿部殘疾，生活需求都靠妻子雅潔打理，這一陣子，他常常在睡夢中看見沒有殘缺的自己，認為自己是個在日治時代獨居在深山裡的原住民青年，在夢中也看見自己和部落公主莎瓦祖佳揚悲劇的愛情故事，他深信這是自己的前世記憶。一次，他幫學弟代課，在課堂上認識Pluto，一名手上有著和他夢中的部落公主莎瓦祖佳揚一模一樣刺青的女學生，當Pluto不為人知的秘密被揭開時，承修認定的愛情與前世的記憶也隨之崩解…他可以爭脫前世的束縛，面對今生的問題嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H522" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I522" t="inlineStr">
         <is>
-          <t>韓語</t>
+          <t>中文</t>
         </is>
       </c>
       <c r="J522" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/情感教育/英文字幕/醫療議題/韓語</t>
+          <t>SDGs3健康與福祉/國語/多元文化/家庭教育/情感教育/愛情/特殊教育/生命教育/科幻奇幻/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K522" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>亞洲片/劇情片/國片</t>
         </is>
       </c>
       <c r="L522" t="inlineStr">
         <is>
-          <t>2026-03-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>波紋</t>
+          <t>我的鬼家人</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>Ripples</t>
+          <t>Our Ghosts</t>
         </is>
       </c>
       <c r="C523" t="n">
-        <v>120</v>
+        <v>99</v>
       </c>
       <c r="D523" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E523" t="inlineStr">
         <is>
-          <t>荻上直子</t>
+          <t>亞歷山德羅卡皮塔尼</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
-          <t>光石研/木村綠子/木野花/柄本明/磯村勇斗/筒井真理子</t>
+          <t>亞歷山德羅哈伯/保羅皮爾伯/哈妲絲亞容/米歇爾瑞恩蒂諾</t>
         </is>
       </c>
       <c r="G523" t="inlineStr">
         <is>
-          <t>&lt;p&gt;早起、購物、煮飯、餵食，依子一成不變的平凡日常圍繞著丈夫、兒子和公公打轉，直到某日丈夫因恐懼核電輻射一去不復返，公公離世、兒子離家，有了喘息時間的她，全身心投入新興宗教，巧手打理庭院的造景漣漪，只求心靈平靜，然而丈夫與兒子的相繼回歸，卻又將她推向暗黑邊緣。&lt;/p&gt;</t>
+          <t>&lt;p&gt;瓦萊里奧無法負擔房租而被房東逐出公寓，苦無棲身之處的他只好和六歲兒子偷偷住在公寓閣樓中。每當有新房客入住，他們就會裝神弄鬼，企圖嚇走新房客，好讓他們能夠搬回樓下。對卡洛來說，這只是一個遊戲，讓他忘卻貧窮和沒有母親的窘境。父子倆的伎倆向來奏效，直到遇到米麗安和她的女兒艾瑪。她們為了逃離施虐的丈夫而搬進來。巧的是，米麗安完全不怕鬼…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H523" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I523" t="inlineStr">
         <is>
-          <t>日語</t>
+          <t>義大利文</t>
         </is>
       </c>
       <c r="J523" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/SDGs5性別平權/各類改編/婚姻關係/家庭教育/性平教育/日語/社會議題/英文字幕</t>
+          <t>SDGs1終結貧窮/家庭教育/義大利語/英文字幕</t>
         </is>
       </c>
       <c r="K523" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L523" t="inlineStr">
         <is>
-          <t>2026-07-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>李茂扮太子</t>
+          <t>嘻哈反叛者</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>Another Me</t>
+          <t>Rebel</t>
         </is>
       </c>
       <c r="C524" t="n">
-        <v>99</v>
+        <v>133</v>
       </c>
       <c r="D524" t="inlineStr">
         <is>
-          <t>保護級</t>
+          <t>輔15級</t>
         </is>
       </c>
       <c r="E524" t="inlineStr">
         <is>
-          <t>高可</t>
+          <t>畢拉爾法拉</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>于洋/克拉拉/劉冠麟/宋小寶/常遠/張一鳴/張子棟/李海銀/杜曉宇/王成思/艾倫/陳冰/馬麗/馮秦川/魏翔/黃才倫</t>
+          <t>塔拉阿布德/尤尼斯包柏/阿布貝克爾班賽希/阿米爾艾爾阿比/魯比娜阿扎巴爾</t>
         </is>
       </c>
       <c r="G524" t="inlineStr">
         <is>
-          <t>&lt;p&gt;富家女楊家珍（馬麗飾）與小捕快李茂（常遠飾）成婚，雖夫妻恩愛，但始終得不到家珍父母的認可。李茂意外發現自己竟然與當朝太子（常遠飾）相貌相同，一個想進宮獲得晉升，一個想出宮獲得自由，二人交換身份，卻不知正一步步捲入尚書大人的陰謀中。兩個長相相同的人，兩種截然不同的人生，他們在一番密謀之後，竟決定互換人生，開啟全新生活，各種啼笑皆非的狀況也輪番上演。&lt;/p&gt;</t>
+          <t>&lt;p&gt;卡馬爾決定改變自己的生活，於是離開比利時，前往敘利亞幫助戰爭的難民。然而到了當地後，他被迫加入一支民兵組織，且被困在拉卡。而他在家鄉的弟弟納希姆很快成了激進徵兵人員的目標，他們承諾會讓納希姆與哥哥團圓。此時，卡馬爾和納希姆的母親蕾拉必須拼命保護她僅存的兒子。&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H524" t="inlineStr">
         <is>
-          <t>繁體中文</t>
+          <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I524" t="inlineStr">
         <is>
-          <t>中文</t>
+          <t>阿拉伯語</t>
         </is>
       </c>
       <c r="J524" t="inlineStr">
         <is>
-          <t>SDGs16和平正義/喜劇/國語/家庭教育/情感教育/療癒溫馨/自我成長</t>
+          <t>國防戰爭/家庭教育/政治/法語/綜合領域/英文字幕/阿拉伯語/難民議題</t>
         </is>
       </c>
       <c r="K524" t="inlineStr">
         <is>
-          <t>亞洲片/劇情片</t>
+          <t>劇情片/歐美片</t>
         </is>
       </c>
       <c r="L524" t="inlineStr">
         <is>
-          <t>2026-07-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>親情風暴</t>
+          <t>雜魚軍團</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>Brother and Sister</t>
+          <t>Brats, Be Ambitious！</t>
         </is>
       </c>
       <c r="C525" t="n">
-        <v>110</v>
+        <v>145</v>
       </c>
       <c r="D525" t="inlineStr">
         <is>
           <t>輔12級</t>
         </is>
       </c>
       <c r="E525" t="inlineStr">
         <is>
-          <t>阿諾戴普勒尚</t>
+          <t>足立紳</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
-          <t>格什菲法拉哈尼/梅維爾波柏/派屈克坦西/班傑明思科索/瑪莉詠柯蒂亞</t>
+          <t>坂元愛登/岩田奏/新津知世/松藤史恩/永瀨正敏/池川侑希彌/河井青葉/濱野謙太/田代輝/白石葵一/臼田麻美/蒼井旬</t>
         </is>
       </c>
       <c r="G525" t="inlineStr">
         <is>
-          <t>&lt;p&gt;愛莉絲（瑪莉詠柯蒂亞 飾）是知名的舞台劇演員，路易（梅維爾波柏 飾）則同時是教師也是詩人，他與妻子一同住在杳無人煙的偏遠郊外。這對年近五十的姊弟曾經關係十分親暱，然而兩人卻因為不明原因逐漸交惡，最終演變成互不見面、互不交談的冰冷關係。直到某天，他們的父母發生意外而住院，二十多年來都在逃避對方的他們為此不得不碰面，儘管仍舊無法原諒彼此，但這也成為了迫使他們重新面對彼此關係的契機。&lt;/p&gt;</t>
+          <t>&lt;p&gt;瞬與父母相依為命。他母親因癌症只剩一邊乳房，父親則沉默寡言。瞬有幾個好朋友，隆造、戶梶和聰。隆造的父親是有犯罪前科的黑道，戶梶的母親沉迷宗教，聰則因父母離婚導致他的導演夢難以實現。某天，瞬目睹隆造和聰被霸凌，但因為害怕而不敢出口阻止。瞬的好友發現瞬視而不見後，他們的友情也變得緊張。瞬有辦法與惡霸對峙，擺脫自己的弱點，保護他的好友嗎？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H525" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I525" t="inlineStr">
         <is>
-          <t>法語</t>
+          <t>日語</t>
         </is>
       </c>
       <c r="J525" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/家庭教育/情感教育/法語/生命教育/英文字幕</t>
+          <t>SDGs3健康與福祉/友情/家庭教育/日語/社會議題/自我成長/英文字幕</t>
         </is>
       </c>
       <c r="K525" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>亞洲片/劇情片</t>
         </is>
       </c>
       <c r="L525" t="inlineStr">
         <is>
-          <t>2026-07-01 00:00:00</t>
+          <t>2026-03-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>相撲小戰士</t>
+          <t>護蛋聯萌</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>Sumo Kid</t>
+          <t>Rabbit</t>
         </is>
       </c>
       <c r="C526" t="n">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="D526" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
       <c r="E526" t="inlineStr">
         <is>
-          <t>伊利亞艾莫洛夫</t>
+          <t>烏特馮蒙肖波爾</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
-          <t>伊利亞西加洛夫/卡米爾拉林/安娜斯魯/尼古拉施萊伯/瑪莎洛巴諾娃/阿特尤姆拜斯卓夫</t>
+          <t>凱倫阿迪夫/卡盧姆馬洛尼/卡麥隆辛普森/喬納斯艾爾哈瓦德/布倫丹麥當勞/瑪麗莫瑞/露西卡羅蘭</t>
         </is>
       </c>
       <c r="G526" t="inlineStr">
         <is>
-          <t>&lt;p&gt;受到爸爸的影響，維塔有個不常見的興趣：相撲。當爸爸離開他和媽媽時，維塔僅存的，只有他對相撲的熱愛。維塔一直夢想著參加東京舉辦的世界相撲錦標賽，希望爸爸在看到比賽後，可以回來與他團圓。於是，維塔克服種種挑戰，頑強地朝他的目標努力…&lt;/p&gt;</t>
+          <t>&lt;p&gt;麥斯獲選為第一隻進入兔大師學院的復活節兔，他和朋友得找到自己的獨門絕技以守護復活節。然而，一件意想不到的事情發生了，復活節兔最強大的法寶「金蛋」突然變黑，表示復活節將有不測！沒錯，猛兔幫的頭頭雷歐想要廢除復活節，還誘騙狐狸一家偷走所有復活節彩蛋。麥斯唯有跟狐狸費迪南合作才有辦法拯救復活節。不過兔子能否相信狐狸呢？&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H526" t="inlineStr">
         <is>
           <t>繁體中文/英語</t>
         </is>
       </c>
       <c r="I526" t="inlineStr">
         <is>
-          <t>俄語</t>
+          <t>中文/英語</t>
         </is>
       </c>
       <c r="J526" t="inlineStr">
         <is>
-          <t>SDGs3健康與福祉/俄語/兒童親子/家庭教育/自我成長/英文字幕/運動熱血</t>
+          <t>兒童親子/動作冒險/國語/學習單/科幻奇幻/英文字幕/英語</t>
         </is>
       </c>
       <c r="K526" t="inlineStr">
         <is>
-          <t>劇情片/歐美片</t>
+          <t>動畫片/歐美片</t>
         </is>
       </c>
       <c r="L526" t="inlineStr">
         <is>
-          <t>2026-07-01 00:00:00</t>
+          <t>2025-04-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
+          <t>水的危機：弗林特檔案</t>
+        </is>
+      </c>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t>Flint</t>
+        </is>
+      </c>
+      <c r="C527" t="n">
+        <v>120</v>
+      </c>
+      <c r="D527" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E527" t="inlineStr">
+        <is>
+          <t>安東尼巴克斯特</t>
+        </is>
+      </c>
+      <c r="F527" t="inlineStr">
+        <is>
+          <t>亞歷鮑德溫</t>
+        </is>
+      </c>
+      <c r="G527" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;2014年四月二十五日起，弗林特市政府為了減少赤字，停止從五大湖抽水，改用弗林特河作為水源，水質問題造成許多市民中毒，成為美國史上最大的人為環境危機。這部歷時五年，令人瞠目結舌的紀錄片中，屢獲殊榮的記者兼電影製作人安東尼巴克斯特，深入調查政府官員謊言背後的真相，揭露人民不再信任政府官員，也呈現了人民為乾淨水源所做的長期抗爭與努力。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H527" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I527" t="inlineStr">
+        <is>
+          <t>英語</t>
+        </is>
+      </c>
+      <c r="J527" t="inlineStr">
+        <is>
+          <t>SDGs16和平正義/SDGs6淨水及衛生/環境教育/社會議題/英文字幕/英語</t>
+        </is>
+      </c>
+      <c r="K527" t="inlineStr">
+        <is>
+          <t>歐美片/紀錄片</t>
+        </is>
+      </c>
+      <c r="L527" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" t="inlineStr">
+        <is>
+          <t>秋想和春一起吃飯</t>
+        </is>
+      </c>
+      <c r="B528" t="inlineStr">
+        <is>
+          <t>Let's Eat Together, Aki and Haru</t>
+        </is>
+      </c>
+      <c r="C528" t="n">
+        <v>89</v>
+      </c>
+      <c r="D528" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E528" t="inlineStr">
+        <is>
+          <t>川野浩司</t>
+        </is>
+      </c>
+      <c r="F528" t="inlineStr">
+        <is>
+          <t>赤澤遼太郎/高橋健介</t>
+        </is>
+      </c>
+      <c r="G528" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;小秋和阿春是高中同學，儘管就讀不同大學卻成為室友，他們性格截然不同，但都喜歡享受美食，小秋擅長烹飪，每道菜都讓阿春垂涎三尺，每次用餐都充滿美好回憶，阿春渴望前往英國深造，卻不敢與忙於找工作的小秋分享夢想，有著不同價值觀和生涯的兩人是否會分道揚鑣？這段得來不易的友情和室友關係會如何演變呢？&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H528" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I528" t="inlineStr">
+        <is>
+          <t>日語</t>
+        </is>
+      </c>
+      <c r="J528" t="inlineStr">
+        <is>
+          <t>友情/情感教育/愛情/日語/療癒溫馨/英文字幕</t>
+        </is>
+      </c>
+      <c r="K528" t="inlineStr">
+        <is>
+          <t>亞洲片/劇情片</t>
+        </is>
+      </c>
+      <c r="L528" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" t="inlineStr">
+        <is>
+          <t>絕代戀歌</t>
+        </is>
+      </c>
+      <c r="B529" t="inlineStr">
+        <is>
+          <t>The Sound of a Flower</t>
+        </is>
+      </c>
+      <c r="C529" t="n">
+        <v>110</v>
+      </c>
+      <c r="D529" t="inlineStr">
+        <is>
+          <t>保護級</t>
+        </is>
+      </c>
+      <c r="E529" t="inlineStr">
+        <is>
+          <t>李宗弼</t>
+        </is>
+      </c>
+      <c r="F529" t="inlineStr">
+        <is>
+          <t>宋詩曦/柳承龍/裴秀智/金南佶</t>
+        </is>
+      </c>
+      <c r="G529" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;自幼失去雙親的陳彩仙夢想學習傳統曲藝「盤索里」，想拜院長申在孝為師，但女性被禁止學習盤索里，當申在孝得知興宣大院君將舉辦一場全國大賽後，決定接納彩仙，因為她是唯一能完美演唱《春香歌》的人，然而，一旦她的女性身分暴露，所有人都將面臨死刑，但申在孝依然決定將自己所知的一切傳授給彩仙。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H529" t="inlineStr">
+        <is>
+          <t>繁體中文</t>
+        </is>
+      </c>
+      <c r="I529" t="inlineStr">
+        <is>
+          <t>韓語</t>
+        </is>
+      </c>
+      <c r="J529" t="inlineStr">
+        <is>
+          <t>SDGs11永續城鄉/SDGs4優質教育/SDGs5性別平權/性平教育/自我成長/韓語</t>
+        </is>
+      </c>
+      <c r="K529" t="inlineStr">
+        <is>
+          <t>亞洲片/劇情片</t>
+        </is>
+      </c>
+      <c r="L529" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="inlineStr">
+        <is>
+          <t>心之谷</t>
+        </is>
+      </c>
+      <c r="B530" t="inlineStr">
+        <is>
+          <t>Whisper</t>
+        </is>
+      </c>
+      <c r="C530" t="n">
+        <v>115</v>
+      </c>
+      <c r="D530" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E530" t="inlineStr">
+        <is>
+          <t>平川雄一郎</t>
+        </is>
+      </c>
+      <c r="F530" t="inlineStr">
+        <is>
+          <t>內田理央/小林隆/山田裕貴/松坂桃李/森口瑤子/清野菜名/田中圭</t>
+        </is>
+      </c>
+      <c r="G530" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1988年因圖書館借閱卡相識的月島雫與天澤聖司，在晨曦映照初醒的大地，許下十年的約定，聖司為了實現職業大提琴手的夢想遠赴義大利，兩人從此分隔兩地。時光匆匆，懷抱著作家夢想的雫已是一名兒童出版社編輯，每當遇到挫折時，她總會想起在異地的聖司來激勵自己。面對現實的層層考驗，眼看距離夢想越來越遠，對於未來也越加迷惘的雫，決定傾聽自己的聲音，動身前往某地。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H530" t="inlineStr">
+        <is>
+          <t>繁體中文</t>
+        </is>
+      </c>
+      <c r="I530" t="inlineStr">
+        <is>
+          <t>日語</t>
+        </is>
+      </c>
+      <c r="J530" t="inlineStr">
+        <is>
+          <t>各類改編/情感教育/愛情/日語/生涯規劃/療癒溫馨/自我成長</t>
+        </is>
+      </c>
+      <c r="K530" t="inlineStr">
+        <is>
+          <t>亞洲片/劇情片/新生影展</t>
+        </is>
+      </c>
+      <c r="L530" t="inlineStr">
+        <is>
+          <t>2025-04-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" t="inlineStr">
+        <is>
+          <t>海邊的貓咪偵探社</t>
+        </is>
+      </c>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t>NEKOMIMI -Seaside Pet Detective-</t>
+        </is>
+      </c>
+      <c r="C531" t="n">
+        <v>84</v>
+      </c>
+      <c r="D531" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E531" t="inlineStr">
+        <is>
+          <t>進藤丈廣</t>
+        </is>
+      </c>
+      <c r="F531" t="inlineStr">
+        <is>
+          <t>和田正人/牧島輝</t>
+        </is>
+      </c>
+      <c r="G531" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;猫塚的貓咪走失了，他到寵物偵探事務所請求協助，猿渡調查後發現牠在某對夫婦家幸福地生活，猫塚無力支付調查費，只好在事務所打工償還，有一天，裕太因貓咪不見而到事務所求助，他的父母正在調停離婚，同樣父母離異的猫塚能體會男孩感受，於是猫塚和裕太一起去找他的貓咪權太，找到權太時，裕太家出現了奇蹟…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H531" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I531" t="inlineStr">
+        <is>
+          <t>日語</t>
+        </is>
+      </c>
+      <c r="J531" t="inlineStr">
+        <is>
+          <t>SDGs3健康與福祉/學習單/家庭教育/情感教育/日語/療癒溫馨/自我成長/英文字幕</t>
+        </is>
+      </c>
+      <c r="K531" t="inlineStr">
+        <is>
+          <t>亞洲片/劇情片</t>
+        </is>
+      </c>
+      <c r="L531" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="inlineStr">
+        <is>
+          <t>星際特務</t>
+        </is>
+      </c>
+      <c r="B532" t="inlineStr">
+        <is>
+          <t>Captain Nova</t>
+        </is>
+      </c>
+      <c r="C532" t="n">
+        <v>112</v>
+      </c>
+      <c r="D532" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E532" t="inlineStr">
+        <is>
+          <t>莫里斯特勞夫博斯特</t>
+        </is>
+      </c>
+      <c r="F532" t="inlineStr">
+        <is>
+          <t>安妮雅克法芙/桑德范德帕維特/漢娜馮倫特倫/潔卡范德費弗爾/馬魯安梅夫塔</t>
+        </is>
+      </c>
+      <c r="G532" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;2050年，地球已變成乾燥荒涼、不宜人居的地方。戰鬥機飛行員諾娃被迫回到過去，以防止一場毀滅性的環境災難，卻未料到時空旅行的副作用使她變成一個12歲的小女孩。諾娃於地球時間2025年時墜機，然而在這個時間點，除了奈斯這個常被忽視的邊緣青少年，似乎沒有人把她和她的使命當一回事，奈斯試圖讓這個神秘的女孩和她的小飛行機器人脫離特勤局的調查…諾娃和奈斯能否成功拯救未來的世界？&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H532" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I532" t="inlineStr">
+        <is>
+          <t>荷蘭語</t>
+        </is>
+      </c>
+      <c r="J532" t="inlineStr">
+        <is>
+          <t>SDGs13氣候行動/兒童親子/環境教育/科幻奇幻/荷蘭語</t>
+        </is>
+      </c>
+      <c r="K532" t="inlineStr">
+        <is>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/劇情片/歐美片</t>
+        </is>
+      </c>
+      <c r="L532" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="inlineStr">
+        <is>
+          <t>破案天才伽利略：沉默的遊行</t>
+        </is>
+      </c>
+      <c r="B533" t="inlineStr">
+        <is>
+          <t>Silent Parade</t>
+        </is>
+      </c>
+      <c r="C533" t="n">
+        <v>129</v>
+      </c>
+      <c r="D533" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E533" t="inlineStr">
+        <is>
+          <t>西谷弘</t>
+        </is>
+      </c>
+      <c r="F533" t="inlineStr">
+        <is>
+          <t>北村一輝/柴崎幸/福山雅治</t>
+        </is>
+      </c>
+      <c r="G533" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;少女陳屍在燒毀破屋，蓮沼寬一是頭號嫌疑犯，他保持緘默逃過法律制裁。膠著案情讓刑警向天才物理學家湯川學求助。湯川與死者的妹妹去夏祭遊行。遊行當天嫌疑犯離奇身亡，具備殺人動機的眾人都有不在場證明！隨著嫌犯死去，少女遇害真相是否被掩埋？破案天才湯川學該如何破解隱藏在「沉默」中的真相？&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H533" t="inlineStr">
+        <is>
+          <t>繁體中文</t>
+        </is>
+      </c>
+      <c r="I533" t="inlineStr">
+        <is>
+          <t>日語</t>
+        </is>
+      </c>
+      <c r="J533" t="inlineStr">
+        <is>
+          <t>SDGs16和平正義/各類改編/懸疑驚悚/日語/警匪犯罪</t>
+        </is>
+      </c>
+      <c r="K533" t="inlineStr">
+        <is>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
+        </is>
+      </c>
+      <c r="L533" t="inlineStr">
+        <is>
+          <t>2025-04-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" t="inlineStr">
+        <is>
+          <t>冰淇淋般的愛戀</t>
+        </is>
+      </c>
+      <c r="B534" t="inlineStr">
+        <is>
+          <t>Ice Cream Fever</t>
+        </is>
+      </c>
+      <c r="C534" t="n">
+        <v>104</v>
+      </c>
+      <c r="D534" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E534" t="inlineStr">
+        <is>
+          <t>千原徹也</t>
+        </is>
+      </c>
+      <c r="F534" t="inlineStr">
+        <is>
+          <t>Hattori/MEGUMI/MOTOLA世理奈（摩托拉世理奈）/南琴奈/吉岡里帆/吉澤嘉代子/安達祐實/松本真理香/詩羽</t>
+        </is>
+      </c>
+      <c r="G534" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;靜謐的街上有一家奇特的「澀谷百萬ICE CREAM」冰淇淋店，對來訪店裡的陌生少女產生情愫的冰淇淋店員、拿過芥川獎後自此銷聲匿跡的小說家、表面樂天卻藏著祕密的女職員，在那如發燒般的炙熱夏天，女孩們在那難解的世界一隅找到了屬於自己的幸福。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H534" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I534" t="inlineStr">
+        <is>
+          <t>日語</t>
+        </is>
+      </c>
+      <c r="J534" t="inlineStr">
+        <is>
+          <t>各類改編/性平教育/情感教育/愛情/日語/英文字幕</t>
+        </is>
+      </c>
+      <c r="K534" t="inlineStr">
+        <is>
+          <t>亞洲片/劇情片</t>
+        </is>
+      </c>
+      <c r="L534" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" t="inlineStr">
+        <is>
+          <t>築愛巴黎</t>
+        </is>
+      </c>
+      <c r="B535" t="inlineStr">
+        <is>
+          <t>Notre Dame</t>
+        </is>
+      </c>
+      <c r="C535" t="n">
+        <v>90</v>
+      </c>
+      <c r="D535" t="inlineStr">
+        <is>
+          <t>輔12級</t>
+        </is>
+      </c>
+      <c r="E535" t="inlineStr">
+        <is>
+          <t>華蕾莉董澤利</t>
+        </is>
+      </c>
+      <c r="F535" t="inlineStr">
+        <is>
+          <t>卜力藍內/湯瑪斯希梅卡/皮耶德隆尚（皮耶迪拉登川普）/華蕾莉董澤利</t>
+        </is>
+      </c>
+      <c r="G535" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;獨自扶養兩個孩子的單親媽媽茉德，她不僅苦命單身，同時還是一名事業失敗的建築師，總是幻想著能有奇蹟發生，來改變這一蹶不振的現況。不料在命運之神的眷顧下，茉德竟意外獲得翻新巴黎聖母院廣場的機會，為了完成這項夢幻工作，她必須同時面對兩位舊情難捨的前任：帥氣迷人的巴庫斯以及孩子的爸馬席亞。一場看似荒唐又滑稽的情感風暴，即將襲捲神聖的巴黎聖母院……。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H535" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I535" t="inlineStr">
+        <is>
+          <t>法語</t>
+        </is>
+      </c>
+      <c r="J535" t="inlineStr">
+        <is>
+          <t>SDGs5性別平權/SDGs8工作及經濟/喜劇/性平教育/情感教育/愛情/法語/英文字幕</t>
+        </is>
+      </c>
+      <c r="K535" t="inlineStr">
+        <is>
+          <t>劇情片/歐美片</t>
+        </is>
+      </c>
+      <c r="L535" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" t="inlineStr">
+        <is>
+          <t>依然記得我愛你</t>
+        </is>
+      </c>
+      <c r="B536" t="inlineStr">
+        <is>
+          <t>CASSIOPEIA</t>
+        </is>
+      </c>
+      <c r="C536" t="n">
+        <v>102</v>
+      </c>
+      <c r="D536" t="inlineStr">
+        <is>
+          <t>輔12級</t>
+        </is>
+      </c>
+      <c r="E536" t="inlineStr">
+        <is>
+          <t>申淵植</t>
+        </is>
+      </c>
+      <c r="F536" t="inlineStr">
+        <is>
+          <t>安聖基/徐玄振/朱禮臨</t>
+        </is>
+      </c>
+      <c r="G536" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;秀真（徐玄振飾）是一位事業有成的律師，離婚後她竭盡所能去做好單親媽媽，以及孝順女兒的角色，努力追求完美的生活。為了讓女兒有更好的教育，她也準備把女兒送到美國留學。秀真的爸爸仁宇（安聖基飾）為了協助繁忙的秀真，搬來跟秀真同住，一起照顧孫女吉娜。三代同堂日子一切都看似很美好，直到某天，秀真出了一場車禍，原以為只是閃神，去看醫生後才得知出車禍的原因。秀真的世界開始崩裂，唯有她爸爸在身旁陪她面對這一切…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H536" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I536" t="inlineStr">
+        <is>
+          <t>韓語</t>
+        </is>
+      </c>
+      <c r="J536" t="inlineStr">
+        <is>
+          <t>SDGs3健康與福祉/情感教育/英文字幕/醫療議題/韓語</t>
+        </is>
+      </c>
+      <c r="K536" t="inlineStr">
+        <is>
+          <t>亞洲片/劇情片</t>
+        </is>
+      </c>
+      <c r="L536" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="inlineStr">
+        <is>
+          <t>心裏美</t>
+        </is>
+      </c>
+      <c r="B537" t="inlineStr">
+        <is>
+          <t>Pretty Heart</t>
+        </is>
+      </c>
+      <c r="C537" t="n">
+        <v>98</v>
+      </c>
+      <c r="D537" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E537" t="inlineStr">
+        <is>
+          <t>吳家偉</t>
+        </is>
+      </c>
+      <c r="F537" t="inlineStr">
+        <is>
+          <t>余香凝/吳岱融/王浩信</t>
+        </is>
+      </c>
+      <c r="G537" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;高中英文教師李淑敏（余香凝 飾）努力教學，學生卻對她的課程始終興趣缺缺，反而熱衷到補習班上課，並視補教天王KK何（王浩信 飾）為偶像。淑敏決定潛入補習班一探究竟，但在課程中被KK發現，兩人大吵一架後，竟激起KK對她的好奇心及好感，道歉之外更展開追求。&lt;/p&gt;&lt;p&gt;對補習班充滿偏見的李淑敏，發現KK任教的補習班校長就是自己的爸爸李龍基（吳岱融 飾），她小時候認為父親嚴厲的言語，是間接害死母親的凶手，父女親情淡薄。&lt;/p&gt;&lt;p&gt;然而KK的出現，改變她對補習的看法，也開始用新的方式教學，但就在一個大雨天中，一場意外驟然而至，讓他們都措手不及…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H537" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I537" t="inlineStr">
+        <is>
+          <t>粵語</t>
+        </is>
+      </c>
+      <c r="J537" t="inlineStr">
+        <is>
+          <t>SDGs3健康與福祉/SDGs4優質教育/家庭教育/情感教育/愛情/粵語/英文字幕</t>
+        </is>
+      </c>
+      <c r="K537" t="inlineStr">
+        <is>
+          <t>亞洲片/劇情片</t>
+        </is>
+      </c>
+      <c r="L537" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" t="inlineStr">
+        <is>
+          <t>嚕嚕米冬日樂園</t>
+        </is>
+      </c>
+      <c r="B538" t="inlineStr">
+        <is>
+          <t>Moomins and the Winter Wonderland</t>
+        </is>
+      </c>
+      <c r="C538" t="n">
+        <v>83</v>
+      </c>
+      <c r="D538" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E538" t="inlineStr">
+        <is>
+          <t>艾拉卡爾佩蘭/雅庫朗斯基</t>
+        </is>
+      </c>
+      <c r="F538" t="inlineStr">
+        <is>
+          <t>于正昇/史戴倫史柯斯嘉/比爾史柯斯嘉/胡鎮璽/艾莉西亞維坎德/錢欣郁/陳宗岳/馮嘉德</t>
+        </is>
+      </c>
+      <c r="G538" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;今年的冬天對於嚕嚕米來說很特別，因為他決定不再像往年一樣冬眠，而是決定要好好探索這陌生的雪白世界，這才發現原來冬日跟他想像的很不一樣！許多未曾見過的奇妙生物在雪中漫步，以及似乎有一股未知的力量正籠罩著嚕嚕米谷，一名神秘的訪客即將現身……。充滿好奇心的嚕嚕米努力追查之下，才慢慢認識這名神秘訪客原來就是「聖誕節」！&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H538" t="inlineStr">
+        <is>
+          <t>繁體中文</t>
+        </is>
+      </c>
+      <c r="I538" t="inlineStr">
+        <is>
+          <t>中文/英語</t>
+        </is>
+      </c>
+      <c r="J538" t="inlineStr">
+        <is>
+          <t>兒童親子/國語/情感教育/療癒溫馨/自我成長/英語</t>
+        </is>
+      </c>
+      <c r="K538" t="inlineStr">
+        <is>
+          <t>動畫片/歐美片</t>
+        </is>
+      </c>
+      <c r="L538" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" t="inlineStr">
+        <is>
+          <t>傳奇81分：柯比布萊恩</t>
+        </is>
+      </c>
+      <c r="B539" t="inlineStr">
+        <is>
+          <t>The Legend of the 81-Point Game</t>
+        </is>
+      </c>
+      <c r="C539" t="n">
+        <v>72</v>
+      </c>
+      <c r="D539" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E539" t="inlineStr">
+        <is>
+          <t>約翰尼斯古德根斯特</t>
+        </is>
+      </c>
+      <c r="F539" t="inlineStr">
+        <is>
+          <t>喬伊格雷厄姆/喬希鮑威爾/山姆米契爾/布賴恩庫克/德溫格林/斯馬什帕克/查克斯威斯基/肖恩威廉士</t>
+        </is>
+      </c>
+      <c r="G539" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;柯比布萊恩被公認是史上最優秀的籃球員之一，他整整20年的職涯效力於洛杉磯湖人隊。綽號「黑曼巴」的柯比在球場上勢不可當，猛攻對手的防守，甚至在單場比賽中拿下81分的紀錄。本片回顧2006年1月22日這場奇蹟之夜的幕後花絮，分析湖人隊在半場落後18分的情況下，還能戰勝多倫多暴龍隊，以及科比是如何用任何戰術都擋不住的狀態。無論場內或場外，他永遠都是大家心目中最偉大的球員之一。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H539" t="inlineStr">
+        <is>
+          <t>繁體中文</t>
+        </is>
+      </c>
+      <c r="I539" t="inlineStr">
+        <is>
+          <t>英語</t>
+        </is>
+      </c>
+      <c r="J539" t="inlineStr">
+        <is>
+          <t>健體領域/歷史傳記/生涯規劃/英語/運動熱血</t>
+        </is>
+      </c>
+      <c r="K539" t="inlineStr">
+        <is>
+          <t>歐美片/紀錄片</t>
+        </is>
+      </c>
+      <c r="L539" t="inlineStr">
+        <is>
+          <t>2025-10-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" t="inlineStr">
+        <is>
+          <t>尋父冒險記</t>
+        </is>
+      </c>
+      <c r="B540" t="inlineStr">
+        <is>
+          <t>Luxembourg, Luxembourg</t>
+        </is>
+      </c>
+      <c r="C540" t="n">
+        <v>106</v>
+      </c>
+      <c r="D540" t="inlineStr">
+        <is>
+          <t>保護級</t>
+        </is>
+      </c>
+      <c r="E540" t="inlineStr">
+        <is>
+          <t>安東尼奧盧基奇</t>
+        </is>
+      </c>
+      <c r="F540" t="inlineStr">
+        <is>
+          <t>拉米爾納西羅夫/阿米爾納西羅夫</t>
+        </is>
+      </c>
+      <c r="G540" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;雙胞胎兄弟科拉與瓦沙從小被父親拋棄，二十年後，科拉成了公車司機，卻暗中販毒；瓦沙則當上警察，過平凡家庭生活，缺席的父親在科拉心中是英雄，對瓦沙而言卻是混蛋，一天他們接到父親在盧森堡將病逝的消息，疏離的兄弟倆決定一起上路出發，從烏克蘭開車到盧森堡，踏上去見爸爸最後一面的冒險旅程。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H540" t="inlineStr">
+        <is>
+          <t>繁體中文</t>
+        </is>
+      </c>
+      <c r="I540" t="inlineStr">
+        <is>
+          <t>烏克蘭語</t>
+        </is>
+      </c>
+      <c r="J540" t="inlineStr">
+        <is>
+          <t>喜劇/家庭教育/情感教育/烏克蘭語/生命教育/療癒溫馨</t>
+        </is>
+      </c>
+      <c r="K540" t="inlineStr">
+        <is>
+          <t>劇情片/歐美片</t>
+        </is>
+      </c>
+      <c r="L540" t="inlineStr">
+        <is>
+          <t>2025-10-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" t="inlineStr">
+        <is>
+          <t>杜巴利伯爵夫人</t>
+        </is>
+      </c>
+      <c r="B541" t="inlineStr">
+        <is>
+          <t>Jeanne du Barry</t>
+        </is>
+      </c>
+      <c r="C541" t="n">
+        <v>116</v>
+      </c>
+      <c r="D541" t="inlineStr">
+        <is>
+          <t>輔12級</t>
+        </is>
+      </c>
+      <c r="E541" t="inlineStr">
+        <is>
+          <t>麥雯</t>
+        </is>
+      </c>
+      <c r="F541" t="inlineStr">
+        <is>
+          <t>強尼戴普/麥雯</t>
+        </is>
+      </c>
+      <c r="G541" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;珍妮出身平凡，儘管是個默默無聞的平民百姓，仍對生活充滿野心與抱負，在歷經了修道院枯燥的少女生活後，珍妮與母親來到紙醉金迷的巴黎，試圖憑藉著自己的聰慧與姿色，在壁壘分明的社會階級中向上攀登，珍妮倚靠著魅力流連在許多有錢男人之間，最終成為了杜巴利伯爵的情人，然而在某次與國王路易十五精心策畫的會面中，竟意外讓國王路易十五對珍妮一見鍾情，這場邂逅之後，珍妮成為了國王的情婦，而珍妮便帶著一身的爭議進入了凡爾賽宮，在這保守封建的貴族社會中引起軒然大波。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H541" t="inlineStr">
+        <is>
+          <t>繁體中文</t>
+        </is>
+      </c>
+      <c r="I541" t="inlineStr">
+        <is>
+          <t>法語</t>
+        </is>
+      </c>
+      <c r="J541" t="inlineStr">
+        <is>
+          <t>愛情/歷史傳記/法語/真人真事改編</t>
+        </is>
+      </c>
+      <c r="K541" t="inlineStr">
+        <is>
+          <t>劇情片/歐美片</t>
+        </is>
+      </c>
+      <c r="L541" t="inlineStr">
+        <is>
+          <t>2025-10-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" t="inlineStr">
+        <is>
+          <t>地獄萬歲</t>
+        </is>
+      </c>
+      <c r="B542" t="inlineStr">
+        <is>
+          <t>Hail to Hell</t>
+        </is>
+      </c>
+      <c r="C542" t="n">
+        <v>108</v>
+      </c>
+      <c r="D542" t="inlineStr">
+        <is>
+          <t>輔12級</t>
+        </is>
+      </c>
+      <c r="E542" t="inlineStr">
+        <is>
+          <t>林吾政</t>
+        </is>
+      </c>
+      <c r="F542" t="inlineStr">
+        <is>
+          <t>吳右利/方效潾/朴成焄/鄭濔珠</t>
+        </is>
+      </c>
+      <c r="G542" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;等等，這和我們預想的不一樣，要改變計劃嗎？&lt;/p&gt;&lt;p&gt;學校的邊緣人娜美和善宇，沒有參加校外教學，而是計劃自殺，不過，她們發現那個讓她們生不如死的女孩彩琳正在首爾過著幸福生活，於是她們決定在自我了斷前進行復仇，當她們找到彩琳時，卻發現她一改過去變得心地善良，這動搖了她們的計劃，她們發現彩琳所在的宗教組織有點詭異，於是開始考慮是否該將彩琳從那個奇怪的地方救出來。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H542" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I542" t="inlineStr">
+        <is>
+          <t>韓語</t>
+        </is>
+      </c>
+      <c r="J542" t="inlineStr">
+        <is>
+          <t>情感教育/生命教育/社會議題/英文字幕/韓語</t>
+        </is>
+      </c>
+      <c r="K542" t="inlineStr">
+        <is>
+          <t>亞洲片/劇情片</t>
+        </is>
+      </c>
+      <c r="L542" t="inlineStr">
+        <is>
+          <t>2025-10-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" t="inlineStr">
+        <is>
+          <t>伊莉莎白二世：榮耀年華</t>
+        </is>
+      </c>
+      <c r="B543" t="inlineStr">
+        <is>
+          <t>Queen Elizabeth II：Her Glorious Reign</t>
+        </is>
+      </c>
+      <c r="C543" t="n">
+        <v>89</v>
+      </c>
+      <c r="D543" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E543" t="inlineStr">
+        <is>
+          <t>艾倫拜倫</t>
+        </is>
+      </c>
+      <c r="F543" t="inlineStr">
+        <is>
+          <t>尼古拉斯歐文/羅伯特萊西/英格麗塞華德/雨果維克斯</t>
+        </is>
+      </c>
+      <c r="G543" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;伊莉莎白二世是在位最久的英國女王和大英國協君主。她不僅在英國德高望重，對全世界而言，更是堅強、剛毅與端莊的代表。人人都能感受到她的和藹親切。本紀錄片將帶您一窺伊莉莎白二世的全貌，包含了她的興盛、榮譽和她痛失親人，歷經醜聞時的態度，全方位剖析她是如何從公主蛻變為受全球愛戴的一代女王。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H543" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I543" t="inlineStr">
+        <is>
+          <t>英語</t>
+        </is>
+      </c>
+      <c r="J543" t="inlineStr">
+        <is>
+          <t>SDGs16和平正義/SDGs5性別平權/歷史傳記/英文字幕/英語</t>
+        </is>
+      </c>
+      <c r="K543" t="inlineStr">
+        <is>
+          <t>歐美片/紀錄片</t>
+        </is>
+      </c>
+      <c r="L543" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" t="inlineStr">
+        <is>
+          <t>熊出沒．伴我“熊芯”</t>
+        </is>
+      </c>
+      <c r="B544" t="inlineStr">
+        <is>
+          <t>Boonie Bears：Guardian Code</t>
+        </is>
+      </c>
+      <c r="C544" t="n">
+        <v>93</v>
+      </c>
+      <c r="D544" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E544" t="inlineStr">
+        <is>
+          <t>林永長/邵和麒</t>
+        </is>
+      </c>
+      <c r="F544" t="inlineStr">
+        <is>
+          <t>吳佳樺/喬資淯/李世揚/林柏昱/梁興昌/王辰驊/葉又菁/連思宇</t>
+        </is>
+      </c>
+      <c r="G544" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;熊大、熊二自幼在熊媽媽的悉心扶養下於森林中長大，然而在某個夜晚森林中發生了大火，熊媽媽前去查看，卻自此消失於森林中，年幼的兩熊傷心不已，這段往事也成為他們難以忘懷的傷痛，轉眼多年過去，熊大、熊二的人類朋友光頭強帶著他們前往振興島參觀機器人研發中心，卻意外得到了熊媽媽的線索，為此熊大、熊二展開尋親之旅，也不禁思索起熊媽媽當年為何不告而別？兩熊最終是否能找到媽媽？迷霧重重的背後還有怎樣的故事？一切謎團等待揭曉……&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H544" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I544" t="inlineStr">
+        <is>
+          <t>中文/英語</t>
+        </is>
+      </c>
+      <c r="J544" t="inlineStr">
+        <is>
+          <t>SDGs3健康與福祉/SDGs9工業及建設/兒童親子/動作冒險/喜劇/國語/學習單/情感教育/英文字幕/英語</t>
+        </is>
+      </c>
+      <c r="K544" t="inlineStr">
+        <is>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/動畫片</t>
+        </is>
+      </c>
+      <c r="L544" t="inlineStr">
+        <is>
+          <t>2026-06-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" t="inlineStr">
+        <is>
+          <t>波紋</t>
+        </is>
+      </c>
+      <c r="B545" t="inlineStr">
+        <is>
+          <t>Ripples</t>
+        </is>
+      </c>
+      <c r="C545" t="n">
+        <v>120</v>
+      </c>
+      <c r="D545" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E545" t="inlineStr">
+        <is>
+          <t>荻上直子</t>
+        </is>
+      </c>
+      <c r="F545" t="inlineStr">
+        <is>
+          <t>光石研/木村綠子/木野花/柄本明/磯村勇斗/筒井真理子</t>
+        </is>
+      </c>
+      <c r="G545" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;早起、購物、煮飯、餵食，依子一成不變的平凡日常圍繞著丈夫、兒子和公公打轉，直到某日丈夫因恐懼核電輻射一去不復返，公公離世、兒子離家，有了喘息時間的她，全身心投入新興宗教，巧手打理庭院的造景漣漪，只求心靈平靜，然而丈夫與兒子的相繼回歸，卻又將她推向暗黑邊緣。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H545" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I545" t="inlineStr">
+        <is>
+          <t>日語</t>
+        </is>
+      </c>
+      <c r="J545" t="inlineStr">
+        <is>
+          <t>SDGs3健康與福祉/SDGs5性別平權/各類改編/婚姻關係/家庭教育/性平教育/日語/社會議題/英文字幕</t>
+        </is>
+      </c>
+      <c r="K545" t="inlineStr">
+        <is>
+          <t>亞洲片/劇情片</t>
+        </is>
+      </c>
+      <c r="L545" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" t="inlineStr">
+        <is>
+          <t>李茂扮太子</t>
+        </is>
+      </c>
+      <c r="B546" t="inlineStr">
+        <is>
+          <t>Another Me</t>
+        </is>
+      </c>
+      <c r="C546" t="n">
+        <v>99</v>
+      </c>
+      <c r="D546" t="inlineStr">
+        <is>
+          <t>保護級</t>
+        </is>
+      </c>
+      <c r="E546" t="inlineStr">
+        <is>
+          <t>高可</t>
+        </is>
+      </c>
+      <c r="F546" t="inlineStr">
+        <is>
+          <t>于洋/克拉拉/劉冠麟/宋小寶/常遠/張一鳴/張子棟/李海銀/杜曉宇/王成思/艾倫/陳冰/馬麗/馮秦川/魏翔/黃才倫</t>
+        </is>
+      </c>
+      <c r="G546" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;富家女楊家珍（馬麗飾）與小捕快李茂（常遠飾）成婚，雖夫妻恩愛，但始終得不到家珍父母的認可。李茂意外發現自己竟然與當朝太子（常遠飾）相貌相同，一個想進宮獲得晉升，一個想出宮獲得自由，二人交換身份，卻不知正一步步捲入尚書大人的陰謀中。兩個長相相同的人，兩種截然不同的人生，他們在一番密謀之後，竟決定互換人生，開啟全新生活，各種啼笑皆非的狀況也輪番上演。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H546" t="inlineStr">
+        <is>
+          <t>繁體中文</t>
+        </is>
+      </c>
+      <c r="I546" t="inlineStr">
+        <is>
+          <t>中文</t>
+        </is>
+      </c>
+      <c r="J546" t="inlineStr">
+        <is>
+          <t>SDGs16和平正義/喜劇/國語/家庭教育/情感教育/療癒溫馨/自我成長</t>
+        </is>
+      </c>
+      <c r="K546" t="inlineStr">
+        <is>
+          <t>亞洲片/劇情片</t>
+        </is>
+      </c>
+      <c r="L546" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" t="inlineStr">
+        <is>
+          <t>親情風暴</t>
+        </is>
+      </c>
+      <c r="B547" t="inlineStr">
+        <is>
+          <t>Brother and Sister</t>
+        </is>
+      </c>
+      <c r="C547" t="n">
+        <v>110</v>
+      </c>
+      <c r="D547" t="inlineStr">
+        <is>
+          <t>輔12級</t>
+        </is>
+      </c>
+      <c r="E547" t="inlineStr">
+        <is>
+          <t>阿諾戴普勒尚</t>
+        </is>
+      </c>
+      <c r="F547" t="inlineStr">
+        <is>
+          <t>格什菲法拉哈尼/梅維爾波柏/派屈克坦西/班傑明思科索/瑪莉詠柯蒂亞</t>
+        </is>
+      </c>
+      <c r="G547" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;愛莉絲（瑪莉詠柯蒂亞 飾）是知名的舞台劇演員，路易（梅維爾波柏 飾）則同時是教師也是詩人，他與妻子一同住在杳無人煙的偏遠郊外。這對年近五十的姊弟曾經關係十分親暱，然而兩人卻因為不明原因逐漸交惡，最終演變成互不見面、互不交談的冰冷關係。直到某天，他們的父母發生意外而住院，二十多年來都在逃避對方的他們為此不得不碰面，儘管仍舊無法原諒彼此，但這也成為了迫使他們重新面對彼此關係的契機。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H547" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I547" t="inlineStr">
+        <is>
+          <t>法語</t>
+        </is>
+      </c>
+      <c r="J547" t="inlineStr">
+        <is>
+          <t>SDGs3健康與福祉/家庭教育/情感教育/法語/生命教育/英文字幕</t>
+        </is>
+      </c>
+      <c r="K547" t="inlineStr">
+        <is>
+          <t>劇情片/歐美片</t>
+        </is>
+      </c>
+      <c r="L547" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" t="inlineStr">
+        <is>
+          <t>小子</t>
+        </is>
+      </c>
+      <c r="B548" t="inlineStr">
+        <is>
+          <t>Kids</t>
+        </is>
+      </c>
+      <c r="C548" t="n">
+        <v>101</v>
+      </c>
+      <c r="D548" t="inlineStr">
+        <is>
+          <t>保護級</t>
+        </is>
+      </c>
+      <c r="E548" t="inlineStr">
+        <is>
+          <t>王毓琦</t>
+        </is>
+      </c>
+      <c r="F548" t="inlineStr">
+        <is>
+          <t>吳宗修/李霈瑜/林美秀/譚艾珍/賈靜雯/郭子乾/釋小願/陳昊森/黃仲崑</t>
+        </is>
+      </c>
+      <c r="G548" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;沉迷於AR電玩遊戲「KIDS」的年輕人張融是個遊戲高手，他在虛擬的電玩世界風光無限，自己的現實生活卻過得一塌糊塗，常常因此氣跑女友芽芽，更遭受黑道兄弟們追討索債，某天兩位身分不明的小男孩突然闖入他的生活，更令人驚訝的是這兩個孩子居然擁有著異於常人的高強武功，張融本以為只要幫助這兩個小子回家就能擺脫掉他們，卻沒想到自己已被捲入一場更大的危機。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H548" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I548" t="inlineStr">
+        <is>
+          <t>中文</t>
+        </is>
+      </c>
+      <c r="J548" t="inlineStr">
+        <is>
+          <t>SDGs3健康與福祉/動作冒險/喜劇/國語/英文字幕</t>
+        </is>
+      </c>
+      <c r="K548" t="inlineStr">
+        <is>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片/國片</t>
+        </is>
+      </c>
+      <c r="L548" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" t="inlineStr">
+        <is>
+          <t>相撲小戰士</t>
+        </is>
+      </c>
+      <c r="B549" t="inlineStr">
+        <is>
+          <t>Sumo Kid</t>
+        </is>
+      </c>
+      <c r="C549" t="n">
+        <v>88</v>
+      </c>
+      <c r="D549" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E549" t="inlineStr">
+        <is>
+          <t>伊利亞艾莫洛夫</t>
+        </is>
+      </c>
+      <c r="F549" t="inlineStr">
+        <is>
+          <t>伊利亞西加洛夫/卡米爾拉林/安娜斯魯/尼古拉施萊伯/瑪莎洛巴諾娃/阿特尤姆拜斯卓夫</t>
+        </is>
+      </c>
+      <c r="G549" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;受到爸爸的影響，維塔有個不常見的興趣：相撲。當爸爸離開他和媽媽時，維塔僅存的，只有他對相撲的熱愛。維塔一直夢想著參加東京舉辦的世界相撲錦標賽，希望爸爸在看到比賽後，可以回來與他團圓。於是，維塔克服種種挑戰，頑強地朝他的目標努力…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H549" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I549" t="inlineStr">
+        <is>
+          <t>俄語</t>
+        </is>
+      </c>
+      <c r="J549" t="inlineStr">
+        <is>
+          <t>SDGs3健康與福祉/俄語/兒童親子/家庭教育/自我成長/英文字幕/運動熱血</t>
+        </is>
+      </c>
+      <c r="K549" t="inlineStr">
+        <is>
+          <t>劇情片/歐美片</t>
+        </is>
+      </c>
+      <c r="L549" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" t="inlineStr">
+        <is>
           <t>她和她們的電影課</t>
         </is>
       </c>
-      <c r="B527" t="inlineStr">
+      <c r="B550" t="inlineStr">
         <is>
           <t>Cinema Sabaya</t>
         </is>
       </c>
-      <c r="C527" t="n">
+      <c r="C550" t="n">
         <v>95</v>
       </c>
-      <c r="D527" t="inlineStr">
+      <c r="D550" t="inlineStr">
         <is>
           <t>普遍級</t>
         </is>
       </c>
-      <c r="E527" t="inlineStr">
+      <c r="E550" t="inlineStr">
         <is>
           <t>奧里特福克斯羅登</t>
         </is>
       </c>
-      <c r="F527" t="inlineStr">
+      <c r="F550" t="inlineStr">
         <is>
           <t>喬安娜薩伊德/瑪琳巴加利/蔻拉哈吉戴斯/阿西爾法哈特/黛娜伊雯</t>
         </is>
       </c>
-      <c r="G527" t="inlineStr">
+      <c r="G550" t="inlineStr">
         <is>
           <t>&lt;p&gt;以色列年輕女導演羅娜接下一個電影工作坊，要指導一班素人拿起攝影機拍下自己的日常。九位師生齊聚一堂，來自不同年齡、階層、信仰及文化背景，唯一的共同點都是女性。雖然課堂氣氛看似輕鬆，起初卻相處得如履薄冰，光是要用阿拉伯語或希伯來語上課，就踩下第一顆地雷。然而，透過每次作業分享開始看見彼此的生命片段，大家才漸漸發現，你我不一樣也都一樣。共通的女性處境凝聚了情誼與覺醒，課堂重點不再只是學習拍攝技術，而是如何在握住攝影機的當下，找到自己的力量。&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="H527" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I527" t="inlineStr">
+      <c r="H550" t="inlineStr">
+        <is>
+          <t>繁體中文</t>
+        </is>
+      </c>
+      <c r="I550" t="inlineStr">
         <is>
           <t>阿拉伯語</t>
         </is>
       </c>
-      <c r="J527" t="inlineStr">
+      <c r="J550" t="inlineStr">
         <is>
           <t>SDGs10減少不平等/SDGs4優質教育/SDGs5性別平權/多元文化/學習單/希伯來語/性平教育/種族認同/阿拉伯語</t>
         </is>
       </c>
-      <c r="K527" t="inlineStr">
+      <c r="K550" t="inlineStr">
         <is>
           <t>劇情片/性別認同或性別平等/性平影展：閱界・跨界/智財月線上影展/歐美片</t>
         </is>
       </c>
-      <c r="L527" t="inlineStr">
+      <c r="L550" t="inlineStr">
         <is>
           <t>2025-10-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" t="inlineStr">
+        <is>
+          <t>我的不完美日常</t>
+        </is>
+      </c>
+      <c r="B551" t="inlineStr">
+        <is>
+          <t>Piggy Back</t>
+        </is>
+      </c>
+      <c r="C551" t="n">
+        <v>107</v>
+      </c>
+      <c r="D551" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E551" t="inlineStr">
+        <is>
+          <t>崔鍾學</t>
+        </is>
+      </c>
+      <c r="F551" t="inlineStr">
+        <is>
+          <t>崔大哲/李艾彬/鄭俊鎬（鄭俊浩）</t>
+        </is>
+      </c>
+      <c r="G551" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;鍾範是釜山港口「背背號」的帥氣船長，儘管失去妻子，必須獨力撫養兒子長大，但他仍擁有一個充滿愛的家庭，與小兒子和弟弟幸福地生活著。每天，他都努力保護深愛的家人，然而危機卻一個接一個地降臨到他身上，負責全家生計的漁船貸款已到期，而且無法再延期，使得漁船像他的妻子一樣，面臨被帶走的危機…與此同時，不成熟的弟弟宣布突如其來的婚訊，而兒子因為心儀的女生和同學發生衝突，被送至校園暴力委員會，鍾範為了他所愛的家人，將如何應對這接踵而來的各種危機呢？&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H551" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I551" t="inlineStr">
+        <is>
+          <t>韓語</t>
+        </is>
+      </c>
+      <c r="J551" t="inlineStr">
+        <is>
+          <t>SDGs3健康與福祉/SDGs8工作及經濟/喜劇/家庭教育/情感教育/生命教育/自我成長/英文字幕/韓語</t>
+        </is>
+      </c>
+      <c r="K551" t="inlineStr">
+        <is>
+          <t>亞洲片/劇情片</t>
+        </is>
+      </c>
+      <c r="L551" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" t="inlineStr">
+        <is>
+          <t>無家的小犀牛</t>
+        </is>
+      </c>
+      <c r="B552" t="inlineStr">
+        <is>
+          <t>Rinoceronte</t>
+        </is>
+      </c>
+      <c r="C552" t="n">
+        <v>85</v>
+      </c>
+      <c r="D552" t="inlineStr">
+        <is>
+          <t>輔12級</t>
+        </is>
+      </c>
+      <c r="E552" t="inlineStr">
+        <is>
+          <t>阿圖羅卡斯特羅戈多伊</t>
+        </is>
+      </c>
+      <c r="F552" t="inlineStr">
+        <is>
+          <t>維托孔蒂尼布瑞亞/胡安荷西法里亞斯/艾娃比昂構/迪亞哥克雷莫尼西</t>
+        </is>
+      </c>
+      <c r="G552" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;11歲的戴米恩被帶離冷漠又暴力的原生家庭後，被安置住在兒童之家，跟其他孩子一起生活。40歲的萊昂德羅是陪伴他的社工，而且與戴米恩有類似的遭遇。儘管戴米恩內心感到憤怒、對現狀感到不滿，並且嘗試逃離兒童之家、回到原本熟悉與習慣的「家」。在萊昂德羅的陪伴下，戴米恩必須放下過去的生活，並且相信自己能夠展開新的人生。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H552" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I552" t="inlineStr">
+        <is>
+          <t>西班牙語</t>
+        </is>
+      </c>
+      <c r="J552" t="inlineStr">
+        <is>
+          <t>SDGs10減少不平等/SDGs16和平正義/SDGs3健康與福祉/人權法治/兒童親子/家庭教育/社會議題/英文字幕/西班牙語</t>
+        </is>
+      </c>
+      <c r="K552" t="inlineStr">
+        <is>
+          <t>劇情片/歐美片</t>
+        </is>
+      </c>
+      <c r="L552" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" t="inlineStr">
+        <is>
+          <t>超熊瑪琪：英雄再起</t>
+        </is>
+      </c>
+      <c r="B553" t="inlineStr">
+        <is>
+          <t>Combat Wombat - Back 2 Back</t>
+        </is>
+      </c>
+      <c r="C553" t="n">
+        <v>81</v>
+      </c>
+      <c r="D553" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E553" t="inlineStr">
+        <is>
+          <t>塔妮亞樊尚/里卡德庫索</t>
+        </is>
+      </c>
+      <c r="F553" t="inlineStr">
+        <is>
+          <t>吳佳樺/張乃文/林柏昱/林筱玲/梁興昌/鈕凱暘/陳彥鈞/馬伯強</t>
+        </is>
+      </c>
+      <c r="G553" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;對於袋熊瑪琪來說，生活變得有點煩人了，雖然天堂市的犯罪率創下了歷史新低，但她現在卻比以往更忙，整天忙著疏通下水道和報稅，而不是拯救世界，這不是她想要的生活！當一個邪惡的科技天才威脅要把整個城市困在一個「完美」的虛擬世界時，瑪琪和阿蜜再次聯手出擊，但這會是這對充滿活力的搭檔的最後一搏嗎？&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H553" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I553" t="inlineStr">
+        <is>
+          <t>中文/英語</t>
+        </is>
+      </c>
+      <c r="J553" t="inlineStr">
+        <is>
+          <t>SDGs9工業及建設/兒童親子/動作冒險/國語/學習單/英文字幕/英語</t>
+        </is>
+      </c>
+      <c r="K553" t="inlineStr">
+        <is>
+          <t>動畫片/歐美片</t>
+        </is>
+      </c>
+      <c r="L553" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" t="inlineStr">
+        <is>
+          <t>坦白你的罪行</t>
+        </is>
+      </c>
+      <c r="B554" t="inlineStr">
+        <is>
+          <t>Confess To Your Crimes</t>
+        </is>
+      </c>
+      <c r="C554" t="n">
+        <v>101</v>
+      </c>
+      <c r="D554" t="inlineStr">
+        <is>
+          <t>保護級</t>
+        </is>
+      </c>
+      <c r="E554" t="inlineStr">
+        <is>
+          <t>水田伸生</t>
+        </is>
+      </c>
+      <c r="F554" t="inlineStr">
+        <is>
+          <t>中島健人/中島步/堤真一/尾野真千子/山崎育三郎/池田依來沙/美波/角野卓造/金田明夫</t>
+        </is>
+      </c>
+      <c r="G554" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;政治世家宇田家的次子晄司（中島健人 飾）創辦了一家建築設計公司，卻倒閉了，迫於無奈他只能勉強地為父親清治郎（堤真一 飾）擔任秘書，而清治郎是一位國會議員，現身陷政治醜聞，過著沮喪的生活，有一天，宇田家長女麻由美（池田依來沙 飾）的小女兒被綁架了，綁匪要的不是贖金，而是對清治郎威脅：「明天下午5點之前召開記者會，承認自己的罪行。」，這個「罪行」一旦公布將會動搖國本，清治郎對權力執迷，無法招認，晄司能否在時限前查出綁匪犯罪的真相，並拯救家人的生命呢？&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H554" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I554" t="inlineStr">
+        <is>
+          <t>日語</t>
+        </is>
+      </c>
+      <c r="J554" t="inlineStr">
+        <is>
+          <t>SDGs16和平正義/各類改編/品德教育/政治/日語/英文字幕/警匪犯罪</t>
+        </is>
+      </c>
+      <c r="K554" t="inlineStr">
+        <is>
+          <t>【優三主題影展】答案之外：AI時代的閱讀、思考與探索/亞洲片/劇情片</t>
+        </is>
+      </c>
+      <c r="L554" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" t="inlineStr">
+        <is>
+          <t>按讚、訂閱、開啟小鈴鐺</t>
+        </is>
+      </c>
+      <c r="B555" t="inlineStr">
+        <is>
+          <t>I Haven't Done Anything</t>
+        </is>
+      </c>
+      <c r="C555" t="n">
+        <v>80</v>
+      </c>
+      <c r="D555" t="inlineStr">
+        <is>
+          <t>保護級</t>
+        </is>
+      </c>
+      <c r="E555" t="inlineStr">
+        <is>
+          <t>朴相敏</t>
+        </is>
+      </c>
+      <c r="F555" t="inlineStr">
+        <is>
+          <t>吳泰炅</t>
+        </is>
+      </c>
+      <c r="G555" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;當個酸民，全世界都會訂閱你的頻道&lt;/p&gt;&lt;p&gt;演員出身的吳泰京為求突破，在YouTube開了一個頻道，借用電影《原罪犯》的概念，以實現觀衆願望作為影片創作內容，某天，有位訂閱者出了一大筆錢，要他查出一名男士的背景，這位男人總是獨自站著，拿著一張看板寫著「我什麼都沒做」，然而，這個人始終沉默不語，正當泰京準備放棄時，他遇見抗議男的妹妹，她告訴他事情的來龍去脈，當泰京向真相逼近時，他發現故事背後藏有驚人的轉折。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H555" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I555" t="inlineStr">
+        <is>
+          <t>韓語</t>
+        </is>
+      </c>
+      <c r="J555" t="inlineStr">
+        <is>
+          <t>SDGs16和平正義/SDGs3健康與福祉/社會議題/科技教育/英文字幕/韓語</t>
+        </is>
+      </c>
+      <c r="K555" t="inlineStr">
+        <is>
+          <t>亞洲片/劇情片</t>
+        </is>
+      </c>
+      <c r="L555" t="inlineStr">
+        <is>
+          <t>2026-08-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" t="inlineStr">
+        <is>
+          <t>4拍4家族</t>
+        </is>
+      </c>
+      <c r="B556" t="inlineStr">
+        <is>
+          <t>Band Four</t>
+        </is>
+      </c>
+      <c r="C556" t="n">
+        <v>107</v>
+      </c>
+      <c r="D556" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E556" t="inlineStr">
+        <is>
+          <t>賴恩慈</t>
+        </is>
+      </c>
+      <c r="F556" t="inlineStr">
+        <is>
+          <t>Anna hisbbuR/張進翹/朱柏熹/朱栢謙/泰迪羅賓/蔡紫睛/謝安琪/陳奐仁/陳諾霆</t>
+        </is>
+      </c>
+      <c r="G556" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;主唱Cat（謝安琪 飾）帶領樂團Band Four成功獲得參加The Great Escape Music Festival表演資格，但Cat要獨力照顧九歲天才鼓手Riley（陳諾霆 飾），面對隊友離隊壓力，加上離家多年的吉他手父親King（泰廸羅賓 飾）帶著同父異母的貝斯手樂弦（Anna HisbbuR 飾）回家，令Cat無所適從，只有音樂，才可以讓Cat找回重心！一家四口住在同一屋簷下，音樂成為他們的共通語言。當一切傷痛看似可以透過音樂獲得治療時，Cat卻早發性腦退化症發病，可能連音樂也會漸漸忘記…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H556" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I556" t="inlineStr">
+        <is>
+          <t>粵語</t>
+        </is>
+      </c>
+      <c r="J556" t="inlineStr">
+        <is>
+          <t>SDGs3健康與福祉/SDGs8工作及經濟/學習單/家庭教育/情感教育/生涯規劃/粵語/英文字幕/醫療議題</t>
+        </is>
+      </c>
+      <c r="K556" t="inlineStr">
+        <is>
+          <t>亞洲片/劇情片</t>
+        </is>
+      </c>
+      <c r="L556" t="inlineStr">
+        <is>
+          <t>2025-12-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" t="inlineStr">
+        <is>
+          <t>小松鼠大偵探</t>
+        </is>
+      </c>
+      <c r="B557" t="inlineStr">
+        <is>
+          <t>Detective Chirp and the Golden Beehive</t>
+        </is>
+      </c>
+      <c r="C557" t="n">
+        <v>82</v>
+      </c>
+      <c r="D557" t="inlineStr">
+        <is>
+          <t>保護級</t>
+        </is>
+      </c>
+      <c r="E557" t="inlineStr">
+        <is>
+          <t>格里戈里沃扎金</t>
+        </is>
+      </c>
+      <c r="F557" t="inlineStr">
+        <is>
+          <t>何志威/吳佳樺/張乃文/林柏昱/梁興昌/符爽/賈文安/邱涵菲</t>
+        </is>
+      </c>
+      <c r="G557" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;蜂蜜山丘居民正在準備歡慶他們最愛的小鎮節，因為到時可以看到世上絕無僅有的黃金蜂巢，據說，黃金蜂巢是蜂蜜山丘的開山鼻祖發現的，若是搞丟黃金蜂巢，蜂蜜山丘將會災厄連連，不妙的是，黃金蜂巢在小鎮節前夕被人偷了，居民們拜託貓頭鷹偵探蘇菲的松鼠助手阿奇協助破案，阿奇和他的夥伴不僅要找回黃金蜂巢，還要揪出小偷，讓蜂蜜山丘居民回歸平靜的生活。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H557" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I557" t="inlineStr">
+        <is>
+          <t>中文/英語</t>
+        </is>
+      </c>
+      <c r="J557" t="inlineStr">
+        <is>
+          <t>兒童親子/動作冒險/國語/學習單/英文字幕/英語</t>
+        </is>
+      </c>
+      <c r="K557" t="inlineStr">
+        <is>
+          <t>動畫片/歐美片</t>
+        </is>
+      </c>
+      <c r="L557" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" t="inlineStr">
+        <is>
+          <t>我和我的冠軍電競隊</t>
+        </is>
+      </c>
+      <c r="B558" t="inlineStr">
+        <is>
+          <t>Championext</t>
+        </is>
+      </c>
+      <c r="C558" t="n">
+        <v>125</v>
+      </c>
+      <c r="D558" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E558" t="inlineStr">
+        <is>
+          <t>哈維費雪</t>
+        </is>
+      </c>
+      <c r="F558" t="inlineStr">
+        <is>
+          <t>傑蘇斯拉戈/埃莉薩伊波利托/塞吉歐歐莫斯/布萊恩阿爾巴塞特奧利佛/胡安馬格羅</t>
+        </is>
+      </c>
+      <c r="G558" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;超級麻吉隊首次贏得西班牙籃球冠軍，但因沙吉奧的違規被取消資格，球隊因此解散，兩年後，樂觀開朗的菜鳥教練西西莉亞決心實現胡立歐重組球隊的夢想，儘管西西莉亞的到來帶來了一連串的倒楣事，超級麻吉隊的熱情依然不減，最終，他們竟參加了一場全球數百萬人觀看的國際電競比賽，展開了一場驚心動魄的挑戰。&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H558" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I558" t="inlineStr">
+        <is>
+          <t>西班牙語</t>
+        </is>
+      </c>
+      <c r="J558" t="inlineStr">
+        <is>
+          <t>SDGs10減少不平等/SDGs3健康與福祉/喜劇/學習單/特殊教育/生涯規劃/英文字幕/西班牙語/運動熱血</t>
+        </is>
+      </c>
+      <c r="K558" t="inlineStr">
+        <is>
+          <t>劇情片/歐美片</t>
+        </is>
+      </c>
+      <c r="L558" t="inlineStr">
+        <is>
+          <t>2026-06-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" t="inlineStr">
+        <is>
+          <t>再見，李可樂</t>
+        </is>
+      </c>
+      <c r="B559" t="inlineStr">
+        <is>
+          <t>So Long for Love</t>
+        </is>
+      </c>
+      <c r="C559" t="n">
+        <v>105</v>
+      </c>
+      <c r="D559" t="inlineStr">
+        <is>
+          <t>保護級</t>
+        </is>
+      </c>
+      <c r="E559" t="inlineStr">
+        <is>
+          <t>王小列</t>
+        </is>
+      </c>
+      <c r="F559" t="inlineStr">
+        <is>
+          <t>吳京/李虎城/蔣龍/譚松韻/趙小棠/閆妮/馮雷</t>
+        </is>
+      </c>
+      <c r="G559" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;為了完成女兒李妍（譚松韻 飾）高三前的小小心願，父親李博宇（吳京 飾）決心帶著女兒遠赴阿勒泰滑雪，卻不料李博宇遭遇意外，全力搶救後仍陷入腦死的處境，讓為妻為母的潘雁秋（閆妮 飾）做出了一個女人最艱難的決定，當家漸漸失溫，一隻名為可樂的小狗闖入了她們的生活，成為母女爭執的焦點和溫暖的陪伴。如何在傷痛後放下悔與執？如何在成長中習得愛與勇？當往日的困境重現，她們的人生，又是否有無憾的選擇？&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H559" t="inlineStr">
+        <is>
+          <t>繁體中文/英語</t>
+        </is>
+      </c>
+      <c r="I559" t="inlineStr">
+        <is>
+          <t>中文</t>
+        </is>
+      </c>
+      <c r="J559" t="inlineStr">
+        <is>
+          <t>SDGs3健康與福祉/各類改編/國語/家庭教育/情感教育/生命教育/療癒溫馨/英文字幕/醫療議題</t>
+        </is>
+      </c>
+      <c r="K559" t="inlineStr">
+        <is>
+          <t>亞洲片/劇情片</t>
+        </is>
+      </c>
+      <c r="L559" t="inlineStr">
+        <is>
+          <t>2026-06-01 00:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" t="inlineStr">
+        <is>
+          <t>我的意外爹地</t>
+        </is>
+      </c>
+      <c r="B560" t="inlineStr">
+        <is>
+          <t>Today we fix the world</t>
+        </is>
+      </c>
+      <c r="C560" t="n">
+        <v>113</v>
+      </c>
+      <c r="D560" t="inlineStr">
+        <is>
+          <t>普遍級</t>
+        </is>
+      </c>
+      <c r="E560" t="inlineStr">
+        <is>
+          <t>阿里爾維諾格拉德</t>
+        </is>
+      </c>
+      <c r="F560" t="inlineStr">
+        <is>
+          <t>本傑明奧特羅/李奧納多斯巴拉葛利亞/查蘿洛佩茲/荷西路易斯焦亞/路易斯盧克/馬丁彼羅揚斯基</t>
+        </is>
+      </c>
+      <c r="G560" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;45歲的大衛薩瑪拉斯，大家都稱他葛瑞格，是脫口秀的總製作。從未有過長久交往關係的他，持續最久的羈絆是一時歡愉的產物—9歲的兒子貝尼托。扶養貝尼托僅是出於法律上的義務而非關愛，葛瑞格總覺得貝尼托是他生命中的負擔。在與貝尼托的媽媽大吵一架後，葛瑞格發現貝尼托並非自己的親生兒子。於是，在貝尼托的媽媽過世後，他決定告訴貝尼托事情的真相。但幫助貝尼托尋找生父的過程，卻把他們帶到一個遠比原處境更兩難的局面…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H560" t="inlineStr">
+        <is>
+          <t>繁體中文</t>
+        </is>
+      </c>
+      <c r="I560" t="inlineStr">
+        <is>
+          <t>西班牙語</t>
+        </is>
+      </c>
+      <c r="J560" t="inlineStr">
+        <is>
+          <t>SDGs3健康與福祉/兒童親子/家庭教育/情感教育/西班牙語</t>
+        </is>
+      </c>
+      <c r="K560" t="inlineStr">
+        <is>
+          <t>劇情片/歐美片</t>
+        </is>
+      </c>
+      <c r="L560" t="inlineStr">
+        <is>
+          <t>2025-03-01 00:00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>